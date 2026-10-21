--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
-    <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="8" customWidth="1" min="4" max="4"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="33" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="34" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,97 +534,165 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사사건 관련</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
+          <t>사망 원인 및 경위 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>제주에서 최근 사흘간 4구의 시신이 잇따라 발견되면서 주민들 사이에 불안감이 확산되고 있습니다. 현재까지 모든 시신이 범죄 피해자임이 확인된 것은 아니며, 정확한 사망 원인과 경위에 대한 조사가 진행 중입니다. 기사는 공공 안전에 대한 우려를 주로 다루고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 특정된 소송 상대방이 없으며, 사건의 범죄 여부 및 책임 주체도 불분명하여 소송금융 투자 대상으로서의 적합성이 매우 낮습니다. 현재 사망 원인 및 경위에 대한 조사가 진행 중이라는 점(공적 절차 진행 중) 외에는 적합 조건을 충족하는 요소가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4명</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>제주 9년 진재영, 잇단 실종 사건에  요즘 산책도 무섭다</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>mediafine.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=87900</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-10-18 03:20:58.185056+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>형사사건 관련</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>사회적 논평</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>강북모텔 연쇄 살인 사건을 소재로 한 칼럼으로, 외모 때문에 피해자가 매혹되었다는 식의 규정이 피해자들을 모독하고 가해자의 책임을 경감시키는 주객전도 현상을 일으킨다고 비판합니다. 루키즘 팬덤의 폐해와 피해자 비난의 문제점을 지적합니다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 연쇄 살인 사건에 대한 사회적 논평 칼럼으로, 소송금융 투자 대상이 될 만한 명확하고 자력 있는 민사상 피고가 특정되지 않습니다. 피해 규모는 크지만, 가해자(살인범)의 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>[대중문화칼럼] 강북모텔연쇄 살인범과 루키즘 팬덤의 폐해</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>newscj.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-03</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://www.newscj.com/news/articleView.html?idxno=3380660</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-04 01:05:13.132851+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>