--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,69 +426,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
-    <col width="36" customWidth="1" min="5" max="5"/>
+    <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
-    <col width="36" customWidth="1" min="10" max="10"/>
-    <col width="12" customWidth="1" min="11" max="11"/>
+    <col width="38" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -534,165 +534,233 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사사법</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사소송법 개정 논의 및 토론회 진행 중</t>
+          <t>'윤석열 정권 조작수사·조작기소 의혹 특검법안' 발의, 국회 논의 중. 일부 사건은 재판 진행 중 또는 판결 확정.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>검찰개혁추진단 토론회에서 공소시효 임박, 위법수사 정황 등 '사법적 비상 상황' 시 검사에게 예외적인 직접 보완수사권을 허용해야 한다는 제안이 나왔습니다. 이는 수사·기소 분리 체제의 부작용을 우려하며, 검사에게 책임만 지우고 권한을 박탈하는 것은 비합리적이라는 주장입니다. 반면 경찰 측은 보완수사권 완전 폐지를 주장하며, 수사 미진 문제는 역량 강화로 해결해야 한다고 맞섰습니다.</t>
+          <t>더불어민주당이 '윤석열 정권 조작수사·조작기소 의혹 특검법안'을 발의했다. 이 법안은 대장동, 쌍방울 대북송금 등 12개 사건의 진상규명을 목표로 하며, 특검에게 공소유지 여부 결정 권한까지 부여해 1심 판결 전 사건의 공소취소 가능성까지 제기된다. 기사는 이 특검법이 재판 중인 사건에 대한 국회의 정치적 개입이자 법치주의를 훼손할 수 있다고 비판하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 검찰의 보완수사권 존폐에 대한 법률 전문가들의 정책 토론회 내용을 다루고 있습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 손해배상 청구 대상이 존재하지 않아 투자 적합성이 없습니다.</t>
+          <t>이 기사는 특정 피해자들이 손해배상을 청구하는 민사 소송에 대한 것이 아니라, 과거 및 현재 진행 중인 형사 사건의 수사 및 기소 과정에 대한 특별검사법 발의를 다루고 있습니다. 소송금융의 일반적인 투자 대상인 명확한 피고와 피해 규모, 그리고 피해자들의 손해배상 청구권이 명확히 드러나지 않습니다. 특히 이미 확정판결이 난 사건까지 포함되어 있어 부적합 조건에 해당하며, 정치적 논란이 커 법적 불확실성이 높습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>공소시효 임박·위법수사 시 예외적 보완수사 허용해야</t>
+          <t>[데스크 칼럼] '공소취소' 말만 뺀 특검법…이러려고 검찰 없애나</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567544</t>
+          <t>http://www.inews24.com/view/1965359</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-27 13:14:09.144645+00:00</t>
+          <t>2026-06-25 16:15:54.596486+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사사법</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr">
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>형사소송법 개정 논의 및 토론회 진행 중</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>검찰개혁추진단 토론회에서 공소시효 임박, 위법수사 정황 등 '사법적 비상 상황' 시 검사에게 예외적인 직접 보완수사권을 허용해야 한다는 제안이 나왔습니다. 이는 수사·기소 분리 체제의 부작용을 우려하며, 검사에게 책임만 지우고 권한을 박탈하는 것은 비합리적이라는 주장입니다. 반면 경찰 측은 보완수사권 완전 폐지를 주장하며, 수사 미진 문제는 역량 강화로 해결해야 한다고 맞섰습니다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 피해 사건이나 소송에 대한 내용이 아닌, 검찰의 보완수사권 존폐에 대한 법률 전문가들의 정책 토론회 내용을 다루고 있습니다. 소송금융 투자를 위한 구체적인 원고, 피고, 손해배상 청구 대상이 존재하지 않아 투자 적합성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>공소시효 임박·위법수사 시 예외적 보완수사 허용해야</t>
+        </is>
+      </c>
+      <c r="K3" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260327_0003567544</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr">
+        <is>
+          <t>2026-03-27 13:14:09.144645+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>형사사법</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E4" t="inlineStr">
         <is>
           <t>국회에서 검찰개혁 관련 법안 통과 및 형사소송법 개정 논의 중</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
+      <c r="F4" t="inlineStr">
         <is>
           <t>검찰개혁의 핵심 쟁점인 검사의 보완수사권 존폐 여부를 두고 법률 전문가들의 의견이 팽팽하게 대립하고 있습니다. 일부는 실체적 진실 발견과 공판중심주의를 위해 필요하다고 주장하는 반면, 다른 일부는 수사권 남용 가능성을 우려하며 완전 폐지를 주장하고 있습니다. 이 논의는 향후 형사소송법 개정 과정에서 다뤄질 예정입니다.</t>
         </is>
       </c>
-      <c r="G3" t="inlineStr">
+      <c r="G4" t="inlineStr">
         <is>
           <t>본 기사는 특정 사건이나 피해 사실에 대한 보도가 아닌, 검찰개혁과 보완수사권에 대한 법률 전문가들의 정책적 논의를 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모', '증거 확보' 등 어느 하나에도 해당하지 않으며, 소송의 원고가 될 만한 특정 피해자 집단이나 피고가 될 만한 책임 주체가 명확하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
-      <c r="H3" t="inlineStr">
+      <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I3" t="inlineStr">
+      <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
+      <c r="J4" t="inlineStr">
         <is>
           <t>마지막 뇌관 보완수사… 억울한 사람 양산  vs  檢통제 불가</t>
         </is>
       </c>
-      <c r="K3" t="inlineStr">
+      <c r="K4" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L3" t="inlineStr">
+      <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M3" t="inlineStr">
+      <c r="M4" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/court-prosecution/6111112</t>
         </is>
       </c>
-      <c r="N3" t="inlineStr">
+      <c r="N4" t="inlineStr">
         <is>
           <t>2026-03-25 00:38:15.693030+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N3"/>
+  <autoFilter ref="A1:N4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>