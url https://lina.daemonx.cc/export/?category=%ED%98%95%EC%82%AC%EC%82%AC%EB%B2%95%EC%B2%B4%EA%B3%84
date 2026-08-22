--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="10" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="22" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="42" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -537,94 +537,158 @@
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사사법체계</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
+          <t>형사소송법 개정안 통과 및 시행 준비</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>형사소송법 개정안이 국회 본회의를 통과하며 검사의 보완수사권이 폐지되고 경찰이 일반 형사사건 수사를 전담하게 되었습니다. 경찰의 보완수사 기한이 1개월로 단축되어 복잡한 사건 처리의 어려움과 부실 수사 우려가 제기되고 있습니다. 경찰은 수사 역량 강화 및 인력 확충을 통해 새로운 수사 체계에 대비하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>이 기사는 형사사법체계의 법률 개정 및 그에 따른 경찰 수사 시스템 변화를 다루고 있습니다. 특정 피해 사건, 명확한 상대방, 집단적 피해 또는 구체적인 피해 규모가 존재하지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 기회로 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>짧아진 보완수사 기한·달라지는 수사···‘수사 주체’ 시험대 오른...</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202608021739001</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-04 07:00:13.666254+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>형사사법체계</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr"/>
+      <c r="E3" t="inlineStr">
+        <is>
           <t>형사소송법 개정 논의 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>박찬운 한양대 법학전문대학원 교수는 검찰개혁추진단 자문위원장에서 물러난 후, 보완수사 문제의 조속한 정리를 촉구했다. 그는 새로운 수사구조에서 경찰의 수사권 독점과 특별사법경찰에 대한 통제 장치 부재의 위험성을 지적하며, 검사의 보완수사 필요성을 강조했다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>해당 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 형사사법체계 개혁 및 법률 개정 논의에 대한 전문가의 의견 표명입니다. 소송금융 투자 대상이 될 만한 명확한 상대방, 피해 규모, 집단적 피해 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>前 검찰개혁 자문위원장  보완수사 문제 조기에 정리해야…경찰 사실상...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>news.tvchosun.com</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>https://news.tvchosun.com/site/data/html_dir/2026/03/21/2026032190094.html</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-03-21 12:34:03.056853+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>