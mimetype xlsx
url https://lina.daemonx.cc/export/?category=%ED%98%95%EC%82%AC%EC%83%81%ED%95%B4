--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$10</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -547,598 +547,670 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>10대 남성 A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 8년), 피해 회복 미진행</t>
+          <t>경찰 수사 중, 살인미수 혐의로 현행범 체포</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>코인 사기 빚을 갚으려 택시기사를 흉기로 살해하려 한 30대 남성이 징역 8년을 선고받았습니다. 피해 택시기사는 신체적, 정신적 피해로 생업에 복귀하지 못하고 있으며, 아직 피해 회복이 이루어지지 않은 상태입니다. 재판부는 피고인의 강도 및 살인 고의를 인정했습니다.</t>
+          <t>서울 강서구에서 10대 남성이 10대 여성에게 흉기를 휘둘러 복부를 다치게 한 사건입니다. 가해 남성은 살인미수 혐의로 현행범 체포되어 경찰 조사를 받고 있으며, 피해자는 의식이 있는 상태로 병원에 이송되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 조건에 부합하지 않습니다. 피고인이 코인 사기 빚을 갚기 위해 범행을 저질렀다는 점에서 배상 능력이 현저히 낮을 것으로 예상되며, 이는 소송금융 투자 회수 가능성을 매우 낮춥니다.</t>
+          <t>상대방이 10대 남성으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>코인 사기 빚 갚으려 …택시기사 흉기로 살해하려한 30대 징역 8년</t>
+          <t>서울 강서구서 10대 여성 흉기 피습한 10대 男 현행범 체포</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2271154</t>
+          <t>http://www.fnnews.com/news/202607231930077259</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:33.717187+00:00</t>
+          <t>2026-07-25 07:03:14.287699+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>검찰 수사 전담팀 구성, 상해치사 혐의 보완 수사 진행 중</t>
+          <t>형사 재판 1심 판결 선고 (징역 8년), 피해 회복 미진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>영화감독 김창민 씨가 지난해 10월 식당에서 집단 폭행을 당해 뇌사 판정을 받고 사망했습니다. 경찰이 신청한 구속영장은 기각되었으나, 검찰이 사건을 송치받아 전담 수사팀을 구성하고 상해치사 혐의에 대한 보완 수사를 진행 중입니다. 유가족은 부실 수사에 대한 불만을 표하고 있습니다.</t>
+          <t>코인 사기 빚을 갚으려 택시기사를 흉기로 살해하려 한 30대 남성이 징역 8년을 선고받았습니다. 피해 택시기사는 신체적, 정신적 피해로 생업에 복귀하지 못하고 있으며, 아직 피해 회복이 이루어지지 않은 상태입니다. 재판부는 피고인의 강도 및 살인 고의를 인정했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 집단 폭행으로 인한 사망 사건으로 피해 규모가 매우 크고, 검찰이 전담 수사팀을 구성하여 엄정 수사를 예고하는 등 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높습니다. 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
+          <t>상대방에게 자력이 충분함 조건에 부합하지 않습니다. 피고인이 코인 사기 빚을 갚기 위해 범행을 저질렀다는 점에서 배상 능력이 현저히 낮을 것으로 예상되며, 이는 소송금융 투자 회수 가능성을 매우 낮춥니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>집단폭행 당해 숨졌지만 영장은 기각…故 김창민 감독 상해치사 사건 전...</t>
+          <t>코인 사기 빚 갚으려 …택시기사 흉기로 살해하려한 30대 징역 8년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040517382895207</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2271154</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-05 12:30:37.182883+00:00</t>
+          <t>2026-04-25 07:01:33.717187+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>가해자 A씨</t>
+          <t>A씨 등 2명</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 입건, 가해자 응급입원 조치</t>
+          <t>검찰 수사 전담팀 구성, 상해치사 혐의 보완 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>30대 여성이 길을 걷던 20대 여성의 얼굴에 흉기를 휘둘러 상처를 입힌 사건이 발생했습니다. 피해자는 얼굴에 깊은 상처를 입어 병원 치료를 받고 있으며, 가해자는 특수상해 혐의로 형사 입건된 후 응급입원 조치되었습니다. 가해자는 정신과 치료 이력이 있으며, 버스를 잘못 타 짜증이 나 범행했다고 진술했습니다.</t>
+          <t>영화감독 김창민 씨가 지난해 10월 식당에서 집단 폭행을 당해 뇌사 판정을 받고 사망했습니다. 경찰이 신청한 구속영장은 기각되었으나, 검찰이 사건을 송치받아 전담 수사팀을 구성하고 상해치사 혐의에 대한 보완 수사를 진행 중입니다. 유가족은 부실 수사에 대한 불만을 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 분석 및 가해자 자백으로 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 형사 입건 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 가해자의 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 집단적 피해가 아닌 단일 피해 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당합니다. 집단 폭행으로 인한 사망 사건으로 피해 규모가 매우 크고, 검찰이 전담 수사팀을 구성하여 엄정 수사를 예고하는 등 공적 절차가 활발히 진행 중이므로 소송금융 투자 적합도가 높습니다. 다만, 가해자들의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>“짜증나!” 처음 본 20대女 얼굴 흉기로 그은 30대女 체포</t>
+          <t>집단폭행 당해 숨졌지만 영장은 기각…故 김창민 감독 상해치사 사건 전...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/24/20260324500297?wlog_tag3=naver</t>
+          <t>https://www.imaeil.com/page/view/2026040517382895207</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-24 12:37:05.893129+00:00</t>
+          <t>2026-04-05 12:30:37.182883+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>주한미군 2명</t>
+          <t>가해자 A씨</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 형사 입건, 가해자 응급입원 조치</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>홍대 클럽에서 주한미군 2명에게 폭행당한 피해자가 안면부 폭행으로 코뼈 골절 등 중상을 입었습니다. 경찰은 피해자와 목격자 진술을 바탕으로 공범 여부 및 시비 원인 등을 수사할 예정입니다.</t>
+          <t>30대 여성이 길을 걷던 20대 여성의 얼굴에 흉기를 휘둘러 상처를 입힌 사건이 발생했습니다. 피해자는 얼굴에 깊은 상처를 입어 병원 치료를 받고 있으며, 가해자는 특수상해 혐의로 형사 입건된 후 응급입원 조치되었습니다. 가해자는 정신과 치료 이력이 있으며, 버스를 잘못 타 짜증이 나 범행했다고 진술했습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자가 주한미군 2명으로 특정되었고, 피해자의 코뼈 골절 등 상해가 명확하며, 경찰 수사가 진행 중입니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중) 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), CCTV 분석 및 가해자 자백으로 증거가 충분히 확보되었으며(적합 조건 5), 경찰 수사 및 형사 입건 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 가해자의 자력이 충분하지 않을 가능성이 높고(부적합 조건 2), 집단적 피해가 아닌 단일 피해 사건이라는 점이 소송금융 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>홍대 클럽 주한미군 폭행  가해자는 2명</t>
+          <t>“짜증나!” 처음 본 20대女 얼굴 흉기로 그은 30대女 체포</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291005?influxDiv=NAVER</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/24/20260324500297?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-24 00:21:58.296760+00:00</t>
+          <t>2026-03-24 12:37:05.893129+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>주한미군 2명</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경찰 조사 진행 중, 가해자 검거</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>주행 중 시비로 인해 발생한 도로 위 무차별 폭행 사건으로, 운전자가 자녀 4명이 보는 앞에서 상대방에게 코뼈 골절 및 뇌진탕 등 중상을 입었습니다. 특히 3세 자녀가 극심한 트라우마를 겪고 있으며, 가해자는 도주 후 검거되었으나 합의 의사가 없는 상황입니다. 한문철 변호사는 이를 아동 학대로 볼 수 있으며 단순 벌금형으로 끝날 사안이 아니라고 지적했습니다.</t>
+          <t>홍대 클럽에서 주한미군 2명에게 폭행당한 피해자가 안면부 폭행으로 코뼈 골절 등 중상을 입었습니다. 경찰은 피해자와 목격자 진술을 바탕으로 공범 여부 및 시비 원인 등을 수사할 예정입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 블랙박스 영상 등 객관적 증거가 존재하며(조건 5), 경찰 조사가 진행 중인(조건 6) 사건입니다. 그러나 상대방의 자력 정보가 불분명하고 집단적 피해가 아니라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>가해자가 주한미군 2명으로 특정되었고, 피해자의 코뼈 골절 등 상해가 명확하며, 경찰 수사가 진행 중입니다. (적합 조건: 상대방 책임 명확, 증거 확보 가능, 공적 절차 진행 중) 그러나 집단적 피해가 아니며, 상대방의 자력에 대한 구체적인 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>5명 (운전자 및 자녀)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>“명백한 아동 학대”, 무차별 폭행 현장 포착 (한블리)</t>
+          <t>홍대 클럽 주한미군 폭행  가해자는 2명</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260318/133559533/1</t>
+          <t>https://news.jtbc.co.kr/article/NB12291005?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-18 12:30:50.487557+00:00</t>
+          <t>2026-03-24 00:21:58.296760+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 신청</t>
+          <t>경찰 조사 진행 중, 가해자 검거</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>충남 보령의 한 PC방에서 50대 업주가 손님의 복부를 흉기로 찔러 살인미수 혐의로 체포되었습니다. 피해자는 생명에 지장이 없는 것으로 확인되었으며, 경찰은 업주에 대해 구속영장을 신청하고 정확한 사고 경위를 조사 중입니다.</t>
+          <t>주행 중 시비로 인해 발생한 도로 위 무차별 폭행 사건으로, 운전자가 자녀 4명이 보는 앞에서 상대방에게 코뼈 골절 및 뇌진탕 등 중상을 입었습니다. 특히 3세 자녀가 극심한 트라우마를 겪고 있으며, 가해자는 도주 후 검거되었으나 합의 의사가 없는 상황입니다. 한문철 변호사는 이를 아동 학대로 볼 수 있으며 단순 벌금형으로 끝날 사안이 아니라고 지적했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(살인미수 혐의 체포), 경찰 수사로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 개인 PC방 업주로 자력 충분 여부가 불확실하며, 집단적 피해가 아닌 단일 사건이고 피해 규모가 크지 않을 가능성이 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방 책임이 명확하고(조건 1), 블랙박스 영상 등 객관적 증거가 존재하며(조건 5), 경찰 조사가 진행 중인(조건 6) 사건입니다. 그러나 상대방의 자력 정보가 불분명하고 집단적 피해가 아니라는 점에서 소송금융 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>5명 (운전자 및 자녀)</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>보령에서 손님에게 흉기 휘두른 50대 PC방 업주 체포</t>
+          <t>“명백한 아동 학대”, 무차별 폭행 현장 포착 (한블리)</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR202603121903197zf</t>
+          <t>https://sports.donga.com/ent/article/all/20260318/133559533/1</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-12 12:29:03.686717+00:00</t>
+          <t>2026-03-18 12:30:50.487557+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A8" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>사망한 피의자</t>
+          <t>PC방 업주 (50대)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>경남 통영에서 30대 남성이 가정집에 침입해 20대 여성과 30대 남성을 흉기로 찌르고 도주했습니다. 피의자는 경찰 추격 중 다리 아래로 투신해 사망했으며, 피해자들은 위중한 상태로 수술을 받았습니다. 경찰은 계획범죄로 추정하고 범행 동기 등을 수사 중입니다.</t>
+          <t>충남 보령의 한 PC방에서 50대 업주가 손님의 복부를 흉기로 찔러 살인미수 혐의로 체포되었습니다. 피해자는 생명에 지장이 없는 것으로 확인되었으며, 경찰은 업주에 대해 구속영장을 신청하고 정확한 사고 경위를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피의자가 범행 후 도주 중 사망하여, 소송금융의 핵심 조건인 자력 있는 상대방이 부재합니다. 피의자의 책임은 명확하고 경찰 수사가 진행 중이나, 손해배상금 회수 가능성이 매우 낮아 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고(살인미수 혐의 체포), 경찰 수사로 증거 확보 및 공적 절차가 진행 중인 점은 적합 조건에 해당합니다. 그러나 상대방이 개인 PC방 업주로 자력 충분 여부가 불확실하며, 집단적 피해가 아닌 단일 사건이고 피해 규모가 크지 않을 가능성이 있어 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>남녀 흉기로 찌르고 도주…경찰 추격하자 차 버리고 투신</t>
+          <t>보령에서 손님에게 흉기 휘두른 50대 PC방 업주 체포</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180624</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR202603121903197zf</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-09 12:37:51.471719+00:00</t>
+          <t>2026-03-12 12:29:03.686717+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>사망한 피의자</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
+          <t>경남 통영에서 30대 남성이 가정집에 침입해 20대 여성과 30대 남성을 흉기로 찌르고 도주했습니다. 피의자는 경찰 추격 중 다리 아래로 투신해 사망했으며, 피해자들은 위중한 상태로 수술을 받았습니다. 경찰은 계획범죄로 추정하고 범행 동기 등을 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>피의자가 범행 후 도주 중 사망하여, 소송금융의 핵심 조건인 자력 있는 상대방이 부재합니다. 피의자의 책임은 명확하고 경찰 수사가 진행 중이나, 손해배상금 회수 가능성이 매우 낮아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>남녀 흉기로 찌르고 도주…경찰 추격하자 차 버리고 투신</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180624</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:37:51.471719+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>형사상해</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
           <t>통영에서 30대 남성이 남녀 2명을 흉기로 찌르고 도주 중 사망한 사건. 경찰은 피해자들의 휴대전화 포렌식 등을 통해 범행 동기 및 가해자와의 관계를 수사 중이다. 강절도 사건은 아닌 것으로 파악된다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G10" t="inlineStr">
         <is>
           <t>가해자가 도주 중 사망하여 직접적인 소송 상대방이 부재합니다. 가해자의 상속재산에 대한 청구 가능성은 있으나, 개인의 자력은 대기업 등에 비해 부족할 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
+      <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I9" t="inlineStr">
+      <c r="I10" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J10" t="inlineStr">
         <is>
           <t>통영서 남녀 찌른 30대 남성, 도주 중 사망</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K10" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L10" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M10" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632114</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N10" t="inlineStr">
         <is>
           <t>2026-03-09 12:37:43.401275+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N9"/>
+  <autoFilter ref="A1:N10"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>