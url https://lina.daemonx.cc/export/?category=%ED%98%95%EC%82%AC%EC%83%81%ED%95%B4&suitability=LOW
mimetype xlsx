--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,61 +426,61 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="10" customWidth="1" min="3" max="3"/>
+    <col width="11" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="35" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="39" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -533,242 +533,314 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>10대 남성 A씨</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 (징역 8년), 피해 회복 미진행</t>
+          <t>경찰 수사 중, 살인미수 혐의로 현행범 체포</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>코인 사기 빚을 갚으려 택시기사를 흉기로 살해하려 한 30대 남성이 징역 8년을 선고받았습니다. 피해 택시기사는 신체적, 정신적 피해로 생업에 복귀하지 못하고 있으며, 아직 피해 회복이 이루어지지 않은 상태입니다. 재판부는 피고인의 강도 및 살인 고의를 인정했습니다.</t>
+          <t>서울 강서구에서 10대 남성이 10대 여성에게 흉기를 휘둘러 복부를 다치게 한 사건입니다. 가해 남성은 살인미수 혐의로 현행범 체포되어 경찰 조사를 받고 있으며, 피해자는 의식이 있는 상태로 병원에 이송되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분함 조건에 부합하지 않습니다. 피고인이 코인 사기 빚을 갚기 위해 범행을 저질렀다는 점에서 배상 능력이 현저히 낮을 것으로 예상되며, 이는 소송금융 투자 회수 가능성을 매우 낮춥니다.</t>
+          <t>상대방이 10대 남성으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>코인 사기 빚 갚으려 …택시기사 흉기로 살해하려한 30대 징역 8년</t>
+          <t>서울 강서구서 10대 여성 흉기 피습한 10대 男 현행범 체포</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2271154</t>
+          <t>http://www.fnnews.com/news/202607231930077259</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-25 07:01:33.717187+00:00</t>
+          <t>2026-07-25 07:03:14.287699+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 1심 판결 선고 (징역 8년), 피해 회복 미진행</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>경남 통영에서 30대 남성이 가정집에 침입해 20대 여성과 30대 남성을 흉기로 찌르고 도주했습니다. 피의자는 경찰 추격 중 다리 아래로 투신해 사망했으며, 피해자들은 위중한 상태로 수술을 받았습니다. 경찰은 계획범죄로 추정하고 범행 동기 등을 수사 중입니다.</t>
+          <t>코인 사기 빚을 갚으려 택시기사를 흉기로 살해하려 한 30대 남성이 징역 8년을 선고받았습니다. 피해 택시기사는 신체적, 정신적 피해로 생업에 복귀하지 못하고 있으며, 아직 피해 회복이 이루어지지 않은 상태입니다. 재판부는 피고인의 강도 및 살인 고의를 인정했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>피의자가 범행 후 도주 중 사망하여, 소송금융의 핵심 조건인 자력 있는 상대방이 부재합니다. 피의자의 책임은 명확하고 경찰 수사가 진행 중이나, 손해배상금 회수 가능성이 매우 낮아 투자 대상으로 부적합합니다.</t>
+          <t>상대방에게 자력이 충분함 조건에 부합하지 않습니다. 피고인이 코인 사기 빚을 갚기 위해 범행을 저질렀다는 점에서 배상 능력이 현저히 낮을 것으로 예상되며, 이는 소송금융 투자 회수 가능성을 매우 낮춥니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>남녀 흉기로 찌르고 도주…경찰 추격하자 차 버리고 투신</t>
+          <t>코인 사기 빚 갚으려 …택시기사 흉기로 살해하려한 30대 징역 8년</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180624</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2271154</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-09 12:37:51.471719+00:00</t>
+          <t>2026-04-25 07:01:33.717187+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사상해</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>사망한 피의자</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
+          <t>경남 통영에서 30대 남성이 가정집에 침입해 20대 여성과 30대 남성을 흉기로 찌르고 도주했습니다. 피의자는 경찰 추격 중 다리 아래로 투신해 사망했으며, 피해자들은 위중한 상태로 수술을 받았습니다. 경찰은 계획범죄로 추정하고 범행 동기 등을 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>피의자가 범행 후 도주 중 사망하여, 소송금융의 핵심 조건인 자력 있는 상대방이 부재합니다. 피의자의 책임은 명확하고 경찰 수사가 진행 중이나, 손해배상금 회수 가능성이 매우 낮아 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>남녀 흉기로 찌르고 도주…경찰 추격하자 차 버리고 투신</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5180624</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:37:51.471719+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>형사상해</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr"/>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
           <t>통영에서 30대 남성이 남녀 2명을 흉기로 찌르고 도주 중 사망한 사건. 경찰은 피해자들의 휴대전화 포렌식 등을 통해 범행 동기 및 가해자와의 관계를 수사 중이다. 강절도 사건은 아닌 것으로 파악된다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>가해자가 도주 중 사망하여 직접적인 소송 상대방이 부재합니다. 가해자의 상속재산에 대한 청구 가능성은 있으나, 개인의 자력은 대기업 등에 비해 부족할 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>2명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>통영서 남녀 찌른 30대 남성, 도주 중 사망</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>gnnews.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://www.gnnews.co.kr/news/articleView.html?idxno=632114</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-09 12:37:43.401275+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>