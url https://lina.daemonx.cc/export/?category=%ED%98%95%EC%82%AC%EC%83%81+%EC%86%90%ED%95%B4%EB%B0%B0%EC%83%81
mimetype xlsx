--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$70</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="00ECFDF5"/>
+        <bgColor rgb="00ECFDF5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="00FEE2E2"/>
         <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FEF3C7"/>
         <bgColor rgb="00FEF3C7"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N67"/>
+  <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="35" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,4746 +539,4958 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>장윤기</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중, 부실 수사 논란 제기</t>
+          <t>장윤기에 대한 살인 및 성범죄 수사 진행 중, 경찰의 수사 과정에 대한 특별수사단 조사 및 당시 형사과장 구속영장 재신청</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>故 김창민 감독이 집단 폭행으로 사망한 사건에서, 가해자들이 쓰러진 피해자의 머리를 발로 걷어차는 등 잔혹한 행위가 CCTV에 담겼음에도 1차 구속영장에는 단순 폭행만 기재되어 부실 수사 논란이 일고 있습니다. 유족들은 가해자들에 대한 엄정한 수사와 처벌을 요구하고 있습니다.</t>
+          <t>장윤기 살인 사건에서 경찰이 성범죄 목적을 인지했음에도 단순 살인 혐의만 적용한 사실이 드러나 논란이 되고 있습니다. 검찰 송치 전 피의자 신문조서와 수사보고서에 성범죄 의심 정황이 기록되었음에도 경찰이 이를 누락한 경위를 특별수사단이 조사 중이며, 당시 수사 지휘관에 대한 구속영장이 재신청되었습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>가해자들의 집단 폭행으로 인한 사망 사건으로 책임이 명확하며(상대방 책임 명확), CCTV 등 객관적 증거가 존재합니다(증거 확보 가능). 피해 규모가 사망에 이르러 매우 크고(피해 규모 큼), 현재 형사 수사 절차가 진행 중입니다(공적 절차 진행 중). 다만, 가해자들의 자력은 추가 확인이 필요하며 집단적 피해는 아닙니다.</t>
+          <t>주요 피고인인 장윤기는 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 경찰의 수사 미흡에 대한 국가 상대 손해배상 청구는 책임 입증이 매우 복잡하고 불확실하여 투자 위험이 높습니다. (부적합 조건: 상대방 자력 부족, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>[단독] 경찰 피의자 신문조서에도 장윤기 '성범죄 목적' 추궁</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>kjmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://kjmbc.co.kr/NewsArticle/1529654</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-09 07:00:21.775608+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 살인미수 혐의 입건</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>서울 강서구에서 10대 남성이 10대 여성에게 흉기를 휘둘러 복부를 다치게 한 사건이 발생했다. 가해 남성은 살인미수 혐의로 현행범 체포되어 경찰 조사를 받고 있다. 피해자는 의식이 있는 상태로 병원에 이송되었다.</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>10대 남성 가해자의 책임은 명확하고(적합 조건 1), 현행범 체포되어 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중(적합 조건 5, 6)입니다. 그러나 가해자가 10대 개인으로 자력이 충분하다고 보기 어렵고(부적합 조건), 집단적 피해가 아니며 피해 규모도 아직 불확실하여 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘김창민 감독 사망 사건’…유족 “사과 시도 없어” vs 가해자 “진실...</t>
+          <t>10대男이 10대女 찔렀다…대낮 화곡동 주택서 무슨 일이</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-07-23</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260410511092?OutUrl=naver</t>
+          <t>https://www.joongang.co.kr/article/25447625</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-11 06:00:25.918130+00:00</t>
+          <t>2026-07-25 07:02:28.331955+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr"/>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>20대 A씨</t>
+        </is>
+      </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 보완수사 착수</t>
+          <t>경찰 수사 및 구속 상태</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 지난해 10월 식당에서 다른 손님과의 소음 문제로 폭행당해 뇌사 판정 후 사망한 사건. 가해자 A씨의 구속영장이 두 차례 반려되며 논란이 커졌고, JTBC 공개 CCTV 영상에는 A씨가 저항할 수 없는 김 감독을 지속 폭행하는 장면이 포착됨. 현재 의정부지검 남양주지청이 전담 수사팀을 편성하여 보완 수사에 착수했다.</t>
+          <t>경북 경산에서 20대 남성 A씨가 술자리 중 친구를 살해하고 다른 친구에게 중상을 입힌 사건이 발생했습니다. 피의자는 구속되어 경찰 수사를 받고 있으며, 유가족은 엄벌과 신상 공개를 요구하고 있습니다. 범행 동기는 과거 데이트 폭력 언급으로 인한 우발적 분노로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>상대방 책임이 CCTV 영상으로 명확하고(조건 1), 사망 사건으로 피해 규모가 매우 크며(조건 4), CCTV 영상 등 객관적 증거가 확보되어 있고(조건 5), 현재 검찰 전담수사팀이 보완수사에 착수하는 등 공적 절차가 진행 중이므로(조건 6) 소송금융 투자 적합도가 높습니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 증거가 충분하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피의자가 20대 개인으로 자력이 충분하지 않을 가능성이 매우 높아(부적합 조건 - 기타 투자 어려운 이유) 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>유족 다수</t>
+          <t>사망 1명, 중상 1명</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>故 김창민 감독 '상해치사 사건' 전담수사팀 편성... 보완수사 착수</t>
+          <t>“데이트 폭력 말린다고”…친구 살해한 20대 구속</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/548920</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8605534&amp;ref=A</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-06 00:27:36.657022+00:00</t>
+          <t>2026-07-10 07:02:48.835022+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="2" t="inlineStr">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>검찰 전담수사팀 편성, 보완수사 진행 중</t>
+          <t>형사 수사 진행 중, 부실 수사 논란 제기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>고 김창민 감독이 식당에서 폭행당해 뇌사 판정 후 사망한 사건에 대해 검찰이 전담수사팀을 편성하여 보완수사를 진행합니다. 경찰은 가해자 2명에 대해 상해치사 혐의로 구속영장을 신청했으나 법원에서 두 차례 기각되었고, 유가족은 경찰 수사에 불만을 제기했습니다. 검찰은 과학수사 기법과 의학적 전문성을 활용하여 신속하고 엄정한 수사를 약속했습니다.</t>
+          <t>故 김창민 감독이 집단 폭행으로 사망한 사건에서, 가해자들이 쓰러진 피해자의 머리를 발로 걷어차는 등 잔혹한 행위가 CCTV에 담겼음에도 1차 구속영장에는 단순 폭행만 기재되어 부실 수사 논란이 일고 있습니다. 유족들은 가해자들에 대한 엄정한 수사와 처벌을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>가해자 2명이 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사건으로 피해 규모가 매우 큽니다(적합 조건 4). 현장 CCTV, 목격자 진술 등 증거가 확보 가능하고(적합 조건 5), 현재 검찰이 전담수사팀을 편성하여 보완수사를 진행 중입니다(적합 조건 6). 상대방의 자력은 불분명하나, 사건의 중대성과 검찰의 적극적인 수사 의지가 소송금융 투자 가능성을 높입니다.</t>
+          <t>가해자들의 집단 폭행으로 인한 사망 사건으로 책임이 명확하며(상대방 책임 명확), CCTV 등 객관적 증거가 존재합니다(증거 확보 가능). 피해 규모가 사망에 이르러 매우 크고(피해 규모 큼), 현재 형사 수사 절차가 진행 중입니다(공적 절차 진행 중). 다만, 가해자들의 자력은 추가 확인이 필요하며 집단적 피해는 아닙니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>“억울함 없도록 할 것”…검찰, 고 김창민 감독 사건 전담팀 편성</t>
+          <t>故 김창민 감독 머리에 '사커킥'까지…'부실 수사' 도마에 [엑's 이슈]</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>xportsnews.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-11</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12008498</t>
+          <t>https://www.xportsnews.com/article/2135571</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-05 12:23:33.898998+00:00</t>
+          <t>2026-04-12 00:15:48.392152+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="3" t="inlineStr">
+      <c r="A6" s="4" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>아카이</t>
+          <t>이모 씨 외 폭행 가담자들</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>검찰 수사 또는 기소 진행 중</t>
+          <t>검찰 전담 수사팀 구성 및 수사 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>LA 호텔에서 30대 남성 아카이가 여자친구를 살해한 사건. 검찰은 아카이가 새벽 시간 호텔에서 과도하게 부풀어 오른 여행가방을 끌고 나오는 모습을 포착했으며, 이후 피해자와 연락이 끊기자 가족이 브라질 당국에 신고했다.</t>
+          <t>발달장애 아들이 보는 앞에서 집단 폭행을 당한 뒤 숨진 김창민 감독 사건과 관련해 유족과 피의자 주장이 엇갈리고 있습니다. 유족은 가해자의 사과 시도가 없었다고 주장하며 검찰의 진실 규명을 촉구하고 있으며, 피의자 측은 사과 의사를 밝혔으나 연락처를 몰랐다고 해명했습니다. 현재 검찰이 전담 수사팀을 꾸려 수사를 진행 중이며, 폭행 당시 CCTV 영상 등 증거가 확보된 상태입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 검찰에 의해 증거(CCTV)가 확보된 것으로 보아 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 가해자의 자력에 대한 정보가 부족하고(적합 조건 2), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3).</t>
+          <t>집단 폭행으로 인한 사망 사건으로 상대방 책임이 비교적 명확하며(적합 조건 1), CCTV 영상 등 증거가 확보되었거나 확보 가능성이 높고(적합 조건 5), 검찰 전담 수사팀이 구성되어 공적 절차가 진행 중입니다(적합 조건 6). 다만, 상대방의 자력이 충분한지 불확실하며(부적합 조건), 집단적 피해가 아닌 개별 사건이라는 점이 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>유족 1가족</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>LA 호텔 살인 사건…여행 중 여자친구 살해한 30대</t>
+          <t>‘김창민 감독 사망 사건’…유족 “사과 시도 없어” vs 가해자 “진실...</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-10</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260404150431413</t>
+          <t>https://www.segye.com/newsView/20260410511092?OutUrl=naver</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 00:21:06.683908+00:00</t>
+          <t>2026-04-11 06:00:25.918130+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="2" t="inlineStr">
+      <c r="A7" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>가해자 상해치사 혐의로 검찰 송치</t>
+          <t>검찰 전담수사팀 보완수사 착수</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>故 김창민 영화감독이 지난해 10월 20대 남성들에게 폭행당해 뇌사 판정을 받고 사망한 사건. 가해자들은 상해치사 혐의로 검찰에 불구속 송치되었으며, 온라인상에서 가해자들의 신상 정보와 사건 후 힙합곡 발매 의혹이 확산되고 있다. 정치권에서는 이 사건을 계기로 범죄 피해자 관점의 수사권 조정 재검토가 필요하다는 지적이 나오고 있다.</t>
+          <t>故 김창민 영화감독이 지난해 10월 식당에서 다른 손님과의 소음 문제로 폭행당해 뇌사 판정 후 사망한 사건. 가해자 A씨의 구속영장이 두 차례 반려되며 논란이 커졌고, JTBC 공개 CCTV 영상에는 A씨가 저항할 수 없는 김 감독을 지속 폭행하는 장면이 포착됨. 현재 의정부지검 남양주지청이 전담 수사팀을 편성하여 보완 수사에 착수했다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>가해자들의 상해치사 혐의가 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생했고(적합 조건 4), 이미 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 또한, 수사기관을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 가해자들의 자력은 기사에서 확인되지 않습니다.</t>
+          <t>상대방 책임이 CCTV 영상으로 명확하고(조건 1), 사망 사건으로 피해 규모가 매우 크며(조건 4), CCTV 영상 등 객관적 증거가 확보되어 있고(조건 5), 현재 검찰 전담수사팀이 보완수사에 착수하는 등 공적 절차가 진행 중이므로(조건 6) 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>유족 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>'故김창민 감독 폭행' 가해자 지목 男, 사건 후 힙합곡 발매 의혹</t>
+          <t>故 김창민 감독 '상해치사 사건' 전담수사팀 편성... 보완수사 착수</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260404_0003577914</t>
+          <t>https://www.insight.co.kr/news/548920</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:33.294944+00:00</t>
+          <t>2026-04-06 00:27:36.657022+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="2" t="inlineStr">
+      <c r="A8" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C8" t="inlineStr"/>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>검찰 전담수사팀 편성, 보완수사 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>고(故) 김창민 영화감독 사망 사건과 관련하여 송언석 국민의힘 원내대표가 경찰 수사의 한계를 지적하며 검경 수사권 재검토를 주장했다. 공개된 CCTV 영상에 따르면 피해자가 식당 구석에서 무차별 폭행을 당한 것으로 보이며, 현재 경찰 수사가 진행 중이다.</t>
+          <t>고 김창민 감독이 식당에서 폭행당해 뇌사 판정 후 사망한 사건에 대해 검찰이 전담수사팀을 편성하여 보완수사를 진행합니다. 경찰은 가해자 2명에 대해 상해치사 혐의로 구속영장을 신청했으나 법원에서 두 차례 기각되었고, 유가족은 경찰 수사에 불만을 제기했습니다. 검찰은 과학수사 기법과 의학적 전문성을 활용하여 신속하고 엄정한 수사를 약속했습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>고(故) 김창민 감독 사망 사건으로 피해 규모가 매우 크며(적합 조건 4), 공개된 CCTV 영상 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중인 사건임(적합 조건 6). 가해자의 책임이 비교적 명확해 보임(적합 조건 1). 다만 가해자의 자력은 기사에서 특정되지 않음.</t>
+          <t>가해자 2명이 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 사망 사건으로 피해 규모가 매우 큽니다(적합 조건 4). 현장 CCTV, 목격자 진술 등 증거가 확보 가능하고(적합 조건 5), 현재 검찰이 전담수사팀을 편성하여 보완수사를 진행 중입니다(적합 조건 6). 상대방의 자력은 불분명하나, 사건의 중대성과 검찰의 적극적인 수사 의지가 소송금융 투자 가능성을 높입니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>송언석  김창민 감독 사건, 경찰 수사 한계…검·경 수사권 재검토해야...</t>
+          <t>“억울함 없도록 할 것”…검찰, 고 김창민 감독 사건 전담팀 편성</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/politics/assembly/6125262</t>
+          <t>https://www.mk.co.kr/article/12008498</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-04 00:26:56.821526+00:00</t>
+          <t>2026-04-05 12:23:33.898998+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>아카이</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>검찰 수사 또는 기소 진행 중</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>LA 호텔에서 30대 남성 아카이가 여자친구를 살해한 사건. 검찰은 아카이가 새벽 시간 호텔에서 과도하게 부풀어 오른 여행가방을 끌고 나오는 모습을 포착했으며, 이후 피해자와 연락이 끊기자 가족이 브라질 당국에 신고했다.</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 검찰에 의해 증거(CCTV)가 확보된 것으로 보아 공적 절차가 진행 중입니다(적합 조건 5, 6). 그러나 가해자의 자력에 대한 정보가 부족하고(적합 조건 2), 집단적 피해가 아닌 개별 사건입니다(적합 조건 3).</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>LA 호텔 살인 사건…여행 중 여자친구 살해한 30대</t>
+        </is>
+      </c>
+      <c r="K9" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260404150431413</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:21:06.683908+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>가해자 상해치사 혐의로 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>故 김창민 영화감독이 지난해 10월 20대 남성들에게 폭행당해 뇌사 판정을 받고 사망한 사건. 가해자들은 상해치사 혐의로 검찰에 불구속 송치되었으며, 온라인상에서 가해자들의 신상 정보와 사건 후 힙합곡 발매 의혹이 확산되고 있다. 정치권에서는 이 사건을 계기로 범죄 피해자 관점의 수사권 조정 재검토가 필요하다는 지적이 나오고 있다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>가해자들의 상해치사 혐의가 명확하며(적합 조건 1), 사망이라는 중대한 피해가 발생했고(적합 조건 4), 이미 검찰 송치되어 공적 절차가 진행 중입니다(적합 조건 6). 또한, 수사기관을 통해 증거 확보 가능성이 높습니다(적합 조건 5). 다만, 가해자들의 자력은 기사에서 확인되지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>'故김창민 감독 폭행' 가해자 지목 男, 사건 후 힙합곡 발매 의혹</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260404_0003577914</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:26:33.294944+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>고(故) 김창민 영화감독 사망 사건과 관련하여 송언석 국민의힘 원내대표가 경찰 수사의 한계를 지적하며 검경 수사권 재검토를 주장했다. 공개된 CCTV 영상에 따르면 피해자가 식당 구석에서 무차별 폭행을 당한 것으로 보이며, 현재 경찰 수사가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>고(故) 김창민 감독 사망 사건으로 피해 규모가 매우 크며(적합 조건 4), 공개된 CCTV 영상 등 객관적 증거가 존재하고(적합 조건 5), 경찰 수사가 진행 중인 사건임(적합 조건 6). 가해자의 책임이 비교적 명확해 보임(적합 조건 1). 다만 가해자의 자력은 기사에서 특정되지 않음.</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>수억 원 이상</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>송언석  김창민 감독 사건, 경찰 수사 한계…검·경 수사권 재검토해야...</t>
+        </is>
+      </c>
+      <c r="K11" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/politics/assembly/6125262</t>
+        </is>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:26:56.821526+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C9" t="inlineStr">
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
         <is>
           <t>조 모 씨</t>
         </is>
       </c>
-      <c r="D9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E9" t="inlineStr">
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속, 혐의 적용 검토 중</t>
         </is>
       </c>
-      <c r="F9" t="inlineStr">
+      <c r="F12" t="inlineStr">
         <is>
           <t>대구에서 50대 장모가 사위에게 폭행당해 숨지고 시신이 유기된 사건. 사위는 존속살해·시체유기 혐의, 딸은 시체유기 혐의로 구속되어 경찰 수사 중이며, 가정폭력 혐의 추가 적용도 검토되고 있습니다.</t>
         </is>
       </c>
-      <c r="G9" t="inlineStr">
+      <c r="G12" t="inlineStr">
         <is>
           <t>가해자의 책임이 명확하고 경찰 수사가 진행 중인 점은 적합 조건에 해당하나(적합 조건 1, 6), 가해자들의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하며, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
-      <c r="H9" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I9" t="inlineStr">
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
+      <c r="J12" t="inlineStr">
         <is>
           <t>매맞는 딸 지키려다가···사위에게 숨진 장모</t>
         </is>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="K12" t="inlineStr">
         <is>
           <t>dgmbc.com</t>
         </is>
       </c>
-      <c r="L9" t="inlineStr">
+      <c r="L12" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M9" t="inlineStr">
+      <c r="M12" t="inlineStr">
         <is>
           <t>https://dgmbc.com/NewsArticle/833271</t>
         </is>
       </c>
-      <c r="N9" t="inlineStr">
+      <c r="N12" t="inlineStr">
         <is>
           <t>2026-04-03 12:35:19.066800+00:00</t>
         </is>
       </c>
     </row>
-    <row r="10">
-      <c r="A10" s="4" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C10" t="inlineStr">
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
         <is>
           <t>A (중국인)</t>
         </is>
       </c>
-      <c r="D10" t="inlineStr">
+      <c r="D13" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E10" t="inlineStr">
+      <c r="E13" t="inlineStr">
         <is>
           <t>광주지법 형사12부에서 살인미수 혐의로 징역 7년 선고</t>
         </is>
       </c>
-      <c r="F10" t="inlineStr">
+      <c r="F13" t="inlineStr">
         <is>
           <t>중국인 A씨가 동포 B씨를 흉기로 찔러 살인미수 혐의로 징역 7년을 선고받았습니다. A씨는 B씨가 자신의 강아지를 학대했다고 생각해 범행한 것으로 알려졌습니다. 피해자 B씨는 A씨를 상대로 민사상 손해배상 청구를 고려할 수 있습니다.</t>
         </is>
       </c>
-      <c r="G10" t="inlineStr">
+      <c r="G13" t="inlineStr">
         <is>
           <t>피고인(A)의 책임은 형사 판결(징역 7년)로 명확하며(적합 조건 1), 증거도 충분합니다(적합 조건 5). 그러나 피고인이 개인이며 자력에 대한 정보가 없어 배상 능력 확보가 불확실합니다. 또한 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 회수 가능성이 낮습니다.</t>
         </is>
       </c>
-      <c r="H10" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I10" t="inlineStr">
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J10" t="inlineStr">
+      <c r="J13" t="inlineStr">
         <is>
           <t>[광주지법 판결]동포에게 흉기 휘두른 중국인, '중형' 선고</t>
         </is>
       </c>
-      <c r="K10" t="inlineStr">
+      <c r="K13" t="inlineStr">
         <is>
           <t>lawissue.co.kr</t>
         </is>
       </c>
-      <c r="L10" t="inlineStr">
+      <c r="L13" t="inlineStr">
         <is>
           <t>2026-04-03</t>
         </is>
       </c>
-      <c r="M10" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>http://www.lawissue.co.kr/view.php?ud=202604031725334429b50722e900_12</t>
         </is>
       </c>
-      <c r="N10" t="inlineStr">
+      <c r="N13" t="inlineStr">
         <is>
           <t>2026-04-03 12:27:10.838014+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-04-02 00:29:28.307712+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>사위, 딸</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>장모를 살해하고 시신을 유기한 혐의로 사위와 딸이 구속되었습니다. 피해자에 대한 가정폭력 신고는 없었으나, 가출 신고가 한 차례 있었던 것으로 알려졌습니다. 경찰은 현재 사건을 수사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>상대방(사위, 딸)이 개인으로 자력이 충분하지 않아 소송금융 투자에 필요한 충분한 손해배상금 회수가 어려울 것으로 판단됩니다. (부적합 조건: 상대방에게 자력이 충분함 - No)</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>죽을 것 같다  장모 호소에도…'캐리어 시신' 사위·딸 구속</t>
+        </is>
+      </c>
+      <c r="K14" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L14" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008503604&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:20:01.231839+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>A씨 (중국인 50대 남성)</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 송치</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>50대 중국인 남성이 자신을 비웃는다고 오해하여 한국인 일행에게 흉기를 휘둘러 한 남성이 시신경 손상으로 실명 위기에 처했습니다. 경찰은 살인미수 및 특수상해 혐의로 가해자를 구속 송치했으며, 피해자는 중환자실에서 치료 중입니다.</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 경찰 수사를 통해 증거가 확보되었고(적합 조건 5), 검찰 송치로 공적 절차가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인(중국인 50대 남성)으로 배상 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성에 대한 우려가 큽니다.</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>“비웃는다” 착각에 흉기 난동…중국인 50대 살인미수 송치</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>edaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06179526645412184</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:34:05.020928+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="4" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>A씨 (사위)</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 심사 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>20대 사위 A씨가 설거지 소리를 문제 삼아 장모 C씨를 폭행해 사망에 이르게 하고 시신을 유기한 사건. 국과수 부검 결과 외력에 의한 다발성 손상사로 확인되었으며, A씨와 딸 B씨는 구속 심사를 앞두고 있다. 경찰은 A씨에게 존속살해 혐의를 적용했다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>사위의 폭행으로 장모가 사망한 사건으로 상대방 책임이 명확하며(적합 조건 1), 국과수 부검 결과 등 객관적 증거가 확보되어 있고(적합 조건 5), 경찰 수사 및 구속 심사 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해자가 1명으로 집단적 피해가 아니며(적합 조건 3 해당 없음), 가해자의 자력에 대한 정보가 없어 소송금융 투자 매력도가 낮습니다(적합 조건 2 해당 없음).</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>'설거지 소리' 시끄럽다며 장모 폭행·살해... 캐리어에 시신 유기한 사...</t>
+        </is>
+      </c>
+      <c r="K16" t="inlineStr">
+        <is>
+          <t>insight.co.kr</t>
+        </is>
+      </c>
+      <c r="L16" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>https://www.insight.co.kr/news/548514</t>
+        </is>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:29:28.307712+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C14" t="inlineStr">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
         <is>
           <t>60대 피의자</t>
         </is>
       </c>
-      <c r="D14" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E14" t="inlineStr">
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
         <is>
           <t>경찰 수사 및 피의자 구속, 국과수 부검 진행 중</t>
         </is>
       </c>
-      <c r="F14" t="inlineStr">
+      <c r="F17" t="inlineStr">
         <is>
           <t>서울 서초경찰서가 전처를 살해하고 시신을 유기하려 한 60대 남성을 구속 수사 중이다. 시신 부검을 통해 정확한 사인을 파악하고 있으며, 시신에서는 다수의 폭행 흔적이 발견되었다. 피의자는 도주 우려로 구속된 상태이다.</t>
         </is>
       </c>
-      <c r="G14" t="inlineStr">
+      <c r="G17" t="inlineStr">
         <is>
           <t>가해자가 특정되어 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 시신 부검 및 국과수 회신을 통해 객관적 증거 확보가 용이함(적합 조건 5). 살인 사건으로 인한 유족의 손해배상 청구액은 상당할 것으로 예상되어 피해 규모가 크다고 볼 수 있음(적합 조건 4). 다만, 피의자가 개인이며 자력에 대한 정보가 없어 실제 회수 가능성에 대한 추가 검토가 필요함.</t>
         </is>
       </c>
-      <c r="H14" t="inlineStr">
+      <c r="H17" t="inlineStr">
         <is>
           <t>수억 원 이상 추정</t>
         </is>
       </c>
-      <c r="I14" t="inlineStr">
+      <c r="I17" t="inlineStr">
         <is>
           <t>1명 (피해자 본인)</t>
         </is>
       </c>
-      <c r="J14" t="inlineStr">
+      <c r="J17" t="inlineStr">
         <is>
           <t>전처 살해 후 시신 유기 시도한 60대 구속…法 “도망 염려”</t>
         </is>
       </c>
-      <c r="K14" t="inlineStr">
+      <c r="K17" t="inlineStr">
         <is>
           <t>biz.chosun.com</t>
         </is>
       </c>
-      <c r="L14" t="inlineStr">
+      <c r="L17" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
-      <c r="M14" t="inlineStr">
+      <c r="M17" t="inlineStr">
         <is>
           <t>https://biz.chosun.com/topics/law_firm/2026/04/01/VRAXRD5XGVGSDFBJUPV5SDFA2U/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
-      <c r="N14" t="inlineStr">
+      <c r="N17" t="inlineStr">
         <is>
           <t>2026-04-01 12:43:50.513327+00:00</t>
-        </is>
-[...210 lines deleted...]
-          <t>2026-03-31 12:37:40.752259+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>김성호</t>
+          <t>사위 C씨 및 딸 B씨</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1심 무기징역 선고 후 항소 진행 중</t>
+          <t>경찰 수사 및 구속영장 신청 예정</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>부천 금은방에서 발생한 살인 사건의 피고인 김성호가 1심에서 무기징역을 선고받고 이에 불복하여 항소했습니다. 피고인은 금은방에 침입해 피해자를 흉기로 살해한 혐의를 받고 있습니다.</t>
+          <t>대구에서 발생한 '캐리어 시신' 사건으로, 50대 여성이 20대 사위의 폭행으로 사망하고 딸도 시신 유기에 가담한 것으로 드러났다. 경찰은 사위와 딸에게 존속살해 및 시체유기 혐의를 적용해 구속영장을 신청할 예정이다. 사위는 폭행 사실을 인정했으며, 부검 결과 외력에 의한 다발성 손상사가 추정 사인으로 나왔다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>피고인의 형사 책임은 명확하고 증거도 충분하나(적합 조건 1, 5), 개인이 피고인이며 무기징역형을 선고받아 자력 확보가 어려울 것으로 예상됩니다. 소송금융은 회수 가능성이 높은 사건에 투자하므로, 피고인의 자력 부족은 투자 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(사위 폭행 인정, 부검 결과), 증거 확보가 용이하며(경찰 수사, 부검), 공적 절차(경찰 수사)가 진행 중인 점은 적합 조건에 해당한다. 그러나 상대방(20대 사위와 딸)의 자력이 매우 부족할 것으로 예상되어, 승소하더라도 손해배상금 회수가 어려울 가능성이 크다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>'부천 금은방 살인' 김성호, 1심 무기징역형에 불복 항소</t>
+          <t>'캐리어 시신' 사위  장모가 시끄러워 때렸다 …존속살해 혐의</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/incheon/6119300</t>
+          <t>http://www.inews24.com/view/1956062</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-31 00:25:47.700256+00:00</t>
+          <t>2026-04-01 12:33:25.479821+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속영장 신청</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>60대 남성 A씨가 이혼한 전처 B씨를 재산 분할 문제로 살해하고 시신을 유기하려 한 혐의로 경찰에 구속영장이 신청되었습니다. B씨의 아들 신고로 A씨가 검거되었으며, 경찰은 살인 및 사체유기미수 혐의를 적용했습니다.</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>상대방(A씨)의 살인 및 사체유기미수 혐의가 경찰 수사 및 구속영장 신청으로 명확하며(적합 조건 1), 피의자 진술 등 증거 확보가 용이하고(적합 조건 5), 경찰 수사라는 공적 절차가 진행 중입니다(적합 조건 6). 그러나 집단적 피해가 아니며, 피고의 자력에 대한 정보가 부족하여 소송금융 투자로서의 매력도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>1명 (피해자 B씨의 상속인)</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>재산 분할 갈등...전처 살해·유기 60대, 구속영장 신청</t>
+        </is>
+      </c>
+      <c r="K19" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/04/01/2026040108103677404</t>
+        </is>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:31:09.423041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr"/>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>가해자들에 대한 형사 절차 진행 중 (불구속 상태)</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>영화감독 김창민 씨가 발달장애 아들과 식사 중 소음 문제로 시비가 붙어 폭행당해 사망했습니다. 가해자들은 불구속 상태로 형사 절차가 진행 중인 것으로 보입니다. 유족들은 가해자들을 상대로 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당하여 소송금융 적합도가 높습니다. 폭행으로 인한 사망으로 가해자 책임이 명확하며, 가해자들이 특정되어 형사 절차가 진행 중이므로 증거 확보가 용이합니다. 다만, 가해자들의 자력 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>1명 (고 김창민 감독)</t>
+        </is>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>'장기기증' 김창민 감독, 폭행당해 사망…가해자들은 불구속</t>
+        </is>
+      </c>
+      <c r="K20" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12292146?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:37:40.752259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C19" t="inlineStr">
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>김성호</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>1심 무기징역 선고 후 항소 진행 중</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>부천 금은방에서 발생한 살인 사건의 피고인 김성호가 1심에서 무기징역을 선고받고 이에 불복하여 항소했습니다. 피고인은 금은방에 침입해 피해자를 흉기로 살해한 혐의를 받고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>피고인의 형사 책임은 명확하고 증거도 충분하나(적합 조건 1, 5), 개인이 피고인이며 무기징역형을 선고받아 자력 확보가 어려울 것으로 예상됩니다. 소송금융은 회수 가능성이 높은 사건에 투자하므로, 피고인의 자력 부족은 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>'부천 금은방 살인' 김성호, 1심 무기징역형에 불복 항소</t>
+        </is>
+      </c>
+      <c r="K21" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/incheon/6119300</t>
+        </is>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>2026-03-31 00:25:47.700256+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
         <is>
           <t>존 힝클리 주니어</t>
         </is>
       </c>
-      <c r="D19" t="inlineStr">
+      <c r="D22" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E19" t="inlineStr">
+      <c r="E22" t="inlineStr">
         <is>
           <t>형사 재판 종결 및 가해자 석방</t>
         </is>
       </c>
-      <c r="F19" t="inlineStr">
+      <c r="F22" t="inlineStr">
         <is>
           <t>1981년 로널드 레이건 미국 대통령이 존 힝클리 주니어의 총격으로 부상당한 사건에 대한 회고 기사입니다. 이 사건으로 레이건 대통령 외 백악관 대변인 제임스 브레이디는 하반신 마비, 경찰관 토마스 델라헌티는 왼쪽 팔 마비 등 심각한 피해를 입었습니다. 가해자는 정신이상 판정으로 무죄를 선고받고 정신병원에 수감되었다가 2022년 완전히 석방되었습니다.</t>
         </is>
       </c>
-      <c r="G19" t="inlineStr">
+      <c r="G22" t="inlineStr">
         <is>
           <t>이 사건은 1981년에 발생한 로널드 레이건 대통령 암살 시도 사건으로, 가해자 존 힝클리 주니어에 대한 형사 재판은 이미 정신이상 판정으로 무죄 선고 후 종결되었고, 가해자 또한 2022년에 완전히 석방되었습니다. 이는 '부적합 조건: 이미 종결된 사건'에 해당하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
-      <c r="H19" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I19" t="inlineStr">
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
         <is>
           <t>4명 (레이건 대통령, 백악관 대변인, 경찰관, 경호원)</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
+      <c r="J22" t="inlineStr">
         <is>
           <t>대통령님  코앞에서 6발 총격…삐뚤어진 짝사랑이 부른 끔찍한 망상 [뉴...</t>
         </is>
       </c>
-      <c r="K19" t="inlineStr">
+      <c r="K22" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L19" t="inlineStr">
+      <c r="L22" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
-      <c r="M19" t="inlineStr">
+      <c r="M22" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/world/2026/03/30/2026032009263196486</t>
         </is>
       </c>
-      <c r="N19" t="inlineStr">
+      <c r="N22" t="inlineStr">
         <is>
           <t>2026-03-30 00:22:56.310474+00:00</t>
         </is>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="4" t="inlineStr">
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C20" t="inlineStr">
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
         <is>
           <t>피해자의 동거남 (살인 피의자)</t>
         </is>
       </c>
-      <c r="D20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E20" t="inlineStr">
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
         <is>
           <t>경찰 수사 및 형사 절차 진행 중</t>
         </is>
       </c>
-      <c r="F20" t="inlineStr">
+      <c r="F23" t="inlineStr">
         <is>
           <t>인천에서 발견된 미라 상태 여성 시신 사건에서 동거남이 살인 피의자로 지목되었습니다. 피의자는 시신 앞에서 셀카를 찍는 등 이해하기 어려운 행동을 보였으며, 압수된 휴대전화에서 관련 증거가 확보되었습니다. 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
-      <c r="G20" t="inlineStr">
+      <c r="G23" t="inlineStr">
         <is>
           <t>상대방 책임은 명확해 보이고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중(적합 조건 6)이나, 소송 상대방이 개인으로 자력 여부가 불분명하고 집단적 피해가 아닌 단일 피해 사건으로 소송금융 투자 대상으로서의 수익성이 낮아 부적합합니다.</t>
         </is>
       </c>
-      <c r="H20" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I20" t="inlineStr">
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J20" t="inlineStr">
+      <c r="J23" t="inlineStr">
         <is>
           <t>'그알' 인천 미라 여인, 범인 동거남 시신 앞에서 셀카 기행</t>
         </is>
       </c>
-      <c r="K20" t="inlineStr">
+      <c r="K23" t="inlineStr">
         <is>
           <t>slist.kr</t>
         </is>
       </c>
-      <c r="L20" t="inlineStr">
+      <c r="L23" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
-      <c r="M20" t="inlineStr">
+      <c r="M23" t="inlineStr">
         <is>
           <t>https://www.slist.kr/news/articleView.html?idxno=727461</t>
         </is>
       </c>
-      <c r="N20" t="inlineStr">
+      <c r="N23" t="inlineStr">
         <is>
           <t>2026-03-29 00:17:57.726301+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-03-28 00:17:49.419536+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>김 씨</t>
+          <t>30대 남성 A씨</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>형사 수사 및 재판 진행 중으로 추정</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>‘궁금한이야기Y’에서 한 항공사 기장이 동료 기장을 살해한 사건을 다루며, 가해자 김 씨가 다른 기장들을 범행 대상으로 삼았을 가능성을 제기했습니다. 사건의 동기와 배경에 대한 의문이 남아있습니다.</t>
+          <t>지난해 11월 경기도 구리시 소재 나나의 자택에 30대 남성 A씨가 침입한 강도 사건이 발생했습니다. 현재 나나는 가해자와 법정에서 재회하며 피해자가 법정에 서야 하는 현실에 씁쓸함을 표하고 있습니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>가해자의 살인 책임이 명확하며(적합 조건 1), 형사 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5, 6), 살인으로 인한 피해 규모가 큽니다(적합 조건 4). 다만, 피고가 개인이므로 자력 확인이 필요합니다.</t>
+          <t>상대방(30대 남성 A씨)의 자력 부족 가능성이 높고, 집단적 피해가 아닌 단일 피해자 사건으로 소송금융 투자 대상으로서의 매력이 낮습니다. (적합 조건: 상대방에게 자력이 충분함 - 미충족, 집단적 피해 - 미충족)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>‘궁금한이야기Y’ 기장 살인 이유는?</t>
+          <t>“어디 연기해 봐” 나나, 자택 침입 강도와 ‘법정 재회’ 심경</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603270064</t>
+          <t>https://www.mk.co.kr/article/12001272</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-27 00:31:36.270689+00:00</t>
+          <t>2026-03-28 12:27:55.011596+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고 완료</t>
+          <t>강도상해 혐의 형사 재판 진행 중, 피해자 나나 모녀 증인 출석 예정. 가해자의 역고소는 불송치 결정됨.</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>배달기사 A씨가 길을 비켜주지 않는다는 이유로 60대 운전자 B씨를 폭행해 사망에 이르게 한 혐의로 징역 5년 6개월을 선고받았다. A씨는 재판에서 피해자에게 원인 제공 책임이 있다고 주장했으나 받아들여지지 않았다. 유족들은 상당한 정신적 고통을 겪고 있는 것으로 보인다.</t>
+          <t>배우 나나 모녀가 자택에 침입한 강도 A씨에게 흉기 위협을 당한 사건으로, A씨는 강도상해 혐의로 구속 기소되어 재판이 진행 중입니다. 나나 모녀는 A씨의 공판에 증인으로 출석할 예정이며, A씨가 제기한 역고소는 경찰에서 '무혐의 불송치' 결정이 내려졌습니다. 나나 측은 A씨의 2차 가해에 대해 민형사상 모든 법적 조치를 취할 것이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고인(배달기사)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>상대방(A씨)의 강도상해 혐의가 명확하고(적합 조건 1), 경찰 수사 및 검찰 기소, 소속사 공식 입장 등 객관적 증거가 충분히 확보되어 있습니다(적합 조건 5). 그러나 상대방의 경제적 어려움으로 자력이 충분하지 않고, 집단적 피해가 아닌 2인 피해 사건이며, 금전적 피해 규모가 명확히 확인되지 않아 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명 (사망)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>길 비켜  운전자 때려 숨지게 한 배달기사 5년6개월형</t>
+          <t>나나 모녀, 자택강도男 결국 비공개 대면.. 4월 21일 증인 출석 [공식]</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1953974</t>
+          <t>https://www.starnewskorea.com/star/2026/03/28/2026032814592179385</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-26 12:43:23.565776+00:00</t>
+          <t>2026-03-28 12:20:12.303267+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>30대 남성 B씨</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>경남 창원 아파트 상가 주차장에서 30대 남성이 20대 여성을 흉기로 찌른 뒤 자해한 사건이 발생했다. 피해 여성은 심정지 상태로 이송되었고, 가해 남성 역시 위중한 상태이다. 경찰은 CCTV 등을 토대로 사건 경위와 동기를 조사 중이다.</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>가해자의 책임이 비교적 명확하며(적합 조건 1), 피해 규모가 매우 심각하고(적합 조건 4), 경찰 수사를 통해 증거 확보가 용이하며(적합 조건 5), 공적 절차(경찰 수사)가 진행 중입니다(적합 조건 6). 그러나 가해자의 자력에 대한 정보가 없어 손해배상금 회수 가능성이 불확실하며, 집단적 피해가 아닌 개별 사건이라는 점에서 투자 적합도가 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>“살려달라 소리치며 뛰어와”… 주차장 칼부림 피해자·가해자 모두 위...</t>
+        </is>
+      </c>
+      <c r="K26" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/society/accident/2026/03/27/20260327500296?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>2026-03-28 00:17:49.419536+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>김 씨</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>형사 수사 및 재판 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>‘궁금한이야기Y’에서 한 항공사 기장이 동료 기장을 살해한 사건을 다루며, 가해자 김 씨가 다른 기장들을 범행 대상으로 삼았을 가능성을 제기했습니다. 사건의 동기와 배경에 대한 의문이 남아있습니다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>가해자의 살인 책임이 명확하며(적합 조건 1), 형사 절차가 진행 중이므로 증거 확보가 용이하고(적합 조건 5, 6), 살인으로 인한 피해 규모가 큽니다(적합 조건 4). 다만, 피고가 개인이므로 자력 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>‘궁금한이야기Y’ 기장 살인 이유는?</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>bntnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603270064</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-03-27 00:31:36.270689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C26" t="inlineStr">
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고 완료</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>배달기사 A씨가 길을 비켜주지 않는다는 이유로 60대 운전자 B씨를 폭행해 사망에 이르게 한 혐의로 징역 5년 6개월을 선고받았다. A씨는 재판에서 피해자에게 원인 제공 책임이 있다고 주장했으나 받아들여지지 않았다. 유족들은 상당한 정신적 고통을 겪고 있는 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1) 형사 재판을 통해 증거가 확보되었으나(적합 조건 5), 피고인(배달기사)의 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로, 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>1명 (사망)</t>
+        </is>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>길 비켜  운전자 때려 숨지게 한 배달기사 5년6개월형</t>
+        </is>
+      </c>
+      <c r="K28" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L28" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1953974</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:43:23.565776+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
         <is>
           <t>필리핀 국적 A씨</t>
         </is>
       </c>
-      <c r="D26" t="inlineStr">
+      <c r="D29" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
+      <c r="E29" t="inlineStr">
         <is>
           <t>살인 혐의로 징역 20년 선고</t>
         </is>
       </c>
-      <c r="F26" t="inlineStr">
+      <c r="F29" t="inlineStr">
         <is>
           <t>외국인 노동자 A씨가 술자리 말다툼 중 동료 B씨를 흉기로 여러 차례 찔러 살해한 혐의로 징역 20년을 선고받았습니다. 재판부는 A씨의 범행을 인정하고 유족의 고통을 고려하여 중형을 선고했습니다.</t>
         </is>
       </c>
-      <c r="G26" t="inlineStr">
+      <c r="G29" t="inlineStr">
         <is>
           <t>가해자의 책임은 형사 재판을 통해 명확히 인정되었고 증거도 충분하나, 가해자가 외국인 노동자로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮습니다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당합니다.</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I26" t="inlineStr">
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J26" t="inlineStr">
+      <c r="J29" t="inlineStr">
         <is>
           <t>술자리서 말다툼 끝에 동료 수 차례 흉기로 찔러 살해한 외국인 노동자...</t>
         </is>
       </c>
-      <c r="K26" t="inlineStr">
+      <c r="K29" t="inlineStr">
         <is>
           <t>kwnews.co.kr</t>
         </is>
       </c>
-      <c r="L26" t="inlineStr">
+      <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M26" t="inlineStr">
+      <c r="M29" t="inlineStr">
         <is>
           <t>https://www.kwnews.co.kr/page/view/2026032517432910149</t>
         </is>
       </c>
-      <c r="N26" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>2026-03-25 12:20:19.760734+00:00</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="2" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C27" t="inlineStr">
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D27" t="inlineStr">
+      <c r="D30" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
+      <c r="E30" t="inlineStr">
         <is>
           <t>형사 재판 진행 중, 민사 손해배상 소송 제기 또는 예정</t>
         </is>
       </c>
-      <c r="F27" t="inlineStr">
+      <c r="F30" t="inlineStr">
         <is>
           <t>김소영의 약물 살인 및 특수상해 사건으로, 피해자 유족이 3천만원을 넘어 억대 손해배상 소송을 제기했거나 검토 중입니다. 김소영은 현재 옥중에서 무기징역을 두려워하고 있으며, 추가 피해자 3명에 대한 특수상해 및 마약류법 위반 혐의로 검찰에 송치되었습니다.</t>
         </is>
       </c>
-      <c r="G27" t="inlineStr">
+      <c r="G30" t="inlineStr">
         <is>
           <t>피고 김소영의 살인 및 특수상해 혐의가 명확하며(적합 조건 1), 이미 형사 절차가 진행 중이고 추가 피해자까지 송치되어 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 유족이 억대 손해배상 청구를 검토하고 있어 피해 규모가 상당합니다(적합 조건 4). 다만, 피고의 자력 부족 가능성이 리스크로 작용할 수 있습니다.</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
+      <c r="H30" t="inlineStr">
         <is>
           <t>억대 청구 검토</t>
         </is>
       </c>
-      <c r="I27" t="inlineStr">
+      <c r="I30" t="inlineStr">
         <is>
           <t>최소 4명 (사망 1명, 특수상해 3명)</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
+      <c r="J30" t="inlineStr">
         <is>
           <t>'모텔 살인' 김소영  아빠한테 맞았을 때 죽었다면 이런 고통 없었을 것...</t>
         </is>
       </c>
-      <c r="K27" t="inlineStr">
+      <c r="K30" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L27" t="inlineStr">
+      <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M27" t="inlineStr">
+      <c r="M30" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6112764</t>
         </is>
       </c>
-      <c r="N27" t="inlineStr">
+      <c r="N30" t="inlineStr">
         <is>
           <t>2026-03-25 00:46:41.945946+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-03-25 00:16:26.384191+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>마약왕 박왕열 송환 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>마약왕 박왕열이 필리핀에서 3명을 권총으로 살해한 사건으로, 박왕열은 한국으로 송환되었습니다. 피해자 유족들은 박왕열을 상대로 손해배상 청구를 고려할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고 증거도 충분하나, 상대방이 '마약왕'으로 지칭되는 등 자산의 불법성 및 은닉 가능성이 높아 자력 확보 및 손해배상금 회수가 매우 어려울 것으로 예상됩니다. 또한 피해자 수가 3명으로 집단적 피해에 해당하지 않아 소송금융 투자 매력도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>3명</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>사탕수수밭 살인, 탈옥, 호화수감…송환된 '마약왕' 박왕열</t>
+        </is>
+      </c>
+      <c r="K31" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008490735&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:19:42.486185+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>김다운</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>대법원 무기징역 확정</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>2019년 '청담동 주식 부자' 이희진의 부모가 주범 김다운에게 살해당하고 현금 5억원을 강탈당한 사건입니다. 김다운은 이희진의 동생 납치까지 시도했으며, 2021년 대법원에서 무기징역이 확정되었습니다. 범행의 잔혹성과 피해 규모는 크지만, 형사 사건이 이미 종결되었고 피고인의 배상 능력이 부족하여 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>해당 사건은 주범 김다운에 대한 형사 재판이 대법원에서 무기징역으로 확정되어 이미 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 또한, 피고인 김다운은 개인으로 자력이 충분하지 않아 피해 규모에 상응하는 배상금 회수가 어려울 것으로 판단됩니다 (적합 조건 2: 상대방에게 자력이 충분함 - 미충족).</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>최소 5억원 이상 (강도살인 및 납치 시도에 따른 손해배상)</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>3명 이상 (이희진 부모, 이희진 동생, 이희진)</t>
+        </is>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>'청담동 주식부자' 이희진 부모 살해…치밀하고 잔혹한 범행의 전말 [뉴...</t>
+        </is>
+      </c>
+      <c r="K32" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/25/2026032408464024694</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:18:54.266427+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>윤모(19)씨</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>형사 재판 진행 및 판결 선고 완료, 민사 소송 미제기</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>15세 중학생이던 윤씨가 40대 여성을 납치, 성폭행, 강도한 혐의로 실형을 선고받았으며, 교도소 수감 중에도 16세 수형자를 유사강간 및 가혹행위한 혐의로 추가 실형을 선고받고 항소심 진행 중입니다. 두 사건 모두 피해자의 정신적, 신체적 피해가 막대하나, 가해자의 배상 능력이 불확실하여 민사상 손해배상 청구의 실효성이 낮을 것으로 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>피고의 책임은 형사 재판을 통해 명확히 인정되었고 증거도 충분히 확보되었으나, 피고가 미성년자였고 현재 수감 중인 점을 고려할 때 배상 능력이 현저히 부족하여 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다. (부적합 조건: 상대방에게 자력이 충분함 미해당)</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>40대 여성 납치·성폭행한 중학생…교도소서는 미성년자 유사강간</t>
+        </is>
+      </c>
+      <c r="K33" t="inlineStr">
+        <is>
+          <t>mt.co.kr</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>https://www.mt.co.kr/society/2026/03/25/2026032422515459998</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>2026-03-25 00:16:26.384191+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C31" t="inlineStr">
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D31" t="inlineStr">
+      <c r="D34" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
+      <c r="E34" t="inlineStr">
         <is>
           <t>민사 손해배상 소송 제기 예정</t>
         </is>
       </c>
-      <c r="F31" t="inlineStr">
+      <c r="F34" t="inlineStr">
         <is>
           <t>강북 모텔 약물 연쇄 살인 사건의 사망 피해자 유족 측이 피고인 김소영을 상대로 민사상 손해배상 청구 소송을 제기할 예정이다. 유족 측은 3000만원을 넘어 억대 규모의 손해배상을 청구할 것으로 검토 중이다.</t>
         </is>
       </c>
-      <c r="G31" t="inlineStr">
+      <c r="G34" t="inlineStr">
         <is>
           <t>피고인의 약물 살인 행위로 인한 책임이 형사 사건을 통해 명확할 것으로 예상되며(적합 조건 1), 억대 규모의 손해배상 청구가 검토되고 있음(적합 조건 4). 형사 수사 기록 등 객관적 증거 확보가 용이하고(적합 조건 5), 이미 형사 절차가 진행되었을 가능성이 높음(적합 조건 6). 다만, 피고인이 개인이며 자력에 대한 추가 확인이 필요함.</t>
         </is>
       </c>
-      <c r="H31" t="inlineStr">
+      <c r="H34" t="inlineStr">
         <is>
           <t>억대</t>
         </is>
       </c>
-      <c r="I31" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J31" t="inlineStr">
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J34" t="inlineStr">
         <is>
           <t>유족, '약물 살인' 김소영에 손배소송… 3000만원 넘겨 억대 청구 검토</t>
         </is>
       </c>
-      <c r="K31" t="inlineStr">
+      <c r="K34" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L31" t="inlineStr">
+      <c r="L34" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
-      <c r="M31" t="inlineStr">
+      <c r="M34" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6112442</t>
         </is>
       </c>
-      <c r="N31" t="inlineStr">
+      <c r="N34" t="inlineStr">
         <is>
           <t>2026-03-24 13:07:00.170549+00:00</t>
         </is>
       </c>
     </row>
-    <row r="32">
-      <c r="A32" s="4" t="inlineStr">
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E32" t="inlineStr">
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr"/>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
         <is>
           <t>경찰 수사 및 피의자 구속 진행 중</t>
         </is>
       </c>
-      <c r="F32" t="inlineStr">
+      <c r="F35" t="inlineStr">
         <is>
           <t>인천 모텔에서 코인 거래를 위장한 강도 사건이 발생, 피해자 C씨가 폭행당하고 휴대전화를 빼앗겼다. 경찰은 공범 4명을 모두 검거하고 특수강도 혐의를 적용해 수사 중이다. 초기 신고와 달리 4천만원 강취 사실은 없는 것으로 파악되었다.</t>
         </is>
       </c>
-      <c r="G32" t="inlineStr">
+      <c r="G35" t="inlineStr">
         <is>
           <t>상대방이 자력이 불충분한 개인이며(상대방에게 자력이 충분함 조건 불충족), 기사 내용상 피해 금액이 크지 않아(피해 규모가 큼 조건 불충족) 소송금융 투자 회수 가능성이 낮습니다. 경찰 수사가 진행 중이고 가해자가 특정되었으나, 투자 매력도가 떨어집니다.</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I32" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J32" t="inlineStr">
+      <c r="J35" t="inlineStr">
         <is>
           <t>모텔서 '코인 거래 위장' 강도..일당 3명 추가 검거</t>
         </is>
       </c>
-      <c r="K32" t="inlineStr">
+      <c r="K35" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L32" t="inlineStr">
+      <c r="L35" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
-      <c r="M32" t="inlineStr">
+      <c r="M35" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04775686645386272</t>
         </is>
       </c>
-      <c r="N32" t="inlineStr">
+      <c r="N35" t="inlineStr">
         <is>
           <t>2026-03-23 12:39:05.024902+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-03-22 00:17:35.575616+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>연쇄살인 혐의를 받는 김소영에게 추가로 3명의 피해자가 확인되어 특수상해 혐의가 추가되었습니다. 경찰에서 진행된 사이코패스 진단평가에서 25점을 받아 사이코패스로 판정되었습니다.</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건 1), 경찰 수사 등 공적 절차가 진행 중이며 증거 확보가 가능하지만(적합 조건 5, 6), 피고가 개인(김소영)으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 매우 낮습니다(적합 조건 2 불충족). 또한, 피해자 수가 집단적 피해 기준에 미치지 못합니다(적합 조건 3 불충족).</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>최소 4명</t>
+        </is>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>'연쇄살인' 김소영  엄마 밥 먹고 싶은데...</t>
+        </is>
+      </c>
+      <c r="K36" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1624079/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:26:22.893869+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 체포 완료, 검찰 출석 요구 상태</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>강북 모텔에서 20대 남성 2명이 약물 중독으로 사망한 연쇄 살인 사건의 용의자 김소영이 체포되었습니다. 김소영은 피해자들의 카드를 사용하고 현금을 빼간 정황이 포착되었으며, 살해 동기에 대해 유사 강간 피해를 주장하고 있습니다. 현재 경찰 수사가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>피고가 개인으로 자력 확보가 어려워 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 또한 집단적 피해가 아닌 개별 사건으로 피해자 수가 적어 투자 매력도가 낮습니다 (적합 조건 3 '집단적 피해' 및 4 '피해 규모가 큼' 미충족).</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>'그알' 강북 모텔 연쇄 살인 김소영, 살해 동기는 공포?⋯ 무서워서 재...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>etoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.etoday.co.kr/news/view/2567838</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:20:49.662148+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>김소영 (추정)</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>경찰 수사 진행 중 (추정)</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>강북 모텔에서 두 명의 피해자가 사망한 연쇄살인 사건으로, CCTV에 동일한 여성이 피해자들과 함께 모텔에 들어가는 모습이 포착되었습니다. 부검 결과 피해자들에게서 벤조디아제핀 계열 향정신성의약품이 과다 검출되어, 해당 여성이 살인 사건의 용의자로 지목되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하고(CCTV, 부검 결과), 증거가 확보 가능하며, 연쇄살인 사건이므로 공적 절차(경찰 수사)가 진행 중인 것으로 보이나, 상대방이 개인으로 특정되어 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 2명의 피해자로, 대규모 소송으로 발전하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>'강북 모텔 연쇄살인' 사건, 김소영의 숨겨진 정체가 드러나다</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>ppss.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>https://www.ppss.kr/news/articleView.html?idxno=288952</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-03-22 00:17:35.575616+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C36" t="inlineStr">
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E36" t="inlineStr">
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
         <is>
           <t>경찰 수사 및 형사 재판 진행 중</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
+      <c r="F39" t="inlineStr">
         <is>
           <t>서울 강북구 모텔에서 20대 남성 2명이 약물 과다 복용으로 사망하고, 4명이 혼절하는 연쇄 살인 사건이 발생했습니다. 피의자는 20세 여성 김소영으로, 미리 준비한 약물을 숙취 해소제에 넣어 남성들에게 먹인 것으로 확인되었습니다. 현재 경찰 수사가 진행 중이며, 김소영은 사이코패스 판정을 받았습니다.</t>
         </is>
       </c>
-      <c r="G36" t="inlineStr">
+      <c r="G39" t="inlineStr">
         <is>
           <t>피의자 김소영의 약물 투여 및 방치로 인한 사망/혼절이라는 상대방 책임이 명확하며(적합 조건 1), 2명 사망, 4명 혼절이라는 중대한 피해가 발생했습니다(적합 조건 4). 부검, CCTV, 경찰 조사 등 객관적 증거가 다수 확보되었고(적합 조건 5), 현재 경찰 수사 및 형사 절차가 진행 중입니다(적합 조건 6). 다만, 피의자의 자력 부족 가능성은 소송금융 투자에 고려될 수 있습니다.</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I36" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
         <is>
           <t>6명 (사망 2명, 혼절 4명)</t>
         </is>
       </c>
-      <c r="J36" t="inlineStr">
+      <c r="J39" t="inlineStr">
         <is>
           <t>'그것이 알고 싶다' 레이디, 킬러…강북 모텔 연쇄살인범의 민낯과 엽기...</t>
         </is>
       </c>
-      <c r="K36" t="inlineStr">
+      <c r="K39" t="inlineStr">
         <is>
           <t>mediapen.com</t>
         </is>
       </c>
-      <c r="L36" t="inlineStr">
+      <c r="L39" t="inlineStr">
         <is>
           <t>2026-03-21</t>
         </is>
       </c>
-      <c r="M36" t="inlineStr">
+      <c r="M39" t="inlineStr">
         <is>
           <t>https://www.mediapen.com/news/view/1088341</t>
         </is>
       </c>
-      <c r="N36" t="inlineStr">
+      <c r="N39" t="inlineStr">
         <is>
           <t>2026-03-21 12:22:54.632640+00:00</t>
-        </is>
-[...210 lines deleted...]
-          <t>2026-03-18 12:22:56.595505+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>남편 부사관</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>남편 부사관 살인 혐의로 형사 재판 진행 중</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>아내가 방치되어 사망한 사건으로, 남편 부사관이 살인 혐의로 체포되어 재판에 넘겨졌다. 국과수 부검 결과 '외력에 의한 오래된 손상'이 확인되었으며, 피해자 언니는 피해자의 심각한 상태를 증언했다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>남편 부사관이 살인 혐의로 체포되어 재판에 넘겨졌고(적합 조건 1), 국과수 부검서라는 객관적 증거가 존재하며(적합 조건 5), 형사 재판이 진행 중(적합 조건 6)이라는 점에서 소송금융 적합성이 높다. 그러나 단일 피해자 사건이며 상대방이 개인으로 자력에 한계가 있을 수 있어 회수 가능성이 불확실하다는 점이 투자 매력을 낮춘다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>[단독] '온몸 구더기' 방치된 아내, 국과수 부검서엔  외력에 의한 오래...</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12290633?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-03-20 12:34:43.245720+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B40" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A41" s="4" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료, 검찰 구속 송치 (살인 혐의 적용)</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>서울 강북구 모텔에서 20대 여성 김소영이 남성 3명에게 약물을 먹여 2명을 살해하고 1명을 의식불명에 빠뜨린 혐의로 검찰에 구속 송치되었다. 김씨는 살인 고의를 부인하고 있으나 경찰은 살인 혐의를 적용했다. SNS에서는 김씨가 과거 중고거래 앱을 통해 다수의 남성과 접촉했다는 주장이 확산되고 있다.</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>20대 개인인 피고(김소영)의 자력이 충분하지 않아 소송금융 투자 회수 가능성이 매우 낮음 (적합 조건 2 미충족). 또한, 피해자 수가 3명으로 집단적 피해로 보기 어려움 (적합 조건 3 미충족).</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>3명 (사망 2명, 의식불명 1명)</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>나 얘 알아, 사진도 찍었는데 소름 …'모텔 연쇄살인' 김소영 인생네컷...</t>
+        </is>
+      </c>
+      <c r="K41" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031908474018116</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>2026-03-19 00:32:05.245637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B41" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I41" t="inlineStr">
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr"/>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>경찰 수사 중</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>인천 미추홀구의 한 모텔에서 4000만원 강도 신고가 접수되었습니다. 경찰은 용의자를 추적하며 사실 관계를 파악 중이며, 신고는 피해자의 지인이 한 것으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>상대방이 특정되지 않은 개인 용의자이며, 자력 확보가 어려울 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. 또한, 집단적 피해가 아닌 개별 사건으로 투자 매력도가 떨어집니다.</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>4000만원</t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>경찰  기장 살해 피의자, 동선 예측 쉽지 않았다</t>
+          <t>[1보]인천 모텔서 4000만원 강도 신고…경찰 용의자 추적 중</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603172021289147</t>
+          <t>https://www.newsis.com/view/NISX20260318_0003554239</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-17 12:34:50.197910+00:00</t>
+          <t>2026-03-18 12:22:56.595505+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 추적 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>현직 항공사 기장이 자택 앞에서 흉기에 찔려 사망하는 사건이 발생했다. 경찰은 같은 항공사 출신 전 부기장 B씨를 유력 용의자로 특정하고 60명 규모의 수사전담반을 편성해 추적 중이다. B씨는 범행 전날에도 다른 전 직장 동료에게 살인을 시도했던 것으로 확인되었다.</t>
+          <t>전 항공사 부기장 A씨가 전 직장 동료이자 상사였던 항공사 기장 B씨를 살해하고, 다른 기장 C씨를 공격한 혐의로 검거되었습니다. A씨는 공군사관학교 기득권에 대한 억울함과 퇴사 과정의 갈등을 범행 동기로 주장하고 있으며, 경찰은 현재 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>용의자가 특정되었고, 경찰 수사 전담반이 구성되어 증거 확보 및 공적 절차가 진행 중입니다. 피해자가 항공사 기장으로 사망에 따른 손해배상액이 클 것으로 예상됩니다. 다만, 용의자의 현재 자력은 추가 확인이 필요합니다.</t>
+          <t>피의자 A씨의 범행 책임은 명확하나, 소송금융 투자 대상으로서 자력이 충분한 상대방(항공사 등)의 책임이 기사 내용만으로는 명확히 드러나지 않습니다. 또한 집단적 피해가 아니며, 피해자 수가 적어 소송금융의 경제적 효율성이 낮을 수 있습니다. (적합 조건 1, 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1명 (피해자 유족 다수)</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>일산서 살인미수 하루 만에 부산서 기장 살해…경찰, 추적 중</t>
+          <t>前 부기장, 기장 살해 혐의, 4명 노렸다…공군사관학교 때문?</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20020632?ref=naver</t>
+          <t>https://www.sportsseoul.com/news/read/1594622?ref=naver</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-17 12:32:21.845839+00:00</t>
+          <t>2026-03-18 00:25:09.429107+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="4" t="inlineStr">
+      <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>부기장 A씨</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>약물 살인 피의자 특정 및 형사 수사 진행 중</t>
+          <t>경찰 수사 및 용의자 검거</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>김소영이라는 피의자가 모텔 등에서 남성들에게 약물을 투여하여 2명이 사망하고 최소 4명이 기절하는 사건이 발생했습니다. 피해자 모발에서 동일 약물이 검출되었으며, 피해자가 더 있을 수 있다고 보도되었습니다. 현재 형사 수사가 진행 중인 것으로 보입니다.</t>
+          <t>기장을 살해한 혐의를 받는 부기장 A씨가 울산의 한 모텔에서 검거되었습니다. 피해자 B씨에게는 방어흔이 발견되었으며, 경찰은 A씨가 CCTV를 피해 범행을 저지른 것으로 보고 수사를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방이 개인 피의자로 특정되었으나, 대기업이나 공공기관과 같이 충분한 배상 능력을 가진 주체가 아니므로 소송금융 투자 대상으로서의 자력 조건에 부합하지 않습니다. (적합 조건: 상대방에게 자력이 충분함 미충족)</t>
+          <t>상대방(부기장 A씨)이 개인으로 자력이 충분하지 않을 가능성이 높으며, 집단적 피해가 아닌 단일 피해자에 대한 형사 사건입니다. 소송금융은 대개 자력 있는 기업이나 기관을 상대로 한 대규모 손해배상 청구에 적합합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>6명 이상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영에게 당한 남성 3명 아닌 6명…20대 종로 모텔서 기절</t>
+          <t>“3년 계획”…기장 살해 부기장, 울산 모텔서 검거</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6103273</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603180011</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-17 00:27:42.537432+00:00</t>
+          <t>2026-03-18 00:22:45.729034+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>50대 A 씨</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범행 동기 조사 중</t>
+          <t>경찰 수사 진행 중, 피의자 검거 완료, 잠재적 피해자 신변보호 조치 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>지난 9일 주택에 침입한 3인조 강도 일당이 80대 노인과 30대 손자 등 일가족 4명을 폭행하고 금고 비밀번호를 요구한 사건이 발생했습니다. 피해자의 신고로 강도 일당은 나흘 만에 검거되었으며, 현재 범행 동기를 조사 중입니다.</t>
+          <t>전직 부기장 A씨가 항공기 기장을 살해하고 다른 기장을 폭행한 사건으로, 경찰이 A씨를 검거하고 계획범죄 가능성을 수사 중이다. 명확한 가해자와 심각한 피해가 발생했으나, 가해자의 자력 여부가 소송금융 투자에 중요한 변수가 될 수 있다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>3인조 강도 일당의 범행 책임은 명확하고(적합 조건 1), 검거되어 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방(강도 일당)의 자력에 대한 정보가 없으며, 일반적으로 개인 강도 사건의 경우 충분한 배상 능력을 기대하기 어려워 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 일가족 대상 사건입니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 살인 및 상해로 인한 피해 규모가 크며(적합 조건 4), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 소송 상대방이 개인 피의자이므로 자력 확보 여부가 불확실하여 투자 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>2명 (사망 1명, 상해 1명)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>3인조 주택 강도 나흘 만에 검거..범행동기 조사 중</t>
+          <t>경찰  기장 살해 피의자, 동선 예측 쉽지 않았다</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260313&amp;SEQUENCE=4273</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603172021289147</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-13 12:39:53.682829+00:00</t>
+          <t>2026-03-17 12:34:50.197910+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>B씨 (전 항공사 부기장)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>경찰 수사 및 형사 절차 진행 중</t>
+          <t>경찰 수사 진행 중, 용의자 추적 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>안산에서 40대 남성 A씨가 빵칼을 들고 시민과 약사를 위협하다 경찰에 체포된 사건입니다. A씨는 테이저건 4발을 맞고 제압되었으며, 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+          <t>현직 항공사 기장이 자택 앞에서 흉기에 찔려 사망하는 사건이 발생했다. 경찰은 같은 항공사 출신 전 부기장 B씨를 유력 용의자로 특정하고 60명 규모의 수사전담반을 편성해 추적 중이다. B씨는 범행 전날에도 다른 전 직장 동료에게 살인을 시도했던 것으로 확인되었다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 체포로 증거 확보 및 공적 절차(수사)가 진행 중인 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방이 개인이며 자력 정보가 없고, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크지 않아 'Medium'으로 판단됩니다.</t>
+          <t>용의자가 특정되었고, 경찰 수사 전담반이 구성되어 증거 확보 및 공적 절차가 진행 중입니다. 피해자가 항공사 기장으로 사망에 따른 손해배상액이 클 것으로 예상됩니다. 다만, 용의자의 현재 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>1명 (피해자 유족 다수)</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>[속보] '안산서 묻지마 폭행' 빵칼 들고 시민 위협 40대 체포…테이저건...</t>
+          <t>일산서 살인미수 하루 만에 부산서 기장 살해…경찰, 추적 중</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1619820/?sc=Naver</t>
+          <t>https://www.sedaily.com/article/20020632?ref=naver</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-12 00:27:48.675870+00:00</t>
+          <t>2026-03-17 12:32:21.845839+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="4" t="inlineStr">
+      <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>40대 A씨</t>
+          <t>김소영</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 구속영장 신청 여부 결정 예정</t>
+          <t>약물 살인 피의자 특정 및 형사 수사 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>경기 안산에서 40대 남성 A씨가 행인을 무차별 폭행하고 이를 말리던 약사를 흉기로 위협한 혐의로 경찰에 현행범 체포되었습니다. 피해자 B씨는 경상을 입었고 C씨는 다치지 않았으며, A씨는 지적장애가 있는 것으로 파악되어 경찰이 범행 동기 등을 조사 중입니다.</t>
+          <t>김소영이라는 피의자가 모텔 등에서 남성들에게 약물을 투여하여 2명이 사망하고 최소 4명이 기절하는 사건이 발생했습니다. 피해자 모발에서 동일 약물이 검출되었으며, 피해자가 더 있을 수 있다고 보도되었습니다. 현재 형사 수사가 진행 중인 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>상대방 책임은 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당하나(적합 조건 6), 상대방의 자력이 불분명하고(부적합 조건), 피해 규모가 경미하며(부적합 조건), 집단적 피해가 아니므로(부적합 조건) 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
+          <t>상대방이 개인 피의자로 특정되었으나, 대기업이나 공공기관과 같이 충분한 배상 능력을 가진 주체가 아니므로 소송금융 투자 대상으로서의 자력 조건에 부합하지 않습니다. (적합 조건: 상대방에게 자력이 충분함 미충족)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>6명 이상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>'묻지마 폭행男' 경찰과 대치...테이저건 쏴 체포</t>
+          <t>'모텔 살인' 김소영에게 당한 남성 3명 아닌 6명…20대 종로 모텔서 기절</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>wowtv.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603120148&amp;t=NN</t>
+          <t>https://www.news1.kr/society/general-society/6103273</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-12 00:27:42.222780+00:00</t>
+          <t>2026-03-17 00:27:42.537432+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="4" t="inlineStr">
+      <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
-      <c r="C48" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C48" t="inlineStr"/>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>검찰 구속 기소</t>
+          <t>경찰 수사 및 범행 동기 조사 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔에서 약물을 이용해 피해자들을 의식불명에 이르게 하거나 사망에 이르게 한 혐의로 김소영이 검찰에 구속 기소되었다. 검찰은 약물 피해 상황과 사망 가능성을 확인했으며, 추가 피해자가 있을 것으로 보고 있다.</t>
+          <t>지난 9일 주택에 침입한 3인조 강도 일당이 80대 노인과 30대 손자 등 일가족 4명을 폭행하고 금고 비밀번호를 요구한 사건이 발생했습니다. 피해자의 신고로 강도 일당은 나흘 만에 검거되었으며, 현재 범행 동기를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 검찰 수사로 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중이나(적합 조건 6), 피고가 개인으로 자력(배상 능력)이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합하다.</t>
+          <t>3인조 강도 일당의 범행 책임은 명확하고(적합 조건 1), 검거되어 경찰 수사가 진행 중이므로 증거 확보 및 공적 절차 진행 중인 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방(강도 일당)의 자력에 대한 정보가 없으며, 일반적으로 개인 강도 사건의 경우 충분한 배상 능력을 기대하기 어려워 소송금융 투자 회수 가능성이 낮습니다. 또한 집단적 피해가 아닌 일가족 대상 사건입니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>검찰, 서울 강북구 모텔 연쇄살인마 김소영 구속 기소</t>
+          <t>3인조 주택 강도 나흘 만에 검거..범행동기 조사 중</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>goodmorningcc.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442596</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260313&amp;SEQUENCE=4273</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-11 00:24:29.340043+00:00</t>
+          <t>2026-03-13 12:39:53.682829+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 형사 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>안산에서 40대 남성 A씨가 빵칼을 들고 시민과 약사를 위협하다 경찰에 체포된 사건입니다. A씨는 테이저건 4발을 맞고 제압되었으며, 현재 경찰 수사가 진행 중인 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 경찰 체포로 증거 확보 및 공적 절차(수사)가 진행 중인 점은 긍정적입니다(적합 조건 5, 6). 그러나 상대방이 개인이며 자력 정보가 없고, 피해 규모나 피해자 수가 소송금융 투자에 적합할 만큼 크지 않아 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>[속보] '안산서 묻지마 폭행' 빵칼 들고 시민 위협 40대 체포…테이저건...</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
+        <is>
+          <t>dailian.co.kr</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>https://www.dailian.co.kr/news/view/1619820/?sc=Naver</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:27:48.675870+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C49" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>40대 A씨</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 구속영장 신청 여부 결정 예정</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>경기 안산에서 40대 남성 A씨가 행인을 무차별 폭행하고 이를 말리던 약사를 흉기로 위협한 혐의로 경찰에 현행범 체포되었습니다. 피해자 B씨는 경상을 입었고 C씨는 다치지 않았으며, A씨는 지적장애가 있는 것으로 파악되어 경찰이 범행 동기 등을 조사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>상대방 책임은 명확하고(적합 조건 1), 증거 확보가 가능하며(적합 조건 5), 경찰 수사가 진행 중인 공적 절차에 해당하나(적합 조건 6), 상대방의 자력이 불분명하고(부적합 조건), 피해 규모가 경미하며(부적합 조건), 집단적 피해가 아니므로(부적합 조건) 소송금융 투자 대상으로는 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>'묻지마 폭행男' 경찰과 대치...테이저건 쏴 체포</t>
+        </is>
+      </c>
+      <c r="K50" t="inlineStr">
+        <is>
+          <t>wowtv.co.kr</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>http://www.wowtv.co.kr/NewsCenter/News/Read?articleId=A202603120148&amp;t=NN</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>2026-03-12 00:27:42.222780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E49" t="inlineStr">
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>검찰 구속 기소</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>서울 강북구 모텔에서 약물을 이용해 피해자들을 의식불명에 이르게 하거나 사망에 이르게 한 혐의로 김소영이 검찰에 구속 기소되었다. 검찰은 약물 피해 상황과 사망 가능성을 확인했으며, 추가 피해자가 있을 것으로 보고 있다.</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생했으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 검찰 수사로 증거가 확보되었으며(적합 조건 5), 공적 절차가 진행 중이나(적합 조건 6), 피고가 개인으로 자력(배상 능력)이 충분하지 않아(적합 조건 2 미충족) 소송금융 투자 대상으로는 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>검찰, 서울 강북구 모텔 연쇄살인마 김소영 구속 기소</t>
+        </is>
+      </c>
+      <c r="K51" t="inlineStr">
+        <is>
+          <t>goodmorningcc.com</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>https://www.goodmorningcc.com/news/articleView.html?idxno=442596</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:24:29.340043+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
         <is>
           <t>검찰 구속 기소 완료, 재판 예정</t>
         </is>
       </c>
-      <c r="F49" t="inlineStr">
+      <c r="F52" t="inlineStr">
         <is>
           <t>서울 강북구에서 20대 김소영이 남성들에게 약물을 먹여 2명을 살해하고 1명에게 상해를 입힌 혐의로 구속 기소되었습니다. 검찰은 이를 치밀하게 준비된 '이상 동기 계획범죄'로 판단했으며, 챗GPT를 활용해 약물 정보를 얻는 등 지능적인 범행 수법이 드러났습니다. 현재 검찰은 피고인에게 죄에 상응하는 형이 선고될 수 있도록 공소유지에 만전을 기하고 있습니다.</t>
         </is>
       </c>
-      <c r="G49" t="inlineStr">
+      <c r="G52" t="inlineStr">
         <is>
           <t>피의자 김소영은 20세의 개인으로, 기사 내용상 배상 능력이 충분하다고 보기 어렵습니다. 이는 '상대방에게 자력이 충분함' (적합 조건 2)을 충족하지 못하며, 소송금융 투자에 있어 핵심적인 부적합 요인입니다. 비록 상대방 책임이 명확하고(적합 조건 1) 증거가 충분하며(적합 조건 5) 공적 절차가 진행 중이지만(적합 조건 6), 회수 가능성이 낮아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I49" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
         <is>
           <t>3명 (사망 2명, 상해 1명)</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
+      <c r="J52" t="inlineStr">
         <is>
           <t>준비된 지능범죄 …檢, '모텔 연쇄살인' 김소영 구속 기소</t>
         </is>
       </c>
-      <c r="K49" t="inlineStr">
+      <c r="K52" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
-      <c r="L49" t="inlineStr">
+      <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-10</t>
         </is>
       </c>
-      <c r="M49" t="inlineStr">
+      <c r="M52" t="inlineStr">
         <is>
           <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05520246645382008</t>
         </is>
       </c>
-      <c r="N49" t="inlineStr">
+      <c r="N52" t="inlineStr">
         <is>
           <t>2026-03-10 12:27:36.637770+00:00</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="4" t="inlineStr">
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C50" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E50" t="inlineStr">
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 신상정보 공개 진행 중</t>
         </is>
       </c>
-      <c r="F50" t="inlineStr">
+      <c r="F53" t="inlineStr">
         <is>
           <t>20세 김소영이 벤조디아제핀계 약물을 이용해 20대 남성 2명을 살해하고 1명에게 상해를 입힌 혐의로 수사 중이며, 추가 피해자 2명이 확인되어 총 5명의 피해자가 추정된다. 검찰은 김소영의 신상정보를 공개했으며, 경찰은 추가 피해 사실을 확인하고 있다.</t>
         </is>
       </c>
-      <c r="G50" t="inlineStr">
+      <c r="G53" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하고(적합 조건 1), 사망 및 상해로 인한 피해 규모가 크며(적합 조건 4), 경찰 수사 및 검찰 신상 공개 등 공적 절차가 진행 중이고(적합 조건 6), 증거 확보 가능성이 높으나(적합 조건 5), 피의자(김소영)가 20세 개인으로 배상 능력이 현저히 부족할 것으로 예상되어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I50" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
         <is>
           <t>5명</t>
         </is>
       </c>
-      <c r="J50" t="inlineStr">
+      <c r="J53" t="inlineStr">
         <is>
           <t>‘모텔 연쇄 살인범’ 20세 김소영… 추가 피해 2명 확인</t>
         </is>
       </c>
-      <c r="K50" t="inlineStr">
+      <c r="K53" t="inlineStr">
         <is>
           <t>seoul.co.kr</t>
         </is>
       </c>
-      <c r="L50" t="inlineStr">
+      <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M50" t="inlineStr">
+      <c r="M53" t="inlineStr">
         <is>
           <t>https://www.seoul.co.kr/news/society/accident/2026/03/10/20260310014009?wlog_tag3=naver</t>
         </is>
       </c>
-      <c r="N50" t="inlineStr">
+      <c r="N53" t="inlineStr">
         <is>
           <t>2026-03-10 00:20:00.415554+00:00</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="4" t="inlineStr">
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B51" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E51" t="inlineStr">
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
         <is>
           <t>경찰 수사 및 송치 결정서 작성 중</t>
         </is>
       </c>
-      <c r="F51" t="inlineStr">
+      <c r="F54" t="inlineStr">
         <is>
           <t>경찰은 경제적 어려움 때문에 피해자들을 이용해 연쇄살인에 이른 피의자에 대해 송치결정서를 작성 중이다. 피의자의 경제적 형편이 어렵다고 명시되어 있어 피해자들의 손해배상 청구 시 실질적인 배상 가능성이 낮을 것으로 보인다.</t>
         </is>
       </c>
-      <c r="G51" t="inlineStr">
+      <c r="G54" t="inlineStr">
         <is>
           <t>피의자가 경제적 형편이 어려운 상태라고 명시되어 있어(부적합 조건: 상대방에게 자력이 충분함의 반대) 손해배상 청구 시 실질적인 회수 가능성이 매우 낮습니다. 비록 경찰 수사를 통해 책임이 명확하고 증거가 확보될 가능성이 높지만, 소송금융 투자에 있어 피고의 자력은 핵심적인 요소입니다.</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J51" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
         <is>
           <t>[단독] 모텔 연쇄살인범, 과거 상습 절도 정황도… 발각되자 지인들 차...</t>
         </is>
       </c>
-      <c r="K51" t="inlineStr">
+      <c r="K54" t="inlineStr">
         <is>
           <t>hankookilbo.com</t>
         </is>
       </c>
-      <c r="L51" t="inlineStr">
+      <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M51" t="inlineStr">
+      <c r="M54" t="inlineStr">
         <is>
           <t>https://www.hankookilbo.com/news/article/A2026030821240004069?did=NA</t>
         </is>
       </c>
-      <c r="N51" t="inlineStr">
+      <c r="N54" t="inlineStr">
         <is>
           <t>2026-03-09 12:38:31.308919+00:00</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="4" t="inlineStr">
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C52" t="inlineStr">
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
         <is>
           <t>김소영</t>
         </is>
       </c>
-      <c r="D52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E52" t="inlineStr">
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
         <is>
           <t>검찰 심의위원회 거쳐 신상 공개, 경찰 추가 피해 의심 사례 조사 중</t>
         </is>
       </c>
-      <c r="F52" t="inlineStr">
+      <c r="F55" t="inlineStr">
         <is>
           <t>20세 김소영이 약물을 이용해 남성 2명을 살해한 혐의로 신상이 공개되었으며, 추가 2건의 피해 의심 사례에 대한 조사가 진행 중이다. 김소영은 사이코패스 진단 검사에서 기준치인 25점을 받았고, 유족 측은 엄정한 수사와 판결을 기대하고 있다.</t>
         </is>
       </c>
-      <c r="G52" t="inlineStr">
+      <c r="G55" t="inlineStr">
         <is>
           <t>피의자의 책임은 명확하고(적합 조건 1), 공적 절차가 진행 중이며(적합 조건 6), 증거 확보 가능성이 높으나(적합 조건 5), 20세 개인 피의자로 자력이 충분하지 않아 손해배상금 회수 가능성이 매우 낮음. 소송금융은 피고의 충분한 자력을 중요하게 고려하므로 투자 대상으로 부적합함. (적합 조건 2 미해당)</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I52" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
         <is>
           <t>최소 2명 (추가 2명 의심)</t>
         </is>
       </c>
-      <c r="J52" t="inlineStr">
+      <c r="J55" t="inlineStr">
         <is>
           <t>'모텔 연쇄살인' 20살 김소영 신상공개...사이코패스 결과 25점</t>
         </is>
       </c>
-      <c r="K52" t="inlineStr">
+      <c r="K55" t="inlineStr">
         <is>
           <t>ytn.co.kr</t>
         </is>
       </c>
-      <c r="L52" t="inlineStr">
+      <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M52" t="inlineStr">
+      <c r="M55" t="inlineStr">
         <is>
           <t>https://www.ytn.co.kr/_ln/0103_202603091917556399</t>
         </is>
       </c>
-      <c r="N52" t="inlineStr">
+      <c r="N55" t="inlineStr">
         <is>
           <t>2026-03-09 12:34:43.007715+00:00</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="4" t="inlineStr">
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C53" t="inlineStr">
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
         <is>
           <t>A 씨</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E53" t="inlineStr">
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 현행범 체포</t>
         </is>
       </c>
-      <c r="F53" t="inlineStr">
+      <c r="F56" t="inlineStr">
         <is>
           <t>30대 남성 A 씨가 여자친구를 흉기로 위협하고 폭행하여 현행범으로 체포되었습니다. 경찰은 피해자 신고를 받고 출동하여 A 씨를 체포했으며, 현재 정확한 사건 경위를 조사하고 있습니다. 경찰은 추가 피해 방지를 위해 A 씨와 피해자를 분리 조치했습니다.</t>
         </is>
       </c>
-      <c r="G53" t="inlineStr">
+      <c r="G56" t="inlineStr">
         <is>
           <t>상대방이 개인이며 자력 확보가 불확실하여 소송금융 투자에 부적합합니다 (적합 조건 2 미충족). 또한 단일 피해자 사건으로 집단적 피해가 아니며 (적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I53" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I56" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
+      <c r="J56" t="inlineStr">
         <is>
           <t>여자친구 흉기로 위협·폭행한 30대 현행범 체포</t>
         </is>
       </c>
-      <c r="K53" t="inlineStr">
+      <c r="K56" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L53" t="inlineStr">
+      <c r="L56" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M53" t="inlineStr">
+      <c r="M56" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/incident-accident/6095345</t>
         </is>
       </c>
-      <c r="N53" t="inlineStr">
+      <c r="N56" t="inlineStr">
         <is>
           <t>2026-03-09 12:28:20.096573+00:00</t>
-        </is>
-[...214 lines deleted...]
-          <t>2026-03-05 01:15:39.514392+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>김모 씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 완료, 검찰 송치, 신상정보공개심의위원회 개최 예정</t>
+          <t>경찰 수사 및 부검 의뢰, 가해자 자백</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>20대 여성 김모 씨가 모텔에서 약물이 든 음료를 건네 20대 남성 3명을 사망 또는 의식불명에 이르게 한 혐의로 검찰에 송치되었습니다. 경찰은 김 씨가 개인적 욕구 충족을 위해 범행했으며, 챗GPT 검색 기록 등을 근거로 살인의 미필적 고의가 있었다고 판단했습니다. 김 씨는 사이코패스 진단 평가에서도 기준치 이상의 점수를 받은 것으로 알려졌습니다.</t>
+          <t>40대 남성 A씨가 수억 원의 빚 독촉을 받던 중 60대 지인을 살해하고 시신을 유기한 혐의로 경찰에 붙잡혔다. A씨는 범행을 자백했으며, 경찰은 국립과학수사연구원에 부검을 의뢰하고 정확한 경위를 조사 중이다. 피해자 유족은 가해자를 상대로 민사상 손해배상 청구를 할 수 있다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>피의자의 책임이 경찰 수사 결과(살인의 미필적 고의, 사이코패스 진단) 명확하며, 3명의 사망/의식불명으로 피해 규모가 매우 심각합니다. 챗GPT 검색 기록 등 객관적 증거가 확보되었고, 경찰 수사 완료 후 검찰 송치되어 공적 절차가 진행 중입니다. 다만, 피의자의 경제적 형편이 어렵다고 보도되어 손해배상 집행 가능성이 낮을 수 있다는 점은 투자 리스크 요인입니다.</t>
+          <t>가해자의 책임은 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 가해자가 수억 원의 빚을 갚지 못해 범행을 저지른 점을 볼 때 민사상 손해배상금을 지급할 자력이 부족할 가능성이 매우 높다. 이는 소송금융 투자에 있어 핵심적인 부적합 조건에 해당한다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>경찰 “모텔 약물 연쇄살인 20대 여성, 욕구 충족 위해 피해 남성들 이...</t>
+          <t>빚 갚으라는 지인 홧김에 목 졸라 살해 뒤 유기한 40대</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>ikbc.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1122404</t>
+          <t>https://www.ikbc.co.kr/article/view/kbc202603070019</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-05 00:27:30.230285+00:00</t>
+          <t>2026-03-07 12:15:24.938355+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>김모씨</t>
+          <t>50대 남성 A씨</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 신상공개심의위원회 개최 예정, 유사 범행 내사 중</t>
+          <t>검찰 송치</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>20대 여성 김모씨가 20대 남성 3명에게 약물 투여 후 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 김씨는 범행을 계획한 정황이 드러났으며, 경찰은 유사 범행에 대해서도 내사 중입니다.</t>
+          <t>50대 남성 A씨가 차량에서 금품을 훔치다 발각되자 흉기로 피해자를 위협한 혐의로 경찰에 붙잡혀 검찰에 송치되었습니다. 광주경찰청은 A씨에게 특수강도 혐의를 적용했습니다. 사건은 지난 1월 11일 발생했습니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 증거가 충분하고(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피의자가 개인으로 자력 확보가 어려워(부적합 조건: 상대방에게 자력이 충분함 미충족) 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+          <t>상대방(A씨)의 특수강도 혐의가 경찰 수사로 명확히 특정되었고, 검찰에 송치되어 공적 절차가 진행 중이며 증거 확보가 용이합니다. 그러나 상대방이 개인으로 자력 확인이 어렵고, 피해 규모가 크지 않으며 집단적 피해가 아닌 단일 사건이라는 점에서 소송금융 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 내사 중</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>배달만 되니 방 잡자 …모텔 살인 20대女, 피해자 유인 정황</t>
+          <t>차털이 들키자 흉기 협박</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25409313</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=903186</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-05 00:26:12.881129+00:00</t>
+          <t>2026-03-06 01:14:08.003586+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>LOW</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김씨</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>경찰 수사 완료 후 검찰 송치, 신상 공개 여부 결정 예정</t>
+          <t>경찰 수사 후 검찰 송치, 추가 피해자 조사 진행 중</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>22세 김 모 씨가 약물을 이용해 20대 남성 2명을 살해하고 1명에게 미수 혐의를 받고 있으며, 사이코패스 판정을 받았습니다. 경찰은 김 씨가 챗GPT에 약물 위험성을 문의하고 약물 양을 늘려가며 범행을 반복한 사실을 확인했으며, 추가 범행 정황도 드러났습니다. 현재 경찰 수사 완료 후 검찰에 송치되어 신상 공개 여부가 결정될 예정입니다.</t>
+          <t>강북 모텔에서 발생한 약물 살인 사건의 피의자 김씨가 살인 혐의로 검찰에 구속 송치되었으며, 사이코패스 진단을 받았다. 경찰은 김씨와 유사한 방식으로 연락한 추가 피해자가 있는지 조사 중이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(사이코패스 판정, 약물 범행 증거), 경찰 수사로 증거가 확보되었으며 공적 절차(검찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 개인으로 자력이 충분하지 않을 가능성이 매우 높아 손해배상금 회수가 어려울 것으로 판단됩니다. 또한, 집단적 피해로 보기에는 피해자 수가 적습니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(살인 혐의 구속 송치), 공적 절차(경찰 수사 및 검찰 송치)가 진행 중이며, 증거 확보 가능성이 높습니다. 그러나 부적합 조건으로 피의자가 개인으로 자력이 불분명하여 실제 배상금 회수 가능성이 낮을 수 있으며, 집단적 피해 여부가 아직 불확실합니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2, 미수 1), 추가 피해자 가능성 있음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>'모텔 연쇄살인' 사이코패스 판정‥신상 공개도?</t>
+          <t>‘강북 모텔 약물 살인’ 피의자, 사이코패스 해당</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>joseilbo.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>2026-03-04</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804999_37012.html</t>
+          <t>http://www.joseilbo.com/news/news_read.php?uid=563965&amp;class=33&amp;grp=</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-05 00:21:15.236351+00:00</t>
+          <t>2026-03-05 01:15:39.514392+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="2" t="inlineStr">
+      <c r="A60" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>형사상 손해배상</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>김 모 씨</t>
+          <t>김모 씨</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>경찰 수사 및 입건 전 조사 진행 중</t>
+          <t>경찰 수사 완료, 검찰 송치, 신상정보공개심의위원회 개최 예정</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>강북모텔 연쇄살인 사건 피의자 김 모 씨가 약물 투여로 2명을 사망에 이르게 하고 추가 피해자에게도 약물 음료를 건넨 정황이 포착되어 경찰이 수사 중이다. 최소 3~4명의 피해자가 확인되었으며, 경찰의 입건 전 조사 및 수사가 활발히 진행되고 있다.</t>
+          <t>20대 여성 김모 씨가 모텔에서 약물이 든 음료를 건네 20대 남성 3명을 사망 또는 의식불명에 이르게 한 혐의로 검찰에 송치되었습니다. 경찰은 김 씨가 개인적 욕구 충족을 위해 범행했으며, 챗GPT 검색 기록 등을 근거로 살인의 미필적 고의가 있었다고 판단했습니다. 김 씨는 사이코패스 진단 평가에서도 기준치 이상의 점수를 받은 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>피의자의 약물 투여로 인한 사망 및 상해 피해가 경찰 수사를 통해 명확히 드러나고 있으며(적합 조건 1), 최소 3~4명의 피해자가 확인되어 집단적 피해(적합 조건 3) 및 사망 피해로 인한 큰 규모의 손해(적합 조건 4)가 예상됩니다. 경찰 수사가 활발히 진행 중이므로 객관적 증거 확보가 용이하고(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)도 긍정적입니다. 다만, 피의자의 자력 여부가 불분명한 점은 있으나, 사건의 중대성을 고려할 때 투자 가치가 높습니다.</t>
+          <t>피의자의 책임이 경찰 수사 결과(살인의 미필적 고의, 사이코패스 진단) 명확하며, 3명의 사망/의식불명으로 피해 규모가 매우 심각합니다. 챗GPT 검색 기록 등 객관적 증거가 확보되었고, 경찰 수사 완료 후 검찰 송치되어 공적 절차가 진행 중입니다. 다만, 피의자의 경제적 형편이 어렵다고 보도되어 손해배상 집행 가능성이 낮을 수 있다는 점은 투자 리스크 요인입니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>최소 3~4명 (사망 2명 포함)</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>'강북모텔 연쇄살인' 추가 피해자 참고인 조사</t>
+          <t>경찰 “모텔 약물 연쇄살인 20대 여성, 욕구 충족 위해 피해 남성들 이...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260228175858zWX</t>
+          <t>https://www.wikitree.co.kr/articles/1122404</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-28 12:28:46.503168+00:00</t>
+          <t>2026-03-05 00:27:30.230285+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>김모씨</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치, 신상공개심의위원회 개최 예정, 유사 범행 내사 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>20대 여성 김모씨가 20대 남성 3명에게 약물 투여 후 2명을 살해하고 1명에게 상해를 입힌 혐의로 검찰에 송치되었습니다. 김씨는 범행을 계획한 정황이 드러났으며, 경찰은 유사 범행에 대해서도 내사 중입니다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 피해 규모가 크며(적합 조건 4) 증거가 충분하고(적합 조건 5) 공적 절차가 진행 중이나(적합 조건 6), 피의자가 개인으로 자력 확보가 어려워(부적합 조건: 상대방에게 자력이 충분함 미충족) 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2명, 상해 1명), 추가 피해자 내사 중</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>배달만 되니 방 잡자 …모텔 살인 20대女, 피해자 유인 정황</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25409313</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:26:12.881129+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>경찰 수사 완료 후 검찰 송치, 신상 공개 여부 결정 예정</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>22세 김 모 씨가 약물을 이용해 20대 남성 2명을 살해하고 1명에게 미수 혐의를 받고 있으며, 사이코패스 판정을 받았습니다. 경찰은 김 씨가 챗GPT에 약물 위험성을 문의하고 약물 양을 늘려가며 범행을 반복한 사실을 확인했으며, 추가 범행 정황도 드러났습니다. 현재 경찰 수사 완료 후 검찰에 송치되어 신상 공개 여부가 결정될 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>피의자의 책임이 명확하고(사이코패스 판정, 약물 범행 증거), 경찰 수사로 증거가 확보되었으며 공적 절차(검찰 수사)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 피의자가 개인으로 자력이 충분하지 않을 가능성이 매우 높아 손해배상금 회수가 어려울 것으로 판단됩니다. 또한, 집단적 피해로 보기에는 피해자 수가 적습니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>최소 3명 (사망 2, 미수 1), 추가 피해자 가능성 있음</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>'모텔 연쇄살인' 사이코패스 판정‥신상 공개도?</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6804999_37012.html</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-03-05 00:21:15.236351+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B61" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C61" t="inlineStr">
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 입건 전 조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>강북모텔 연쇄살인 사건 피의자 김 모 씨가 약물 투여로 2명을 사망에 이르게 하고 추가 피해자에게도 약물 음료를 건넨 정황이 포착되어 경찰이 수사 중이다. 최소 3~4명의 피해자가 확인되었으며, 경찰의 입건 전 조사 및 수사가 활발히 진행되고 있다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>피의자의 약물 투여로 인한 사망 및 상해 피해가 경찰 수사를 통해 명확히 드러나고 있으며(적합 조건 1), 최소 3~4명의 피해자가 확인되어 집단적 피해(적합 조건 3) 및 사망 피해로 인한 큰 규모의 손해(적합 조건 4)가 예상됩니다. 경찰 수사가 활발히 진행 중이므로 객관적 증거 확보가 용이하고(적합 조건 5), 공적 절차(경찰 수사)가 진행 중인 점(적합 조건 6)도 긍정적입니다. 다만, 피의자의 자력 여부가 불분명한 점은 있으나, 사건의 중대성을 고려할 때 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>최소 3~4명 (사망 2명 포함)</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>'강북모텔 연쇄살인' 추가 피해자 참고인 조사</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260228175858zWX</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-02-28 12:28:46.503168+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
         <is>
           <t>김모씨</t>
         </is>
       </c>
-      <c r="D61" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E61" t="inlineStr">
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속 송치 완료, 추가 피해자 수사 확대 중</t>
         </is>
       </c>
-      <c r="F61" t="inlineStr">
+      <c r="F64" t="inlineStr">
         <is>
           <t>20대 여성 김모씨가 약물 투여로 남성 2명을 살해하고 2명에게 중상해를 입힌 혐의로 경찰에 구속 송치되었습니다. 지난해 10월 발생한 유사 사건의 피해자 A씨가 추가로 확인되어 경찰이 수사를 확대하고 있으며, 김씨의 연쇄 범행 가능성이 제기되고 있습니다.</t>
         </is>
       </c>
-      <c r="G61" t="inlineStr">
+      <c r="G64" t="inlineStr">
         <is>
           <t>피의자 김모씨의 책임이 경찰 수사 및 구속 송치로 명확하게 특정되었고 (적합조건 1), 사망 및 중상해 피해자가 다수 발생하여 (적합조건 3) 피해 규모가 매우 큽니다 (적합조건 4). 경찰 수사, 119 신고 녹취록 등 객관적 증거가 확보되어 있으며 (적합조건 5), 현재 경찰 수사가 진행 중인 사건입니다 (적합조건 6). 다만, 피의자의 개인 자력은 불분명하여 배상 능력에 대한 추가 확인이 필요합니다.</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I61" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
         <is>
           <t>최소 4명 (사망 2명, 의식 상실 후 회복 2명), 추가 피해자 수사 중</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
+      <c r="J64" t="inlineStr">
         <is>
           <t>10월에도 연쇄살인 피의자 범행 정황…20대 男 참고인 조사</t>
         </is>
       </c>
-      <c r="K61" t="inlineStr">
+      <c r="K64" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L61" t="inlineStr">
+      <c r="L64" t="inlineStr">
         <is>
           <t>2026-02-28</t>
         </is>
       </c>
-      <c r="M61" t="inlineStr">
+      <c r="M64" t="inlineStr">
         <is>
           <t>https://www.nocutnews.co.kr/news/6477850?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260228123719</t>
         </is>
       </c>
-      <c r="N61" t="inlineStr">
+      <c r="N64" t="inlineStr">
         <is>
           <t>2026-02-28 12:21:19.049853+00:00</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="4" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C62" t="inlineStr">
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
         <is>
           <t>김모 씨 (피의자)</t>
         </is>
       </c>
-      <c r="D62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E62" t="inlineStr">
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치 진행 중, 추가 범행 정황 포착</t>
         </is>
       </c>
-      <c r="F62" t="inlineStr">
+      <c r="F65" t="inlineStr">
         <is>
           <t>강북 모텔 연쇄 살인 사건 피의자 김모 씨가 기존에 알려진 3건의 범행 외에 지난해 10월과 올해 1월 남성 2명을 추가로 살해하려 한 정황이 드러났습니다. 경찰은 추가 범행 정황에 대해 입건 전 조사를 진행 중이며, 기존 3건은 검찰로 송치된 상태입니다. 피해자들은 약물에 의해 의식을 잃거나 사망했습니다.</t>
         </is>
       </c>
-      <c r="G62" t="inlineStr">
+      <c r="G65" t="inlineStr">
         <is>
           <t>피의자가 개인이며, 기사 내용상 배상 능력이 충분한 대기업, 금융기관 등에 해당하지 않아 소송금융 투자 회수 가능성이 매우 낮습니다. 상대방 책임이 명확하고 증거가 확보 가능하며 공적 절차가 진행 중인 점은 적합 조건에 해당하나, 핵심적인 '상대방 자력' 조건 미충족으로 투자 부적합합니다.</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I62" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
         <is>
           <t>5명 (사망 2명, 상해 1명, 추가 범행 정황 2명)</t>
         </is>
       </c>
-      <c r="J62" t="inlineStr">
+      <c r="J65" t="inlineStr">
         <is>
           <t>'강북 모텔 살인' 피해자 5명으로 늘어나나...추가 범행 정황 포착</t>
         </is>
       </c>
-      <c r="K62" t="inlineStr">
+      <c r="K65" t="inlineStr">
         <is>
           <t>fnnews.com</t>
         </is>
       </c>
-      <c r="L62" t="inlineStr">
+      <c r="L65" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M62" t="inlineStr">
+      <c r="M65" t="inlineStr">
         <is>
           <t>http://www.fnnews.com/news/202602272127372993</t>
         </is>
       </c>
-      <c r="N62" t="inlineStr">
+      <c r="N65" t="inlineStr">
         <is>
           <t>2026-02-28 00:26:03.128644+00:00</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="4" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C63" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
         <is>
           <t>김모씨</t>
         </is>
       </c>
-      <c r="D63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E63" t="inlineStr">
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
         <is>
           <t>경찰 수사 및 프로파일러 심리 분석 진행 중, 검찰 신상정보공개심의위원회 개최 검토</t>
         </is>
       </c>
-      <c r="F63" t="inlineStr">
+      <c r="F66" t="inlineStr">
         <is>
           <t>20대 여성 김모씨가 약물이 든 음료를 건네 최소 3명을 숨지게 하고 1명에게 의식을 잃게 한 혐의로 경찰 수사를 받고 있다. 경찰은 추가 범행 가능성을 두고 수사 중이며, 피해자 유족은 김씨의 신상 공개를 촉구하고 있다.</t>
         </is>
       </c>
-      <c r="G63" t="inlineStr">
+      <c r="G66" t="inlineStr">
         <is>
           <t>피의자 김모씨의 책임은 명확하게 특정되나 (적합 조건 1번 충족), 개인 피의자의 자력 부족으로 손해배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합함. (적합 조건 2번 미충족)</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I63" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
         <is>
           <t>최소 4명</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
+      <c r="J66" t="inlineStr">
         <is>
           <t>'모텔 연쇄 살인' 피해자 최소 4명…은마아파트 화재로 10대 참변[이주의...</t>
         </is>
       </c>
-      <c r="K63" t="inlineStr">
+      <c r="K66" t="inlineStr">
         <is>
           <t>mt.co.kr</t>
         </is>
       </c>
-      <c r="L63" t="inlineStr">
+      <c r="L66" t="inlineStr">
         <is>
           <t>2026-02-27</t>
         </is>
       </c>
-      <c r="M63" t="inlineStr">
+      <c r="M66" t="inlineStr">
         <is>
           <t>https://www.mt.co.kr/society/2026/02/28/2026022711391383206</t>
         </is>
       </c>
-      <c r="N63" t="inlineStr">
+      <c r="N66" t="inlineStr">
         <is>
           <t>2026-02-28 00:23:34.640795+00:00</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="2" t="inlineStr">
+    <row r="67">
+      <c r="A67" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E64" t="inlineStr">
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
         <is>
           <t>경찰 수사 및 구속 송치, 피해자 부검 진행 중</t>
         </is>
       </c>
-      <c r="F64" t="inlineStr">
+      <c r="F67" t="inlineStr">
         <is>
           <t>20대 여성이 강북구 수유동 모텔에서 약물이 든 음료를 건네 타인을 숨지게 한 혐의로 경찰에 구속 송치되었다. 이 여성은 다른 남성에게도 동일한 수법으로 범행을 저지른 것으로 파악되어 연쇄 약물 사망 사건으로 수사가 확대되고 있다. 현재 피해자 부검이 진행 중이며, 피의자는 챗GPT에 수면제와 술 혼합 시 사망 여부를 질문한 기록도 확인되었다.</t>
         </is>
       </c>
-      <c r="G64" t="inlineStr">
+      <c r="G67" t="inlineStr">
         <is>
           <t>피의자의 책임이 명확하고(적합 조건 1), 다수의 피해자가 발생한 연쇄 약물 사망 사건으로 피해 규모가 매우 큽니다(적합 조건 3, 4). 경찰 수사, 부검, 구속 송치 등 공적 절차가 활발히 진행 중이며(적합 조건 6) 객관적 증거 확보 가능성이 높습니다(적합 조건 5). 다만 피의자가 기초생활수급자로 언급되어 자력이 부족할 수 있어 배상금 회수 가능성에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I64" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
         <is>
           <t>최소 2명 이상</t>
         </is>
       </c>
-      <c r="J64" t="inlineStr">
+      <c r="J67" t="inlineStr">
         <is>
           <t>처음 만난 오빠, 노래방서 술 먹다 쓰러져 …강북모텔녀 다른 남성에도...</t>
         </is>
       </c>
-      <c r="K64" t="inlineStr">
+      <c r="K67" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L64" t="inlineStr">
+      <c r="L67" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M64" t="inlineStr">
+      <c r="M67" t="inlineStr">
         <is>
           <t>https://www.news1.kr/society/general-society/6083296</t>
         </is>
       </c>
-      <c r="N64" t="inlineStr">
+      <c r="N67" t="inlineStr">
         <is>
           <t>2026-02-26 00:34:46.484264+00:00</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="4" t="inlineStr">
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C65" t="inlineStr">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
         <is>
           <t>김모 씨</t>
         </is>
       </c>
-      <c r="D65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E65" t="inlineStr">
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
         <is>
           <t>경찰 수사 진행 중, 피의자 구속</t>
         </is>
       </c>
-      <c r="F65" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>20대 여성 김모 씨가 약물 탄 음료를 건네 2명이 사망하고 2명이 의식을 잃는 사건이 발생했습니다. 경찰은 김 씨를 구속하고 살해 의도 및 범행 경위를 수사 중이며, 추가 피해자도 확인되었습니다.</t>
         </is>
       </c>
-      <c r="G65" t="inlineStr">
+      <c r="G68" t="inlineStr">
         <is>
           <t>상대방 책임이 명확하고(적합 조건 1), 2명 사망 및 2명 의식 상실 등 피해 규모가 매우 크며(적합 조건 4), 경찰 수사가 진행 중으로 증거 확보가 용이함(적합 조건 5, 6). 그러나 피의자 김모 씨의 자력이 부족하여(적합 조건 2 미충족) 손해배상금 회수 가능성이 극히 낮다는 점이 소송금융 투자에 결정적인 걸림돌이 됩니다.</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I65" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
         <is>
           <t>4명 (사망 2명, 의식 상실 후 회복 2명)</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
+      <c r="J68" t="inlineStr">
         <is>
           <t>‘모텔 약물 연쇄사망’ 추가 피해자 나왔다</t>
         </is>
       </c>
-      <c r="K65" t="inlineStr">
+      <c r="K68" t="inlineStr">
         <is>
           <t>ichannela.com</t>
         </is>
       </c>
-      <c r="L65" t="inlineStr">
+      <c r="L68" t="inlineStr">
         <is>
           <t>2026-02-25</t>
         </is>
       </c>
-      <c r="M65" t="inlineStr">
+      <c r="M68" t="inlineStr">
         <is>
           <t>https://www.ichannela.com/news/main/news_detailPage.do?publishId=000000516228</t>
         </is>
       </c>
-      <c r="N65" t="inlineStr">
+      <c r="N68" t="inlineStr">
         <is>
           <t>2026-02-25 12:44:33.005009+00:00</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="4" t="inlineStr">
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C66" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
         <is>
           <t>남편</t>
         </is>
       </c>
-      <c r="D66" t="inlineStr">
+      <c r="D69" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
+      <c r="E69" t="inlineStr">
         <is>
           <t>1심 징역 7년 선고 후 검찰 및 변호인 항소, 2심 진행 중</t>
         </is>
       </c>
-      <c r="F66" t="inlineStr">
+      <c r="F69" t="inlineStr">
         <is>
           <t>종교 갈등으로 아내를 살해한 60대 남편이 1심에서 징역 7년을 선고받았으며, 현재 검찰과 변호인 양측의 항소로 2심 재판이 진행 중이다. 이 사건은 개인 간의 비극적인 살인 사건으로, 자녀들은 남편에 대한 선처를 호소하고 있다.</t>
         </is>
       </c>
-      <c r="G66" t="inlineStr">
+      <c r="G69" t="inlineStr">
         <is>
           <t>이 사건은 개인 간의 살인 사건으로, 소송금융이 주로 투자하는 대기업, 금융기관 등 자력이 충분한 상대방을 대상으로 하는 대규모 민사 손해배상 청구와는 거리가 멀다. 상대방의 자력 및 예상되는 민사상 손해배상 규모가 소송금융 투자 기준에 부합하지 않을 가능성이 높다. (적합 조건 2, 3, 4 미충족)</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I66" t="inlineStr">
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
-      <c r="J66" t="inlineStr">
+      <c r="J69" t="inlineStr">
         <is>
           <t>재회한 부부, 종교 갈등에 비극…원주 아내 살인 사건 2심으로</t>
         </is>
       </c>
-      <c r="K66" t="inlineStr">
+      <c r="K69" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
-      <c r="L66" t="inlineStr">
+      <c r="L69" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
-      <c r="M66" t="inlineStr">
+      <c r="M69" t="inlineStr">
         <is>
           <t>https://www.news1.kr/local/kangwon/6081744</t>
         </is>
       </c>
-      <c r="N66" t="inlineStr">
+      <c r="N69" t="inlineStr">
         <is>
           <t>2026-02-24 12:30:05.967888+00:00</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="4" t="inlineStr">
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C67" t="inlineStr">
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>형사상 손해배상</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
         <is>
           <t>김 씨(가명)</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>범인 무기징역 선고로 형사 절차 종결</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F70" t="inlineStr">
         <is>
           <t>가스 검침원으로 위장한 범인 김 씨가 유흥업소 종사자 여성을 대상으로 살인, 강간, 강도 등 연쇄 범죄를 저질렀다. 1명의 사망자와 8명의 추가 피해자가 확인되었으며, 범인은 무기징역을 선고받아 형사 절차는 종결되었다.</t>
         </is>
       </c>
-      <c r="G67" t="inlineStr">
+      <c r="G70" t="inlineStr">
         <is>
           <t>범인의 책임이 명확하고 증거가 충분하며 피해 규모가 크지만 (적합 조건 1, 4, 5 충족), 상대방이 개인 범죄자로 자력 부족이 예상되어 손해배상금 회수 가능성이 매우 낮다 (적합 조건 2 미충족). 또한 형사 절차가 이미 종결되어 신규 투자 기회로서의 매력이 떨어진다 (부적합 조건: 이미 종결된 사건 해당). 따라서 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I67" t="inlineStr">
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I70" t="inlineStr">
         <is>
           <t>최소 9명 (사망 1명, 추가 피해자 8명)</t>
         </is>
       </c>
-      <c r="J67" t="inlineStr">
+      <c r="J70" t="inlineStr">
         <is>
           <t>유흥업소 종사자 노린 '사연팔이' 살인… '가스 검침원'으로 위장해</t>
         </is>
       </c>
-      <c r="K67" t="inlineStr">
+      <c r="K70" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
+      <c r="L70" t="inlineStr">
         <is>
           <t>2026-02-22</t>
         </is>
       </c>
-      <c r="M67" t="inlineStr">
+      <c r="M70" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260222505958?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N67" t="inlineStr">
+      <c r="N70" t="inlineStr">
         <is>
           <t>2026-02-22 12:19:33.100567+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N67"/>
+  <autoFilter ref="A1:N70"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>