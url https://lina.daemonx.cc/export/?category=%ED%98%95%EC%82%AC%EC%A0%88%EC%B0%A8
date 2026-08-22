--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="9" customWidth="1" min="9" max="9"/>
     <col width="43" customWidth="1" min="10" max="10"/>
     <col width="19" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,446 +533,514 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사절차</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 파기환송, 1심 재심리 예정</t>
+          <t>검찰의 사전구속영장 청구 전 면담 조사 제도 운영 및 개선</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>피고인 A씨가 소환장을 받지 못해 재판에 불출석한 상태에서 사기 혐의로 징역형이 확정되자, 대법원은 A씨의 책임 없는 사유로 불출석한 재판은 재심 사유에 해당한다고 판단했습니다. 이에 대법원은 원심을 파기하고 사건을 청주지법으로 돌려보내 재심리하도록 결정했습니다.</t>
+          <t>서울중앙지검이 무분별한 구속을 막고 혐의를 보강하기 위해 '사전구속영장 청구 전 면담 조사제도'를 적극 운용하고 있다. 이 제도는 경찰 신청 영장의 기각률을 높이고, 보완 수사 후 영장 발부율을 상승시키는 등 피의자 인권 보호와 실체적 진실 규명에 기여하고 있다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 사건은 피고인이 소환장을 받지 못해 재판에 불출석한 상태에서 징역형이 확정된 형사 절차상 오류에 대한 대법원의 파기환송 결정입니다. 소송금융은 통상적으로 명확한 금전적 손해배상 청구권과 자력 있는 피고를 대상으로 하지만, 본 사건은 금전적 피해 회복보다는 형사 절차의 적법성 확보에 중점을 둡니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 피해 규모 등)에 부합하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 되는 특정 민사 사건이나 집단 피해 사례를 다루는 것이 아니라, 검찰의 형사 사법 절차 개선 제도(사전구속영장 청구 전 면담 조사제도)에 대한 설명이다. 따라서 소송금융 투자 기회로서의 적합성이 없다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>소환장 못 받은 피고인 재판 불출석했는데 징역 확정…대법 “다시 재판...</t>
+          <t>중앙지검, 경찰 구속영장 '한번 더' 본다…'면담조사'로 허점 필터링</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-07-05</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260405508458?OutUrl=naver</t>
+          <t>https://www.newsis.com/view/NISX20260703_0003695096</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-05 12:45:41.272436+00:00</t>
+          <t>2026-07-07 01:05:53.922542+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사절차</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>헌법재판소 합헌 결정</t>
+          <t>대법원 파기환송, 1심 재심리 예정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한국여성변호사회는 장애인 성폭력 피해자의 영상진술 증거특례가 합헌이라는 헌법재판소 결정에 대해 환영의 뜻을 밝혔습니다. 헌법재판소는 3월 26일 해당 특례가 합헌이라고 결정하며 실질적 정의를 반영했습니다.</t>
+          <t>피고인 A씨가 소환장을 받지 못해 재판에 불출석한 상태에서 사기 혐의로 징역형이 확정되자, 대법원은 A씨의 책임 없는 사유로 불출석한 재판은 재심 사유에 해당한다고 판단했습니다. 이에 대법원은 원심을 파기하고 사건을 청주지법으로 돌려보내 재심리하도록 결정했습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건에 대한 소송이 아닌, 장애인 성폭력 피해자 영상진술 증거특례에 대한 헌법재판소의 합헌 결정을 다루고 있습니다. 이는 법리적 판단에 대한 소식으로, 소송금융 투자 대상이 되는 새로운 피해 사건 발굴과는 거리가 멀어 투자 적합성이 낮습니다.</t>
+          <t>이 사건은 피고인이 소환장을 받지 못해 재판에 불출석한 상태에서 징역형이 확정된 형사 절차상 오류에 대한 대법원의 파기환송 결정입니다. 소송금융은 통상적으로 명확한 금전적 손해배상 청구권과 자력 있는 피고를 대상으로 하지만, 본 사건은 금전적 피해 회복보다는 형사 절차의 적법성 확보에 중점을 둡니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 자력, 피해 규모 등)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>여변  장애인 성폭력 피해자 영장진술 증거특례 합헌…실질적 정의 반영...</t>
+          <t>소환장 못 받은 피고인 재판 불출석했는데 징역 확정…대법 “다시 재판...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218464</t>
+          <t>https://www.segye.com/newsView/20260405508458?OutUrl=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-27 12:32:16.050264+00:00</t>
+          <t>2026-04-05 12:45:41.272436+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사절차</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>이재명 대통령 관련 형사 1심 재판 진행 중, 공소취소 논의 및 제도 개선 필요성 제기</t>
+          <t>헌법재판소 합헌 결정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>이 기사는 이재명 대통령 관련 형사 사건의 '공소취소' 가능성과 그 법적, 정치적 함의를 분석합니다. 검찰이 실체적 이유로 공소를 취소하는 것이 극히 드물며, '공소취소 거래설'까지 불거지는 상황에서 공소권 남용 방지를 위한 제도 개선의 필요성을 제기하고 있습니다.</t>
+          <t>한국여성변호사회는 장애인 성폭력 피해자의 영상진술 증거특례가 합헌이라는 헌법재판소 결정에 대해 환영의 뜻을 밝혔습니다. 헌법재판소는 3월 26일 해당 특례가 합헌이라고 결정하며 실질적 정의를 반영했습니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 손해배상을 청구하는 민사 사건이 아닌, 이재명 대통령 관련 형사 사건의 '공소취소'라는 형사 절차적 논의를 다루고 있습니다. 소송금융은 통상 민사 소송의 원고를 지원하므로, 본 기사의 내용은 소송금융 투자 대상에 해당하지 않습니다. 적합 조건에 부합하는 항목이 없습니다.</t>
+          <t>해당 기사는 특정 피해 사건에 대한 소송이 아닌, 장애인 성폭력 피해자 영상진술 증거특례에 대한 헌법재판소의 합헌 결정을 다루고 있습니다. 이는 법리적 판단에 대한 소식으로, 소송금융 투자 대상이 되는 새로운 피해 사건 발굴과는 거리가 멀어 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>거래설까지 불거진 '공소취소', 과거 사례 찾아보니</t>
+          <t>여변  장애인 성폭력 피해자 영장진술 증거특례 합헌…실질적 정의 반영...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484835?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260314050112</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218464</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-14 00:38:08.336985+00:00</t>
+          <t>2026-03-27 12:32:16.050264+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사절차</t>
         </is>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>이재명 대통령 관련 형사 1심 재판 진행 중, 공소취소 논의 및 제도 개선 필요성 제기</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>사기 혐의로 기소된 A씨가 2심에서 징역 3년을 선고받았으나, 2심 재판부가 소환장에 출석일시를 잘못 기재하여 A씨가 불출석한 상태에서 판결이 선고된 사실이 드러났다. 대법원은 소환장이 법률이 정한 방식에 따라 작성되지 않았으므로 소환이 적법하게 이뤄지지 않았다고 판단, 2심 판결을 파기하고 사건을 광주지법으로 돌려보냈다.</t>
+          <t>이 기사는 이재명 대통령 관련 형사 사건의 '공소취소' 가능성과 그 법적, 정치적 함의를 분석합니다. 검찰이 실체적 이유로 공소를 취소하는 것이 극히 드물며, '공소취소 거래설'까지 불거지는 상황에서 공소권 남용 방지를 위한 제도 개선의 필요성을 제기하고 있습니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>이 사건은 형사 재판 절차상의 오류로 인한 대법원의 파기환송 결정에 관한 것으로, 소송금융이 주로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 피해자(원고)가 특정 상대방에게 금전적 손해배상을 청구하는 형태의 사건이 아니므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 피해자가 손해배상을 청구하는 민사 사건이 아닌, 이재명 대통령 관련 형사 사건의 '공소취소'라는 형사 절차적 논의를 다루고 있습니다. 소송금융은 통상 민사 소송의 원고를 지원하므로, 본 기사의 내용은 소송금융 투자 대상에 해당하지 않습니다. 적합 조건에 부합하는 항목이 없습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[예규·판례] 소환장에 날짜 잘못 적어 피고인 없이 선고…대법서 파기</t>
+          <t>거래설까지 불거진 '공소취소', 과거 사례 찾아보니</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202452</t>
+          <t>https://www.nocutnews.co.kr/news/6484835?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260314050112</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-13 00:52:13.455592+00:00</t>
+          <t>2026-03-14 00:38:08.336985+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사절차</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
-      <c r="D6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>형사소송법상 피해자 권리 관련 논의</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>이 기사는 형사소송법 제266조의3에 따라 재판장이 피해자의 기록 열람을 허가할 수 있는 조항과 관련하여, 가해자는 피해자의 진술을 볼 수 있는데 피해자는 왜 자신의 진술을 볼 수 없는지에 대한 문제점을 제기합니다. 재판 단계에서 정보 공개 제한 요청 주체가 검사에서 법원으로 바뀌는 점을 언급하며 피해자 권리 구제의 필요성을 강조합니다.</t>
+          <t>사기 혐의로 기소된 A씨가 2심에서 징역 3년을 선고받았으나, 2심 재판부가 소환장에 출석일시를 잘못 기재하여 A씨가 불출석한 상태에서 판결이 선고된 사실이 드러났다. 대법원은 소환장이 법률이 정한 방식에 따라 작성되지 않았으므로 소환이 적법하게 이뤄지지 않았다고 판단, 2심 판결을 파기하고 사건을 광주지법으로 돌려보냈다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건으로 인한 피해나 소송 가능성을 다루는 것이 아니라, 형사소송법상 피해자의 진술 열람권에 대한 일반적인 법률적 문제 제기입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 형사 재판 절차상의 오류로 인한 대법원의 파기환송 결정에 관한 것으로, 소송금융이 주로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 피해자(원고)가 특정 상대방에게 금전적 손해배상을 청구하는 형태의 사건이 아니므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>가해자는 내 진술 보는데, 나는 왜 못 보나?  피해자의 호소</t>
+          <t>[예규·판례] 소환장에 날짜 잘못 적어 피고인 없이 선고…대법서 파기</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/6TY3RNMB3PHJ</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202452</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-04 00:54:19.390770+00:00</t>
+          <t>2026-03-13 00:52:13.455592+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사절차</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
+      <c r="C7" t="inlineStr"/>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>형사소송법상 피해자 권리 관련 논의</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>이 기사는 형사소송법 제266조의3에 따라 재판장이 피해자의 기록 열람을 허가할 수 있는 조항과 관련하여, 가해자는 피해자의 진술을 볼 수 있는데 피해자는 왜 자신의 진술을 볼 수 없는지에 대한 문제점을 제기합니다. 재판 단계에서 정보 공개 제한 요청 주체가 검사에서 법원으로 바뀌는 점을 언급하며 피해자 권리 구제의 필요성을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건으로 인한 피해나 소송 가능성을 다루는 것이 아니라, 형사소송법상 피해자의 진술 열람권에 대한 일반적인 법률적 문제 제기입니다. 소송금융 투자 대상이 될 만한 구체적인 피고, 피해 규모, 집단적 피해 등이 명확히 특정되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>가해자는 내 진술 보는데, 나는 왜 못 보나?  피해자의 호소</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/6TY3RNMB3PHJ</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-03-04 00:54:19.390770+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>형사절차</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>대한민국 (수사기관)</t>
         </is>
       </c>
-      <c r="D7" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
-      <c r="E7" t="inlineStr">
+      <c r="E8" t="inlineStr">
         <is>
           <t>형사 재판 무죄 선고</t>
         </is>
       </c>
-      <c r="F7" t="inlineStr">
+      <c r="F8" t="inlineStr">
         <is>
           <t>280억대 도박사이트 운영진이 압수수색 영장 사본 제시로 인한 절차적 위반을 이유로 무죄를 선고받았습니다. 재판부는 수사기관이 영장 원본을 제시하지 않은 것은 위법한 증거 수집에 해당하여 증거 능력이 없다고 판단했습니다.</t>
         </is>
       </c>
-      <c r="G7" t="inlineStr">
+      <c r="G8" t="inlineStr">
         <is>
           <t>본 기사는 280억대 도박사이트 운영진의 형사 재판 무죄 선고에 대한 내용으로, 수사기관의 압수수색 영장 원본 미제시라는 절차적 위반이 주된 쟁점입니다. 이는 민사상 손해배상 청구의 대상이 되는 사건이 아니므로 '상대방 책임 명확성', '집단적 피해', '피해 규모' 등의 적합 조건에 부합하지 않습니다. 또한, 이미 형사 사건이 '판결선고'로 종결된 상태입니다.</t>
         </is>
       </c>
-      <c r="H7" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J7" t="inlineStr">
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
         <is>
           <t>280억대 도박사이트 운영진 무죄… 압수수색 때 영장 사본 제시</t>
         </is>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="K8" t="inlineStr">
         <is>
           <t>news.sbs.co.kr</t>
         </is>
       </c>
-      <c r="L7" t="inlineStr">
+      <c r="L8" t="inlineStr">
         <is>
           <t>2026-03-02</t>
         </is>
       </c>
-      <c r="M7" t="inlineStr">
+      <c r="M8" t="inlineStr">
         <is>
           <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008461214&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
-      <c r="N7" t="inlineStr">
+      <c r="N8" t="inlineStr">
         <is>
           <t>2026-03-03 00:48:55.563901+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N7"/>
+  <autoFilter ref="A1:N8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>