--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$137</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$145</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N137"/>
+  <dimension ref="A1:N145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="29" customWidth="1" min="8" max="8"/>
     <col width="42" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -534,9445 +534,10009 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr"/>
-      <c r="E2" t="inlineStr"/>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>피의자 구속 관련 형사 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>독자 기고문으로, 관계성 범죄의 특성상 피해자들이 보복 두려움이나 관계 개선 기대감으로 신고를 주저하여 초기 대응 시기를 놓치기 쉽다는 점을 지적한다. 이는 강력범죄로 이어지거나 피해를 심화시킬 수 있다고 경고한다.</t>
+          <t>6·25 참전 용사이자 종교 지도자인 만 95세 피의자의 구속에 대해 헌법상 무죄 추정 원칙과 신체의 자유를 강조하며 법의 엄정함과 인도주의적 관점의 균형을 논하는 기고문입니다. 도주나 증거인멸 우려가 없을 경우 신체 구속의 정당성에 의문을 제기합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 보도가 아닌 관계성 범죄의 특성과 문제점을 다루는 독자 기고문이다. 특정 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못한다.</t>
+          <t>기사는 만 95세 피의자의 구속에 대한 법적, 윤리적 문제를 다루는 기고문으로, 형사 절차에 대한 논의입니다. 소송금융은 주로 민사상 손해배상 청구 등 금전적 회수 가능성이 있는 사건을 대상으로 하므로, 본 사건은 투자 대상에 해당하지 않습니다. (적합 조건 1~6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>[독자기고] 사랑이라는 폭력, 골든타임 놓치면 치명적</t>
+          <t>[기고] 만 95세 피의자 구속, 법은 어디까지 엄정해도 되는가</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>jemin.com</t>
+          <t>globalepic.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.jemin.com/news/articleView.html?idxno=837864</t>
+          <t>http://www.globalepic.co.kr/view.php?ud=20260721212537825723fd0362e7_29</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-23 07:03:19.690865+00:00</t>
+          <t>2026-08-02 07:01:41.329025+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>우마르 하야트</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>형사 재판 1심 사형 선고</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>파키스탄의 17세 틱톡 스타 사나 유사프가 지속적인 만남 거절에 앙심을 품은 스토킹범 우마르 하야트에게 총격 살해당했다. 파키스탄 법원은 우마르 하야트에게 사형을 선고했으며, 이 사건은 파키스탄 내 여성 안전에 대한 전국적인 논쟁을 촉발했다.</t>
+          <t>치매와 난청으로 거동이 불편한 80대 아버지를 간병하던 아들이 격분하여 아버지를 살해한 사건에 대해 대법원이 징역 15년을 선고한 원심을 확정했다. 장기간 간병으로 인한 피로와 불만이 누적되어 우발적으로 범행한 것으로 조사되었다. 이 사건은 간병 살인이라는 비극적인 가족 범죄의 한 단면을 보여준다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>사건은 명확한 책임(적합 조건 1)과 증거(적합 조건 5)를 바탕으로 형사 재판에서 사형 선고가 내려졌으나, 소송금융의 주요 투자 대상인 민사상 손해배상 청구 가능성이 낮다. 피고가 개인이며 자력 여부가 불분명하고, 사건이 파키스탄에서 발생하여 국내 소송금융의 관할 및 집행 가능성이 희박하다. 또한, 이미 형사 절차가 종결 단계에 있어(부적합 조건) 신규 민사 소송 발굴의 매력도가 떨어진다.</t>
+          <t>이 사건은 존속살해 혐의에 대한 형사 재판으로, 이미 대법원 판결이 확정되어 종결된 사건입니다 (부적합 조건: 이미 종결된 사건). 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 민사 소송의 대상이나 상대방의 자력(적합 조건 2), 집단적 피해(적합 조건 3), 대규모 피해 금액(적합 조건 4) 등 소송금융 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>만남 거절하자 총격 …파키스탄 100만 인플루언서 살해한 20대 '사형'</t>
+          <t>치매 아버지 간병하다 살해한 아들… 징역 15년 확정</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-20</t>
+          <t>2026-07-17</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260520_0003638249</t>
+          <t>https://www.segye.com/newsView/20260717508430?OutUrl=naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-23 07:02:17.054136+00:00</t>
+          <t>2026-07-29 07:02:49.200173+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>존슨</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>사형 집행 완료</t>
+          <t>징역 7년 확정 판결, 변호인단 재판소원 예정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>20년 전 전 여자친구와 영아를 살해하고 집에 불을 지른 존슨이 사형 집행되었습니다. 피해자는 머리 부상과 연기 흡입, 심각한 화상으로 사망했습니다.</t>
+          <t>'체포방해' 혐의로 징역 7년형이 확정된 '尹'의 변호인단이 재판소원을 제기할 예정이다. 변호인단은 공수처의 수사가 헌법상 법률유보원칙을 위반하고 영장주의의 본질을 훼손했다고 주장하며, 관련 범죄 수사 강행의 위헌성을 지적했다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>가해자가 이미 사형 집행되어 형사 절차가 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로 부적합합니다. 또한, 가해자의 자력에 대한 정보가 없어 손해배상 가능성이 낮습니다.</t>
+          <t>이 사건은 '체포방해' 혐의로 징역형이 확정된 형사 사건이며, 변호인단은 재판소원(헌법소원 또는 비상상고)을 통해 판결의 위법성을 다투려는 것으로 보입니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 사건에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>전 여자친구·영아 살해범 20년 만에 처형</t>
+          <t>체포방해 尹 '징역 7년' 확정…변호인단  재판소원 할 것</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-14</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260514153358585</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1168596</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-17 01:04:22.778607+00:00</t>
+          <t>2026-07-27 23:17:40.033870+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>검찰 및 법원</t>
+        </is>
+      </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>항소심 진행 중, 재판부 기피 신청 제기</t>
+          <t>김용 전 부원장 항소심 진행 중, 특검 촉구</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>윤 전(前) '내란 우두머리' 사건의 항소심 첫 공판이 진행 중이며, 피고인 측의 재판부 기피 신청이 변수로 작용하고 있다. 형사소송법에 따라 기피 신청이 제기되면 원칙적으로 재판 절차가 중단되나, 급속을 요하는 경우 예외적으로 진행될 수 있다.</t>
+          <t>이재명 대표는 김용 전 민주연구원 부원장 사건 항소심 재판부가 '구글 타임라인' 증거의 신빙성을 인정하지 않은 것을 비판하며 검찰의 '이중잣대'를 특검으로 규명해야 한다고 주장했다. 검찰이 박근혜 국정농단 사건에서는 구글 타임라인을 핵심 증거로 활용했으나, 김 전 부원장 사건에서는 이를 부정하며 선택적 법 집행을 하고 있다는 지적이다. 이는 형사소송의 기본 원칙을 위배하는 것이며, 정치검찰 조작기소 특검의 필요성을 강조했다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>본 사건은 민사상 손해배상 청구가 아닌 형사 사건으로, 소송금융의 주요 투자 대상이 아닙니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 금전적 회복 가능성이 없어 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 김용 전 부원장의 형사 사건 항소심에서 검찰과 재판부의 증거 판단에 대한 비판과 특검 촉구를 다루고 있습니다. 이는 소송금융의 일반적인 투자 대상인 민사상 손해배상 청구 사건이 아니며, 명확한 피고(가해자)와 집단적 피해, 그리고 구체적인 민사상 피해 규모가 존재하지 않습니다. 소송금융은 주로 민사 소송의 승소 가능성과 배상액 회수 가능성을 보고 투자하므로, 본 사건은 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>尹 '내란 우두머리' 2심 첫 공판…'재판부 기피 신청' 변수</t>
+          <t>李, 김용 재판부·檢 비판 “구글 타임라인 알리바이 증명에도 기소·유...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-13</t>
+          <t>2026-07-15</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5020581</t>
+          <t>https://www.donga.com/news/Politics/article/all/20260715/134308128/2</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-16 01:35:01.772637+00:00</t>
+          <t>2026-07-16 13:26:31.731273+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>남편, 아들</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>1심 판결</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>91세 노모를 폭행한 50대 아들 A씨가 항소심에서 감형받았습니다. 재판부는 피해자의 진술 기록에서 칼로 찔렀다는 내용이 확인되지 않고 흉기가 발견되지 않은 점, 피해자가 처벌을 원하지 않는 점 등을 고려했습니다.</t>
+          <t>수년간 거동이 불편한 80대 아내를 병간호하던 남편과 아들이 아내를 살해한 사건에 대한 1심 법원의 판단을 다루고 있습니다. 재판부는 피고인들의 오랜 간병 노력과 경제적 어려움을 참작한 것으로 보입니다. 기사는 주로 형사 재판의 양형 판단에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>이 사건은 91세 노모에 대한 폭행으로 인한 형사 사건이며, 소송금융은 일반적으로 대규모 금전적 손해배상 가능성이 있는 민사 사건에 투자합니다. 상대방(50대 아들)의 자력이 충분하다는 근거가 없고, 집단적 피해가 아닌 개인 간의 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
+          <t>본 사건은 살인에 대한 형사 재판으로, 소송금융의 주된 대상인 민사상 손해배상 청구와는 거리가 있습니다. 가해자인 남편과 아들의 자력에 대한 정보가 없으며, 기사 내용상 경제적 어려움이 언급되어 민사상 배상 능력이 충분하지 않을 가능성이 높습니다. (부적합 조건: 상대방에게 자력이 충분함 - 해당 없음)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>91세 노모 폭행한 50대 항소심서 감형</t>
+          <t>수년간 병간호하던 80대 아내 살해한 남편·아들, 법원 판단은</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>busan.com</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1540522</t>
+          <t>https://www.busan.com/view/busan/view.php?code=2026052018042264275</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-14 07:17:48.269414+00:00</t>
+          <t>2026-07-16 10:33:24.763757+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>2심 파기환송, 1심 재심리 예정</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>윤성식 서울고법 형사1부 부장판사가 윤석열 전 대통령의 고위공직자범죄수사처(공수처) 체포방해 등 혐의 항소심에서 1심보다 무거운 징역 7년을 선고하며 주목받고 있다. 윤 부장판사는 법리에 능통한 원칙주의자로 평가받으며, 과거 민청학련 사건 국가 배상 판결과 송영길 전 대표 무죄 선고 등 주요 판결을 이끌었다.</t>
+          <t>김성태 전 쌍방울그룹 회장의 800만 달러 대북송금 및 제3자 뇌물 혐의에 대한 항소심에서 1심의 공소기각 판결이 파기되었다. 수원고법은 외국환거래법 위반죄와 뇌물공여죄의 법익과 구성 요건이 다르다고 판단하며 사건을 수원지법으로 환송, 실체적 심리가 다시 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>해당 기사는 윤석열 전 대통령의 체포방해 등 혐의에 대한 형사 사건의 항소심 판결 선고에 대한 내용입니다. 소송금융은 주로 민사상 손해배상 청구 사건을 지원하며, 형사 사건은 투자 대상에 해당하지 않습니다. 또한, 이미 항소심 판결이 선고된 단계입니다.</t>
+          <t>본 사건은 김성태 전 쌍방울그룹 회장에 대한 '제3자 뇌물' 및 '대북송금' 관련 형사 재판으로, 소송금융의 주된 대상인 다수의 피해자 또는 개별 원고가 피고를 상대로 손해배상을 청구하는 민사 소송이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>800만 달러 (범죄 관련 금액)</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>尹 '체포방해' 2심 징역 7년 선고한 윤성식 부장판사… 법리 능통  평가</t>
+          <t>[속보] ‘대북송금’ 김성태, ‘제3자 뇌물’ 혐의 다시 심리…2심서 공...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-07-10</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260429_0003611511</t>
+          <t>https://www.segye.com/newsView/20260710516060?OutUrl=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-05-14 07:01:25.961991+00:00</t>
+          <t>2026-07-12 07:01:21.642860+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>20대 아들</t>
+          <t>미국 법무부</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 선고</t>
+          <t>공동 창업자 유죄 인정, 징역형 및 벌금 선고 예정</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>어머니를 살해한 20대 아들에게 징역 19년이 선고되었습니다. 재판부는 피고인의 범죄가 패륜적이고 반사회적이며, 범행 방식이 잔혹하여 죄책이 매우 무겁다고 판단했습니다.</t>
+          <t>사무라이 월렛 공동 창업자 케온 로드리게스가 불법 송금업 운영 혐의로 기소되어 유죄를 인정했으며, 징역 5년과 벌금 25만 달러를 선고받았습니다. 그는 약 200만 달러에 달하는 소송 비용 마련을 위해 암호화폐 커뮤니티에 기부를 호소하고 있습니다. 트럼프 대통령의 사면 가능성 언급에도 불구하고 실제 사면 가능성은 낮다고 보고 있습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방(20대 아들)은 개인으로, 소송금융 투자 대상으로서 충분한 자력을 갖추고 있다고 보기 어렵습니다 (적합 조건 2 불충족). 또한, 기사는 형사 재판의 판결 선고에 관한 것으로, 소송금융의 주된 대상인 민사 손해배상 청구와는 직접적인 관련성이 낮습니다.</t>
+          <t>이 사건은 소송금융이 일반적으로 지원하는 원고(피해자)의 손해배상 청구 소송이 아닌, 형사 사건의 피고인(사무라이 월렛 공동 창업자)이 자신의 변호 비용을 마련하기 위한 상황입니다. 따라서 로앤굿의 고객 정의(피해자/원고)와 부합하지 않으며, 적합 조건(상대방 책임, 자력, 집단적 피해, 피해 규모 등)이 원고 측 관점에서 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“살기가 느껴졌다” 모친 살해한 20대 아들, 징역 19년</t>
+          <t>사무라이 월렛 공동 창업자, 200만달러 소송비 마련 위해 기부 호소</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>tokenpost.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/national/court_law/2026/04/23/LEWN4C75C5DRLCMLRZ2FAINPHE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://www.tokenpost.kr/news/breaking/357187</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-25 07:00:13.308808+00:00</t>
+          <t>2026-07-08 16:00:55.301427+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C9" t="inlineStr"/>
       <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>사형 집행 2주 앞두고 항소 제기</t>
+          <t>2심 첫 재판 진행 중, 법관 기피 신청 변수</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>영국 여성이 사형 집행을 2주 앞둔 미국인 사형수와 결혼하여 화제다. 그녀는 남편의 무죄를 주장하며 공범의 DNA만 발견된 흉기와 공범의 단독 범행 진술을 근거로 항소를 제기했다. 이 사건은 남편의 사형 집행을 막기 위한 형사 절차에 초점을 맞추고 있다.</t>
+          <t>윤석열 전 대통령에 대한 '내란 우두머리' 혐의 2심 재판이 오늘 첫 공판을 앞두고 있다. 재판 절차 중단을 야기할 수 있는 법관 기피 신청이 변수로 작용할 것으로 보인다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>이 사건은 사형수의 무죄를 주장하며 형 집행을 막기 위한 형사 항소 사건으로, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구 사건과는 성격이 다릅니다. 비록 무죄를 입증할 증거가 있고 상대방(국가)의 자력은 충분하나, 직접적인 금전적 회수 가능성이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 사건은 소송금융의 주요 대상인 민사상 손해배상 청구 사건이 아닌 형사 재판이다. 소송금융은 피해자가 금전적 배상을 받을 가능성이 있는 민사 사건에 투자하므로, 본 사건은 투자 대상에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[와글와글] 형 집행 2주 앞둔 사형수와 결혼‥무슨 사연?</t>
+          <t>윤석열 ‘내란 우두머리’ 2심 오늘 첫 재판…법관기피 신청 변수</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6815899_37012.html</t>
+          <t>https://www.kukinews.com/article/view/kuk202605140005</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-19 07:02:48.463286+00:00</t>
+          <t>2026-06-18 00:24:08.315118+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>이 기사는 '내란 혐의'로 기소된 한덕수 씨의 2심 재판이 오늘 마무리된다는 내용을 다루고 있습니다. 1심에서는 징역 23년이 선고되었으며, 공소제기일로부터 1심 선고 기한을 넘겼지만 소송 효력에는 영향이 없다고 언급되었습니다.</t>
+          <t>독자 기고문으로, 관계성 범죄의 특성상 피해자들이 보복 두려움이나 관계 개선 기대감으로 신고를 주저하여 초기 대응 시기를 놓치기 쉽다는 점을 지적한다. 이는 강력범죄로 이어지거나 피해를 심화시킬 수 있다고 경고한다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>이 사건은 '내란 혐의'에 대한 형사 재판으로, 피고인에 대한 처벌(징역 23년)이 주된 내용입니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 소송에 투자하므로, 본 사건은 투자 대상에 부적합합니다.</t>
+          <t>기사는 특정 사건에 대한 보도가 아닌 관계성 범죄의 특성과 문제점을 다루는 독자 기고문이다. 특정 상대방, 피해 규모, 진행 단계 등 소송금융 투자 검토에 필요한 구체적인 정보가 전혀 없어 적합 조건을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>'내란 혐의' 한덕수 2심 오늘 마무리…1심 징역 23년</t>
+          <t>[독자기고] 사랑이라는 폭력, 골든타임 놓치면 치명적</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>jemin.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000029272</t>
+          <t>https://www.jemin.com/news/articleView.html?idxno=837864</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-14 22:24:26.066680+00:00</t>
+          <t>2026-05-23 07:03:19.690865+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>장재진</t>
+          <t>우마르 하야트</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>사형 판결 선고 및 확정</t>
+          <t>형사 재판 1심 사형 선고</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>'히든아이' 프로그램이 24세 최연소 사형수 장재진 사건을 재조명한다. 이 사건은 개인적 분노가 극단적 폭력으로 비화하고 이를 막지 못한 구조적 한계를 다루는 범죄 사건이다. 피해자의 삶이 무너지는 과정을 다루며, 이미 사형 판결이 확정된 과거의 형사 사건이다.</t>
+          <t>파키스탄의 17세 틱톡 스타 사나 유사프가 지속적인 만남 거절에 앙심을 품은 스토킹범 우마르 하야트에게 총격 살해당했다. 파키스탄 법원은 우마르 하야트에게 사형을 선고했으며, 이 사건은 파키스탄 내 여성 안전에 대한 전국적인 논쟁을 촉발했다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>이 사건은 이미 사형 판결이 선고된 형사 사건으로, 소송금융의 대상이 되는 민사상 손해배상 청구와는 거리가 멀다. 또한, 피고(가해자)가 사형수로 특정되어 자력 확보가 불가능할 것으로 판단된다. (부적합 조건: 이미 종결된 사건, 상대방에게 자력이 충분하지 않음)</t>
+          <t>사건은 명확한 책임(적합 조건 1)과 증거(적합 조건 5)를 바탕으로 형사 재판에서 사형 선고가 내려졌으나, 소송금융의 주요 투자 대상인 민사상 손해배상 청구 가능성이 낮다. 피고가 개인이며 자력 여부가 불분명하고, 사건이 파키스탄에서 발생하여 국내 소송금융의 관할 및 집행 가능성이 희박하다. 또한, 이미 형사 절차가 종결 단계에 있어(부적합 조건) 신규 민사 소송 발굴의 매력도가 떨어진다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>히든아이, 24세 최연소 사형수 장재진 사건 파헤친다</t>
+          <t>만남 거절하자 총격 …파키스탄 100만 인플루언서 살해한 20대 '사형'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-20</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026482</t>
+          <t>https://www.newsis.com/view/NISX20260520_0003638249</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-06 00:29:13.493626+00:00</t>
+          <t>2026-05-23 07:02:17.054136+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>존슨</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>사형 집행 완료</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>20대 피고인이 2억 원 상당의 향정신성의약품을 보관하고 은닉 장소를 마약류 판매책에게 전송한 혐의 등으로 징역 4년을 선고받았다. 피고인은 텔레그램을 통해 성명불상의 마약류 판매책 지시를 받아 서울, 경기, 부산, 대구 등지에서 엑스터시와 케타민을 취급했으며, 별도로 1,240만 원을 편취한 사기 혐의도 인정되었다. 재판부는 피고인이 마약류 유통에 가담해 사회에 상당량의 마약류가 유통되었을 것으로 보아 비난 가능성이 크다고 판단했다.</t>
+          <t>20년 전 전 여자친구와 영아를 살해하고 집에 불을 지른 존슨이 사형 집행되었습니다. 피해자는 머리 부상과 연기 흡입, 심각한 화상으로 사망했습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>이 사건은 마약류 유통 및 사기에 대한 형사 재판 결과로, 소송금융의 주요 대상인 민사상 손해배상 청구 사건이 아닙니다. 피고인(20대)의 자력이 충분하지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 마약류 유통으로 인한 피해자들을 특정하고 집단화하여 손해를 입증하기 매우 어렵습니다. 또한, 주범인 마약류 판매책은 성명불상으로 특정 불가합니다.</t>
+          <t>가해자가 이미 사형 집행되어 형사 절차가 종결된 사건입니다. 소송금융은 진행 중이거나 예정된 소송에 투자하므로 부적합합니다. 또한, 가해자의 자력에 대한 정보가 없어 손해배상 가능성이 낮습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>마약류 2억 원 상당, 사기 피해 1,240만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>마약류 유통 피해자 미상, 사기 피해자 1명</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>부산지법, 2억 상당 향정신성의약품 보관 및 은닉장소 전송 20대 징역 4...</t>
+          <t>전 여자친구·영아 살해범 20년 만에 처형</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-14</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202604052138361699a8c8bf58f_12</t>
+          <t>https://www.koreadaily.com/article/20260514153358585</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-06 00:23:36.035633+00:00</t>
+          <t>2026-05-17 01:04:22.778607+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>항소심 진행 중, 재판부 기피 신청 제기</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>피고인이 공소장 부본 등을 송달받지 못해 불출석한 상태에서 재판이 진행되어 징역 1년의 유죄 판결이 확정된 사건입니다. 대법원은 피고인이 책임질 수 없는 사유로 재판에 불출석한 경우 재심사유에 해당하며 상고이유가 된다고 판시하며, 사건을 항소심 법원으로 돌려보냈습니다.</t>
+          <t>윤 전(前) '내란 우두머리' 사건의 항소심 첫 공판이 진행 중이며, 피고인 측의 재판부 기피 신청이 변수로 작용하고 있다. 형사소송법에 따라 기피 신청이 제기되면 원칙적으로 재판 절차가 중단되나, 급속을 요하는 경우 예외적으로 진행될 수 있다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>이 사건은 형사 재판 절차상 오류로 인한 유죄 판결에 대한 것으로, 대법원이 절차적 하자를 인정하여 파기환송(증거 확보 가능)했으나, 소송금융은 주로 높은 금전적 손해배상 청구 가능성이 있는 민사 사건을 대상으로 합니다. 본 사건은 금전적 피해 회복을 목적으로 하는 전형적인 소송금융 투자 대상과는 거리가 있습니다.</t>
+          <t>본 사건은 민사상 손해배상 청구가 아닌 형사 사건으로, 소송금융의 주요 투자 대상이 아닙니다. 따라서 적합 조건 중 어느 하나에도 해당하지 않으며, 금전적 회복 가능성이 없어 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[형사]  공소장 부본 송달받지 못해 재판 불출석했는데 징역 1년 확정…...</t>
+          <t>尹 '내란 우두머리' 2심 첫 공판…'재판부 기피 신청' 변수</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-13</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93036</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5020581</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-05 12:51:44.803520+00:00</t>
+          <t>2026-05-16 01:35:01.772637+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>A씨</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>공용물건손상 혐의 1심 징역형 선고, 손해배상금 지급 완료</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>재판 선고를 앞두고 있던 A씨가 실형 선고 소식에 발목에 부착된 전자발찌를 가위로 끊고 도주했다. A씨는 공용물건손상 혐의로 기소되어 징역형을 선고받았으며, 손상된 전자장치에 대한 손해배상금은 이미 지급되었다.</t>
+          <t>91세 노모를 폭행한 50대 아들 A씨가 항소심에서 감형받았습니다. 재판부는 피해자의 진술 기록에서 칼로 찔렀다는 내용이 확인되지 않고 흉기가 발견되지 않은 점, 피해자가 처벌을 원하지 않는 점 등을 고려했습니다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>이 사건은 개인이 공용물건을 손상한 형사 사건으로, 피해 규모가 작고 이미 손해배상금이 지급되어 종결된 상태이다. 집단적 피해나 대기업/기관 상대방이 아니며, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않는다.</t>
+          <t>이 사건은 91세 노모에 대한 폭행으로 인한 형사 사건이며, 소송금융은 일반적으로 대규모 금전적 손해배상 가능성이 있는 민사 사건에 투자합니다. 상대방(50대 아들)의 자력이 충분하다는 근거가 없고, 집단적 피해가 아닌 개인 간의 사건으로 피해 규모가 소송금융 투자 기준에 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>미상 (전자장치 1개 비용, 이미 배상 완료)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>보석 풀어줬더니… 가위로 발찌 끊고 런 [사건실화]</t>
+          <t>91세 노모 폭행한 50대 항소심서 감형</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202604031256454331</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1540522</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-05 12:35:52.830701+00:00</t>
+          <t>2026-05-14 07:17:48.269414+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>50대 남성</t>
+          <t>윤석열 전 대통령</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>50대 남성이 복면을 쓰고 흉기로 편의점 금품을 강취하려다 미수에 그쳐 징역형을 선고받았습니다. 재판부는 범행을 인정하고 반성하는 태도를 보인 점은 유리하나, 흉기를 미리 준비하고 새벽에 금품을 강취하려 한 죄질이 매우 불량하다고 판단했습니다.</t>
+          <t>윤성식 서울고법 형사1부 부장판사가 윤석열 전 대통령의 고위공직자범죄수사처(공수처) 체포방해 등 혐의 항소심에서 1심보다 무거운 징역 7년을 선고하며 주목받고 있다. 윤 부장판사는 법리에 능통한 원칙주의자로 평가받으며, 과거 민청학련 사건 국가 배상 판결과 송영길 전 대표 무죄 선고 등 주요 판결을 이끌었다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 또한 범행이 미수에 그쳐 실제 피해 금액이 크지 않을 것으로 예상되어 피해 규모가 크다는 조건에도 부합하지 않습니다.</t>
+          <t>해당 기사는 윤석열 전 대통령의 체포방해 등 혐의에 대한 형사 사건의 항소심 판결 선고에 대한 내용입니다. 소송금융은 주로 민사상 손해배상 청구 사건을 지원하며, 형사 사건은 투자 대상에 해당하지 않습니다. 또한, 이미 항소심 판결이 선고된 단계입니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>'편의점 털자' 복면쓰고 흉기 위협 50대, 징역형</t>
+          <t>尹 '체포방해' 2심 징역 7년 선고한 윤성식 부장판사… 법리 능통  평가</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>cjb.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260404506&amp;PRO_CODE=99</t>
+          <t>https://www.newsis.com/view/NISX20260429_0003611511</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-04 12:26:10.625721+00:00</t>
+          <t>2026-05-14 07:01:25.961991+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E16" t="inlineStr"/>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>20대 아들</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>형사 재판 1심 판결 선고</t>
+        </is>
+      </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>기사는 형사소송 절차에 익숙하지 않은 특별사법경찰관(특사경)이 절차상 오류나 법령 해석의 잘못으로 인해 '법왜곡죄'에 노출될 위험이 커지고 있음을 지적합니다. 검사처럼 강도 높은 조사를 할 경우 법왜곡죄 의심을 받을 수 있다는 내용입니다.</t>
+          <t>어머니를 살해한 20대 아들에게 징역 19년이 선고되었습니다. 재판부는 피고인의 범죄가 패륜적이고 반사회적이며, 범행 방식이 잔혹하여 죄책이 매우 무겁다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>해당 기사는 '법왜곡죄'라는 법률 개념과 특사경이 이에 노출될 위험성에 대한 이론적 논평입니다. 특정 사건, 피해자, 가해자, 실제 피해 규모가 전혀 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방(20대 아들)은 개인으로, 소송금융 투자 대상으로서 충분한 자력을 갖추고 있다고 보기 어렵습니다 (적합 조건 2 불충족). 또한, 기사는 형사 재판의 판결 선고에 관한 것으로, 소송금융의 주된 대상인 민사 손해배상 청구와는 직접적인 관련성이 낮습니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>(32) 법왜곡죄가 만들 풍경</t>
+          <t>“살기가 느껴졌다” 모친 살해한 20대 아들, 징역 19년</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218728</t>
+          <t>https://www.chosun.com/national/court_law/2026/04/23/LEWN4C75C5DRLCMLRZ2FAINPHE/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-04 00:37:26.705486+00:00</t>
+          <t>2026-04-25 07:00:13.308808+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>마이클 라우도어</t>
+          <t>미국 주정부</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>사형 집행 2주 앞두고 항소 제기</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>예일대 수석 졸업생 마이클 라우도어가 연인 살인 사건의 범인으로 지목되었습니다. 그는 자신을 위협하는 태엽 인형을 해치고 도망쳤다고 경찰에 진술했습니다. 이 사건은 '조현병을 이긴 천재'로 알려졌던 인물의 비극적인 살인 사건으로 보도되었습니다.</t>
+          <t>영국 여성이 사형 집행을 2주 앞둔 미국인 사형수와 결혼하여 화제다. 그녀는 남편의 무죄를 주장하며 공범의 DNA만 발견된 흉기와 공범의 단독 범행 진술을 근거로 항소를 제기했다. 이 사건은 남편의 사형 집행을 막기 위한 형사 절차에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>살인 사건으로 상대방 책임은 명확하고(적합 조건 1), 피해 규모는 매우 크지만(적합 조건 4), 피고가 개인이며 자력 여부가 불확실하여 회수 가능성이 낮습니다(부적합 조건). 또한 집단적 피해가 아니므로(부적합 조건) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
+          <t>이 사건은 사형수의 무죄를 주장하며 형 집행을 막기 위한 형사 항소 사건으로, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구 사건과는 성격이 다릅니다. 비록 무죄를 입증할 증거가 있고 상대방(국가)의 자력은 충분하나, 직접적인 금전적 회수 가능성이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>‘조현병 이긴 천재’로 포장된 예일대 수석 졸업생의 비극</t>
+          <t>[와글와글] 형 집행 2주 앞둔 사형수와 결혼‥무슨 사연?</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>chosun.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.chosun.com/culture-life/book/2026/04/04/BYT44UZE6VDYFBGHUR2TLXYS5Q/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6815899_37012.html</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-04 00:18:27.263748+00:00</t>
+          <t>2026-04-19 07:02:48.463286+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>형사 재판 종결 (집행유예 선고)</t>
+          <t>내란 혐의 2심 마무리, 1심 징역 23년 선고</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>4세 뇌병변 장애 아들을 살해하려 한 친모에게 징역형 집행유예가 선고되었습니다. 재판부는 피고인이 순간적인 비관으로 우발적 범행을 저질렀고, 잘못을 반성하며 친부도 처벌을 원치 않는 점 등을 고려했습니다. 피해자 신체에 특별한 손상이 없고 상당 기간 분리 생활할 예정입니다.</t>
+          <t>이 기사는 '내란 혐의'로 기소된 한덕수 씨의 2심 재판이 오늘 마무리된다는 내용을 다루고 있습니다. 1심에서는 징역 23년이 선고되었으며, 공소제기일로부터 1심 선고 기한을 넘겼지만 소송 효력에는 영향이 없다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>이 사건은 친모의 뇌병변 장애 아들 살해 미수 형사 사건으로, 이미 징역형 집행유예가 선고되어 형사 절차가 종결 단계에 있습니다. 소송금융의 주요 투자 대상인 대기업, 금융기관 등 자력 있는 상대방이 특정되지 않으며, 집단적 피해나 대규모 금전적 피해가 발생한 사건이 아닙니다. 따라서 소송금융 투자 적합 조건에 부합하는 사항이 거의 없습니다.</t>
+          <t>이 사건은 '내란 혐의'에 대한 형사 재판으로, 피고인에 대한 처벌(징역 23년)이 주된 내용입니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 소송에 투자하므로, 본 사건은 투자 대상에 부적합합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>4세 뇌병변 장애 아들 살해하려던 친모, 징역형 집유 선고</t>
+          <t>'내란 혐의' 한덕수 2심 오늘 마무리…1심 징역 23년</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040377287</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000029272</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-03 12:23:25.602247+00:00</t>
+          <t>2026-04-14 22:24:26.066680+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>A 씨 (어머니)</t>
+          <t>장재진</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>살인미수 혐의로 징역 1년 6개월에 집행유예 2년 선고</t>
+          <t>사형 판결 선고 및 확정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>30대 어머니 A씨가 뇌 병변 장애가 있는 4살 아들을 살해하려다 중단한 사건. 대구지법은 A씨에게 징역 1년 6개월에 집행유예 2년을 선고했으며, 우발적 범행과 반성 태도 등을 참작했다. 친부는 처벌을 원치 않는다고 밝혔다.</t>
+          <t>'히든아이' 프로그램이 24세 최연소 사형수 장재진 사건을 재조명한다. 이 사건은 개인적 분노가 극단적 폭력으로 비화하고 이를 막지 못한 구조적 한계를 다루는 범죄 사건이다. 피해자의 삶이 무너지는 과정을 다루며, 이미 사형 판결이 확정된 과거의 형사 사건이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>본 사건은 상대방(어머니)의 자력 정보가 불분명하며, 기사 내용상 충분한 배상 능력이 있다고 보기 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어렵습니다. 형사 사건은 이미 종결되었으므로, 민사 손해배상 청구 가능성은 있으나 회수 가능성이 낮아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 사건은 이미 사형 판결이 선고된 형사 사건으로, 소송금융의 대상이 되는 민사상 손해배상 청구와는 거리가 멀다. 또한, 피고(가해자)가 사형수로 특정되어 자력 확보가 불가능할 것으로 판단된다. (부적합 조건: 이미 종결된 사건, 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>4살 장애 아들 숨지게 하려다 울음소리에 멈칫…30대 엄마 실형 면해</t>
+          <t>히든아이, 24세 최연소 사형수 장재진 사건 파헤친다</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260403165135VFK</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16026482</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-03 12:21:03.863166+00:00</t>
+          <t>2026-04-06 00:29:13.493626+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>경찰 수사 및 경미범죄심사위원회 회부 검토 중</t>
+          <t>1심 판결 선고</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>더본코리아가 빽다방 아르바이트생의 음료 3잔 횡령에 대해 업무상횡령죄로 고소했습니다. 경찰은 고소 취하 등 여러 상황을 고려해 경미범죄심사위원회 회부 방안을 검토 중입니다. 이는 피해 규모가 매우 작고 상대방의 자력이 충분하지 않아 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>20대 피고인이 2억 원 상당의 향정신성의약품을 보관하고 은닉 장소를 마약류 판매책에게 전송한 혐의 등으로 징역 4년을 선고받았다. 피고인은 텔레그램을 통해 성명불상의 마약류 판매책 지시를 받아 서울, 경기, 부산, 대구 등지에서 엑스터시와 케타민을 취급했으며, 별도로 1,240만 원을 편취한 사기 혐의도 인정되었다. 재판부는 피고인이 마약류 유통에 가담해 사회에 상당량의 마약류가 유통되었을 것으로 보아 비난 가능성이 크다고 판단했다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>피해 규모가 음료 3잔으로 매우 작고, 소송 상대방이 개인 아르바이트생으로 자력이 충분하지 않아 소송금융 투자 대상으로서의 경제적 가치가 전혀 없습니다. (피해 규모가 큼, 상대방에게 자력이 충분함 조건 불충족)</t>
+          <t>이 사건은 마약류 유통 및 사기에 대한 형사 재판 결과로, 소송금융의 주요 대상인 민사상 손해배상 청구 사건이 아닙니다. 피고인(20대)의 자력이 충분하지 않아 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 마약류 유통으로 인한 피해자들을 특정하고 집단화하여 손해를 입증하기 매우 어렵습니다. 또한, 주범인 마약류 판매책은 성명불상으로 특정 불가합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>마약류 2억 원 상당, 사기 피해 1,240만 원</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>마약류 유통 피해자 미상, 사기 피해자 1명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>백종원 더본코리아 “강력 조치”…빽다방 알바 음료 3잔 횡령 고소 점...</t>
+          <t>부산지법, 2억 상당 향정신성의약품 보관 및 은닉장소 전송 20대 징역 4...</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202604030014</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202604052138361699a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-03 00:22:18.256741+00:00</t>
+          <t>2026-04-06 00:23:36.035633+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>존속살해 및 시체유기 혐의로 피의자 구속 전 피의자 심문 진행 중</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>대구지방법원에서 존속살해 및 시체유기 혐의를 받는 사위 조모 씨와 시체유기 혐의를 받는 딸 최모 씨에 대한 구속 전 피의자 심문이 진행되었습니다. 이는 형사 사건으로, 소송금융 투자 대상인 민사 손해배상 청구와는 관련이 없습니다.</t>
+          <t>피고인이 공소장 부본 등을 송달받지 못해 불출석한 상태에서 재판이 진행되어 징역 1년의 유죄 판결이 확정된 사건입니다. 대법원은 피고인이 책임질 수 없는 사유로 재판에 불출석한 경우 재심사유에 해당하며 상고이유가 된다고 판시하며, 사건을 항소심 법원으로 돌려보냈습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 존속살해 및 시체유기 혐의로 피의자들에 대한 구속 전 피의자 심문이 진행 중인 형사 사건을 다루고 있습니다. 소송금융은 피해자가 가해자를 상대로 손해배상을 청구하는 민사 소송에 투자하는 것이므로, 본 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>이 사건은 형사 재판 절차상 오류로 인한 유죄 판결에 대한 것으로, 대법원이 절차적 하자를 인정하여 파기환송(증거 확보 가능)했으나, 소송금융은 주로 높은 금전적 손해배상 청구 가능성이 있는 민사 사건을 대상으로 합니다. 본 사건은 금전적 피해 회복을 목적으로 하는 전형적인 소송금융 투자 대상과는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>[데일리안 오늘뉴스 종합] 국민의힘, 李 '26조 추경' 처리 당부에  선거...</t>
+          <t>[형사]  공소장 부본 송달받지 못해 재판 불출석했는데 징역 1년 확정…...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1629117/?sc=Naver</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=93036</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-02 12:34:55.935592+00:00</t>
+          <t>2026-04-05 12:51:44.803520+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>수사기관의 미필적 고의 여부 추궁 및 변호인의 조력 단계</t>
+          <t>공용물건손상 혐의 1심 징역형 선고, 손해배상금 지급 완료</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>기사는 보이스피싱 전달책으로 지목된 피의자의 '미필적 고의' 성립 여부를 수사기관이 추궁하는 상황과 이에 대한 변호인의 역할을 다룹니다. 이미 확보된 물증과 피해자 진술을 토대로 수사가 진행 중이며, 변호사는 의뢰인의 신변을 보호하고 피해자와의 합의를 돕는 역할을 수행합니다.</t>
+          <t>재판 선고를 앞두고 있던 A씨가 실형 선고 소식에 발목에 부착된 전자발찌를 가위로 끊고 도주했다. A씨는 공용물건손상 혐의로 기소되어 징역형을 선고받았으며, 손상된 전자장치에 대한 손해배상금은 이미 지급되었다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 보이스피싱 전달책의 '미필적 고의' 성립 여부를 다루는 형사 사건 변호에 대한 내용으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건과는 결이 다릅니다. 피해자를 위한 명확한 민사상 피고가 특정되지 않으며, 소송금융의 주요 투자 대상인 원고(피해자)의 손해배상 청구권 확보와는 거리가 있습니다.</t>
+          <t>이 사건은 개인이 공용물건을 손상한 형사 사건으로, 피해 규모가 작고 이미 손해배상금이 지급되어 종결된 상태이다. 집단적 피해나 대기업/기관 상대방이 아니며, 소송금융 투자 대상으로서의 적합 조건에 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (전자장치 1개 비용, 이미 배상 완료)</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>보이스피싱변호사 전달책인 경우 미필적 고의 성립될까</t>
+          <t>보석 풀어줬더니… 가위로 발찌 끊고 런 [사건실화]</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=105636</t>
+          <t>http://www.fnnews.com/news/202604031256454331</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:04.909495+00:00</t>
+          <t>2026-04-05 12:35:52.830701+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>사위 B씨, 딸 A씨</t>
+          <t>50대 남성</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속영장 심사 진행 중</t>
+          <t>형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>20대 사위 B씨가 50대 장모 C씨를 장시간 폭행해 살해하고, 딸 A씨와 함께 시신을 캐리어에 담아 유기한 사건입니다. CCTV 영상이 공개되었으며, 경찰 조사 결과 사위 B씨는 폭행 사실을 인정했고, 국과수 부검에서 다발성 골절이 확인되었습니다. 경찰은 B씨에게 존속살해 및 시체유기 혐의, A씨에게는 시체유기 혐의를 적용해 구속영장을 신청했습니다.</t>
+          <t>50대 남성이 복면을 쓰고 흉기로 편의점 금품을 강취하려다 미수에 그쳐 징역형을 선고받았습니다. 재판부는 범행을 인정하고 반성하는 태도를 보인 점은 유리하나, 흉기를 미리 준비하고 새벽에 금품을 강취하려 한 죄질이 매우 불량하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>사위의 장모 살해 사건으로 상대방 책임이 명확하고(적합 조건 1), CCTV, 국과수 부검 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피고가 20대 개인 부부로 자력(적합 조건 2)이 충분하지 않아 손해배상금 회수 가능성이 매우 낮으며, 집단적 피해가 아닌 단일 피해 사건(적합 조건 3 불충족)이므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>피고가 개인이며 자력 확보가 어려울 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다 (적합 조건: 상대방에게 자력이 충분함 미충족). 또한 범행이 미수에 그쳐 실제 피해 금액이 크지 않을 것으로 예상되어 피해 규모가 크다는 조건에도 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>같은 점퍼 입고 캐리어 끌고간 20대 부부 ...'장모 살해' CCTV 섬뜩</t>
+          <t>'편의점 털자' 복면쓰고 흉기 위협 50대, 징역형</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>cjb.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02318966645412184</t>
+          <t>https://www.cjb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;P_NO=260404506&amp;PRO_CODE=99</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-02 00:21:58.188476+00:00</t>
+          <t>2026-04-04 12:26:10.625721+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>대구 신천변에서 50대 여성의 시신이 캐리어에 담긴 채 발견된 사건의 범인이 피해자의 친딸과 사위로 밝혀졌다. 경찰은 CCTV 분석과 동선 추적을 통해 용의자를 특정하고 검거했으며, 현재 수사가 진행 중이다.</t>
+          <t>기사는 형사소송 절차에 익숙하지 않은 특별사법경찰관(특사경)이 절차상 오류나 법령 해석의 잘못으로 인해 '법왜곡죄'에 노출될 위험이 커지고 있음을 지적합니다. 검사처럼 강도 높은 조사를 할 경우 법왜곡죄 의심을 받을 수 있다는 내용입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>본 사건은 친딸과 사위에 의한 살인 사건으로, 소송금융의 주된 대상인 대규모 집단 피해나 기업 상대 손해배상 사건이 아닙니다. 상대방(피해자의 딸과 사위)의 자력이 충분하다는 정보가 없어 투자 회수 가능성이 낮고, 주로 형사 절차에 초점이 맞춰져 있어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 '법왜곡죄'라는 법률 개념과 특사경이 이에 노출될 위험성에 대한 이론적 논평입니다. 특정 사건, 피해자, 가해자, 실제 피해 규모가 전혀 언급되지 않아 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>대구 신천변 “캐리어 속 시신”…범인은 딸과 사위였다</t>
+          <t>(32) 법왜곡죄가 만들 풍경</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1196742</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=218728</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-01 00:23:55.287702+00:00</t>
+          <t>2026-04-04 00:37:26.705486+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>피해자의 딸과 사위</t>
+          <t>마이클 라우도어</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>경찰 수사 및 긴급체포</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>하천에서 50대 여성의 시신이 담긴 캐리어가 발견되었습니다. 경찰은 CCTV 분석을 통해 피해자의 딸과 사위가 시신을 유기한 장면을 확인하고 이들을 긴급체포했습니다.</t>
+          <t>예일대 수석 졸업생 마이클 라우도어가 연인 살인 사건의 범인으로 지목되었습니다. 그는 자신을 위협하는 태엽 인형을 해치고 도망쳤다고 경찰에 진술했습니다. 이 사건은 '조현병을 이긴 천재'로 알려졌던 인물의 비극적인 살인 사건으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 집단적 피해가 아니고(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
+          <t>살인 사건으로 상대방 책임은 명확하고(적합 조건 1), 피해 규모는 매우 크지만(적합 조건 4), 피고가 개인이며 자력 여부가 불확실하여 회수 가능성이 낮습니다(부적합 조건). 또한 집단적 피해가 아니므로(부적합 조건) 소송금융 투자 대상으로서의 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>하천 떠다닌 캐리어 속 여성 시신…딸·사위 긴급체포</t>
+          <t>‘조현병 이긴 천재’로 포장된 예일대 수석 졸업생의 비극</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>chosun.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500114&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.chosun.com/culture-life/book/2026/04/04/BYT44UZE6VDYFBGHUR2TLXYS5Q/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-01 00:21:44.163601+00:00</t>
+          <t>2026-04-04 00:18:27.263748+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C26" t="inlineStr"/>
       <c r="D26" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 종결 (집행유예 선고)</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>대구 칠성시장 인근 잠수교 아래에서 여성 시신이 담긴 가방이 발견되어 경찰이 수사에 착수했습니다. 경찰은 피해자 인적 사항 파악과 함께 현장 주변 CCTV 확보, 증거물 수색 등 사건 경위를 조사하고 있습니다.</t>
+          <t>4세 뇌병변 장애 아들을 살해하려 한 친모에게 징역형 집행유예가 선고되었습니다. 재판부는 피고인이 순간적인 비관으로 우발적 범행을 저질렀고, 잘못을 반성하며 친부도 처벌을 원치 않는 점 등을 고려했습니다. 피해자 신체에 특별한 손상이 없고 상당 기간 분리 생활할 예정입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>가해자가 특정되지 않아 상대방 책임 및 자력 확인이 불가능하며, 단일 피해자로 집단적 피해에 해당하지 않습니다. 현재 형사 사건 수사 단계로, 민사 손해배상 소송으로의 전환 및 승소 가능성, 배상금 회수 가능성 등 불확실성이 매우 높아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 사건은 친모의 뇌병변 장애 아들 살해 미수 형사 사건으로, 이미 징역형 집행유예가 선고되어 형사 절차가 종결 단계에 있습니다. 소송금융의 주요 투자 대상인 대기업, 금융기관 등 자력 있는 상대방이 특정되지 않으며, 집단적 피해나 대규모 금전적 피해가 발생한 사건이 아닙니다. 따라서 소송금융 투자 적합 조건에 부합하는 사항이 거의 없습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>대구 칠성시장 인근 잠수교 아래서 여성 시신 담긴 가방 발견</t>
+          <t>4세 뇌병변 장애 아들 살해하려던 친모, 징역형 집유 선고</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>idaegu.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.idaegu.com/news/articleView.html?idxno=659574</t>
+          <t>https://www.hankyung.com/article/2026040377287</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 12:38:03.456321+00:00</t>
+          <t>2026-04-03 12:23:25.602247+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>A 씨 (어머니)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>살인미수 혐의로 징역 1년 6개월에 집행유예 2년 선고</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>이혼 소송 중이던 A 씨가 아내의 시신을 여행용 가방에 넣어 유기한 사건. A 씨는 가정폭력 신고 이력은 없으며 시신 훼손 정황은 발견되지 않았다. 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
+          <t>30대 어머니 A씨가 뇌 병변 장애가 있는 4살 아들을 살해하려다 중단한 사건. 대구지법은 A씨에게 징역 1년 6개월에 집행유예 2년을 선고했으며, 우발적 범행과 반성 태도 등을 참작했다. 친부는 처벌을 원치 않는다고 밝혔다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력 여부가 불분명하여 소송금융의 주요 적합 조건인 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 또한, 집단적 피해가 아닌 개인적 범죄 사건으로 '집단적 피해' 조건에도 해당하지 않아 투자 매력이 낮습니다.</t>
+          <t>본 사건은 상대방(어머니)의 자력 정보가 불분명하며, 기사 내용상 충분한 배상 능력이 있다고 보기 어려워 '상대방에게 자력이 충분함' 조건에 부합하지 않습니다. 또한, 집단적 피해가 아닌 개별 사건이며, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 판단하기 어렵습니다. 형사 사건은 이미 종결되었으므로, 민사 손해배상 청구 가능성은 있으나 회수 가능성이 낮아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>1명 (사망자), 유족 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>여행용 가방에 아내 시신… 부모님과 연락 안 돼  신고로 결국</t>
+          <t>4살 장애 아들 숨지게 하려다 울음소리에 멈칫…30대 엄마 실형 면해</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008498387&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260403165135VFK</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-31 00:54:14.488117+00:00</t>
+          <t>2026-04-03 12:21:03.863166+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>횡령 혐의 송치</t>
+          <t>경찰 수사 및 경미범죄심사위원회 회부 검토 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>음료 3잔을 가져간 아르바이트생이 횡령 혐의로 송치되어 논란이 되고 있습니다. B 매장 점주는 본인이 오히려 피해자라고 주장하며, 법률대리인 측은 점주가 가해자로 오인되어 큰 피해를 보고 있다고 밝혔습니다. 이 사건은 현재 검찰 송치 단계에 있습니다.</t>
+          <t>더본코리아가 빽다방 아르바이트생의 음료 3잔 횡령에 대해 업무상횡령죄로 고소했습니다. 경찰은 고소 취하 등 여러 상황을 고려해 경미범죄심사위원회 회부 방안을 검토 중입니다. 이는 피해 규모가 매우 작고 상대방의 자력이 충분하지 않아 소송금융 투자 대상으로는 부적합합니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>음료 3잔이라는 매우 적은 피해 규모와 상대방(알바생)의 낮은 자력으로 인해 소송금융 투자 대상으로 부적합합니다. 또한, 사건의 사실관계와 책임 소재가 '논란'으로 보도되어 명확성이 부족합니다. (적합 조건 1, 2, 4 미충족)</t>
+          <t>피해 규모가 음료 3잔으로 매우 작고, 소송 상대방이 개인 아르바이트생으로 자력이 충분하지 않아 소송금융 투자 대상으로서의 경제적 가치가 전혀 없습니다. (피해 규모가 큼, 상대방에게 자력이 충분함 조건 불충족)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>음료 3잔 가져간 알바생 '횡령 혐의' 송치 논란</t>
+          <t>백종원 더본코리아 “강력 조치”…빽다방 알바 음료 3잔 횡령 고소 점...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008498348&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202604030014</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-31 00:28:33.464836+00:00</t>
+          <t>2026-04-03 00:22:18.256741+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>과거 형사 사건 재조명</t>
+          <t>존속살해 및 시체유기 혐의로 피의자 구속 전 피의자 심문 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>‘히든아이’라는 프로그램에서 과거 연쇄살인범 정두영의 범행 수법을 재조명하는 내용입니다. 정두영은 치밀하고 기이한 방식으로 범행을 저질렀으며, 피해자들을 가차 없이 해쳤습니다.</t>
+          <t>대구지방법원에서 존속살해 및 시체유기 혐의를 받는 사위 조모 씨와 시체유기 혐의를 받는 딸 최모 씨에 대한 구속 전 피의자 심문이 진행되었습니다. 이는 형사 사건으로, 소송금융 투자 대상인 민사 손해배상 청구와는 관련이 없습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 과거의 범죄 사건을 '재조명'하는 것으로, 이미 형사 절차가 종결되었을 가능성이 높습니다. 소송금융은 현재 진행 중이거나 예정된 민사 소송에 투자하는 것이 일반적이며, 범죄자의 자력 부족 또한 투자 부적합 사유입니다.</t>
+          <t>본 기사는 존속살해 및 시체유기 혐의로 피의자들에 대한 구속 전 피의자 심문이 진행 중인 형사 사건을 다루고 있습니다. 소송금융은 피해자가 가해자를 상대로 손해배상을 청구하는 민사 소송에 투자하는 것이므로, 본 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>‘히든아이’ 정두영의 재조명</t>
+          <t>[데일리안 오늘뉴스 종합] 국민의힘, 李 '26조 추경' 처리 당부에  선거...</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603300066</t>
+          <t>https://www.dailian.co.kr/news/view/1629117/?sc=Naver</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-30 00:27:41.863958+00:00</t>
+          <t>2026-04-02 12:34:55.935592+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>살인 및 사체은닉 혐의 항소심 진행 중</t>
+          <t>수사기관의 미필적 고의 여부 추궁 및 변호인의 조력 단계</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>인천의 한 원룸에서 3년 넘게 방치된 미라 상태의 시신이 발견되었으며, 세입자 김 씨가 자신의 동거녀를 살해하고 시신을 은닉했다고 자백했습니다. 김 씨는 1심에서 징역 27년을 선고받고 현재 항소심이 진행 중이며, 유가족들은 김 씨의 진정성을 부정하고 있습니다.</t>
+          <t>기사는 보이스피싱 전달책으로 지목된 피의자의 '미필적 고의' 성립 여부를 수사기관이 추궁하는 상황과 이에 대한 변호인의 역할을 다룹니다. 이미 확보된 물증과 피해자 진술을 토대로 수사가 진행 중이며, 변호사는 의뢰인의 신변을 보호하고 피해자와의 합의를 돕는 역할을 수행합니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>가해자 김 씨의 책임이 명확하고(1심 징역 27년 선고), 국과수 부검 결과 및 김 씨의 자백 등 증거가 충분하며, 형사 항소심이 진행 중인 점은 적합 조건에 해당합니다. 그러나 가해자가 경제적 어려움을 겪고 사기 혐의로 수감 중인 점을 고려할 때, 배상 능력이 현저히 부족하여 소송금융의 핵심 목표인 금전적 회수가 어렵습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
+          <t>해당 기사는 보이스피싱 전달책의 '미필적 고의' 성립 여부를 다루는 형사 사건 변호에 대한 내용으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건과는 결이 다릅니다. 피해자를 위한 명확한 민사상 피고가 특정되지 않으며, 소송금융의 주요 투자 대상인 원고(피해자)의 손해배상 청구권 확보와는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>인천 원룸 미라 1277일의 미스터리...사건의 전말은</t>
+          <t>보이스피싱변호사 전달책인 경우 미필적 고의 성립될까</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603300452185478</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=105636</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-30 00:21:57.418390+00:00</t>
+          <t>2026-04-02 00:31:04.909495+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>사위 B씨, 딸 A씨</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>증인신문 비공개 진행 예정</t>
+          <t>경찰 수사 및 구속영장 심사 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>배우 나나가 자택 강도 사건의 증인으로 법정에 서게 되었으며, 피해자 측 요청에 따라 증인신문은 비공개로 진행될 예정입니다. 나나는 자신의 SNS를 통해 법적 절차에 대한 복잡한 심경을 토로했습니다.</t>
+          <t>20대 사위 B씨가 50대 장모 C씨를 장시간 폭행해 살해하고, 딸 A씨와 함께 시신을 캐리어에 담아 유기한 사건입니다. CCTV 영상이 공개되었으며, 경찰 조사 결과 사위 B씨는 폭행 사실을 인정했고, 국과수 부검에서 다발성 골절이 확인되었습니다. 경찰은 B씨에게 존속살해 및 시체유기 혐의, A씨에게는 시체유기 혐의를 적용해 구속영장을 신청했습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>상대방(강도)의 책임은 명확하나 (적합 조건 1 충족), 상대방의 자력이 불분명하여 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 사건이며 (적합 조건 3 미충족), 피해 규모 또한 기사에서 특정되지 않아 투자 매력도가 낮습니다.</t>
+          <t>사위의 장모 살해 사건으로 상대방 책임이 명확하고(적합 조건 1), CCTV, 국과수 부검 등 증거가 충분하며(적합 조건 5), 경찰 수사 및 구속영장 신청 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 피고가 20대 개인 부부로 자력(적합 조건 2)이 충분하지 않아 손해배상금 회수 가능성이 매우 낮으며, 집단적 피해가 아닌 단일 피해 사건(적합 조건 3 불충족)이므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>나나, ‘자택 강도’ 대면 거부했지만…결국 증인으로 법정 선다</t>
+          <t>같은 점퍼 입고 캐리어 끌고간 20대 부부 ...'장모 살해' CCTV 섬뜩</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1626683/?sc=Naver</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=02318966645412184</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-28 12:24:08.839772+00:00</t>
+          <t>2026-04-02 00:21:58.188476+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>피해자의 딸과 사위</t>
+        </is>
+      </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>형사 재판 증인신문 진행 중</t>
+          <t>경찰 수사 진행 중, 용의자 특정 및 검거</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>가수 겸 배우 나나가 자택 침입 강도 사건의 증인으로 법원에 출석했다. 피해자 측 요청에 따라 비공개로 증인신문이 진행되었으며, 나나는 SNS를 통해 법적 절차에 대한 복잡한 심경을 드러냈다.</t>
+          <t>대구 신천변에서 50대 여성의 시신이 캐리어에 담긴 채 발견된 사건의 범인이 피해자의 친딸과 사위로 밝혀졌다. 경찰은 CCTV 분석과 동선 추적을 통해 용의자를 특정하고 검거했으며, 현재 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>상대방(강도)의 책임은 명확하나(적합 조건 1), 상대방의 자력 부족이 예상되어 손해배상금 회수 가능성이 낮다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 떨어진다(적합 조건 3 미충족).</t>
+          <t>본 사건은 친딸과 사위에 의한 살인 사건으로, 소송금융의 주된 대상인 대규모 집단 피해나 기업 상대 손해배상 사건이 아닙니다. 상대방(피해자의 딸과 사위)의 자력이 충분하다는 정보가 없어 투자 회수 가능성이 낮고, 주로 형사 절차에 초점이 맞춰져 있어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>뭔가 잘못된 것 같다  나나, 자택 침입 강도 사건으로 증인 출석</t>
+          <t>대구 신천변 “캐리어 속 시신”…범인은 딸과 사위였다</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12291769?influxDiv=NAVER</t>
+          <t>http://www.breaknews.com/1196742</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-28 12:23:25.261015+00:00</t>
+          <t>2026-04-01 00:23:55.287702+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>피해자의 딸과 사위</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>경찰 수사 및 긴급체포</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>지난해 11월 발생한 강도 자택 침입 사건의 피해자인 나나가 재판에 증인으로 출석할 예정입니다. 피고인 A씨는 혐의를 부인하고 있으며, 피해자 보호를 위해 증인신문은 비공개로 진행됩니다.</t>
+          <t>하천에서 50대 여성의 시신이 담긴 캐리어가 발견되었습니다. 경찰은 CCTV 분석을 통해 피해자의 딸과 사위가 시신을 유기한 장면을 확인하고 이들을 긴급체포했습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>상대방(피고인 A씨)이 일반 개인으로 추정되어 자력 확보가 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다. 피고인이 혐의를 부인하고 있어 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 2, 3 미충족)</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 증거가 확보되었으며(적합 조건 5), 경찰 수사 등 공적 절차가 진행 중이나(적합 조건 6), 상대방이 개인이므로 자력 충분 여부가 불확실하며(적합 조건 2 미충족), 집단적 피해가 아니고(적합 조건 3 미충족), 피해 규모가 소송금융 투자에 적합할 만큼 크지 않을 가능성이 높아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'강도 자택 침입' 나나, 재판 증인으로 출석…</t>
+          <t>하천 떠다닌 캐리어 속 여성 시신…딸·사위 긴급체포</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>mhnse.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.mhnse.com/news/articleView.html?idxno=521375</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008500114&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-28 12:23:16.262283+00:00</t>
+          <t>2026-04-01 00:21:44.163601+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>국회 국정조사 진행 중이며, 대상 사건들은 1심, 2심, 대법원 선고 대기 등 다양한 형사 재판 단계에 있음.</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>더불어민주당이 윤석열 정권 검찰의 '조작 기소' 의혹을 규명하기 위해 국회 국정조사 특위를 출범시켰다. 이 국정조사는 이재명 대통령 관련 사건 등 7개 사건의 검찰 수사 불법성 및 부당성을 밝히고, 궁극적으로 '공소 취소'를 목표로 한다. 현재 대상 사건들은 1심, 2심, 대법원 선고 대기 등 다양한 재판 단계에 있다.</t>
+          <t>대구 칠성시장 인근 잠수교 아래에서 여성 시신이 담긴 가방이 발견되어 경찰이 수사에 착수했습니다. 경찰은 피해자 인적 사항 파악과 함께 현장 주변 CCTV 확보, 증거물 수색 등 사건 경위를 조사하고 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>이 사건은 검찰의 '조작 기소' 의혹을 규명하고 형사 사건의 '공소 취소'를 목표로 하는 국정조사에 관한 것으로, 소송금융이 주로 지원하는 금전적 손해배상 청구 사건과는 성격이 다릅니다. 로앤굿 고객은 주로 원고(피해자)이며, 이 사건의 주요 대상은 형사 사건의 피고인들입니다. 따라서 소송금융의 일반적인 투자 대상 요건(금전적 피해 규모, 다수 피해자 등)에 부합하지 않습니다.</t>
+          <t>가해자가 특정되지 않아 상대방 책임 및 자력 확인이 불가능하며, 단일 피해자로 집단적 피해에 해당하지 않습니다. 현재 형사 사건 수사 단계로, 민사 손해배상 소송으로의 전환 및 승소 가능성, 배상금 회수 가능성 등 불확실성이 매우 높아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>‘공소 취소’ 정말 가능? 국정조사 닻 올린 민주당의 시나리오</t>
+          <t>대구 칠성시장 인근 잠수교 아래서 여성 시신 담긴 가방 발견</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>idaegu.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520768&amp;ref=A</t>
+          <t>https://www.idaegu.com/news/articleView.html?idxno=659574</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-28 00:40:30.066690+00:00</t>
+          <t>2026-03-31 12:38:03.456321+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C35" t="inlineStr"/>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>피의자 김소영의 첫 형사 재판 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>일명 '모텔 살인' 또는 '모텔 약물 연쇄살인' 사건의 피의자 김소영의 IQ 수준과 사이코패스 여부, 그리고 첫 재판 진행 소식을 다루는 기사입니다. 김소영은 무기징역을 두려워하며 엄마 밥을 먹고 싶다고 진술한 것으로 알려졌습니다.</t>
+          <t>이혼 소송 중이던 A 씨가 아내의 시신을 여행용 가방에 넣어 유기한 사건. A 씨는 가정폭력 신고 이력은 없으며 시신 훼손 정황은 발견되지 않았다. 현재 경찰 수사가 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사는 '모텔 연쇄 살인' 사건의 형사 재판 진행 상황과 피의자의 특성에 초점을 맞추고 있습니다. 소송금융은 주로 민사 소송을 대상으로 하며, 이 사건은 민사상 손해배상 청구의 상대방(자력 있는 기업/기관)이 특정되지 않고, 피해 규모나 민사적 쟁점에 대한 정보가 부족하여 투자 적합도가 낮습니다.</t>
+          <t>피고가 개인이며 자력 여부가 불분명하여 소송금융의 주요 적합 조건인 '상대방에게 자력이 충분함'을 충족하기 어렵습니다. 또한, 집단적 피해가 아닌 개인적 범죄 사건으로 '집단적 피해' 조건에도 해당하지 않아 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망자), 유족 다수</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'모텔 살인' 김소영  IQ 70 수준, 하위 10%…사이코패스 아닐 수도</t>
+          <t>여행용 가방에 아내 시신… 부모님과 연락 안 돼  신고로 결국</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/general-society/6116246</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008498387&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-28 00:35:36.851342+00:00</t>
+          <t>2026-03-31 00:54:14.488117+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
       <c r="D36" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 실종자 수색 및 범인 추적</t>
+          <t>횡령 혐의 송치</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>미국 NBC 앵커 서배너 거스리의 어머니가 50일 넘게 실종 상태이며, 가족은 범죄 가능성을 의심하고 있다. 현관에서 피가 발견되었고 몸값 요구 메시지도 있었으나, 수사당국은 가족을 용의선상에서 제외했다. 가족은 결정적인 정보에 100만 달러의 현상금을 내걸었다.</t>
+          <t>음료 3잔을 가져간 아르바이트생이 횡령 혐의로 송치되어 논란이 되고 있습니다. B 매장 점주는 본인이 오히려 피해자라고 주장하며, 법률대리인 측은 점주가 가해자로 오인되어 큰 피해를 보고 있다고 밝혔습니다. 이 사건은 현재 검찰 송치 단계에 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 현재는 형사 사건 수사 단계로 민사 소송의 피고가 불분명하며, 피해 금액 또한 명확히 산정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>음료 3잔이라는 매우 적은 피해 규모와 상대방(알바생)의 낮은 자력으로 인해 소송금융 투자 대상으로 부적합합니다. 또한, 사건의 사실관계와 책임 소재가 '논란'으로 보도되어 명확성이 부족합니다. (적합 조건 1, 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>제 탓 같다  눈물…NBC 앵커, 어머니 실종 50일 만에 심경</t>
+          <t>음료 3잔 가져간 알바생 '횡령 혐의' 송치 논란</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260327_0003567376</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008498348&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-27 12:24:24.599861+00:00</t>
+          <t>2026-03-31 00:28:33.464836+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>정두영</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>미국 연방구치소 수감 중, 뉴욕 남부연방법원 심리 진행 중. 변호인 선임 비용 관련 쟁점.</t>
+          <t>과거 형사 사건 재조명</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>니콜라스 마두로 베네수엘라 대통령 부부가 미국 연방구치소에 수감되어 마약 테러 공모 등 혐의로 뉴욕 남부연방법원에서 재판을 받고 있습니다. 변호인 측은 미국 제재로 인해 변호사 선임 비용을 지불할 수 없어 변호인 조력권이 침해된다고 주장하며 공소 기각을 요청했으나, 판사는 공소 기각은 하지 않겠다고 밝혔습니다.</t>
+          <t>‘히든아이’라는 프로그램에서 과거 연쇄살인범 정두영의 범행 수법을 재조명하는 내용입니다. 정두영은 치밀하고 기이한 방식으로 범행을 저질렀으며, 피해자들을 가차 없이 해쳤습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>본 사건은 마두로 부부에 대한 미국 정부의 형사 기소 건으로, 소송금융의 일반적인 투자 대상인 민사상 손해배상 청구 사건이 아닙니다. 제시된 적합 조건들은 주로 원고(피해자) 측의 민사 소송에 초점을 맞추고 있어 본 사건에는 직접 적용하기 어렵습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 과거의 범죄 사건을 '재조명'하는 것으로, 이미 형사 절차가 종결되었을 가능성이 높습니다. 소송금융은 현재 진행 중이거나 예정된 민사 소송에 투자하는 것이 일반적이며, 범죄자의 자력 부족 또한 투자 부적합 사유입니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>양발 족쇄 찬 마두로, 두번째 법정출석… 美제재로 변호사비 못내</t>
+          <t>‘히든아이’ 정두영의 재조명</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790044.html</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603300066</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-27 00:47:27.732706+00:00</t>
+          <t>2026-03-30 00:27:41.863958+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>니콜라스 마두로, 실리아 플로레스</t>
+          <t>김 씨</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>미국 뉴욕 남부연방법원에서 마약 테러 공모 등 혐의로 두번째 심리 진행 중. 피고인들은 현재 연방 구치소에 수감 중.</t>
+          <t>살인 및 사체은닉 혐의 항소심 진행 중</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>니콜라스 마두로 베네수엘라 대통령 부부가 미국 뉴욕 남부연방법원에서 마약 테러 공모 등 혐의로 두번째 심리에 출석했다. 이들은 미국 제재로 인해 사선 변호인 선임 비용을 지불할 수 없어 변호인 조력권 침해를 주장했으나, 판사는 공소 기각 요청을 거부했다. 현재 마두로 부부는 연방 구치소에 수감 중이다.</t>
+          <t>인천의 한 원룸에서 3년 넘게 방치된 미라 상태의 시신이 발견되었으며, 세입자 김 씨가 자신의 동거녀를 살해하고 시신을 은닉했다고 자백했습니다. 김 씨는 1심에서 징역 27년을 선고받고 현재 항소심이 진행 중이며, 유가족들은 김 씨의 진정성을 부정하고 있습니다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>이 사건은 피해자가 손해배상을 청구하는 민사 소송이 아닌, 니콜라스 마두로 부부에 대한 미국의 형사 기소 사건이다. 소송금융은 주로 민사 소송의 원고(피해자)를 지원하므로, 본 사건은 투자 대상에 적합하지 않다. 또한, 피고인들이 미국 제재 대상이어서 변호인 선임 비용 지급에 어려움을 겪고 있으며, 이는 자금 회수 및 투자 복잡성을 높인다.</t>
+          <t>가해자 김 씨의 책임이 명확하고(1심 징역 27년 선고), 국과수 부검 결과 및 김 씨의 자백 등 증거가 충분하며, 형사 항소심이 진행 중인 점은 적합 조건에 해당합니다. 그러나 가해자가 경제적 어려움을 겪고 사기 혐의로 수감 중인 점을 고려할 때, 배상 능력이 현저히 부족하여 소송금융의 핵심 목표인 금전적 회수가 어렵습니다. 또한 집단적 피해가 아닌 단일 피해자 사건입니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>베네수엘라 국민 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>수척해진 마두로, 두번째 미 법정 출석…판사  공소기각 없다</t>
+          <t>인천 원룸 미라 1277일의 미스터리...사건의 전말은</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260327065931TZc</t>
+          <t>http://www.fnnews.com/news/202603300452185478</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-27 00:42:24.428548+00:00</t>
+          <t>2026-03-30 00:21:57.418390+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>아청법 위반 형사 재판 진행 중</t>
+          <t>증인신문 비공개 진행 예정</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>본 기사는 아동·청소년의 성보호에 관한 법률(아청법) 위반 혐의로 기소된 피고인들이 무죄를 받은 사례를 통해 성범죄 전문 로펌의 조력이 중요함을 강조합니다. 디지털 포렌식 결과나 주변인 진술이 피해자 진술의 모순을 밝혀내어 반전의 계기를 마련했음을 언급하며, 아청법 위반 처벌의 파급력을 설명합니다.</t>
+          <t>배우 나나가 자택 강도 사건의 증인으로 법정에 서게 되었으며, 피해자 측 요청에 따라 증인신문은 비공개로 진행될 예정입니다. 나나는 자신의 SNS를 통해 법적 절차에 대한 복잡한 심경을 토로했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>본 기사는 아동·청소년의 성보호에 관한 법률(아청법) 위반 혐의를 받는 피고인의 형사 변호에 대한 내용을 다루고 있습니다. 소송금융은 일반적으로 금전적 손해배상을 청구하는 원고 측 민사 소송에 투자하며, 형사 사건의 피고인 변호는 투자 대상에 해당하지 않습니다. (부적합 조건: 소송금융의 일반적인 투자 대상이 아님)</t>
+          <t>상대방(강도)의 책임은 명확하나 (적합 조건 1 충족), 상대방의 자력이 불분명하여 소송금융 투자 회수 가능성이 낮습니다 (적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 사건이며 (적합 조건 3 미충족), 피해 규모 또한 기사에서 특정되지 않아 투자 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>성범죄로펌의 조력이 필수적인 이유? 아청법 위반 처벌의 파급력 [문유...</t>
+          <t>나나, ‘자택 강도’ 대면 거부했지만…결국 증인으로 법정 선다</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76389</t>
+          <t>https://www.dailian.co.kr/news/view/1626683/?sc=Naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-26 12:45:15.860540+00:00</t>
+          <t>2026-03-28 12:24:08.839772+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>헌법재판소 합헌 결정</t>
+          <t>형사 재판 증인신문 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>헌법재판소가 장애인 성폭력 피해자의 수사기관 진술 영상을 법정 진술 없이도 유죄 증거로 인정하는 법 조항에 대해 합헌 결정을 내렸습니다. 재판관 다수가 위헌 의견이었으나 정족수 미달로 합헌 결정이 유지되었으며, 이는 피해자 보호와 피고인의 방어권 보장 사이의 균형에 대한 논의를 담고 있습니다.</t>
+          <t>가수 겸 배우 나나가 자택 침입 강도 사건의 증인으로 법원에 출석했다. 피해자 측 요청에 따라 비공개로 증인신문이 진행되었으며, 나나는 SNS를 통해 법적 절차에 대한 복잡한 심경을 드러냈다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>이 사건은 특정 가해자에 대한 손해배상 청구가 아닌, 형사소송 절차상 증거능력에 관한 법률 조항의 헌법적합성을 다룬 헌법재판소 결정 사안입니다. 소송금융의 주요 투자 대상인 대규모 민사상 손해배상 청구권 발굴과는 거리가 멀며, 헌법재판소의 판단이 이미 종결되어 신규 투자 기회를 찾기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>상대방(강도)의 책임은 명확하나(적합 조건 1), 상대방의 자력 부족이 예상되어 손해배상금 회수 가능성이 낮다(적합 조건 2 미충족). 또한, 집단적 피해가 아닌 개별 사건으로 소송금융 투자 매력이 떨어진다(적합 조건 3 미충족).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>‘장애인 성폭력 피해자 영상 진술 증거 인정’ 합헌 …위헌 의견 더 ...</t>
+          <t>뭔가 잘못된 것 같다  나나, 자택 침입 강도 사건으로 증인 출석</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25415147</t>
+          <t>https://news.jtbc.co.kr/article/NB12291769?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-26 12:33:59.143635+00:00</t>
+          <t>2026-03-28 12:23:25.261015+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr"/>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>형사 소송 2심 진행 중, 무죄 판결 가능성 높음</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>본 기사는 특정 형사 소송이 2심에서 무죄 판결을 받을 경우 사실상 종결될 가능성이 높다는 점을 언급합니다. 대법원은 법률심으로서 1, 2심의 법 해석 논리를 검토하는 역할을 한다고 설명합니다.</t>
+          <t>지난해 11월 발생한 강도 자택 침입 사건의 피해자인 나나가 재판에 증인으로 출석할 예정입니다. 피고인 A씨는 혐의를 부인하고 있으며, 피해자 보호를 위해 증인신문은 비공개로 진행됩니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>본 기사는 특정 형사 소송의 2심 무죄 판결 가능성과 대법원 법률심의 성격을 다루고 있어, 소송금융 투자 대상이 되는 민사상 손해배상 청구권에 대한 정보가 전혀 없습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 오히려 형사 사건의 종결 가능성을 언급하여 소송금융 투자 기회를 찾기 어렵습니다.</t>
+          <t>상대방(피고인 A씨)이 일반 개인으로 추정되어 자력 확보가 어렵고, 집단적 피해가 아닌 개인에 대한 사건입니다. 피고인이 혐의를 부인하고 있어 책임이 명확하다고 보기 어렵습니다. (적합 조건 1, 2, 3 미충족)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>[더벨][thebell note] 카카오의 봄 그리고 마법의 가을</t>
+          <t>'강도 자택 침입' 나나, 재판 증인으로 출석…</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>thebell.co.kr</t>
+          <t>mhnse.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603230025146660105433</t>
+          <t>https://www.mhnse.com/news/articleView.html?idxno=521375</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-26 00:44:09.556492+00:00</t>
+          <t>2026-03-28 12:23:16.262283+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경찰 조사 및 구속 수사 방어 단계</t>
+          <t>국회 국정조사 진행 중이며, 대상 사건들은 1심, 2심, 대법원 선고 대기 등 다양한 형사 재판 단계에 있음.</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이 기사는 음주운전으로 경찰 조사를 받는 피의자가 구속 수사에 대응하고 재판을 준비하는 과정에서 변호사의 도움을 받는 전략에 대해 설명합니다. 사고 정황과 피해자 상해 정도에 따라 대응이 달라질 수 있음을 언급하며, 변호사의 역할이 중요함을 강조합니다.</t>
+          <t>더불어민주당이 윤석열 정권 검찰의 '조작 기소' 의혹을 규명하기 위해 국회 국정조사 특위를 출범시켰다. 이 국정조사는 이재명 대통령 관련 사건 등 7개 사건의 검찰 수사 불법성 및 부당성을 밝히고, 궁극적으로 '공소 취소'를 목표로 한다. 현재 대상 사건들은 1심, 2심, 대법원 선고 대기 등 다양한 재판 단계에 있다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 형사 사건 피의자의 변호 전략에 대한 일반적인 정보를 제공합니다. 소송금융은 주로 민사 소송의 원고(피해자)에게 자금을 지원하므로, 형사 피의자 방어는 투자 대상에 해당하지 않습니다.</t>
+          <t>이 사건은 검찰의 '조작 기소' 의혹을 규명하고 형사 사건의 '공소 취소'를 목표로 하는 국정조사에 관한 것으로, 소송금융이 주로 지원하는 금전적 손해배상 청구 사건과는 성격이 다릅니다. 로앤굿 고객은 주로 원고(피해자)이며, 이 사건의 주요 대상은 형사 사건의 피고인들입니다. 따라서 소송금융의 일반적인 투자 대상 요건(금전적 피해 규모, 다수 피해자 등)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>음주운전경찰조사 대응, 음주운전변호사가 말하는 구속 수사 방어 전략</t>
+          <t>‘공소 취소’ 정말 가능? 국정조사 닻 올린 민주당의 시나리오</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=105262</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520768&amp;ref=A</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-26 00:28:48.496473+00:00</t>
+          <t>2026-03-28 00:40:30.066690+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>검찰 불구속 기소</t>
+          <t>피의자 김소영의 첫 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>검찰이 동덕여대 점거농성에 참여한 학생 11명을 재물손괴 및 업무방해 혐의로 불구속 기소했다. 학생들은 검찰의 기소에 반발하고 있으며, 해당 혐의는 반의사불벌죄가 아니어서 경찰 수사 후 검찰에 송치된 사건이다.</t>
+          <t>일명 '모텔 살인' 또는 '모텔 약물 연쇄살인' 사건의 피의자 김소영의 IQ 수준과 사이코패스 여부, 그리고 첫 재판 진행 소식을 다루는 기사입니다. 김소영은 무기징역을 두려워하며 엄마 밥을 먹고 싶다고 진술한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>이 사건은 동덕여대 점거농성 관련 학생 11명에 대한 검찰의 형사 기소 건으로, 소송금융은 주로 민사상 손해배상 청구를 위한 원고 측 자금 지원에 초점을 맞춥니다. 학생들이 형사 사건의 피고인 신분이며, 민사상 손해배상 청구의 원고가 아니므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>기사는 '모텔 연쇄 살인' 사건의 형사 재판 진행 상황과 피의자의 특성에 초점을 맞추고 있습니다. 소송금융은 주로 민사 소송을 대상으로 하며, 이 사건은 민사상 손해배상 청구의 상대방(자력 있는 기업/기관)이 특정되지 않고, 피해 규모나 민사적 쟁점에 대한 정보가 부족하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1 (동덕여자대학교)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>검찰, '동덕여대 점거농성' 11명 불구속 기소…학생들 반발</t>
+          <t>'모텔 살인' 김소영  IQ 70 수준, 하위 10%…사이코패스 아닐 수도</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>slist.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.slist.kr/news/articleView.html?idxno=726684</t>
+          <t>https://www.news1.kr/society/general-society/6116246</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-25 12:35:47.384524+00:00</t>
+          <t>2026-03-28 00:35:36.851342+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>경찰 수사 및 체포, 구속 진행 중</t>
+          <t>경찰 수사 진행 중, 실종자 수색 및 범인 추적</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>본 기사는 세 가지 개별 형사 사건을 다룹니다. 아파트 주차장 차량 절도범 검거, 조카를 살해한 60대 남성 구속, 그리고 3살 딸을 살해하고 유기한 친모의 신상 비공개 결정에 대한 내용입니다. 모든 사건은 현재 경찰 수사 및 관련 형사 절차가 진행 중입니다.</t>
+          <t>미국 NBC 앵커 서배너 거스리의 어머니가 50일 넘게 실종 상태이며, 가족은 범죄 가능성을 의심하고 있다. 현관에서 피가 발견되었고 몸값 요구 메시지도 있었으나, 수사당국은 가족을 용의선상에서 제외했다. 가족은 결정적인 정보에 100만 달러의 현상금을 내걸었다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>본 기사에 언급된 사건들은 모두 개인에 의한 형사 범죄로, 소송금융의 주요 투자 대상인 대기업, 금융기관 등을 상대로 한 집단적 민사 손해배상 청구 사건이 아닙니다. 상대방의 자력 부족 및 민사적 손해배상 청구의 불명확성으로 인해 소송금융 투자에 부적합합니다.</t>
+          <t>상대방이 특정되지 않아 '상대방 책임 명확' 및 '상대방 자력 충분' 조건이 충족되지 않습니다. 현재는 형사 사건 수사 단계로 민사 소송의 피고가 불분명하며, 피해 금액 또한 명확히 산정되지 않아 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>[사건추적] 경찰의  환상적인 블로킹  / 조카를 살해한 이유? / 비정한 ...</t>
+          <t>제 탓 같다  눈물…NBC 앵커, 어머니 실종 50일 만에 심경</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184043</t>
+          <t>https://www.newsis.com/view/NISX20260327_0003567376</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-25 12:28:42.422658+00:00</t>
+          <t>2026-03-27 12:24:24.599861+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>형사 재판 진행 예정</t>
+          <t>미국 연방구치소 수감 중, 뉴욕 남부연방법원 심리 진행 중. 변호인 선임 비용 관련 쟁점.</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>김소영이 약물 연쇄살인 사건으로 20대 남성 3명을 살해하고 3명에게 상해를 입힌 혐의로 구속기소되어 다음 달 첫 재판을 앞두고 있습니다. 김소영은 옥중 편지를 통해 범행 경위 일부를 부인하며 심경을 토로했습니다. 피해자들은 김소영을 상대로 손해배상 청구를 할 수 있으나, 피의자의 자력 부족으로 실제 배상금 회수는 어려울 수 있습니다.</t>
+          <t>니콜라스 마두로 베네수엘라 대통령 부부가 미국 연방구치소에 수감되어 마약 테러 공모 등 혐의로 뉴욕 남부연방법원에서 재판을 받고 있습니다. 변호인 측은 미국 제재로 인해 변호사 선임 비용을 지불할 수 없어 변호인 조력권이 침해된다고 주장하며 공소 기각을 요청했으나, 판사는 공소 기각은 하지 않겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>피의자 김소영의 책임은 명확하고 검찰 수사 및 기소로 증거가 확보되었으며 공적 절차가 진행 중입니다. 그러나 피의자가 개인으로 자력이 충분하지 않을 가능성이 매우 높아, 소송금융 투자 대상으로서의 손해배상금 회수 가능성이 낮습니다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족)</t>
+          <t>본 사건은 마두로 부부에 대한 미국 정부의 형사 기소 건으로, 소송금융의 일반적인 투자 대상인 민사상 손해배상 청구 사건이 아닙니다. 제시된 적합 조건들은 주로 원고(피해자) 측의 민사 소송에 초점을 맞추고 있어 본 사건에는 직접 적용하기 어렵습니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>6명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>아빠한테 죽을걸  모텔 살인 김소영 옥중 편지...계획범행은 부인</t>
+          <t>양발 족쇄 찬 마두로, 두번째 법정출석… 美제재로 변호사비 못내</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/25/2026032508294543724</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/27/2026032790044.html</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-25 00:28:07.854222+00:00</t>
+          <t>2026-03-27 00:47:27.732706+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>박왕열</t>
+          <t>니콜라스 마두로, 실리아 플로레스</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>박왕열 송환 및 정부의 사법처리, 범죄수익 환수 방침</t>
+          <t>미국 뉴욕 남부연방법원에서 마약 테러 공모 등 혐의로 두번째 심리 진행 중. 피고인들은 현재 연방 구치소에 수감 중.</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>필리핀에서 '마약왕'으로 불리던 박왕열이 한국으로 송환되어 3명을 살해한 혐의로 사법처리될 예정입니다. 정부는 박왕열에 대한 사법처리 외에 범죄수익 환수도 추진할 방침입니다.</t>
+          <t>니콜라스 마두로 베네수엘라 대통령 부부가 미국 뉴욕 남부연방법원에서 마약 테러 공모 등 혐의로 두번째 심리에 출석했다. 이들은 미국 제재로 인해 사선 변호인 선임 비용을 지불할 수 없어 변호인 조력권 침해를 주장했으나, 판사는 공소 기각 요청을 거부했다. 현재 마두로 부부는 연방 구치소에 수감 중이다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 사건은 필리핀 마약왕 박왕열의 살인 혐의에 대한 형사 사법처리 및 정부의 범죄수익 환수 방침에 관한 것으로, 소송금융이 주로 투자하는 민사 손해배상 청구 사건과는 거리가 있습니다. 가해자의 책임은 명확하고 공적 절차가 진행 중이나(적합 조건 1, 6), 다수의 피해자가 존재하지 않고(적합 조건 3), 민사상 상대방의 자력 및 피해 규모가 소송금융 투자에 적합한 수준으로 명확히 파악되지 않습니다(적합 조건 2, 4).</t>
+          <t>이 사건은 피해자가 손해배상을 청구하는 민사 소송이 아닌, 니콜라스 마두로 부부에 대한 미국의 형사 기소 사건이다. 소송금융은 주로 민사 소송의 원고(피해자)를 지원하므로, 본 사건은 투자 대상에 적합하지 않다. 또한, 피고인들이 미국 제재 대상이어서 변호인 선임 비용 지급에 어려움을 겪고 있으며, 이는 자금 회수 및 투자 복잡성을 높인다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>3명</t>
+          <t>베네수엘라 국민 다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>'필리핀 마약왕' 박왕열 송환...정부, 사법처리·범죄수익 환수 방침</t>
+          <t>수척해진 마두로, 두번째 미 법정 출석…판사  공소기각 없다</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275345</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260327065931TZc</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-25 00:23:04.810813+00:00</t>
+          <t>2026-03-27 00:42:24.428548+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>승소 판결</t>
+          <t>아청법 위반 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>법률사무소 로앤이가 1953년 이후 대법원에서 단 14건만 인정된 정당방위 사건에서 승소를 이끌어냈다고 보도합니다. 로앤이는 범죄 피해자 중 억울하게 피의자로 몰린 이들의 권리 구제를 전문으로 하며, 앞으로도 정당방위 구제에 앞장설 계획입니다.</t>
+          <t>본 기사는 아동·청소년의 성보호에 관한 법률(아청법) 위반 혐의로 기소된 피고인들이 무죄를 받은 사례를 통해 성범죄 전문 로펌의 조력이 중요함을 강조합니다. 디지털 포렌식 결과나 주변인 진술이 피해자 진술의 모순을 밝혀내어 반전의 계기를 마련했음을 언급하며, 아청법 위반 처벌의 파급력을 설명합니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이 기사는 법률사무소의 과거 승소 사례를 다루고 있으며, 소송금융 투자 대상이 되는 새로운 사건이나 진행 중인 집단 피해 사건을 제시하지 않습니다. 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
+          <t>본 기사는 아동·청소년의 성보호에 관한 법률(아청법) 위반 혐의를 받는 피고인의 형사 변호에 대한 내용을 다루고 있습니다. 소송금융은 일반적으로 금전적 손해배상을 청구하는 원고 측 민사 소송에 투자하며, 형사 사건의 피고인 변호는 투자 대상에 해당하지 않습니다. (부적합 조건: 소송금융의 일반적인 투자 대상이 아님)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>1953년 이후 대법원 인정 단 14건…법률사무소 로앤이, 억울한 '쌍방폭행...</t>
+          <t>성범죄로펌의 조력이 필수적인 이유? 아청법 위반 처벌의 파급력 [문유...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=105136</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76389</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-24 12:18:08.644950+00:00</t>
+          <t>2026-03-26 12:45:15.860540+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr"/>
-      <c r="E48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>헌법재판소 합헌 결정</t>
+        </is>
+      </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>이 기사는 성범죄 수사 과정에서 피해자의 일관된 진술이 유죄 인정에 미치는 영향과 경찰조사변호사의 역할에 대해 다룹니다. 특히, 첫 진술의 중요성과 함께 변호인이 확보한 증거가 피해자 진술의 모순을 밝히는 데 활용될 수 있음을 설명합니다.</t>
+          <t>헌법재판소가 장애인 성폭력 피해자의 수사기관 진술 영상을 법정 진술 없이도 유죄 증거로 인정하는 법 조항에 대해 합헌 결정을 내렸습니다. 재판관 다수가 위헌 의견이었으나 정족수 미달로 합헌 결정이 유지되었으며, 이는 피해자 보호와 피고인의 방어권 보장 사이의 균형에 대한 논의를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 성범죄 수사 및 변호 전략에 대한 일반적인 법률 정보입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 특정 가해자에 대한 손해배상 청구가 아닌, 형사소송 절차상 증거능력에 관한 법률 조항의 헌법적합성을 다룬 헌법재판소 결정 사안입니다. 소송금융의 주요 투자 대상인 대규모 민사상 손해배상 청구권 발굴과는 거리가 멀며, 헌법재판소의 판단이 이미 종결되어 신규 투자 기회를 찾기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>경찰조사변호사의 성범죄 수사 대응, 첫 진술의 중요성은</t>
+          <t>‘장애인 성폭력 피해자 영상 진술 증거 인정’ 합헌 …위헌 의견 더 ...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>edu.donga.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://edu.donga.com/news/articleView.html?idxno=105108</t>
+          <t>https://www.joongang.co.kr/article/25415147</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-24 00:26:56.029762+00:00</t>
+          <t>2026-03-26 12:33:59.143635+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중 또는 종결 (무죄 사례 언급)</t>
+          <t>형사 소송 2심 진행 중, 무죄 판결 가능성 높음</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>이 기사는 미성년자성매매 혐의로 기소된 피고인을 위한 형사 변호 전략을 다루고 있다. 아청법 변호사가 디지털 포렌식 및 주변인 진술을 활용하여 피해자 진술의 모순을 밝혀 무죄를 이끌어낸 최근 사례들을 소개하며 초기 대응의 중요성을 강조한다.</t>
+          <t>본 기사는 특정 형사 소송이 2심에서 무죄 판결을 받을 경우 사실상 종결될 가능성이 높다는 점을 언급합니다. 대법원은 법률심으로서 1, 2심의 법 해석 논리를 검토하는 역할을 한다고 설명합니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>이 기사는 미성년자성매매 혐의에 대한 피고인의 형사 방어 전략을 다루고 있으며, 소송금융의 일반적인 투자 대상인 피해자의 손해배상 청구와는 거리가 멀다. 소송금융은 주로 민사상 금전적 회복을 목표로 하는 사건에 투자하므로, 본 사건은 투자 부적합 조건에 해당한다.</t>
+          <t>본 기사는 특정 형사 소송의 2심 무죄 판결 가능성과 대법원 법률심의 성격을 다루고 있어, 소송금융 투자 대상이 되는 민사상 손해배상 청구권에 대한 정보가 전혀 없습니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 오히려 형사 사건의 종결 가능성을 언급하여 소송금융 투자 기회를 찾기 어렵습니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>미성년자성매매 혐의와 아청법 위기, 아청법변호사가 말하는 초기 대응...</t>
+          <t>[더벨][thebell note] 카카오의 봄 그리고 마법의 가을</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>mediafine.co.kr</t>
+          <t>thebell.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76261</t>
+          <t>https://www.thebell.co.kr/free/content/ArticleView.asp?key=202603230025146660105433</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-23 12:32:21.493212+00:00</t>
+          <t>2026-03-26 00:44:09.556492+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>드라마 내에서 범인 체포 및 사건 해결</t>
+          <t>경찰 조사 및 구속 수사 방어 단계</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>SBS 드라마 '신이랑 법률사무소'에서 변호사 신이랑이 연습생 김수아 추락 사건의 진실을 밝혀냈다. 동료 연습생 엠마가 질투심에 김수아를 옥상에서 밀었고, 작곡가 고종석은 김수아의 자작곡을 가로챈 사실이 드러나 체포되었다. 신이랑은 김수아의 마지막 소원인 각막 기증을 성사시키며 사건을 마무리했다.</t>
+          <t>이 기사는 음주운전으로 경찰 조사를 받는 피의자가 구속 수사에 대응하고 재판을 준비하는 과정에서 변호사의 도움을 받는 전략에 대해 설명합니다. 사고 정황과 피해자 상해 정도에 따라 대응이 달라질 수 있음을 언급하며, 변호사의 역할이 중요함을 강조합니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>해당 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리와 시청률을 다루는 기사로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 음주운전 형사 사건 피의자의 변호 전략에 대한 일반적인 정보를 제공합니다. 소송금융은 주로 민사 소송의 원고(피해자)에게 자금을 지원하므로, 형사 피의자 방어는 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>1명 (드라마 내 피해자 김수아)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>유연석, 아이돌 연습생 억울함 풀었다…‘신이랑’ 최고 11.3% 파죽지세</t>
+          <t>음주운전경찰조사 대응, 음주운전변호사가 말하는 구속 수사 방어 전략</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1595855?ref=naver</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=105262</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-22 00:29:22.143124+00:00</t>
+          <t>2026-03-26 00:28:48.496473+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>엠마, 고종석</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>드라마 내 사건 종결</t>
+          <t>검찰 불구속 기소</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>드라마 '신이랑 법률사무소' 4회에서는 유연석이 연기하는 신이랑 변호사가 연습생 김수아의 추락 사건에 숨겨진 살인과 자작곡 표절 진실을 밝혀냅니다. 동료 연습생 엠마의 질투와 작곡가 고종석의 욕망이 얽힌 사건은 신이랑의 추적으로 해결되며, 김수아의 억울함이 풀리고 어머니에게 각막을 공여하는 감동적인 결말로 마무리됩니다.</t>
+          <t>검찰이 동덕여대 점거농성에 참여한 학생 11명을 재물손괴 및 업무방해 혐의로 불구속 기소했다. 학생들은 검찰의 기소에 반발하고 있으며, 해당 혐의는 반의사불벌죄가 아니어서 경찰 수사 후 검찰에 송치된 사건이다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>해당 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 에피소드 리뷰입니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상으로 부적합합니다. 또한, 드라마 내에서도 사건이 '완벽한 인과응보로 마침표를 찍었다'고 명시되어 이미 종결된 상태입니다.</t>
+          <t>이 사건은 동덕여대 점거농성 관련 학생 11명에 대한 검찰의 형사 기소 건으로, 소송금융은 주로 민사상 손해배상 청구를 위한 원고 측 자금 지원에 초점을 맞춥니다. 학생들이 형사 사건의 피고인 신분이며, 민사상 손해배상 청구의 원고가 아니므로 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>1명 (김수아) 및 유족</t>
+          <t>1 (동덕여자대학교)</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>유연석, 아이브 춤까지 추더니 또 최고 시청률 '11.3%'(신이랑 법률사무...</t>
+          <t>검찰, '동덕여대 점거농성' 11명 불구속 기소…학생들 반발</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>slist.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112765310</t>
+          <t>https://www.slist.kr/news/articleView.html?idxno=726684</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-22 00:27:38.380129+00:00</t>
+          <t>2026-03-25 12:35:47.384524+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 용의자 특정 및 추적 중</t>
+          <t>경찰 수사 및 체포, 구속 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>40대 여성이 모텔에서 살해된 채 발견되었으며, CCTV를 통해 30대 남성이 용의자로 특정되어 경찰이 추적 중인 사건입니다. 피해자의 목에 질식 흔적이 발견되었고, 과학수사팀이 증거를 채취하는 등 수사가 활발히 진행되고 있습니다.</t>
+          <t>본 기사는 세 가지 개별 형사 사건을 다룹니다. 아파트 주차장 차량 절도범 검거, 조카를 살해한 60대 남성 구속, 그리고 3살 딸을 살해하고 유기한 친모의 신상 비공개 결정에 대한 내용입니다. 모든 사건은 현재 경찰 수사 및 관련 형사 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이나, 상대방이 개인으로 자력 확인이 어렵고(조건 2) 집단적 피해가 아닌 단일 사건이며(조건 3), 소송금융이 기대하는 대규모 금전적 피해 회수 가능성이 낮아(조건 4) 투자 적합도는 낮습니다.</t>
+          <t>본 기사에 언급된 사건들은 모두 개인에 의한 형사 범죄로, 소송금융의 주요 투자 대상인 대기업, 금융기관 등을 상대로 한 집단적 민사 손해배상 청구 사건이 아닙니다. 상대방의 자력 부족 및 민사적 손해배상 청구의 불명확성으로 인해 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>장롱에서 발견됐다…모텔서 40대女 살해한 30대男 최후</t>
+          <t>[사건추적] 경찰의  환상적인 블로킹  / 조카를 살해한 이유? / 비정한 ...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mbn.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413677</t>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5184043</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-22 00:22:21.332994+00:00</t>
+          <t>2026-03-25 12:28:42.422658+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C53" t="inlineStr"/>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>형사 재판 진행 예정</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연 검문 과정에서 50대 여성이 가스총과 전기충격기를 소지한 채 적발되었습니다. 해당 여성은 사기 소송으로 인한 신변 안전 우려로 호신용품을 지참했다고 해명했으며, 경찰은 호신용품의 허가 여부 및 이후 조치를 확인 중입니다.</t>
+          <t>김소영이 약물 연쇄살인 사건으로 20대 남성 3명을 살해하고 3명에게 상해를 입힌 혐의로 구속기소되어 다음 달 첫 재판을 앞두고 있습니다. 김소영은 옥중 편지를 통해 범행 경위 일부를 부인하며 심경을 토로했습니다. 피해자들은 김소영을 상대로 손해배상 청구를 할 수 있으나, 피의자의 자력 부족으로 실제 배상금 회수는 어려울 수 있습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>이 사건은 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건이 아닌, 총포화약법 위반 여부를 다루는 형사/규제 관련 사건입니다. 비록 경찰 수사라는 공적 절차가 진행 중이고(적합 조건 6), 호신용품 소지라는 명확한 증거가 존재하지만(적합 조건 5), 이는 잠재적 피고인에게 불리한 증거이며, 소송금융이 지원할 원고(피해자)가 명확하지 않습니다. 기사에 언급된 사기 소송에 대한 정보는 매우 제한적이어서 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>피의자 김소영의 책임은 명확하고 검찰 수사 및 기소로 증거가 확보되었으며 공적 절차가 진행 중입니다. 그러나 피의자가 개인으로 자력이 충분하지 않을 가능성이 매우 높아, 소송금융 투자 대상으로서의 손해배상금 회수 가능성이 낮습니다. (적합 조건 2번 '상대방에게 자력이 충분함' 미충족)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>6명</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>BTS 광화문 공연 검문서 가스총·전기충격기 적발</t>
+          <t>아빠한테 죽을걸  모텔 살인 김소영 옥중 편지...계획범행은 부인</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1126714</t>
+          <t>https://www.mt.co.kr/society/2026/03/25/2026032508294543724</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-21 12:42:46.788810+00:00</t>
+          <t>2026-03-25 00:28:07.854222+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C54" t="inlineStr"/>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>박왕열</t>
+        </is>
+      </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>음주운전 혐의에 대한 플리 바게닝 합의로 형사 사건 종결, 경찰 보디캠 영상 공개 금지 소송 패소</t>
+          <t>박왕열 송환 및 정부의 사법처리, 범죄수익 환수 방침</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>팝스타 저스틴 팀버레이크가 음주운전으로 체포되었으며, 당시 경찰 보디캠 영상이 공개되는 것을 막기 위해 소송을 제기했으나 결국 공개되었습니다. 그는 이후 플리 바게닝에 합의하며 음주운전 혐의를 경범죄 수준으로 낮추고 사건을 일단락지었습니다.</t>
+          <t>필리핀에서 '마약왕'으로 불리던 박왕열이 한국으로 송환되어 3명을 살해한 혐의로 사법처리될 예정입니다. 정부는 박왕열에 대한 사법처리 외에 범죄수익 환수도 추진할 방침입니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>해당 사건은 팝스타 저스틴 팀버레이크의 음주운전 체포 및 관련 형사 절차에 대한 내용으로, 이미 플리 바게닝 합의를 통해 사건이 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융이 투자할 만한 명확한 피해자나 민사상 손해배상 청구권이 발생한 사건이 아닙니다.</t>
+          <t>이 사건은 필리핀 마약왕 박왕열의 살인 혐의에 대한 형사 사법처리 및 정부의 범죄수익 환수 방침에 관한 것으로, 소송금융이 주로 투자하는 민사 손해배상 청구 사건과는 거리가 있습니다. 가해자의 책임은 명확하고 공적 절차가 진행 중이나(적합 조건 1, 6), 다수의 피해자가 존재하지 않고(적합 조건 3), 민사상 상대방의 자력 및 피해 규모가 소송금융 투자에 적합한 수준으로 명확히 파악되지 않습니다(적합 조건 2, 4).</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3명</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>‘음주운전’ 저스틴 팀버레이크, 체포영상 결국 공개..경찰  누군세요...</t>
+          <t>'필리핀 마약왕' 박왕열 송환...정부, 사법처리·범죄수익 환수 방침</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>osen.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.osen.co.kr/article/G1112764931</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275345</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-21 12:35:19.385041+00:00</t>
+          <t>2026-03-25 00:23:04.810813+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
       <c r="D55" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>항소심 무죄 판결</t>
+          <t>승소 판결</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>28년 전 발생한 '인천 폐수탱크 살인' 사건의 용의자가 항소심에서도 무죄를 선고받아 사건이 다시 미궁에 빠졌습니다. 재판부는 범행 흉기나 피해자 혈흔 등 결정적인 증거가 발견되지 않았다는 점을 무죄의 근거로 들었습니다. 이 판결로 인해 피해자 유족의 민사적 손해배상 청구 가능성도 불투명해졌습니다.</t>
+          <t>법률사무소 로앤이가 1953년 이후 대법원에서 단 14건만 인정된 정당방위 사건에서 승소를 이끌어냈다고 보도합니다. 로앤이는 범죄 피해자 중 억울하게 피의자로 몰린 이들의 권리 구제를 전문으로 하며, 앞으로도 정당방위 구제에 앞장설 계획입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>형사 사건의 용의자가 2심에서도 무죄를 선고받아 상대방의 책임이 명확하지 않으며(적합 조건 1 불충족), 재판 과정에서 증거 확보의 어려움이 드러났습니다(적합 조건 5 불충족). 또한, 소송금융의 주요 대상인 집단적 피해나 대기업/기관 상대의 소송이 아니며(적합 조건 2, 3 불충족), 형사 사건이 사실상 종결 단계에 있어 민사 소송의 승소 가능성이 매우 낮습니다(부적합 조건 해당).</t>
+          <t>이 기사는 법률사무소의 과거 승소 사례를 다루고 있으며, 소송금융 투자 대상이 되는 새로운 사건이나 진행 중인 집단 피해 사건을 제시하지 않습니다. 이미 종결된 사건에 해당하여 부적합 조건에 부합합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>28년 전 '인천 폐수탱크 살인' 다시 미궁으로…용의자 2심도 '무죄'</t>
+          <t>1953년 이후 대법원 인정 단 14건…법률사무소 로앤이, 억울한 '쌍방폭행...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>topstarnews.net</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011598</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=105136</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-21 12:17:50.648130+00:00</t>
+          <t>2026-03-24 12:18:08.644950+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C56" t="inlineStr"/>
+      <c r="D56" t="inlineStr"/>
+      <c r="E56" t="inlineStr"/>
       <c r="F56" t="inlineStr">
         <is>
-          <t>27년 전 인천 폐수 탱크 사건의 피고인 B씨가 직접적인 범죄 증거 부족으로 무죄 판결을 받았다는 내용. 의심스러운 정황에도 불구하고 B씨의 작업복과 피해자 시신에서 피고인과 연결되는 증거가 발견되지 않아 미궁에 빠진 사건으로 남아있다.</t>
+          <t>이 기사는 성범죄 수사 과정에서 피해자의 일관된 진술이 유죄 인정에 미치는 영향과 경찰조사변호사의 역할에 대해 다룹니다. 특히, 첫 진술의 중요성과 함께 변호인이 확보한 증거가 피해자 진술의 모순을 밝히는 데 활용될 수 있음을 설명합니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(무죄판결), 증거 확보가 어려움(직접 증거 없음). 또한 27년 전 사건으로 이미 형사 절차가 종결되었으며, 소송금융의 대상이 되는 민사상 손해배상 청구 가능성이 매우 낮음.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 성범죄 수사 및 변호 전략에 대한 일반적인 법률 정보입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해자 집단, 구체적인 피해 규모가 명시되어 있지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1명 (추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>27년 전 인천 폐수 탱크 사건, 미궁 속 무죄판결의 충격적 이유</t>
+          <t>경찰조사변호사의 성범죄 수사 대응, 첫 진술의 중요성은</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>edu.donga.com</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861136</t>
+          <t>https://edu.donga.com/news/articleView.html?idxno=105108</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-21 00:29:07.878892+00:00</t>
+          <t>2026-03-24 00:26:56.029762+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>형사 재판 1심 판결 및 선고</t>
+          <t>형사 재판 진행 중 또는 종결 (무죄 사례 언급)</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>35년간 가정폭력에 시달리던 아내가 남편을 목 졸라 살해한 사건으로, 재판부는 피고인의 공소사실을 유죄로 인정하면서도 장기간의 폭력 피해를 참작하여 징역 4년을 선고했습니다. 남편의 가족들까지 피고인의 선처를 호소하며 피고인을 '진짜 피해자'라고 언급했습니다.</t>
+          <t>이 기사는 미성년자성매매 혐의로 기소된 피고인을 위한 형사 변호 전략을 다루고 있다. 아청법 변호사가 디지털 포렌식 및 주변인 진술을 활용하여 피해자 진술의 모순을 밝혀 무죄를 이끌어낸 최근 사례들을 소개하며 초기 대응의 중요성을 강조한다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>이 사건은 살인에 대한 형사 재판으로, 민사상 손해배상 청구를 목적으로 하는 소송금융의 투자 대상이 아닙니다. 소송금융은 원고가 피고로부터 금전적 배상을 받을 가능성이 있는 민사 사건에 주로 적용됩니다. 또한, 기사 내용상 이미 1심 판결이 선고되어 형사 절차가 진행 중이거나 종결 단계에 있습니다.</t>
+          <t>이 기사는 미성년자성매매 혐의에 대한 피고인의 형사 방어 전략을 다루고 있으며, 소송금융의 일반적인 투자 대상인 피해자의 손해배상 청구와는 거리가 멀다. 소송금융은 주로 민사상 금전적 회복을 목표로 하는 사건에 투자하므로, 본 사건은 투자 부적합 조건에 해당한다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>35년 폭력 남편 목 졸랐다…판사도 안타까워한 살인자[사건의 재구성]</t>
+          <t>미성년자성매매 혐의와 아청법 위기, 아청법변호사가 말하는 초기 대응...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>mediafine.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/incident-accident/6108785</t>
+          <t>https://www.mediafine.co.kr/news/articleView.html?idxno=76261</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-21 00:21:50.239686+00:00</t>
+          <t>2026-03-23 12:32:21.493212+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
       <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>시민단체 대표에 대한 구속영장 발부</t>
+          <t>드라마 내에서 범인 체포 및 사건 해결</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>법원이 '일본군 위안부' 동상 철거 운동을 주도한 시민단체 대표에 대해 도주 우려를 이유로 구속영장을 발부했습니다. 이는 민사상 손해배상 청구가 아닌 형사 절차에 해당합니다.</t>
+          <t>SBS 드라마 '신이랑 법률사무소'에서 변호사 신이랑이 연습생 김수아 추락 사건의 진실을 밝혀냈다. 동료 연습생 엠마가 질투심에 김수아를 옥상에서 밀었고, 작곡가 고종석은 김수아의 자작곡을 가로챈 사실이 드러나 체포되었다. 신이랑은 김수아의 마지막 소원인 각막 기증을 성사시키며 사건을 마무리했다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>해당 기사는 시민단체 대표에 대한 구속영장 발부와 관련된 형사 절차를 다루고 있으며, 소송금융의 주요 투자 대상인 손해배상 청구 등 민사 소송과는 거리가 멉니다. 특정 가능한 민사상 피고나 피해 금액, 피해자 집단이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 SBS 드라마 '신이랑 법률사무소'의 줄거리와 시청률을 다루는 기사로, 실제 발생한 사건이 아닙니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (드라마 내 피해자 김수아)</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>법원,  일본군에 끌려간 위안부 피해자는 없다  김병헌 씨에 대해 구속...</t>
+          <t>유연석, 아이돌 연습생 억울함 풀었다…‘신이랑’ 최고 11.3% 파죽지세</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>pennmike.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.pennmike.com/news/articleView.html?idxno=117165</t>
+          <t>https://www.sportsseoul.com/news/read/1595855?ref=naver</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-21 00:20:05.916695+00:00</t>
+          <t>2026-03-22 00:29:22.143124+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr"/>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>엠마, 고종석</t>
+        </is>
+      </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>드라마 내 사건 종결</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공범이 다른 공동피고인 재판에서 허위 증언을 한 경우 위증죄로 처벌할 수 있다는 기존 법리를 재확인했습니다. 건설회사 공무부장 A씨가 사장 B씨의 재판에서 허위 증언한 모해위증 혐의에 대해 징역형을 선고한 원심 판결을 확정하며, 공범이라도 소송 절차가 분리되면 증인 적격이 인정된다고 판단했습니다.</t>
+          <t>드라마 '신이랑 법률사무소' 4회에서는 유연석이 연기하는 신이랑 변호사가 연습생 김수아의 추락 사건에 숨겨진 살인과 자작곡 표절 진실을 밝혀냅니다. 동료 연습생 엠마의 질투와 작곡가 고종석의 욕망이 얽힌 사건은 신이랑의 추적으로 해결되며, 김수아의 억울함이 풀리고 어머니에게 각막을 공여하는 감동적인 결말로 마무리됩니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>본 기사는 대법원 전원합의체가 형사 사건(위증죄)의 법리를 재확인한 판례에 대한 보도입니다. 소송금융의 일반적인 투자 대상인 피해자들의 손해배상 청구 사건이 아니며, 해당 위증죄 사건은 이미 대법원 판결로 종결되었습니다 (부적합 조건: 이미 종결된 사건). 따라서 신규 투자 기회로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 실제 사건이 아닌 드라마 '신이랑 법률사무소'의 에피소드 리뷰입니다. 소송금융은 실제 법적 분쟁을 대상으로 하므로, 가상의 사건은 투자 대상으로 부적합합니다. 또한, 드라마 내에서도 사건이 '완벽한 인과응보로 마침표를 찍었다'고 명시되어 이미 종결된 상태입니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (김수아) 및 유족</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>[예규·판례] 대법  변론 분리된 공범이 허위 증언시 위증죄 처벌 가능...</t>
+          <t>유연석, 아이브 춤까지 추더니 또 최고 시청률 '11.3%'(신이랑 법률사무...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202808</t>
+          <t>http://www.osen.co.kr/article/G1112765310</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-20 00:48:33.615314+00:00</t>
+          <t>2026-03-22 00:27:38.380129+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>30대 남성</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>경찰 수사 진행 중, 용의자 특정 및 추적 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범 재판에서 증인으로 나와 허위 증언을 한 공동 피고인을 위증죄로 처벌할 수 있다는 판결을 확정했습니다. 이는 공범이라도 소송 절차가 분리됐다면 다른 공동 피고인 소송절차에 증인이 될 수 있다는 기존 판례가 여전히 타당하다는 판단에 따른 것입니다.</t>
+          <t>40대 여성이 모텔에서 살해된 채 발견되었으며, CCTV를 통해 30대 남성이 용의자로 특정되어 경찰이 추적 중인 사건입니다. 피해자의 목에 질식 흔적이 발견되었고, 과학수사팀이 증거를 채취하는 등 수사가 활발히 진행되고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 기사는 대법원 전원합의체의 위증죄 성립에 대한 법리적 판단을 다루는 것으로, 특정 피해자 집단이나 손해배상 청구 대상이 존재하지 않습니다. 또한, 언급된 형사 사건은 이미 대법원에서 판결이 확정되어 '종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>상대방 책임이 명확하고 경찰 수사가 진행 중이나, 상대방이 개인으로 자력 확인이 어렵고(조건 2) 집단적 피해가 아닌 단일 사건이며(조건 3), 소송금융이 기대하는 대규모 금전적 피해 회수 가능성이 낮아(조건 4) 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>공범 재판서 거짓 증언 시 위증죄 처벌 가능</t>
+          <t>장롱에서 발견됐다…모텔서 40대女 살해한 30대男 최후</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/MYH20260320064502Bin</t>
+          <t>https://www.joongang.co.kr/article/25413677</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-20 00:41:22.247282+00:00</t>
+          <t>2026-03-22 00:22:21.332994+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범이라도 재판 절차가 분리되면 다른 공범의 재판에서 증인 지위를 가지며, 허위 진술 시 위증죄가 성립한다는 기존 판례를 유지했다. 이는 하수관거 정비공사 시공 사진 조작 혐의로 기소된 공범 노 씨가 변론 분리 후 다른 공범 재판에서 허위 진술을 한 사건에서 유죄를 확정한 것이다. 이번 판결은 공범의 증인 적격에 대한 법학계의 오랜 논쟁에 종지부를 찍었다.</t>
+          <t>BTS 광화문 공연 검문 과정에서 50대 여성이 가스총과 전기충격기를 소지한 채 적발되었습니다. 해당 여성은 사기 소송으로 인한 신변 안전 우려로 호신용품을 지참했다고 해명했으며, 경찰은 호신용품의 허가 여부 및 이후 조치를 확인 중입니다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결로 법리가 확정된 사건이며, 해당 사건 자체는 이미 종결되었습니다. 소송금융 투자의 대상이 되는 새로운 분쟁 발생이나 집단적 피해 구제와는 거리가 멠습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 소송금융 투자 대상이 되는 민사상 손해배상 청구 사건이 아닌, 총포화약법 위반 여부를 다루는 형사/규제 관련 사건입니다. 비록 경찰 수사라는 공적 절차가 진행 중이고(적합 조건 6), 호신용품 소지라는 명확한 증거가 존재하지만(적합 조건 5), 이는 잠재적 피고인에게 불리한 증거이며, 소송금융이 지원할 원고(피해자)가 명확하지 않습니다. 기사에 언급된 사기 소송에 대한 정보는 매우 제한적이어서 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>대법원 “재판 분리된 공범, 다른 공범 재판서 증인 가능… 허위 진술 ...</t>
+          <t>BTS 광화문 공연 검문서 가스총·전기충격기 적발</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>mediawatch.kr</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://www.mediawatch.kr/news/article.html?no=258987</t>
+          <t>https://www.wikitree.co.kr/articles/1126714</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-20 00:33:10.147197+00:00</t>
+          <t>2026-03-21 12:42:46.788810+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>음주운전 혐의에 대한 플리 바게닝 합의로 형사 사건 종결, 경찰 보디캠 영상 공개 금지 소송 패소</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공범의 재판에서 거짓 증언을 한 경우 위증죄로 처벌할 수 있다는 기존 판례가 타당하다고 판결했습니다. 이는 공범이라도 소송절차가 분리되면 피고인의 지위에서 벗어나 증인이 될 수 있으며, 허위 진술 시 위증죄가 성립한다는 법리를 재확인한 것입니다.</t>
+          <t>팝스타 저스틴 팀버레이크가 음주운전으로 체포되었으며, 당시 경찰 보디캠 영상이 공개되는 것을 막기 위해 소송을 제기했으나 결국 공개되었습니다. 그는 이후 플리 바게닝에 합의하며 음주운전 혐의를 경범죄 수준으로 낮추고 사건을 일단락지었습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>본 기사는 대법원 전원합의체 판결을 통해 공범의 별도 재판에서 위증죄가 성립한다는 기존 판례를 재확인한 것으로, 이미 종결된 사건에 대한 법리 해석입니다. 소송금융 투자 대상으로서의 신규 사건 발굴이나 손해배상 청구 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 사건은 팝스타 저스틴 팀버레이크의 음주운전 체포 및 관련 형사 절차에 대한 내용으로, 이미 플리 바게닝 합의를 통해 사건이 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송금융이 투자할 만한 명확한 피해자나 민사상 손해배상 청구권이 발생한 사건이 아닙니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>대법 전합 “변론 분리 후 공범 재판에서 거짓 증언했다면 위증죄로 처...</t>
+          <t>‘음주운전’ 저스틴 팀버레이크, 체포영상 결국 공개..경찰  누군세요...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>osen.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319516376?OutUrl=naver</t>
+          <t>http://www.osen.co.kr/article/G1112764931</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-20 00:32:22.546850+00:00</t>
+          <t>2026-03-21 12:35:19.385041+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>범행 동기 수사 중</t>
+          <t>항소심 무죄 판결</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>과거 조종사 공제회에 돈을 돌려달라는 소송에서 패소했던 A 씨가 조종사 4명을 공격한 사건이 발생했습니다. 피해자 중 한 명은 공제회 회장이었던 것으로 알려졌으며, 경찰은 A 씨의 범행 동기를 수사 중입니다.</t>
+          <t>28년 전 발생한 '인천 폐수탱크 살인' 사건의 용의자가 항소심에서도 무죄를 선고받아 사건이 다시 미궁에 빠졌습니다. 재판부는 범행 흉기나 피해자 혈흔 등 결정적인 증거가 발견되지 않았다는 점을 무죄의 근거로 들었습니다. 이 판결로 인해 피해자 유족의 민사적 손해배상 청구 가능성도 불투명해졌습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>해당 기사는 조종사 4명에 대한 공격 사건과 그 범행 동기를 다루는 형사 사건에 가깝습니다. 소송금융의 주요 대상인 대기업, 금융기관 등을 상대로 한 집단적 민사상 손해배상 청구 사건으로 보기 어렵습니다. 피해자 수가 4명으로 적고, 범인의 자력 여부도 불분명하며, 범인의 과거 소송은 패소하여 책임이 명확하다고 보기 어렵습니다.</t>
+          <t>형사 사건의 용의자가 2심에서도 무죄를 선고받아 상대방의 책임이 명확하지 않으며(적합 조건 1 불충족), 재판 과정에서 증거 확보의 어려움이 드러났습니다(적합 조건 5 불충족). 또한, 소송금융의 주요 대상인 집단적 피해나 대기업/기관 상대의 소송이 아니며(적합 조건 2, 3 불충족), 형사 사건이 사실상 종결 단계에 있어 민사 소송의 승소 가능성이 매우 낮습니다(부적합 조건 해당).</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>기장 4명 왜 노렸나  의문투성이…범행동기 미궁으로</t>
+          <t>28년 전 '인천 폐수탱크 살인' 다시 미궁으로…용의자 2심도 '무죄'</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>topstarnews.net</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484457&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.topstarnews.net/news/articleView.html?idxno=16011598</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-19 13:17:03.555291+00:00</t>
+          <t>2026-03-21 12:17:50.648130+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>B씨</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>형사 재판 무죄 판결</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범 관계에서 소송이 분리된 후 자신을 위해 다른 공범에게 죄를 떠넘기는 허위 증언은 위증죄에 해당한다고 판결하며, 고양시 하수관 공사 사기 사건의 현장 책임자 A씨의 모해위증죄 유죄를 확정했습니다. A씨는 공범 B씨에게 사진 조작을 지시받았다고 허위 진술한 혐의로 기소되어 1, 2심에 이어 대법원에서도 유죄가 인정되었습니다. 이 판결은 공범의 증언 거부권과 위증죄 성립 여부에 대한 법적 기준을 명확히 했습니다.</t>
+          <t>27년 전 인천 폐수 탱크 사건의 피고인 B씨가 직접적인 범죄 증거 부족으로 무죄 판결을 받았다는 내용. 의심스러운 정황에도 불구하고 B씨의 작업복과 피해자 시신에서 피고인과 연결되는 증거가 발견되지 않아 미궁에 빠진 사건으로 남아있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 전원합의체 판결로 모해위증죄의 성립 여부에 대한 법리가 확정된 형사 사건이며, 해당 사건 자체는 이미 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송 상대방(A씨)의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼 미충족)</t>
+          <t>상대방 책임이 명확하지 않고(무죄판결), 증거 확보가 어려움(직접 증거 없음). 또한 27년 전 사건으로 이미 형사 절차가 종결되었으며, 소송금융의 대상이 되는 민사상 손해배상 청구 가능성이 매우 낮음.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>1명 (추정)</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>공범재판서 거짓 증언하면 '위증죄'</t>
+          <t>27년 전 인천 폐수 탱크 사건, 미궁 속 무죄판결의 충격적 이유</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603191851287364</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861136</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-19 13:07:27.091658+00:00</t>
+          <t>2026-03-21 00:29:07.878892+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C65" t="inlineStr"/>
       <c r="D65" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>형사 재판 1심 판결 및 선고</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공동 피고인도 증인이 될 수 있으며, 허위 진술 시 위증죄로 처벌받을 수 있다는 판결을 확정했다. 이는 공범의 진술 정확성 확보 및 증언거부권 보장을 전제로 한 법리 해석으로, 기존 학계 논쟁에 종지부를 찍었다. 건설회사 공무부장 A씨의 모해위증 혐의 상고심에서 원심의 유죄 판결을 확정하며 이 같은 법리를 명확히 했다.</t>
+          <t>35년간 가정폭력에 시달리던 아내가 남편을 목 졸라 살해한 사건으로, 재판부는 피고인의 공소사실을 유죄로 인정하면서도 장기간의 폭력 피해를 참작하여 징역 4년을 선고했습니다. 남편의 가족들까지 피고인의 선처를 호소하며 피고인을 '진짜 피해자'라고 언급했습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결로 법리가 확정된 사건이며, 특정 피해자 집단이 소송을 제기할 수 있는 새로운 분쟁이 아닌 기존 형사 사건의 법리 해석에 대한 최종 판결이다. 소송금융 투자 대상으로서의 신규성 및 진행 중인 분쟁의 성격이 부합하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 살인에 대한 형사 재판으로, 민사상 손해배상 청구를 목적으로 하는 소송금융의 투자 대상이 아닙니다. 소송금융은 원고가 피고로부터 금전적 배상을 받을 가능성이 있는 민사 사건에 주로 적용됩니다. 또한, 기사 내용상 이미 1심 판결이 선고되어 형사 절차가 진행 중이거나 종결 단계에 있습니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>대법 전합  변론 분리되면 공동 피고인도 증인 될 수 있어</t>
+          <t>35년 폭력 남편 목 졸랐다…판사도 안타까워한 살인자[사건의 재구성]</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/life/2304202.htm</t>
+          <t>https://www.news1.kr/society/incident-accident/6108785</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-19 13:06:51.997309+00:00</t>
+          <t>2026-03-21 00:21:50.239686+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C66" t="inlineStr"/>
       <c r="D66" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>시민단체 대표에 대한 구속영장 발부</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공범 재판에서 허위 증언을 한 경우 위증죄로 처벌할 수 있다는 기존 법리를 재확인했습니다. 건설회사 공무부장 A씨가 사장 B씨의 재판에서 허위 진술한 모해위증 혐의에 대해 원심의 유죄 판결을 확정했습니다. 이는 공범인 공동피고인이 소송절차 분리 후 증인 지위에서 허위 증언 시 처벌 가능하다는 판례를 유지한 것입니다.</t>
+          <t>법원이 '일본군 위안부' 동상 철거 운동을 주도한 시민단체 대표에 대해 도주 우려를 이유로 구속영장을 발부했습니다. 이는 민사상 손해배상 청구가 아닌 형사 절차에 해당합니다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원 전원합의체가 기존 법리를 재확인한 판결에 대한 보도로, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 집단적 피해 사건이 아닙니다. 이미 종결된 형사 사건의 법리적 판단을 다루고 있어 신규 투자 기회 발굴과는 거리가 멉니다.</t>
+          <t>해당 기사는 시민단체 대표에 대한 구속영장 발부와 관련된 형사 절차를 다루고 있으며, 소송금융의 주요 투자 대상인 손해배상 청구 등 민사 소송과는 거리가 멉니다. 특정 가능한 민사상 피고나 피해 금액, 피해자 집단이 명확하지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>대법 전원합의체  변론 분리된 공범 재판에서 허위 증언시 위증죄 처벌...</t>
+          <t>법원,  일본군에 끌려간 위안부 피해자는 없다  김병헌 씨에 대해 구속...</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>pennmike.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/19/2026031990212.html</t>
+          <t>https://www.pennmike.com/news/articleView.html?idxno=117165</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-19 12:47:06.139794+00:00</t>
+          <t>2026-03-21 00:20:05.916695+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C67" t="inlineStr"/>
       <c r="D67" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공범도 다른 공동피고인 재판에서 증인이 될 수 있으며, 허위 증언 시 위증죄로 처벌할 수 있다는 기존 판례를 유지한다고 밝혔다. 건설회사 공무부장 A씨가 회사 운영자 B씨의 재판에서 허위 진술을 한 모해위증 혐의로 기소된 사건에서 원심 판결이 확정되었다. 이 판결은 객관적 물증이 부족한 사건에서 공범 진술의 현실적 필요성을 인정한 것이다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공범이 다른 공동피고인 재판에서 허위 증언을 한 경우 위증죄로 처벌할 수 있다는 기존 법리를 재확인했습니다. 건설회사 공무부장 A씨가 사장 B씨의 재판에서 허위 증언한 모해위증 혐의에 대해 징역형을 선고한 원심 판결을 확정하며, 공범이라도 소송 절차가 분리되면 증인 적격이 인정된다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원 전원합의체가 공범의 위증죄 성립에 대한 기존 판례를 확정한 내용을 다루고 있습니다. 이는 이미 종결된 형사 사건의 법리적 판단에 관한 것으로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 대법원 전원합의체가 형사 사건(위증죄)의 법리를 재확인한 판례에 대한 보도입니다. 소송금융의 일반적인 투자 대상인 피해자들의 손해배상 청구 사건이 아니며, 해당 위증죄 사건은 이미 대법원 판결로 종결되었습니다 (부적합 조건: 이미 종결된 사건). 따라서 신규 투자 기회로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>대법  변론 분리된 공범도 증인 가능...위증하면 처벌</t>
+          <t>[예규·판례] 대법  변론 분리된 공범이 허위 증언시 위증죄 처벌 가능...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603191757107190</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202808</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-19 12:46:48.758193+00:00</t>
+          <t>2026-03-20 00:48:33.615314+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C68" t="inlineStr"/>
       <c r="D68" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 재판이 분리된 공범도 다른 공범 재판에서 증인으로 설 수 있으며, 허위 진술 시 위증죄로 처벌할 수 있다는 기존 입장을 재확인했다. 이는 공사비 빼돌리기 의혹 사건에서 허위 진술한 피고인의 모해위증 혐의 유죄를 확정한 판결이다. 이번 판결은 공범 진술의 증거 활용 범위를 명확히 한 판례로 평가된다.</t>
+          <t>대법원 전원합의체는 공범 재판에서 증인으로 나와 허위 증언을 한 공동 피고인을 위증죄로 처벌할 수 있다는 판결을 확정했습니다. 이는 공범이라도 소송 절차가 분리됐다면 다른 공동 피고인 소송절차에 증인이 될 수 있다는 기존 판례가 여전히 타당하다는 판단에 따른 것입니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결로 공범의 증인 자격 및 위증 책임이 재확인된 사건으로, 새로운 소송금융 투자 기회를 발굴하는 대상이 아닌 법리 확정 사례임. 이미 종결된 사건에 해당하여 부적합 조건에 부합함.</t>
+          <t>이 기사는 대법원 전원합의체의 위증죄 성립에 대한 법리적 판단을 다루는 것으로, 특정 피해자 집단이나 손해배상 청구 대상이 존재하지 않습니다. 또한, 언급된 형사 사건은 이미 대법원에서 판결이 확정되어 '종결된 사건'에 해당하므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>‘공범=증인 가능’ 재확인한 대법 전합…위증 책임도 인정</t>
+          <t>공범 재판서 거짓 증언 시 위증죄 처벌 가능</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031917022067375</t>
+          <t>http://www.yonhapnewstv.co.kr/MYH20260320064502Bin</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-19 12:45:59.141934+00:00</t>
+          <t>2026-03-20 00:41:22.247282+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 소송 절차를 분리했다면 공범이라도 증인으로 보고 위증죄로 처벌할 수 있다는 기존 법리를 재확인했다. 피고인 A씨는 공범 B씨의 재판에서 위증한 혐의로 기소되었으며, 대법원은 A씨의 상고를 기각하고 유죄 판결을 확정했다. 이는 자신에게 불리한 진술을 강요당하지 않을 권리(자기부죄거부특권)와 위증죄 성립 여부에 대한 중요한 판례이다.</t>
+          <t>대법원 전원합의체는 공범이라도 재판 절차가 분리되면 다른 공범의 재판에서 증인 지위를 가지며, 허위 진술 시 위증죄가 성립한다는 기존 판례를 유지했다. 이는 하수관거 정비공사 시공 사진 조작 혐의로 기소된 공범 노 씨가 변론 분리 후 다른 공범 재판에서 허위 진술을 한 사건에서 유죄를 확정한 것이다. 이번 판결은 공범의 증인 적격에 대한 법학계의 오랜 논쟁에 종지부를 찍었다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 전원합의체 판결로 법리가 확정되어 이미 종결된 형사 사건입니다. 소송금융은 주로 민사상 손해배상 청구 등 새로운 소송 기회를 발굴하는 데 초점을 맞추므로, 이미 종결된 형사 사건의 판례 확인은 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원 전원합의체 판결로 법리가 확정된 사건이며, 해당 사건 자체는 이미 종결되었습니다. 소송금융 투자의 대상이 되는 새로운 분쟁 발생이나 집단적 피해 구제와는 거리가 멠습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>공범은 피고인이니 위증 처벌 불가?…대법 “따로 재판하면 가능”</t>
+          <t>대법원 “재판 분리된 공범, 다른 공범 재판서 증인 가능… 허위 진술 ...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>mediawatch.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413146</t>
+          <t>https://www.mediawatch.kr/news/article.html?no=258987</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-19 12:45:41.713342+00:00</t>
+          <t>2026-03-20 00:33:10.147197+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범이라도 소송 절차가 분리된 다른 공범의 재판에서는 증인이 될 수 있으며, 이때 허위 진술을 하면 모해위증죄로 처벌될 수 있다고 판결했습니다. 이 판결은 공사대금 편취 사건의 공범 A씨가 다른 공범 B씨 재판에서 허위 진술한 혐의로 기소된 사건에서 A씨의 유죄를 확정한 것입니다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공범의 재판에서 거짓 증언을 한 경우 위증죄로 처벌할 수 있다는 기존 판례가 타당하다고 판결했습니다. 이는 공범이라도 소송절차가 분리되면 피고인의 지위에서 벗어나 증인이 될 수 있으며, 허위 진술 시 위증죄가 성립한다는 법리를 재확인한 것입니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>해당 사건은 대법원 전원합의체 판결로 이미 종결된 형사 사건입니다. 소송금융 투자의 대상이 되는 새로운 민사상 손해배상 청구 기회가 발생한 것이 아니므로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>본 기사는 대법원 전원합의체 판결을 통해 공범의 별도 재판에서 위증죄가 성립한다는 기존 판례를 재확인한 것으로, 이미 종결된 사건에 대한 법리 해석입니다. 소송금융 투자 대상으로서의 신규 사건 발굴이나 손해배상 청구 가능성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>공범 재판서 거짓 증언한 피고인…대법  위증죄 처벌 가능</t>
+          <t>대법 전합 “변론 분리 후 공범 재판에서 거짓 증언했다면 위증죄로 처...</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04733046645384960</t>
+          <t>https://www.segye.com/newsView/20260319516376?OutUrl=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-19 12:45:12.118159+00:00</t>
+          <t>2026-03-20 00:32:22.546850+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr"/>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>특정 불가</t>
+        </is>
+      </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결 확정</t>
+          <t>범행 동기 수사 중</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범이라도 별도 재판에서 다른 피고인을 모해할 목적으로 거짓 증언을 하면 위증죄로 처벌할 수 있다고 판결했다. 이는 피고인의 방어권 보장과 증인으로서의 의무 사이의 쟁점을 다룬 것으로, 기존 판례를 유지하며 노모 씨의 모해위증 혐의에 대한 원심 판결을 확정했다.</t>
+          <t>과거 조종사 공제회에 돈을 돌려달라는 소송에서 패소했던 A 씨가 조종사 4명을 공격한 사건이 발생했습니다. 피해자 중 한 명은 공제회 회장이었던 것으로 알려졌으며, 경찰은 A 씨의 범행 동기를 수사 중입니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 될 수 있는 새로운 민사 사건에 대한 내용이 아니라, 공범의 위증죄 성립 여부에 대한 대법원 전원합의체 판결을 다루고 있다. 이미 판결이 확정된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며, 피해자나 상대방의 자력 등 적합 조건에 해당하는 요소가 없다.</t>
+          <t>해당 기사는 조종사 4명에 대한 공격 사건과 그 범행 동기를 다루는 형사 사건에 가깝습니다. 소송금융의 주요 대상인 대기업, 금융기관 등을 상대로 한 집단적 민사상 손해배상 청구 사건으로 보기 어렵습니다. 피해자 수가 4명으로 적고, 범인의 자력 여부도 불분명하며, 범인의 과거 소송은 패소하여 책임이 명확하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>대법 “공범 재판서 증언땐 증인 신분…위증죄 처벌 가능”</t>
+          <t>기장 4명 왜 노렸나  의문투성이…범행동기 미궁으로</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260319/133564746/1</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008484457&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-19 12:44:56.247820+00:00</t>
+          <t>2026-03-19 13:17:03.555291+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범인 공동 피고인이 소송 절차가 분리되어 피고인의 지위에서 벗어나게 되면, 다른 공동 피고인에 대한 공소사실에 관해 증인이 될 수 있으며, 이때 거짓 증언을 할 경우 위증죄로 처벌할 수 있다고 판시했습니다. 이는 공범의 증인 적격 및 위증죄 처벌 가능성에 대한 법리를 명확히 한 것입니다.</t>
+          <t>대법원 전원합의체는 공범 관계에서 소송이 분리된 후 자신을 위해 다른 공범에게 죄를 떠넘기는 허위 증언은 위증죄에 해당한다고 판결하며, 고양시 하수관 공사 사기 사건의 현장 책임자 A씨의 모해위증죄 유죄를 확정했습니다. A씨는 공범 B씨에게 사진 조작을 지시받았다고 허위 진술한 혐의로 기소되어 1, 2심에 이어 대법원에서도 유죄가 인정되었습니다. 이 판결은 공범의 증언 거부권과 위증죄 성립 여부에 대한 법적 기준을 명확히 했습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>해당 기사는 대법원의 법리 해석에 대한 내용으로, 특정 피해자와 가해자 간의 손해배상 청구 사건이 아닙니다. 소송금융 투자 대상이 되는 구체적인 피해 발생이나 집단적 피해, 상대방의 자력 등 적합 조건에 해당하지 않습니다.</t>
+          <t>이 사건은 대법원 전원합의체 판결로 모해위증죄의 성립 여부에 대한 법리가 확정된 형사 사건이며, 해당 사건 자체는 이미 종결되었습니다. (부적합 조건: 이미 종결된 사건) 또한, 소송 상대방(A씨)의 자력이나 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건: 상대방에게 자력이 충분함, 피해 규모가 큼 미충족)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>대법  별도 재판서 공범 관련 거짓 증언 시 위증죄 처벌 가능</t>
+          <t>공범재판서 거짓 증언하면 '위증죄'</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1623023/?sc=Naver</t>
+          <t>http://www.fnnews.com/news/202603191851287364</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-19 12:44:13.995346+00:00</t>
+          <t>2026-03-19 13:07:27.091658+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결로 원심 확정</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공범이 다른 공범 재판에 증인으로 출석해 허위 진술을 했다면 위증죄로 처벌할 수 있다는 기존 판례를 유지했다. 건설회사 공무부장 A씨가 업체 대표 B씨의 재판에서 허위 진술을 한 혐의(모해위증)로 기소되어 징역 1년에 집행유예 2년이 확정되었다. 이는 공범의 증인 적격 및 위증죄 성립 여부에 대한 중요한 법리적 판단이다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공동 피고인도 증인이 될 수 있으며, 허위 진술 시 위증죄로 처벌받을 수 있다는 판결을 확정했다. 이는 공범의 진술 정확성 확보 및 증언거부권 보장을 전제로 한 법리 해석으로, 기존 학계 논쟁에 종지부를 찍었다. 건설회사 공무부장 A씨의 모해위증 혐의 상고심에서 원심의 유죄 판결을 확정하며 이 같은 법리를 명확히 했다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 사건은 대법원 전원합의체 판결로 공범의 위증죄 성립 여부에 대한 법리가 확정된 형사 사건이다. 소송금융은 주로 민사 손해배상 청구 등 금전적 회수 가능성이 있는 사건에 투자하며, 이미 종결된 형사 사건은 투자 대상에 해당하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>대법원 전원합의체 판결로 법리가 확정된 사건이며, 특정 피해자 집단이 소송을 제기할 수 있는 새로운 분쟁이 아닌 기존 형사 사건의 법리 해석에 대한 최종 판결이다. 소송금융 투자 대상으로서의 신규성 및 진행 중인 분쟁의 성격이 부합하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>대법  변론 분리된 공범 '허위 진술'도 위증 유죄 …징역형 집유 확정</t>
+          <t>대법 전합  변론 분리되면 공동 피고인도 증인 될 수 있어</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260319142927269</t>
+          <t>https://news.tf.co.kr/read/life/2304202.htm</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-19 12:43:57.522762+00:00</t>
+          <t>2026-03-19 13:06:51.997309+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범 재판이 분리 진행될 때, 한 공범이 다른 공범 재판에 증인으로 출석해 허위 증언을 했다면 모해위증죄로 처벌할 수 있다고 판결했습니다. 이는 자신의 혐의에 대한 거짓말은 처벌하지 않는다는 원칙과 달리, 분리된 재판에서는 증인으로서 진실 의무를 부과해야 한다는 취지입니다. 노모씨의 모해위증 혐의 유죄 판결이 확정되었습니다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공범 재판에서 허위 증언을 한 경우 위증죄로 처벌할 수 있다는 기존 법리를 재확인했습니다. 건설회사 공무부장 A씨가 사장 B씨의 재판에서 허위 진술한 모해위증 혐의에 대해 원심의 유죄 판결을 확정했습니다. 이는 공범인 공동피고인이 소송절차 분리 후 증인 지위에서 허위 증언 시 처벌 가능하다는 판례를 유지한 것입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>이 기사는 대법원 전원합의체 판결을 통해 특정 형사 사건의 법리가 확정되었음을 보도하는 것으로, 이미 종결된 사건에 대한 법적 판단입니다. 새로운 소송금융 투자 기회를 발굴하기 위한 진행 중인 분쟁이나 피해자 집단을 특정하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>해당 기사는 대법원 전원합의체가 기존 법리를 재확인한 판결에 대한 보도로, 소송금융 투자 대상이 될 만한 새로운 분쟁이나 집단적 피해 사건이 아닙니다. 이미 종결된 형사 사건의 법리적 판단을 다루고 있어 신규 투자 기회 발굴과는 거리가 멉니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>대법원  공범 재판 나와 거짓말로 죄 뒤집어씌우면 모해위증죄 성립</t>
+          <t>대법 전원합의체  변론 분리된 공범 재판에서 허위 증언시 위증죄 처벌...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/19/2026031914011891504</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/19/2026031990212.html</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-19 12:42:08.526000+00:00</t>
+          <t>2026-03-19 12:47:06.139794+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
       <c r="D75" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판례 유지</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 변론이 분리된 공범이 다른 공범의 증인으로 출석해 허위 진술을 할 경우 위증죄로 처벌할 수 있다는 기존 판례를 유지했습니다. 이번 판결은 공범의 증인 지위와 위증죄 성립 요건에 대한 법리를 명확히 한 것으로, 새로운 소송금융 투자 기회를 제공하는 사건은 아닙니다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공범도 다른 공동피고인 재판에서 증인이 될 수 있으며, 허위 증언 시 위증죄로 처벌할 수 있다는 기존 판례를 유지한다고 밝혔다. 건설회사 공무부장 A씨가 회사 운영자 B씨의 재판에서 허위 진술을 한 모해위증 혐의로 기소된 사건에서 원심 판결이 확정되었다. 이 판결은 객관적 물증이 부족한 사건에서 공범 진술의 현실적 필요성을 인정한 것이다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>이 기사는 대법원 전원합의체가 기존 판례를 유지하며 공범의 위증죄 성립 여부에 대한 법리를 확정한 내용입니다. 이는 새로운 피해 발생이나 집단적 손해배상 청구와 관련된 사건이 아니며, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건 - 법리 확정)</t>
+          <t>해당 기사는 대법원 전원합의체가 공범의 위증죄 성립에 대한 기존 판례를 확정한 내용을 다루고 있습니다. 이는 이미 종결된 형사 사건의 법리적 판단에 관한 것으로, 새로운 소송금융 투자 기회를 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>변론 분리된 공범, 허위 진술하면 위증 처벌 …대법 전합, 판례 유지</t>
+          <t>대법  변론 분리된 공범도 증인 가능...위증하면 처벌</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6107158</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603191757107190</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-19 12:41:38.394776+00:00</t>
+          <t>2026-03-19 12:46:48.758193+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공모 관계에 있는 공동피고인도 재판 절차가 분리되면 다른 피고인 사건에서 증인으로 증언할 수 있으며, 이때 허위 진술을 하면 모해위증죄로 처벌할 수 있다는 기존 판례 법리를 재확인했습니다. 건설회사 공무부장 A씨의 모해위증 혐의에 대해 징역 1년에 집행유예 2년을 선고한 원심을 확정하며, 공범의 증인적격과 위증죄 성립 여부에 대한 논란에 종지부를 찍었습니다.</t>
+          <t>대법원 전원합의체는 재판이 분리된 공범도 다른 공범 재판에서 증인으로 설 수 있으며, 허위 진술 시 위증죄로 처벌할 수 있다는 기존 입장을 재확인했다. 이는 공사비 빼돌리기 의혹 사건에서 허위 진술한 피고인의 모해위증 혐의 유죄를 확정한 판결이다. 이번 판결은 공범 진술의 증거 활용 범위를 명확히 한 판례로 평가된다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>이 기사는 대법원 전원합의체가 공범의 위증죄 성립에 대한 기존 법리를 재확인한 판결을 다루고 있습니다. 특정 사건의 최종 판결이 확정되어 이미 종결된 사건이므로(부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>대법원 전원합의체 판결로 공범의 증인 자격 및 위증 책임이 재확인된 사건으로, 새로운 소송금융 투자 기회를 발굴하는 대상이 아닌 법리 확정 사례임. 이미 종결된 사건에 해당하여 부적합 조건에 부합함.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>같이 범행한 공범 재판서 거짓말하면?…대법 전합 '위증죄 된다' 재확인</t>
+          <t>‘공범=증인 가능’ 재확인한 대법 전합…위증 책임도 인정</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260319000924</t>
+          <t>https://view.asiae.co.kr/article/2026031917022067375</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-19 12:41:08.357191+00:00</t>
+          <t>2026-03-19 12:45:59.141934+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>대법원 전원합의체는 공범 관계에서 사건이 분리된 후, 자기보호를 위해 다른 공범에게 죄를 떠넘기는 허위 증언은 위증죄에 해당한다고 판결했습니다. 고양시 하수관 공사 사기 사건에서 공범 A씨가 B씨에게 책임을 전가하는 허위 진술을 한 혐의(모해위증)로 기소되어 1, 2심 유죄 판결을 받았고, 대법원이 이를 확정했습니다. 이는 공범의 증언 거부권과 위증죄 성립 여부에 대한 중요한 법리적 판단입니다.</t>
+          <t>대법원 전원합의체는 소송 절차를 분리했다면 공범이라도 증인으로 보고 위증죄로 처벌할 수 있다는 기존 법리를 재확인했다. 피고인 A씨는 공범 B씨의 재판에서 위증한 혐의로 기소되었으며, 대법원은 A씨의 상고를 기각하고 유죄 판결을 확정했다. 이는 자신에게 불리한 진술을 강요당하지 않을 권리(자기부죄거부특권)와 위증죄 성립 여부에 대한 중요한 판례이다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>대법원 전원합의체 판결로 법리가 확정된 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 대법원 전원합의체 판결로 법리가 확정되어 이미 종결된 형사 사건입니다. 소송금융은 주로 민사상 손해배상 청구 등 새로운 소송 기회를 발굴하는 데 초점을 맞추므로, 이미 종결된 형사 사건의 판례 확인은 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>대법,  '공범'이더라도 분리사건서 자기보호 위한 위증 안 된다</t>
+          <t>공범은 피고인이니 위증 처벌 불가?…대법 “따로 재판하면 가능”</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603191437449281</t>
+          <t>https://www.joongang.co.kr/article/25413146</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-19 12:40:47.031623+00:00</t>
+          <t>2026-03-19 12:45:41.713342+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
       <c r="D78" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>1심 판결 선고 (징역 3년)</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>34년간 뇌병변·지적장애 딸을 돌보던 70대 아버지가 딸을 살해한 혐의로 징역 3년을 선고받았습니다. 아버지는 딸의 상태 악화와 자신의 시력 악화로 인한 돌봄의 어려움에 처지를 비관하여 우발적으로 범행을 저질렀으며, 피해자의 모친은 처벌을 원치 않는다고 밝혔습니다.</t>
+          <t>대법원 전원합의체는 공범이라도 소송 절차가 분리된 다른 공범의 재판에서는 증인이 될 수 있으며, 이때 허위 진술을 하면 모해위증죄로 처벌될 수 있다고 판결했습니다. 이 판결은 공사대금 편취 사건의 공범 A씨가 다른 공범 B씨 재판에서 허위 진술한 혐의로 기소된 사건에서 A씨의 유죄를 확정한 것입니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>이 사건은 70대 아버지가 장애 딸을 살해한 비극적인 형사 사건으로, 이미 1심 판결이 선고되어 종결 단계에 해당합니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하는데, 이 사건은 민사적 손해배상 청구의 주체나 상대방이 명확하지 않으며, 피해자 유족(모친)이 가해자(부친)의 처벌을 원치 않는다는 의사를 밝혀 추가적인 민사 소송의 가능성이 매우 낮습니다.</t>
+          <t>해당 사건은 대법원 전원합의체 판결로 이미 종결된 형사 사건입니다. 소송금융 투자의 대상이 되는 새로운 민사상 손해배상 청구 기회가 발생한 것이 아니므로 부적합합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>“나도 엄마도 힘들다”…34년 간병 끝에 장애 딸 숨지게 한 70대 父, 징...</t>
+          <t>공범 재판서 거짓 증언한 피고인…대법  위증죄 처벌 가능</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603191924289408</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04733046645384960</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-19 12:31:33.503036+00:00</t>
+          <t>2026-03-19 12:45:12.118159+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
       <c r="D79" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>현직 대통령에 대한 '테러청부글'을 작성한 혐의로 기소된 대학생의 형사 재판이 진행 중이다. 대학생 측 변호인은 재판부에 피해자인 이 대통령의 처벌불원 의사를 확인해달라고 요청했으며, 이는 양형에 유리한 요소로 작용할 수 있다.</t>
+          <t>대법원 전원합의체는 공범이라도 별도 재판에서 다른 피고인을 모해할 목적으로 거짓 증언을 하면 위증죄로 처벌할 수 있다고 판결했다. 이는 피고인의 방어권 보장과 증인으로서의 의무 사이의 쟁점을 다룬 것으로, 기존 판례를 유지하며 노모 씨의 모해위증 혐의에 대한 원심 판결을 확정했다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>이 사건은 현직 대통령에 대한 '테러청부글' 작성으로 기소된 대학생의 형사 사건입니다. 소송금융은 주로 손해배상을 목적으로 하는 민사 사건에 투자하며, 이 사건은 피해자가 금전적 배상을 청구하는 민사 소송이 아닙니다. 상대방(대학생)의 자력이 충분하다고 보기 어렵고, 집단적 피해나 대규모 피해 금액이 발생한 사건이 아니므로 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 소송금융 투자 대상이 될 수 있는 새로운 민사 사건에 대한 내용이 아니라, 공범의 위증죄 성립 여부에 대한 대법원 전원합의체 판결을 다루고 있다. 이미 판결이 확정된 사건으로, 소송금융 투자 대상으로서의 신규성이 없으며, 피해자나 상대방의 자력 등 적합 조건에 해당하는 요소가 없다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>'李대통령 테러청부글' 대학생 측… 처벌불원 의사 확인해달라  요청 후...</t>
+          <t>대법 “공범 재판서 증언땐 증인 신분…위증죄 처벌 가능”</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=366450</t>
+          <t>https://www.donga.com/news/Society/article/all/20260319/133564746/1</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-19 12:25:51.826695+00:00</t>
+          <t>2026-03-19 12:44:56.247820+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
       <c r="D80" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>대법원 전원합의체 판결</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>대법원은 기존 판례에서 소송 절차가 분리된 공동피고인이 증언거부권을 고지받고도 허위 진술을 한 경우 위증죄가 성립한다고 판단한 바 있습니다. 이 기사는 위증죄 성립 요건에 대한 법리적 판단을 다루는 것으로, 특정 사건의 피해자나 피고를 다루는 것이 아닙니다.</t>
+          <t>대법원 전원합의체는 공범인 공동 피고인이 소송 절차가 분리되어 피고인의 지위에서 벗어나게 되면, 다른 공동 피고인에 대한 공소사실에 관해 증인이 될 수 있으며, 이때 거짓 증언을 할 경우 위증죄로 처벌할 수 있다고 판시했습니다. 이는 공범의 증인 적격 및 위증죄 처벌 가능성에 대한 법리를 명확히 한 것입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 대법원의 위증죄 성립 요건에 대한 법리적 판단을 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않으며, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
+          <t>해당 기사는 대법원의 법리 해석에 대한 내용으로, 특정 피해자와 가해자 간의 손해배상 청구 사건이 아닙니다. 소송금융 투자 대상이 되는 구체적인 피해 발생이나 집단적 피해, 상대방의 자력 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>공범에 책임 떠넘긴 진술, '위증' 처벌 가능할까…대법, 전합 선고</t>
+          <t>대법  별도 재판서 공범 관련 거짓 증언 시 위증죄 처벌 가능</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6106125</t>
+          <t>https://www.dailian.co.kr/news/view/1623023/?sc=Naver</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-19 00:41:53.475801+00:00</t>
+          <t>2026-03-19 12:44:13.995346+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
-      <c r="D81" t="inlineStr"/>
-      <c r="E81" t="inlineStr"/>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>대법원 전원합의체 판결로 원심 확정</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>이 기사는 강제추행 혐의에 대한 형사 처벌 수위와 초기 법률 대응의 중요성을 설명하는 법률 정보성 기사입니다. 강제추행죄의 정의, 처벌 수위, 보안처분 등 법적 불이익을 다루며, 변호사의 조력을 통한 초기 대응의 필요성을 강조합니다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공범이 다른 공범 재판에 증인으로 출석해 허위 진술을 했다면 위증죄로 처벌할 수 있다는 기존 판례를 유지했다. 건설회사 공무부장 A씨가 업체 대표 B씨의 재판에서 허위 진술을 한 혐의(모해위증)로 기소되어 징역 1년에 집행유예 2년이 확정되었다. 이는 공범의 증인 적격 및 위증죄 성립 여부에 대한 중요한 법리적 판단이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건에 대한 보도가 아닌, 강제추행 혐의에 대한 일반적인 법률 정보 및 변호사의 조언을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>이 사건은 대법원 전원합의체 판결로 공범의 위증죄 성립 여부에 대한 법리가 확정된 형사 사건이다. 소송금융은 주로 민사 손해배상 청구 등 금전적 회수 가능성이 있는 사건에 투자하며, 이미 종결된 형사 사건은 투자 대상에 해당하지 않는다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>강제추행 혐의에 따른 형사 처벌 수위와 초기 법률 대응의 필요성</t>
+          <t>대법  변론 분리된 공범 '허위 진술'도 위증 유죄 …징역형 집유 확정</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026031709584323616cf2d78c68_12</t>
+          <t>https://www.ajunews.com/view/20260319142927269</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-18 00:26:36.579497+00:00</t>
+          <t>2026-03-19 12:43:57.522762+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>형량 선고 예정</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>미국 작가 코우리 리친스가 남편을 독살한 혐의로 기소되어 최소 25년형에서 최대 종신형에 처해질 수 있으며, 법원은 오는 5월 13일 최종 형량을 선고할 예정입니다. 이 사건은 주로 가해자의 형사 처벌에 초점을 맞추고 있습니다.</t>
+          <t>대법원 전원합의체는 공범 재판이 분리 진행될 때, 한 공범이 다른 공범 재판에 증인으로 출석해 허위 증언을 했다면 모해위증죄로 처벌할 수 있다고 판결했습니다. 이는 자신의 혐의에 대한 거짓말은 처벌하지 않는다는 원칙과 달리, 분리된 재판에서는 증인으로서 진실 의무를 부과해야 한다는 취지입니다. 노모씨의 모해위증 혐의 유죄 판결이 확정되었습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>해당 사건은 남편을 독살한 작가의 형사 재판 및 형량 선고에 관한 내용으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아닙니다. 가해자의 자력에 대한 정보가 없으며, 집단적 피해가 아닌 단일 피해자 사건이므로 소송금융 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 대법원 전원합의체 판결을 통해 특정 형사 사건의 법리가 확정되었음을 보도하는 것으로, 이미 종결된 사건에 대한 법적 판단입니다. 새로운 소송금융 투자 기회를 발굴하기 위한 진행 중인 분쟁이나 피해자 집단을 특정하기 어렵습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>남편 독살하고 '슬픔 이기는 법' 동화 쓴 미국 작가…4년 만에 죗값</t>
+          <t>대법원  공범 재판 나와 거짓말로 죄 뒤집어씌우면 모해위증죄 성립</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481392&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.mt.co.kr/society/2026/03/19/2026031914011891504</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-18 00:17:32.269189+00:00</t>
+          <t>2026-03-19 12:42:08.526000+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>서울청 반부패수사대 수사 배당</t>
+          <t>대법원 전원합의체 판례 유지</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>이 변호사가 조 대법원장을 '법왜곡죄'로 고발한 사건이 서울청 반부패수사대에 배당되어 수사가 진행될 예정이다. 조 대법원장이 이재명 당시 대선 후보 사건 심리 중 형사소송법상 서면주의 원칙을 위반했다는 주장이 제기되었다. 이 고발은 '尹 무기징역'을 주장한 지귀연의 고발과 함께 수사 대상이 되었다.</t>
+          <t>대법원 전원합의체는 변론이 분리된 공범이 다른 공범의 증인으로 출석해 허위 진술을 할 경우 위증죄로 처벌할 수 있다는 기존 판례를 유지했습니다. 이번 판결은 공범의 증인 지위와 위증죄 성립 요건에 대한 법리를 명확히 한 것으로, 새로운 소송금융 투자 기회를 제공하는 사건은 아닙니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>이 사건은 조 대법원장에 대한 '법왜곡죄' 형사 고발 사건으로, 소송금융의 주된 대상인 손해배상 청구 사건이 아니다. 상대방 책임의 명확성이 낮고(적합 조건 1), 집단적 피해나 구체적인 피해 규모가 확인되지 않아(적합 조건 3, 4) 투자 적합성이 매우 낮다.</t>
+          <t>이 기사는 대법원 전원합의체가 기존 판례를 유지하며 공범의 위증죄 성립 여부에 대한 법리를 확정한 내용입니다. 이는 새로운 피해 발생이나 집단적 손해배상 청구와 관련된 사건이 아니며, 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건 - 법리 확정)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>'尹 무기징역' 지귀연도 '법왜곡죄' 고발… 서울청이 수사</t>
+          <t>변론 분리된 공범, 허위 진술하면 위증 처벌 …대법 전합, 판례 유지</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031718130005740?did=NA</t>
+          <t>https://www.news1.kr/society/court-prosecution/6107158</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-17 13:22:27.921750+00:00</t>
+          <t>2026-03-19 12:41:38.394776+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>수사 초기 단계</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>이혼소송 중 배우자의 외도 증거를 찾기 위해 차량 블랙박스를 확인한 A씨가 '자동차 수색죄'로 전과자가 될 위기에 처했다. 차량의 '공동 사용' 정황과 '묵시적 동의' 여부가 유무죄를 가르는 핵심 쟁점으로, 수사 초기부터 법률 전문가의 조력이 필요하다는 의견이다.</t>
+          <t>대법원 전원합의체는 공모 관계에 있는 공동피고인도 재판 절차가 분리되면 다른 피고인 사건에서 증인으로 증언할 수 있으며, 이때 허위 진술을 하면 모해위증죄로 처벌할 수 있다는 기존 판례 법리를 재확인했습니다. 건설회사 공무부장 A씨의 모해위증 혐의에 대해 징역 1년에 집행유예 2년을 선고한 원심을 확정하며, 공범의 증인적격과 위증죄 성립 여부에 대한 논란에 종지부를 찍었습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>이 사건은 개인이 '자동차 수색죄'로 형사 처벌을 받을 위기에 처한 상황으로, 소송금융이 일반적으로 투자하는 다수의 피해자가 대기업 등 자력 있는 상대방으로부터 손해배상을 청구하는 유형의 사건이 아닙니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로서의 수익성이나 적합성이 낮습니다.</t>
+          <t>이 기사는 대법원 전원합의체가 공범의 위증죄 성립에 대한 기존 법리를 재확인한 판결을 다루고 있습니다. 특정 사건의 최종 판결이 확정되어 이미 종결된 사건이므로(부적합 조건: 이미 종결된 사건), 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>외도 잡으려 블랙박스 확인…'자동차 수색죄'로 전과자 될 위기</t>
+          <t>같이 범행한 공범 재판서 거짓말하면?…대법 전합 '위증죄 된다' 재확인</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/QKMVHVCSKXLS</t>
+          <t>https://www.newspim.com/news/view/20260319000924</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-17 12:42:56.566764+00:00</t>
+          <t>2026-03-19 12:41:08.357191+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>대법원장 고발, 형사 피의자 신분으로 수사 가능성</t>
+          <t>대법원 전원합의체 판결 확정</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>대법원장이 이재명 대통령의 공직선거법 사건 재판 기일 조정 과정에서 형사소송법 원칙을 왜곡했다는 주장이 제기되어 '법왜곡죄'로 고발되었습니다. 이에 따라 사법부 최고 수장이 형사 피의자 신분으로 수사를 받게 될 가능성이 있으며, 사법 3법에 대한 파장이 예상됩니다.</t>
+          <t>대법원 전원합의체는 공범 관계에서 사건이 분리된 후, 자기보호를 위해 다른 공범에게 죄를 떠넘기는 허위 증언은 위증죄에 해당한다고 판결했습니다. 고양시 하수관 공사 사기 사건에서 공범 A씨가 B씨에게 책임을 전가하는 허위 진술을 한 혐의(모해위증)로 기소되어 1, 2심 유죄 판결을 받았고, 대법원이 이를 확정했습니다. 이는 공범의 증언 거부권과 위증죄 성립 여부에 대한 중요한 법리적 판단입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>이 사건은 대법원장에 대한 '법왜곡죄' 고발로, 형사 피의자 신분으로 수사가 진행될 가능성이 있는 형사 사건의 성격이 강합니다. 소송금융은 일반적으로 다수의 피해자가 명확한 금전적 손해를 입고 이를 배상받기 위한 민사 소송에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. 피해 규모나 피해자 수가 금전적으로 특정되지 않아 소송금융의 일반적인 투자 모델과 부합하지 않습니다.</t>
+          <t>대법원 전원합의체 판결로 법리가 확정된 사건으로, 이미 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>‘법왜곡죄’ 고발된 대법원장…사법 3법 파장 어디까지</t>
+          <t>대법,  '공범'이더라도 분리사건서 자기보호 위한 위증 안 된다</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595323</t>
+          <t>http://www.fnnews.com/news/202603191437449281</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-16 13:13:32.514925+00:00</t>
+          <t>2026-03-19 12:40:47.031623+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C86" t="inlineStr"/>
       <c r="D86" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>대법원 확정 판결 후 재판소원 진행 중</t>
+          <t>1심 판결 선고 (징역 3년)</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>장영하 국민의힘 당협위원장이 이재명 대통령의 '조폭 연루설'을 유포한 혐의로 대법원에서 징역 1년에 집행유예 2년 확정 판결을 받았습니다. 장 위원장은 이 판결에 불복하여 재판소원 및 효력정지 가처분 신청을 헌법재판소에 제출할 예정입니다. 이는 재판소원법 시행 이후 확정 판결을 받은 피고인들이 헌법재판소에 문을 두드리는 사례 중 하나입니다.</t>
+          <t>34년간 뇌병변·지적장애 딸을 돌보던 70대 아버지가 딸을 살해한 혐의로 징역 3년을 선고받았습니다. 아버지는 딸의 상태 악화와 자신의 시력 악화로 인한 돌봄의 어려움에 처지를 비관하여 우발적으로 범행을 저질렀으며, 피해자의 모친은 처벌을 원치 않는다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>해당 사건은 공직선거법상 허위사실 공표 혐의로 대법원에서 확정 판결이 내려진 형사 사건입니다. 소송금융은 주로 피해자가 손해배상을 청구하는 민사 사건을 대상으로 하며, 이미 종결된 형사 사건의 피고인 항소심이나 헌법소원을 지원하는 경우는 드뭅니다. 따라서 '부적합 조건: 이미 종결된 사건'에 해당하여 투자 적합도가 낮습니다.</t>
+          <t>이 사건은 70대 아버지가 장애 딸을 살해한 비극적인 형사 사건으로, 이미 1심 판결이 선고되어 종결 단계에 해당합니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하는데, 이 사건은 민사적 손해배상 청구의 주체나 상대방이 명확하지 않으며, 피해자 유족(모친)이 가해자(부친)의 처벌을 원치 않는다는 의사를 밝혀 추가적인 민사 소송의 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[손병관의 뉴스프레소] 이 대통령  검사들이 다 나쁜 것도 아니지 않냐...</t>
+          <t>“나도 엄마도 힘들다”…34년 간병 끝에 장애 딸 숨지게 한 70대 父, 징...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215154&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.fnnews.com/news/202603191924289408</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-16 00:49:58.080736+00:00</t>
+          <t>2026-03-19 12:31:33.503036+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>형사 사건 징역형 집행유예 선고</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>월세 분담 문제로 동거인에게 흉기를 휘두른 이주노동자가 징역형 집행유예를 선고받았습니다. 재판부는 범행의 비난 가능성이 크지만, 피해자가 처벌을 원하지 않는 점을 고려했다고 판시했습니다.</t>
+          <t>현직 대통령에 대한 '테러청부글'을 작성한 혐의로 기소된 대학생의 형사 재판이 진행 중이다. 대학생 측 변호인은 재판부에 피해자인 이 대통령의 처벌불원 의사를 확인해달라고 요청했으며, 이는 양형에 유리한 요소로 작용할 수 있다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>상대방(이주노동자)의 자력이 충분하지 않을 가능성이 높고(부적합 조건: 상대방 자력 부족), 피해자가 처벌을 원하지 않아 민사 소송으로 이어질 가능성이 낮습니다. 또한, 형사 사건은 이미 징역형 집행유예로 종결되었습니다(부적합 조건: 이미 종결된 사건).</t>
+          <t>이 사건은 현직 대통령에 대한 '테러청부글' 작성으로 기소된 대학생의 형사 사건입니다. 소송금융은 주로 손해배상을 목적으로 하는 민사 사건에 투자하며, 이 사건은 피해자가 금전적 배상을 청구하는 민사 소송이 아닙니다. 상대방(대학생)의 자력이 충분하다고 보기 어렵고, 집단적 피해나 대규모 피해 금액이 발생한 사건이 아니므로 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>원룸 동거인에 흉기 휘두른 이주노동자 징역형 집유</t>
+          <t>'李대통령 테러청부글' 대학생 측… 처벌불원 의사 확인해달라  요청 후...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>namdonews.com</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.namdonews.com/news/articleView.html?idxno=904011</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=366450</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-15 12:30:40.141888+00:00</t>
+          <t>2026-03-19 12:25:51.826695+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>경찰 수사 개시</t>
+          <t>대법원 전원합의체 판결</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>조희대 대법원장과 박영재 대법관이 이재명 대통령의 공직선거법 위반 사건 파기환송 과정에서 형사소송법을 의도적으로 왜곡했다는 혐의로 법왜곡죄 고발을 당했다. 경찰청은 해당 사건을 경기 용인동부서에 배당하여 수사를 시작했다. 법왜곡죄는 판사나 검사가 타인에게 위법 또는 부당하게 이익을 주거나 권익을 해할 목적으로 법을 왜곡할 경우 처벌하는 신설 법안이다.</t>
+          <t>대법원은 기존 판례에서 소송 절차가 분리된 공동피고인이 증언거부권을 고지받고도 허위 진술을 한 경우 위증죄가 성립한다고 판단한 바 있습니다. 이 기사는 위증죄 성립 요건에 대한 법리적 판단을 다루는 것으로, 특정 사건의 피해자나 피고를 다루는 것이 아닙니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>고발된 사건은 형사 고발로, 소송금융의 주된 투자 대상인 민사상 손해배상 청구와는 성격이 다름. (적합 조건 1, 4 불충족) 피해 규모를 특정하기 어렵고, 다수의 피해자가 존재하지 않아 집단소송 가능성이 없음. (적합 조건 3, 4 불충족) 또한, 대법원장 및 대법관을 상대로 한 법왜곡죄 고발은 법리적 쟁점이 복잡하고 승소 가능성 및 손해배상액 산정이 매우 불확실함. (적합 조건 5 불충족)</t>
+          <t>이 기사는 특정 사건이나 피해 발생에 대한 보도가 아닌, 대법원의 위증죄 성립 요건에 대한 법리적 판단을 다루고 있습니다. 소송금융 적합 조건 중 '상대방 책임 명확', '집단적 피해', '피해 규모 큼' 등에 해당하지 않으며, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 없습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>1명 (이재명)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>경찰 “‘법왜곡죄’ 고발된 조희대 대법원장 용인서부서가 수사”</t>
+          <t>공범에 책임 떠넘긴 진술, '위증' 처벌 가능할까…대법, 전합 선고</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11574524?ref=naver</t>
+          <t>https://www.news1.kr/society/court-prosecution/6106125</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-14 12:46:54.858864+00:00</t>
+          <t>2026-03-19 00:41:53.475801+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
-      <c r="D89" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D89" t="inlineStr"/>
+      <c r="E89" t="inlineStr"/>
       <c r="F89" t="inlineStr">
         <is>
-          <t>유튜버 '구제역'이 쯔양 협박 혐의로 징역 3년형을 선고받고 형이 확정되었습니다. 변호인은 재판 과정에서 헌법상 기본권 침해가 있었다며 재판소원 신청을 예고했습니다.</t>
+          <t>이 기사는 강제추행 혐의에 대한 형사 처벌 수위와 초기 법률 대응의 중요성을 설명하는 법률 정보성 기사입니다. 강제추행죄의 정의, 처벌 수위, 보안처분 등 법적 불이익을 다루며, 변호사의 조력을 통한 초기 대응의 필요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>해당 사건은 유튜버 쯔양 협박에 대한 형사 사건으로, 징역 3년형이 이미 확정되어 '부적합 조건: 이미 종결된 사건 (판결 확정)'에 해당합니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하므로, 형사 사건의 유무죄 다툼이나 재판소원 신청은 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>이 기사는 특정 사건에 대한 보도가 아닌, 강제추행 혐의에 대한 일반적인 법률 정보 및 변호사의 조언을 담고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 특정되지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>구제역, ‘쯔양 협박’으로 징역 3년 확정→재판소원 신청 예고</t>
+          <t>강제추행 혐의에 따른 형사 처벌 수위와 초기 법률 대응의 필요성</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/11987826</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026031709584323616cf2d78c68_12</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-13 13:18:08.619951+00:00</t>
+          <t>2026-03-18 00:26:36.579497+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>조희대 대법원장, 박영재 대법관</t>
+          <t>코우리 리친스</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>서울경찰청 광역수사단 이관, 공수처 고발</t>
+          <t>형량 선고 예정</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>조희대 대법원장이 이재명 대통령 공직선거법 위반 사건 파기환송 과정에서 형사소송법을 의도적으로 왜곡했다는 주장이 제기되어, 법왜곡죄 시행 후 첫 고발 사건으로 서울경찰청 광역수사단에 이관되었다. 이병철 변호사는 조 대법원장과 박 대법관을 공수처에도 함께 고발했으며, 법왜곡죄의 소급 적용 가능성도 주장하고 있다.</t>
+          <t>미국 작가 코우리 리친스가 남편을 독살한 혐의로 기소되어 최소 25년형에서 최대 종신형에 처해질 수 있으며, 법원은 오는 5월 13일 최종 형량을 선고할 예정입니다. 이 사건은 주로 가해자의 형사 처벌에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>적합 조건 중 '이미 공적 절차 진행 중'(경찰 수사, 공수처 고발)에 해당하나, 상대방 책임의 명확성(신설 법률 적용의 난이도, 대법원장의 의도적 왜곡 입증 어려움), 집단적 피해, 피해 규모(직접적인 금전적 피해 미상) 등 소송금융 투자에 필요한 핵심 조건들이 미흡하다. 특히 형사 고발이 주 목적이며, 민사상 손해배상 청구로의 연결 및 회수 가능성이 매우 낮아 투자 적합도가 낮다.</t>
+          <t>해당 사건은 남편을 독살한 작가의 형사 재판 및 형량 선고에 관한 내용으로, 소송금융의 주된 대상인 민사상 손해배상 청구 사건이 아닙니다. 가해자의 자력에 대한 정보가 없으며, 집단적 피해가 아닌 단일 피해자 사건이므로 소송금융 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>'법왜곡죄 1호 고발' 조희대 대법원장 사건, 서울청 광수단으로</t>
+          <t>남편 독살하고 '슬픔 이기는 법' 동화 쓴 미국 작가…4년 만에 죗값</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/society/2026/03/13/2026031319352052341</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008481392&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-13 13:15:02.832145+00:00</t>
+          <t>2026-03-18 00:17:32.269189+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr"/>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>조 대법원장</t>
+        </is>
+      </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>공무집행방해 사건 수사 및 형사 절차 진행 중</t>
+          <t>서울청 반부패수사대 수사 배당</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>경찰관 폭행으로 인한 공무집행방해 사건은 피해자가 경찰관이라는 특수성 때문에 합의 절차가 매우 까다롭거나 사실상 불가능에 가깝습니다. 경찰 내부 지침상 개인적인 합의금을 받고 처벌 불원을 표시하는 행위가 어렵기 때문입니다. 이 기사는 이러한 사건의 법적 쟁점과 피의자가 겪는 어려움을 다루고 있습니다.</t>
+          <t>이 변호사가 조 대법원장을 '법왜곡죄'로 고발한 사건이 서울청 반부패수사대에 배당되어 수사가 진행될 예정이다. 조 대법원장이 이재명 당시 대선 후보 사건 심리 중 형사소송법상 서면주의 원칙을 위반했다는 주장이 제기되었다. 이 고발은 '尹 무기징역'을 주장한 지귀연의 고발과 함께 수사 대상이 되었다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>이 기사는 경찰관 폭행(공무집행방해) 사건의 법적 쟁점과 합의의 어려움을 다루는 형사 사건에 초점을 맞추고 있습니다. 소송금융은 일반적으로 다수의 피해자가 자력 있는 피고를 상대로 손해배상을 청구하는 민사 소송에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 3, 4 불충족)</t>
+          <t>이 사건은 조 대법원장에 대한 '법왜곡죄' 형사 고발 사건으로, 소송금융의 주된 대상인 손해배상 청구 사건이 아니다. 상대방 책임의 명확성이 낮고(적합 조건 1), 집단적 피해나 구체적인 피해 규모가 확인되지 않아(적합 조건 3, 4) 투자 적합성이 매우 낮다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>국가 공권력 침해로 간주, 경찰관 폭행의 법적 쟁점은</t>
+          <t>'尹 무기징역' 지귀연도 '법왜곡죄' 고발… 서울청이 수사</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=2026030618174811959aeda69934_7</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031718130005740?did=NA</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-13 00:25:48.866260+00:00</t>
+          <t>2026-03-17 13:22:27.921750+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>내란 중요임무 종사 혐의로 수사 중, 박성재 재판 증인 출석 및 증언 거부</t>
+          <t>수사 초기 단계</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>심우정 전 검찰총장이 내란 중요임무 종사 혐의로 수사를 받고 있는 가운데, 박성재 재판에 증인으로 출석하여 형사소송법 148조를 근거로 증언을 거부했습니다. 기사는 심 전 총장의 증언 거부 사유와 관련 법조항을 설명하고 있습니다.</t>
+          <t>이혼소송 중 배우자의 외도 증거를 찾기 위해 차량 블랙박스를 확인한 A씨가 '자동차 수색죄'로 전과자가 될 위기에 처했다. 차량의 '공동 사용' 정황과 '묵시적 동의' 여부가 유무죄를 가르는 핵심 쟁점으로, 수사 초기부터 법률 전문가의 조력이 필요하다는 의견이다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>해당 기사는 심우정 전 검찰총장의 형사 사건 수사 및 재판 증언 거부 상황을 다루고 있어, 민사상 손해배상 청구를 위한 소송금융 투자 대상으로는 부적합합니다. 피해자나 손해배상 책임이 있는 상대방이 특정되지 않으며, 민사적 피해 규모도 파악할 수 없습니다.</t>
+          <t>이 사건은 개인이 '자동차 수색죄'로 형사 처벌을 받을 위기에 처한 상황으로, 소송금융이 일반적으로 투자하는 다수의 피해자가 대기업 등 자력 있는 상대방으로부터 손해배상을 청구하는 유형의 사건이 아닙니다. 적합 조건 중 어느 하나에도 해당하지 않으며, 소송금융 투자 대상으로서의 수익성이나 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>심우정 전 검찰총장, 박성재 재판 증인 출석했지만 증언 거부… 수사 사...</t>
+          <t>외도 잡으려 블랙박스 확인…'자동차 수색죄'로 전과자 될 위기</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1620307/?sc=Naver</t>
+          <t>https://lawtalknews.co.kr/article/QKMVHVCSKXLS</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-12 13:22:01.670909+00:00</t>
+          <t>2026-03-17 12:42:56.566764+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>김소영</t>
+          <t>대법원장</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>피의자 구속 기소 후 형사 재판 진행 중</t>
+          <t>대법원장 고발, 형사 피의자 신분으로 수사 가능성</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>서울 강북구 모텔 연쇄 살인 사건 피의자 김소영에 대한 검찰의 심리 분석 결과에 대해 배상훈 프로파일러가 비판을 제기했습니다. 검찰이 '가정불화'를 사이코패스 성향 형성의 원인으로 지목한 것에 대해 아동 학대 가능성 및 과학적 근거 부족을 지적하며, 검찰의 전문성 결여가 재판에 영향을 미칠 수 있다고 주장했습니다. 검찰은 보완 수사를 통해 전문가 자문 등을 거쳐 분석했다고 반박했습니다.</t>
+          <t>대법원장이 이재명 대통령의 공직선거법 사건 재판 기일 조정 과정에서 형사소송법 원칙을 왜곡했다는 주장이 제기되어 '법왜곡죄'로 고발되었습니다. 이에 따라 사법부 최고 수장이 형사 피의자 신분으로 수사를 받게 될 가능성이 있으며, 사법 3법에 대한 파장이 예상됩니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>본 기사는 연쇄 살인 사건의 형사 재판 과정 중 검찰의 심리 분석에 대한 비판을 다루고 있어, 소송금융의 주 대상인 민사상 손해배상 청구 사건이 아닙니다. 또한, 피의자(김소영)의 자력 부족으로 피해자들이 민사 소송을 제기하더라도 실질적인 배상금 회수가 어려울 것으로 예상됩니다.</t>
+          <t>이 사건은 대법원장에 대한 '법왜곡죄' 고발로, 형사 피의자 신분으로 수사가 진행될 가능성이 있는 형사 사건의 성격이 강합니다. 소송금융은 일반적으로 다수의 피해자가 명확한 금전적 손해를 입고 이를 배상받기 위한 민사 소송에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. 피해 규모나 피해자 수가 금전적으로 특정되지 않아 소송금융의 일반적인 투자 모델과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>“‘가정불화’로 사이코패스?...검찰, 김소영에 속은 것”</t>
+          <t>‘법왜곡죄’ 고발된 대법원장…사법 3법 파장 어디까지</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05405446645382664</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595323</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-12 12:30:53.338211+00:00</t>
+          <t>2026-03-16 13:13:32.514925+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
-      <c r="D94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>법률 전문가의 잠재적 법적 책임에 대한 논평</t>
+          <t>대법원 확정 판결 후 재판소원 진행 중</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>남편 휴대폰에서 불륜 상대 여성과의 성관계 영상을 재촬영하여 협박한 아내의 행위에 대해 법률 전문가가 주거침입, 공동폭행, 공동협박 등 형사 처벌 가능성과 이혼 소송에서의 불리함을 언급했습니다. 이는 개인 간의 분쟁으로, 소송금융 투자 대상으로서의 대규모 피해나 명확한 진행 단계가 확인되지 않습니다.</t>
+          <t>장영하 국민의힘 당협위원장이 이재명 대통령의 '조폭 연루설'을 유포한 혐의로 대법원에서 징역 1년에 집행유예 2년 확정 판결을 받았습니다. 장 위원장은 이 판결에 불복하여 재판소원 및 효력정지 가처분 신청을 헌법재판소에 제출할 예정입니다. 이는 재판소원법 시행 이후 확정 판결을 받은 피고인들이 헌법재판소에 문을 두드리는 사례 중 하나입니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 법률 전문가의 논평으로, 소송금융 투자 대상으로서의 구체적인 사건 진행 상황이나 피해 규모가 명확하지 않습니다. 상대방(아내)의 자력 정보가 없고, 집단적 피해가 아닌 개인 간의 분쟁으로 보여 소송금융 적합 조건(2, 3, 4)에 부합하지 않습니다.</t>
+          <t>해당 사건은 공직선거법상 허위사실 공표 혐의로 대법원에서 확정 판결이 내려진 형사 사건입니다. 소송금융은 주로 피해자가 손해배상을 청구하는 민사 사건을 대상으로 하며, 이미 종결된 형사 사건의 피고인 항소심이나 헌법소원을 지원하는 경우는 드뭅니다. 따라서 '부적합 조건: 이미 종결된 사건'에 해당하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>남편 폰 속 불륜녀와의 성관계 영상 재촬영해 협박한 아내…국민참여재...</t>
+          <t>[손병관의 뉴스프레소] 이 대통령  검사들이 다 나쁜 것도 아니지 않냐...</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/DMY9OIWYOUWF</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003215154&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-11 12:45:31.769566+00:00</t>
+          <t>2026-03-16 00:49:58.080736+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>이주노동자</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>국민참여재판 신청</t>
+          <t>형사 사건 징역형 집행유예 선고</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>60대 남성 A 씨가 말다툼 중 지인을 넘어뜨려 숨지게 한 혐의로 기소되었으나, 사망과의 연관성을 부인하며 국민참여재판을 신청했습니다. A 씨는 피해자가 스스로 일어났으며 다른 원인으로 사망했을 가능성을 주장하고 있습니다.</t>
+          <t>월세 분담 문제로 동거인에게 흉기를 휘두른 이주노동자가 징역형 집행유예를 선고받았습니다. 재판부는 범행의 비난 가능성이 크지만, 피해자가 처벌을 원하지 않는 점을 고려했다고 판시했습니다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>해당 기사는 지인 사망 사건에 대한 형사 재판 진행 상황을 다루고 있으며, 피고인이 사망과의 인과관계를 부인하고 있어 민사상 손해배상 책임이 명확하지 않습니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 집단적 피해나 대규모 피해 금액이 확인되지 않고, 피고인의 자력 또한 알 수 없어 투자 적합성이 낮습니다.</t>
+          <t>상대방(이주노동자)의 자력이 충분하지 않을 가능성이 높고(부적합 조건: 상대방 자력 부족), 피해자가 처벌을 원하지 않아 민사 소송으로 이어질 가능성이 낮습니다. 또한, 형사 사건은 이미 징역형 집행유예로 종결되었습니다(부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>1명</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>말다툼 중 지인 넘어뜨려 숨지게 한 60대  사망 연관성 없어 …혐의 부...</t>
+          <t>원룸 동거인에 흉기 휘두른 이주노동자 징역형 집유</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>namdonews.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6098181</t>
+          <t>https://www.namdonews.com/news/articleView.html?idxno=904011</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-11 12:28:44.823869+00:00</t>
+          <t>2026-03-15 12:30:40.141888+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>대한민국 (검찰)</t>
+          <t>조희대 대법원장, 박영재 대법관</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>2심 판결 선고 (징역 5년, 벌금 7천만원, 추징금 6억 7천만원), 대법원 상고 예정</t>
+          <t>경찰 수사 개시</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>김용 전 민주연구원 부원장이 라디오 인터뷰에서 자신의 저서 '대통령의 쓸모'를 소개하고, 대장동 사건 관련 2심 판결(징역 5년, 벌금 7천만원, 추징금 6억 7천만원)에 대한 입장을 밝혔습니다. 그는 검찰과 유동규, 남욱이 사건을 조작했다고 주장하며 자신의 무죄를 강조했습니다.</t>
+          <t>조희대 대법원장과 박영재 대법관이 이재명 대통령의 공직선거법 위반 사건 파기환송 과정에서 형사소송법을 의도적으로 왜곡했다는 혐의로 법왜곡죄 고발을 당했다. 경찰청은 해당 사건을 경기 용인동부서에 배당하여 수사를 시작했다. 법왜곡죄는 판사나 검사가 타인에게 위법 또는 부당하게 이익을 주거나 권익을 해할 목적으로 법을 왜곡할 경우 처벌하는 신설 법안이다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>본 사건은 김용 전 민주연구원 부원장이 피고인인 형사 사건으로, 소송금융의 일반적인 투자 대상인 원고(피해자)의 손해배상 청구 사건이 아닙니다. 형사 사건의 특성상 직접적인 금전적 회수 가능성이 낮아 소송금융 투자 모델에 부합하지 않습니다.</t>
+          <t>고발된 사건은 형사 고발로, 소송금융의 주된 투자 대상인 민사상 손해배상 청구와는 성격이 다름. (적합 조건 1, 4 불충족) 피해 규모를 특정하기 어렵고, 다수의 피해자가 존재하지 않아 집단소송 가능성이 없음. (적합 조건 3, 4 불충족) 또한, 대법원장 및 대법관을 상대로 한 법왜곡죄 고발은 법리적 쟁점이 복잡하고 승소 가능성 및 손해배상액 산정이 매우 불확실함. (적합 조건 5 불충족)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (이재명)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>(초안) 김용</t>
+          <t>경찰 “‘법왜곡죄’ 고발된 조희대 대법원장 용인서부서가 수사”</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107750&amp;s_mcd=0214&amp;s_hcd=01</t>
+          <t>https://www.munhwa.com/article/11574524?ref=naver</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-11 00:51:06.406653+00:00</t>
+          <t>2026-03-14 12:46:54.858864+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C97" t="inlineStr"/>
       <c r="D97" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>항소심 판결 선고</t>
+          <t>징역 3년 확정, 재판소원 신청 예고</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>치매를 앓던 남편을 살해한 70대 아내가 항소심에서도 징역 6년을 선고받았습니다. 법원은 피고인이 치매 남편을 오랜 기간 돌보며 겪은 어려움과 가정 폭력 등을 참작했으나, 범행의 잔혹성을 들어 원심을 유지했습니다. 피고인과 검찰의 항소는 모두 기각되었습니다.</t>
+          <t>유튜버 '구제역'이 쯔양 협박 혐의로 징역 3년형을 선고받고 형이 확정되었습니다. 변호인은 재판 과정에서 헌법상 기본권 침해가 있었다며 재판소원 신청을 예고했습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>본 사건은 치매 남편을 살해한 70대 아내의 형사 사건으로, 소송금융의 일반적인 투자 대상인 민사상 손해배상 청구 사건이 아닙니다. 상대방 책임이 명확하더라도, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'이 확인되지 않으며, 집단적 피해나 대규모 피해 금액이 발생한 사건도 아닙니다. 또한, 형사 소송은 이미 항소심 판결이 선고되어 사실상 종결 단계에 있습니다.</t>
+          <t>해당 사건은 유튜버 쯔양 협박에 대한 형사 사건으로, 징역 3년형이 이미 확정되어 '부적합 조건: 이미 종결된 사건 (판결 확정)'에 해당합니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하므로, 형사 사건의 유무죄 다툼이나 재판소원 신청은 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>치매 남편 나체 외출 말리려다 살해한 70대 아내, 항소심도 '징역 6년'</t>
+          <t>구제역, ‘쯔양 협박’으로 징역 3년 확정→재판소원 신청 예고</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603110650563616</t>
+          <t>https://www.mk.co.kr/article/11987826</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:13.655801+00:00</t>
+          <t>2026-03-13 13:18:08.619951+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>조희대 대법원장, 박영재 대법관</t>
+        </is>
+      </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>수십 년 전 형사 사건 종결</t>
+          <t>서울경찰청 광역수사단 이관, 공수처 고발</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>tvN '벌거벗은 세계사'에서 연쇄 살인마 에드 켐퍼의 범죄 행각과 심리를 파헤치는 내용의 방송을 다룬 기사입니다. 에드 켐퍼는 10명을 살해하며 미국 전역을 공포에 떨게 한 인물로, 그의 범죄 배경과 살인을 멈춘 이유 등을 분석합니다. 이는 현재 진행 중인 법적 분쟁이 아닌 과거의 역사적 사건을 다루는 프로그램에 대한 보도입니다.</t>
+          <t>조희대 대법원장이 이재명 대통령 공직선거법 위반 사건 파기환송 과정에서 형사소송법을 의도적으로 왜곡했다는 주장이 제기되어, 법왜곡죄 시행 후 첫 고발 사건으로 서울경찰청 광역수사단에 이관되었다. 이병철 변호사는 조 대법원장과 박 대법관을 공수처에도 함께 고발했으며, 법왜곡죄의 소급 적용 가능성도 주장하고 있다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>본 사건은 수십 년 전 발생하여 이미 종결된 역사적 형사 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 현재 시점에서 소송을 제기할 만한 자력 있는 상대방이 특정되지 않습니다.</t>
+          <t>적합 조건 중 '이미 공적 절차 진행 중'(경찰 수사, 공수처 고발)에 해당하나, 상대방 책임의 명확성(신설 법률 적용의 난이도, 대법원장의 의도적 왜곡 입증 어려움), 집단적 피해, 피해 규모(직접적인 금전적 피해 미상) 등 소송금융 투자에 필요한 핵심 조건들이 미흡하다. 특히 형사 고발이 주 목적이며, 민사상 손해배상 청구로의 연결 및 회수 가능성이 매우 낮아 투자 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>10명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>‘연쇄 살인마가 된 괴물’ 에드 켐퍼는 왜 살인을 멈췄나 (벌거벗은 세...</t>
+          <t>'법왜곡죄 1호 고발' 조희대 대법원장 사건, 서울청 광수단으로</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/ent/article/all/20260309/133495175/1</t>
+          <t>https://www.mt.co.kr/society/2026/03/13/2026031319352052341</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-09 12:31:59.530819+00:00</t>
+          <t>2026-03-13 13:15:02.832145+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
-      <c r="D99" t="inlineStr"/>
-      <c r="E99" t="inlineStr"/>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>공무집행방해 사건 수사 및 형사 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>이 기사는 생성형 AI 대화 내역을 포함한 전자정보에 대한 압수·수색 및 분석 시 형사소송법상 적법한 절차와 혐의 관련성, 원본성·무결성 확보의 중요성을 강조하는 기자의 시선 칼럼입니다. 혐의와 무관한 정보는 선별되어야 한다고 언급합니다.</t>
+          <t>경찰관 폭행으로 인한 공무집행방해 사건은 피해자가 경찰관이라는 특수성 때문에 합의 절차가 매우 까다롭거나 사실상 불가능에 가깝습니다. 경찰 내부 지침상 개인적인 합의금을 받고 처벌 불원을 표시하는 행위가 어렵기 때문입니다. 이 기사는 이러한 사건의 법적 쟁점과 피의자가 겪는 어려움을 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이 아닌 생성형 AI 대화 내역의 압수·수색 및 분석에 대한 형사소송법상 원칙을 다루고 있습니다. 특정 피해자, 가해자, 피해 규모가 명확하지 않아 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
+          <t>이 기사는 경찰관 폭행(공무집행방해) 사건의 법적 쟁점과 합의의 어려움을 다루는 형사 사건에 초점을 맞추고 있습니다. 소송금융은 일반적으로 다수의 피해자가 자력 있는 피고를 상대로 손해배상을 청구하는 민사 소송에 투자하므로, 본 사건은 투자 대상으로서의 적합성이 낮습니다. (적합 조건 1, 2, 3, 4 불충족)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>[기자의 시선] 수사선상 오른 AI 대화</t>
+          <t>국가 공권력 침해로 간주, 경찰관 폭행의 법적 쟁점은</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>news.koreanbar.or.kr</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35204</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026030618174811959aeda69934_7</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-09 00:47:17.538809+00:00</t>
+          <t>2026-03-13 00:25:48.866260+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>형사 사건 판결 선고에 대한 논평</t>
+          <t>내란 중요임무 종사 혐의로 수사 중, 박성재 재판 증인 출석 및 증언 거부</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>이 기사는 36주 임신종결 사건의 살인죄 판결에 대한 시민건강논평으로, 청소년, 장애인, 성폭력 피해자, 이주 여성 등 취약 계층의 상황과 한국의 낮은 출산율 및 선천적 결함을 가진 출생아 문제 등 사회적, 윤리적 함의를 다루고 있습니다.</t>
+          <t>심우정 전 검찰총장이 내란 중요임무 종사 혐의로 수사를 받고 있는 가운데, 박성재 재판에 증인으로 출석하여 형사소송법 148조를 근거로 증언을 거부했습니다. 기사는 심 전 총장의 증언 거부 사유와 관련 법조항을 설명하고 있습니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>이 기사는 36주 임신종결 사건의 살인죄 판결에 대한 논평으로, 소송금융의 대상이 되는 민사상 손해배상 청구 사건이 아닙니다. 특정 피고로부터 금전적 배상을 받을 수 있는 민사 소송의 기회가 보이지 않으며, 이미 형사 판결이 선고된 사건에 대한 논평이므로 소송금융 투자에 부적합합니다.</t>
+          <t>해당 기사는 심우정 전 검찰총장의 형사 사건 수사 및 재판 증언 거부 상황을 다루고 있어, 민사상 손해배상 청구를 위한 소송금융 투자 대상으로는 부적합합니다. 피해자나 손해배상 책임이 있는 상대방이 특정되지 않으며, 민사적 피해 규모도 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>[시민건강논평] 36주 임신종결 사건의 살인죄 판결에 부쳐</t>
+          <t>심우정 전 검찰총장, 박성재 재판 증인 출석했지만 증언 거부… 수사 사...</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=233234</t>
+          <t>https://www.dailian.co.kr/news/view/1620307/?sc=Naver</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-09 00:24:04.434518+00:00</t>
+          <t>2026-03-12 13:22:01.670909+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>김소영</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>대법원 파기환송</t>
+          <t>피의자 구속 기소 후 형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>대법원은 항소심 재판부가 피고인에게 발송한 소환장에 출석일시가 잘못 기재되어 적법한 소환으로 볼 수 없으므로, 피고인 불출석 상태에서 진행된 궐석재판은 잘못되었다고 판시했습니다. 이에 따라 원심을 파기하고 사건을 광주지법으로 돌려보냈습니다. 이 사건은 형사 절차상 오류에 대한 중요한 판례를 제시합니다.</t>
+          <t>서울 강북구 모텔 연쇄 살인 사건 피의자 김소영에 대한 검찰의 심리 분석 결과에 대해 배상훈 프로파일러가 비판을 제기했습니다. 검찰이 '가정불화'를 사이코패스 성향 형성의 원인으로 지목한 것에 대해 아동 학대 가능성 및 과학적 근거 부족을 지적하며, 검찰의 전문성 결여가 재판에 영향을 미칠 수 있다고 주장했습니다. 검찰은 보완 수사를 통해 전문가 자문 등을 거쳐 분석했다고 반박했습니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>이 기사는 형사 사건의 항소심 절차상 오류에 대한 대법원 판결을 다루고 있으며, 소송금융이 일반적으로 지원하는 민사 손해배상 청구 사건과는 거리가 멠습니다. 대법원 판결은 형사 피고인에게 유리한 절차적 판단으로, 소송금융의 투자 대상이 되는 '피해자'의 '상대방 책임' 및 '자력' 요건을 충족하지 않습니다.</t>
+          <t>본 기사는 연쇄 살인 사건의 형사 재판 과정 중 검찰의 심리 분석에 대한 비판을 다루고 있어, 소송금융의 주 대상인 민사상 손해배상 청구 사건이 아닙니다. 또한, 피의자(김소영)의 자력 부족으로 피해자들이 민사 소송을 제기하더라도 실질적인 배상금 회수가 어려울 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>3억 9,500여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>[형사] '출석일시' 잘못 기재된 소환장 보낸 후 궐석재판 열어 선고 잘못</t>
+          <t>“‘가정불화’로 사이코패스?...검찰, 김소영에 속은 것”</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92521</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05405446645382664</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-08 12:52:25.132187+00:00</t>
+          <t>2026-03-12 12:30:53.338211+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr"/>
-      <c r="E102" t="inlineStr"/>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>법률 전문가의 잠재적 법적 책임에 대한 논평</t>
+        </is>
+      </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>해당 기사는 형사소송법 제245조의7에 따른 경찰의 불송치 결정에 대한 이의신청 및 재수사 요청 절차를 설명하는 법률 해설 기사입니다. 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 검토 대상이 아닙니다.</t>
+          <t>남편 휴대폰에서 불륜 상대 여성과의 성관계 영상을 재촬영하여 협박한 아내의 행위에 대해 법률 전문가가 주거침입, 공동폭행, 공동협박 등 형사 처벌 가능성과 이혼 소송에서의 불리함을 언급했습니다. 이는 개인 간의 분쟁으로, 소송금융 투자 대상으로서의 대규모 피해나 명확한 진행 단계가 확인되지 않습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 형사소송법상 이의신청 절차에 대한 일반적인 법률 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 사건 발생 사실 등이 전혀 파악되지 않아 투자 적합성이 매우 낮습니다.</t>
+          <t>본 기사는 특정 사건에 대한 법률 전문가의 논평으로, 소송금융 투자 대상으로서의 구체적인 사건 진행 상황이나 피해 규모가 명확하지 않습니다. 상대방(아내)의 자력 정보가 없고, 집단적 피해가 아닌 개인 간의 분쟁으로 보여 소송금융 적합 조건(2, 3, 4)에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>[생활과 법률] 이의신청, 재수사요청</t>
+          <t>남편 폰 속 불륜녀와의 성관계 영상 재촬영해 협박한 아내…국민참여재...</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066186</t>
+          <t>https://lawtalknews.co.kr/article/DMY9OIWYOUWF</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-08 12:40:51.876493+00:00</t>
+          <t>2026-03-11 12:45:31.769566+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C103" t="inlineStr"/>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>항소심 판결 선고 (원심 유지)</t>
+          <t>국민참여재판 신청</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>치매를 앓던 80대 어머니를 폭행해 숨지게 한 50대 딸이 항소심에서 징역 3년에 집행유예 4년을 선고받았다. 재판부는 피고인이 홀로 병간호하며 부양한 점과 유가족의 선처 탄원을 참작하여 원심을 유지했다.</t>
+          <t>60대 남성 A 씨가 말다툼 중 지인을 넘어뜨려 숨지게 한 혐의로 기소되었으나, 사망과의 연관성을 부인하며 국민참여재판을 신청했습니다. A 씨는 피해자가 스스로 일어났으며 다른 원인으로 사망했을 가능성을 주장하고 있습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>이 사건은 가족 간의 존속폭행치사 형사 사건으로, 소송금융의 주요 적합 조건인 대기업/기관 상대방, 충분한 자력, 집단적 피해, 대규모 피해 금액 등이 해당되지 않습니다. 또한, 이미 항소심 판결이 선고되어 형사 절차가 상당히 진행된 상태입니다.</t>
+          <t>해당 기사는 지인 사망 사건에 대한 형사 재판 진행 상황을 다루고 있으며, 피고인이 사망과의 인과관계를 부인하고 있어 민사상 손해배상 책임이 명확하지 않습니다. 소송금융은 주로 민사상 손해배상 청구를 대상으로 하며, 이 사건은 집단적 피해나 대규모 피해 금액이 확인되지 않고, 피고인의 자력 또한 알 수 없어 투자 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>1명 (사망한 어머니)</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>치매 어머니 폭행해 숨지게 한 딸, 항소심서 집행유예</t>
+          <t>말다툼 중 지인 넘어뜨려 숨지게 한 60대  사망 연관성 없어 …혐의 부...</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>kyeonggi.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.kyeonggi.com/article/20260308580290</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6098181</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-08 12:23:50.222468+00:00</t>
+          <t>2026-03-11 12:28:44.823869+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>50대 딸</t>
+          <t>대한민국 (검찰)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중</t>
+          <t>2심 판결 선고 (징역 5년, 벌금 7천만원, 추징금 6억 7천만원), 대법원 상고 예정</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>50대 딸이 치매 노모를 폭행하여 사망에 이르게 한 사건. 조사 결과 딸이 노모의 몸을 압박한 사실이 드러났으며, 법원은 피해자 몸의 골절이 심폐소생술과 무관하다고 판단했다. 현재 형사 재판이 진행 중인 것으로 보인다.</t>
+          <t>김용 전 민주연구원 부원장이 라디오 인터뷰에서 자신의 저서 '대통령의 쓸모'를 소개하고, 대장동 사건 관련 2심 판결(징역 5년, 벌금 7천만원, 추징금 6억 7천만원)에 대한 입장을 밝혔습니다. 그는 검찰과 유동규, 남욱이 사건을 조작했다고 주장하며 자신의 무죄를 강조했습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>피고가 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어려움 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건이며, 소송금융이 추구하는 대규모 금전적 피해 회복 가능성이 낮아 투자 매력이 부족함 (적합 조건 3, 4 미충족).</t>
+          <t>본 사건은 김용 전 민주연구원 부원장이 피고인인 형사 사건으로, 소송금융의 일반적인 투자 대상인 원고(피해자)의 손해배상 청구 사건이 아닙니다. 형사 사건의 특성상 직접적인 금전적 회수 가능성이 낮아 소송금융 투자 모델에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>'치매 노모 폭행치사' 50대 딸</t>
+          <t>(초안) 김용</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160291438811042</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107750&amp;s_mcd=0214&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-08 12:19:59.849128+00:00</t>
+          <t>2026-03-11 00:51:06.406653+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>범인 검거 및 유죄 판결, 형량 선고 완료</t>
+          <t>항소심 판결 선고</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>이 기사는 '용감한 형사들4'에서 다뤄진 두 건의 살인 사건을 소개합니다. 첫 번째 사건은 모텔에서 발생한 60대 남성 살해 사건으로, 범인은 무기징역을 선고받았습니다. 두 번째 사건은 이혼 통보에 격분한 남편이 아내를 살해하고 시신을 훼손한 사건으로, 남편은 징역 18년형을 선고받았습니다.</t>
+          <t>치매를 앓던 남편을 살해한 70대 아내가 항소심에서도 징역 6년을 선고받았습니다. 법원은 피고인이 치매 남편을 오랜 기간 돌보며 겪은 어려움과 가정 폭력 등을 참작했으나, 범행의 잔혹성을 들어 원심을 유지했습니다. 피고인과 검찰의 항소는 모두 기각되었습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>두 사건 모두 개인이 피고인인 형사 사건으로, 이미 범인 검거 및 유죄 판결이 선고되어 종결되었습니다. 상대방의 책임은 명확하나, 개인 피고인의 자력 부족으로 인한 배상 능력의 한계와 사건의 종결성(부적합 조건)으로 인해 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>본 사건은 치매 남편을 살해한 70대 아내의 형사 사건으로, 소송금융의 일반적인 투자 대상인 민사상 손해배상 청구 사건이 아닙니다. 상대방 책임이 명확하더라도, 소송금융의 핵심 조건인 '상대방에게 자력이 충분함'이 확인되지 않으며, 집단적 피해나 대규모 피해 금액이 발생한 사건도 아닙니다. 또한, 형사 소송은 이미 항소심 판결이 선고되어 사실상 종결 단계에 있습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>각 사건당 1명</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>아내 옷 벗기고 냄새 맡아  이혼 통보에 토막 살해…안정환  어떻게 그...</t>
+          <t>치매 남편 나체 외출 말리려다 살해한 70대 아내, 항소심도 '징역 6년'</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>tenasia.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.tenasia.co.kr/article/2026030751614</t>
+          <t>http://www.fnnews.com/news/202603110650563616</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:51.057173+00:00</t>
+          <t>2026-03-11 00:19:13.655801+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
       <c r="D106" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>미제사건, 범인 미검거</t>
+          <t>수십 년 전 형사 사건 종결</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>2001년 충북 영동에서 발생한 여고생 살인사건으로, 피해자는 양손목이 절단된 채 발견되었으나 범행 동기와 용의자가 특정되지 않아 25년 넘게 미제사건으로 남아있다. 공소시효는 폐지되었으나 여전히 범인을 찾지 못하고 있다.</t>
+          <t>tvN '벌거벗은 세계사'에서 연쇄 살인마 에드 켐퍼의 범죄 행각과 심리를 파헤치는 내용의 방송을 다룬 기사입니다. 에드 켐퍼는 10명을 살해하며 미국 전역을 공포에 떨게 한 인물로, 그의 범죄 배경과 살인을 멈춘 이유 등을 분석합니다. 이는 현재 진행 중인 법적 분쟁이 아닌 과거의 역사적 사건을 다루는 프로그램에 대한 보도입니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>상대방(가해자)이 특정되지 않았고, 확정적인 물증도 없어 소송의 주체와 대상이 불분명합니다. 집단적 피해가 아닌 단일 피해 사건이며, 현재 진행 중인 공적 절차도 없습니다. 소송금융 투자 대상으로서의 기본 요건을 충족하지 못합니다.</t>
+          <t>본 사건은 수십 년 전 발생하여 이미 종결된 역사적 형사 사건으로, 소송금융 투자 대상으로서의 신규성이 없습니다. 또한, 현재 시점에서 소송을 제기할 만한 자력 있는 상대방이 특정되지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>10명</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>25년 넘게 미제..영동 여고생 살인사건 [그해 오늘]</t>
+          <t>‘연쇄 살인마가 된 괴물’ 에드 켐퍼는 왜 살인을 멈췄나 (벌거벗은 세...</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645381352</t>
+          <t>https://sports.donga.com/ent/article/all/20260309/133495175/1</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-08 00:17:06.012643+00:00</t>
+          <t>2026-03-09 12:31:59.530819+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
-      <c r="D107" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>60대 미혼 남성이 과거 운영하던 모텔 건물에서 살해된 채 발견되었다. 지문 감식으로 피해자의 신원이 확인되었으며, 시신에서는 외상이 발견되었다. '용감한형사들4'에서 이 살인 사건의 수사 과정을 다루었다.</t>
+          <t>이 기사는 생성형 AI 대화 내역을 포함한 전자정보에 대한 압수·수색 및 분석 시 형사소송법상 적법한 절차와 혐의 관련성, 원본성·무결성 확보의 중요성을 강조하는 기자의 시선 칼럼입니다. 혐의와 무관한 정보는 선별되어야 한다고 언급합니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>본 사건은 살인 사건에 대한 형사 수사 및 범인 검거에 초점이 맞춰진 기사로, 소송금융 투자 대상이 되는 민사상 손해배상 청구의 상대방(가해자)이 특정되지 않았으며, 가해자의 자력이나 예상되는 민사상 손해배상액에 대한 정보가 전혀 없어 투자 적합성이 낮다. 소송금융은 주로 자력 있는 상대방으로부터의 대규모 금전적 회수를 목표로 한다.</t>
+          <t>기사는 특정 사건이 아닌 생성형 AI 대화 내역의 압수·수색 및 분석에 대한 형사소송법상 원칙을 다루고 있습니다. 특정 피해자, 가해자, 피해 규모가 명확하지 않아 소송금융 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>‘용감한형사들4’ 욕조 아래 드러난 아내 살해 흔적</t>
+          <t>[기자의 시선] 수사선상 오른 AI 대화</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>bntnews.co.kr</t>
+          <t>news.koreanbar.or.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.bntnews.co.kr/article/view/bnt202603070081</t>
+          <t>https://news.koreanbar.or.kr/news/articleView.html?idxno=35204</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-07 12:14:49.081393+00:00</t>
+          <t>2026-03-09 00:47:17.538809+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
       <c r="D108" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>판사의 법률 해석에 대한 논란</t>
+          <t>형사 사건 판결 선고에 대한 논평</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>기사는 배우자도 강간 피해자가 될 수 있다고 판단한 한 판사의 법률 해석에 대해 비판적인 시각을 제시합니다. 2026년 조문을 언급하며 법령 적용 요건이 충족되지 않는 것을 알면서도 적용하여 재판에 영향을 미쳤을 가능성을 제기하며, 사회 전반적으로 해당 해석을 비합리적이라고 평가하고 있습니다.</t>
+          <t>이 기사는 36주 임신종결 사건의 살인죄 판결에 대한 시민건강논평으로, 청소년, 장애인, 성폭력 피해자, 이주 여성 등 취약 계층의 상황과 한국의 낮은 출산율 및 선천적 결함을 가진 출생아 문제 등 사회적, 윤리적 함의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>본 기사는 특정 판사의 법률 해석에 대한 비판적 논평으로, 소송금융의 일반적인 투자 대상인 집단적 피해나 명확한 피고의 책임, 그리고 그로 인한 손해배상 청구 가능성이 불분명합니다. 피해 규모나 피해자 수가 특정되지 않으며, 소송금융이 지원할 새로운 소송 기회로 보기 어렵습니다.</t>
+          <t>이 기사는 36주 임신종결 사건의 살인죄 판결에 대한 논평으로, 소송금융의 대상이 되는 민사상 손해배상 청구 사건이 아닙니다. 특정 피고로부터 금전적 배상을 받을 수 있는 민사 소송의 기회가 보이지 않으며, 이미 형사 판결이 선고된 사건에 대한 논평이므로 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>색즉시공</t>
+          <t>[시민건강논평] 36주 임신종결 사건의 살인죄 판결에 부쳐</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>lawtimes.co.kr</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217230</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=233234</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-07 00:19:33.638148+00:00</t>
+          <t>2026-03-09 00:24:04.434518+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
       <c r="D109" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>박성재 전 법무부 장관의 내란중요임무종사 혐의 재판 진행 중, 증인 신용해 전 교정본부장 증언 거부</t>
+          <t>대법원 파기환송</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>박성재 전 법무부 장관의 12·3 비상계엄 관련 내란중요임무종사 혐의 재판에서 신용해 전 법무부 교정본부장이 증인으로 출석했으나 대부분의 질문에 증언을 거부했습니다. 신 전 본부장은 박 전 장관으로부터 교정시설 내 수용 공간 확보 지시를 받은 인물로 지목되었습니다.</t>
+          <t>대법원은 항소심 재판부가 피고인에게 발송한 소환장에 출석일시가 잘못 기재되어 적법한 소환으로 볼 수 없으므로, 피고인 불출석 상태에서 진행된 궐석재판은 잘못되었다고 판시했습니다. 이에 따라 원심을 파기하고 사건을 광주지법으로 돌려보냈습니다. 이 사건은 형사 절차상 오류에 대한 중요한 판례를 제시합니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>이 사건은 박성재 전 법무부 장관에 대한 형사 재판으로, 소송금융의 주요 대상인 민사상 손해배상 청구 사건이 아닙니다. (적합 조건 1, 2, 3, 4 미충족) 또한, 기사 내용만으로는 특정 가능한 피해자 집단이나 구체적인 금전적 피해 규모를 파악하기 어렵습니다.</t>
+          <t>이 기사는 형사 사건의 항소심 절차상 오류에 대한 대법원 판결을 다루고 있으며, 소송금융이 일반적으로 지원하는 민사 손해배상 청구 사건과는 거리가 멠습니다. 대법원 판결은 형사 피고인에게 유리한 절차적 판단으로, 소송금융의 투자 대상이 되는 '피해자'의 '상대방 책임' 및 '자력' 요건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3억 9,500여만원</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>증언 않겠다  거부한 신용해…이진관 '잠깐'[노컷브이]</t>
+          <t>[형사] '출석일시' 잘못 기재된 소환장 보낸 후 궐석재판 열어 선고 잘못</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480926?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306053241</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92521</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-06 12:59:16.022592+00:00</t>
+          <t>2026-03-08 12:52:25.132187+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C110" t="inlineStr"/>
+      <c r="D110" t="inlineStr"/>
+      <c r="E110" t="inlineStr"/>
       <c r="F110" t="inlineStr">
         <is>
-          <t>피고인 신 씨가 자신의 범행을 인정하고 피해자와 유족에게 사죄했으나, 결국 사형을 선고받은 사건입니다. 변호인은 피고인이 속죄할 시간을 가질 수 있도록 관대한 처벌을 요청했습니다.</t>
+          <t>해당 기사는 형사소송법 제245조의7에 따른 경찰의 불송치 결정에 대한 이의신청 및 재수사 요청 절차를 설명하는 법률 해설 기사입니다. 특정 사건이나 분쟁에 대한 보도가 아니므로 소송금융 투자 검토 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>이 사건은 소송금융의 주요 대상인 민사상 손해배상 청구가 아닌 형사 사건입니다. 피고인의 책임은 명확하고 증거도 충분하지만, 사형 선고를 받은 피고인으로부터 실질적인 손해배상금 회수가 어려울 가능성이 매우 높습니다. 또한, 형사 절차가 이미 판결 선고 단계에 이르러 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>제공된 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 형사소송법상 이의신청 절차에 대한 일반적인 법률 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 사건 발생 사실 등이 전혀 파악되지 않아 투자 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>내가 다 죽였다  가족들에 섬뜩 고백…결국 사형</t>
+          <t>[생활과 법률] 이의신청, 재수사요청</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466222&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4066186</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-06 00:17:18.654950+00:00</t>
+          <t>2026-03-08 12:40:51.876493+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C111" t="inlineStr"/>
       <c r="D111" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>고등법원 항소심 진행 중</t>
+          <t>항소심 판결 선고 (원심 유지)</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>윤 전 대통령 측 변호인단이 공수처 체포영장 방해 혐의에 대한 1심 유죄 판결에 불복하여 서울고등법원에서 항소심이 시작되었다. 변호인단은 1심 재판부가 공수처의 수사 권한을 과도하게 확장 해석했다고 주장하며 형사소송법 적용 범위의 자의성을 지적했다. 이 사건은 내란재판부의 1호 사건으로 주목받고 있다.</t>
+          <t>치매를 앓던 80대 어머니를 폭행해 숨지게 한 50대 딸이 항소심에서 징역 3년에 집행유예 4년을 선고받았다. 재판부는 피고인이 홀로 병간호하며 부양한 점과 유가족의 선처 탄원을 참작하여 원심을 유지했다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>본 사건은 형사사건으로, 피고인(윤 전 대통령 측)이 1심 유죄 판결에 불복하여 항소심이 진행 중인 상황입니다. 소송금융은 주로 손해배상 등 민사상 금전적 청구를 목적으로 하는 사건에 투자하므로, 본 건은 투자 대상에 적합하지 않습니다.</t>
+          <t>이 사건은 가족 간의 존속폭행치사 형사 사건으로, 소송금융의 주요 적합 조건인 대기업/기관 상대방, 충분한 자력, 집단적 피해, 대규모 피해 금액 등이 해당되지 않습니다. 또한, 이미 항소심 판결이 선고되어 형사 절차가 상당히 진행된 상태입니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명 (사망한 어머니)</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>尹  체포방해? 납득 안돼 …서울고법 내란재판부 1호 사건 개시</t>
+          <t>치매 어머니 폭행해 숨지게 한 딸, 항소심서 집행유예</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>kyeonggi.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026030415060001435?did=NA</t>
+          <t>https://www.kyeonggi.com/article/20260308580290</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-05 01:40:26.599972+00:00</t>
+          <t>2026-03-08 12:23:50.222468+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>50대 딸</t>
+        </is>
+      </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>형사 재판 2심 진행 중</t>
+          <t>형사 재판 진행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>무기징역을 선고받은 '尹'의 2심 재판이 고등법원 내란재판부에 배당되었다는 내용의 기사. 기사 본문은 해당 재판부 김 부장판사의 판결 성향을 설명하고 있다. 소송금융 투자 대상인 민사 손해배상 사건에 대한 정보는 포함되어 있지 않다.</t>
+          <t>50대 딸이 치매 노모를 폭행하여 사망에 이르게 한 사건. 조사 결과 딸이 노모의 몸을 압박한 사실이 드러났으며, 법원은 피해자 몸의 골절이 심폐소생술과 무관하다고 판단했다. 현재 형사 재판이 진행 중인 것으로 보인다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>기사는 형사 재판의 2심 배당에 대한 내용으로, 소송금융의 주된 투자 대상인 민사 손해배상 청구 사건이 아님. 피해자나 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도가 매우 낮음.</t>
+          <t>피고가 개인이며 자력에 대한 정보가 없어 충분한 배상 능력을 기대하기 어려움 (적합 조건 2 미충족). 또한 집단적 피해가 아닌 개별 사건이며, 소송금융이 추구하는 대규모 금전적 피해 회복 가능성이 낮아 투자 매력이 부족함 (적합 조건 3, 4 미충족).</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>'무기징역' 尹 운명의 2심, 고법 내란재판부 배당</t>
+          <t>'치매 노모 폭행치사' 50대 딸</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>00news.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://www.00news.co.kr/news/articleView.html?idxno=102319</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160291438811042</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-05 01:09:19.920064+00:00</t>
+          <t>2026-03-08 12:19:59.849128+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C113" t="inlineStr"/>
       <c r="D113" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>항소심 진행 중 (1심 유죄 판결)</t>
+          <t>범인 검거 및 유죄 판결, 형량 선고 완료</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령의 체포영장 집행 방해, 직권남용, 허위공문서 작성 등 혐의에 대한 항소심이 진행 중입니다. 1심에서 징역 5년이 선고되었으며, 내란특검의 신청에 따라 항소심 전 과정이 녹화 중계될 예정입니다.</t>
+          <t>이 기사는 '용감한 형사들4'에서 다뤄진 두 건의 살인 사건을 소개합니다. 첫 번째 사건은 모텔에서 발생한 60대 남성 살해 사건으로, 범인은 무기징역을 선고받았습니다. 두 번째 사건은 이혼 통보에 격분한 남편이 아내를 살해하고 시신을 훼손한 사건으로, 남편은 징역 18년형을 선고받았습니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>본 사건은 윤석열 전 대통령에 대한 형사 사건으로, 소송금융의 주된 투자 대상인 민사 손해배상 청구와는 성격이 다릅니다. 특정 다수의 피해자가 금전적 손해배상을 청구하는 사건이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>두 사건 모두 개인이 피고인인 형사 사건으로, 이미 범인 검거 및 유죄 판결이 선고되어 종결되었습니다. 상대방의 책임은 명확하나, 개인 피고인의 자력 부족으로 인한 배상 능력의 한계와 사건의 종결성(부적합 조건)으로 인해 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>각 사건당 1명</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>尹 ‘체포방해’ 항소심 모든 재판, 다음날 녹화 중계</t>
+          <t>아내 옷 벗기고 냄새 맡아  이혼 통보에 토막 살해…안정환  어떻게 그...</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>tenasia.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260303/133454891/1</t>
+          <t>https://www.tenasia.co.kr/article/2026030751614</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-04 01:46:33.684162+00:00</t>
+          <t>2026-03-08 00:17:51.057173+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C114" t="inlineStr"/>
       <c r="D114" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>국민참여재판 예정, 공판준비기일 진행 중</t>
+          <t>미제사건, 범인 미검거</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>이화영 전 경기도 평화부지사의 '검찰청 술 파티 위증' 사건 재판이 검찰의 법관 기피 신청으로 98일 만에 재개되었다. 재판부는 6월경 국민참여재판을 진행할 예정이며, 현장검증 및 추가 증인 신청이 이루어졌다. 변호인 측은 검찰 수사기록 목록 편집 의혹을 제기하며 원본 제출을 요청했다.</t>
+          <t>2001년 충북 영동에서 발생한 여고생 살인사건으로, 피해자는 양손목이 절단된 채 발견되었으나 범행 동기와 용의자가 특정되지 않아 25년 넘게 미제사건으로 남아있다. 공소시효는 폐지되었으나 여전히 범인을 찾지 못하고 있다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>해당 기사는 이화영 전 부지사의 '검찰청 술 파티 위증' 관련 형사 재판 진행 상황을 다루고 있으며, 소송금융의 주된 투자 대상인 손해배상 등 민사 소송이 아니다. 특정 가능한 피해 금액이나 다수의 피해자가 존재하지 않으며, 소송금융의 투자 회수 구조와 부합하지 않는다.</t>
+          <t>상대방(가해자)이 특정되지 않았고, 확정적인 물증도 없어 소송의 주체와 대상이 불분명합니다. 집단적 피해가 아닌 단일 피해 사건이며, 현재 진행 중인 공적 절차도 없습니다. 소송금융 투자 대상으로서의 기본 요건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>이화영 '술 파티 위증' 재판 98일 만에 재개... 국민참여재판 6월 전망</t>
+          <t>25년 넘게 미제..영동 여고생 살인사건 [그해 오늘]</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211542&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=01082406645381352</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-04 01:38:40.606253+00:00</t>
+          <t>2026-03-08 00:17:06.012643+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
       <c r="D115" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>2심 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>윤석열 전 대통령의 공수처 영장 집행 방해 및 국무위원 심의권 침해 등 혐의에 대한 2심 재판이 시작되었습니다. 1심에서 징역 5년을 선고받았으며, 법원은 2심부터 당사자 신청 시 중계를 허가했습니다.</t>
+          <t>60대 미혼 남성이 과거 운영하던 모텔 건물에서 살해된 채 발견되었다. 지문 감식으로 피해자의 신원이 확인되었으며, 시신에서는 외상이 발견되었다. '용감한형사들4'에서 이 살인 사건의 수사 과정을 다루었다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>소송금융은 주로 피해자가 손해배상을 청구하는 민사 사건에 투자합니다. 본 사건은 윤석열 전 대통령에 대한 공수처의 형사 기소 사건으로, 피해자가 특정되어 손해배상을 청구하는 민사 소송이 아니므로 소송금융 투자 대상에 부적합합니다.</t>
+          <t>본 사건은 살인 사건에 대한 형사 수사 및 범인 검거에 초점이 맞춰진 기사로, 소송금융 투자 대상이 되는 민사상 손해배상 청구의 상대방(가해자)이 특정되지 않았으며, 가해자의 자력이나 예상되는 민사상 손해배상액에 대한 정보가 전혀 없어 투자 적합성이 낮다. 소송금융은 주로 자력 있는 상대방으로부터의 대규모 금전적 회수를 목표로 한다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>윤석열 '체포 방해' 2심 오늘 시작…법원, 중계 허가</t>
+          <t>‘용감한형사들4’ 욕조 아래 드러난 아내 살해 흔적</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>bntnews.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/society/court-prosecution/6088580</t>
+          <t>https://www.bntnews.co.kr/article/view/bnt202603070081</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-04 00:39:38.446204+00:00</t>
+          <t>2026-03-07 12:14:49.081393+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>형사 재판 징역형 선고</t>
+          <t>판사의 법률 해석에 대한 논란</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>출소 4개월 만에 여탕에서 훔쳐보고 도둑질한 50대 남성이 다시 징역형을 선고받았다. 재판부는 피고인의 많은 형사처벌 전력과 피해자들로부터 용서받지 못한 점을 양형 이유로 밝혔다.</t>
+          <t>기사는 배우자도 강간 피해자가 될 수 있다고 판단한 한 판사의 법률 해석에 대해 비판적인 시각을 제시합니다. 2026년 조문을 언급하며 법령 적용 요건이 충족되지 않는 것을 알면서도 적용하여 재판에 영향을 미쳤을 가능성을 제기하며, 사회 전반적으로 해당 해석을 비합리적이라고 평가하고 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>이 사건은 민사상 손해배상 청구가 아닌 형사 재판의 선고 결과에 대한 기사이다. 소송금융은 민사상 금전적 배상을 목적으로 하므로, 본 사건은 투자 대상에 부적합하다. 또한, 피고인의 자력에 대한 정보가 없으며, 다수의 집단적 피해나 큰 피해 규모가 명확히 드러나지 않는다. (부적합 조건: 이미 종결된 사건 - 형사 재판 종결)</t>
+          <t>본 기사는 특정 판사의 법률 해석에 대한 비판적 논평으로, 소송금융의 일반적인 투자 대상인 집단적 피해나 명확한 피고의 책임, 그리고 그로 인한 손해배상 청구 가능성이 불분명합니다. 피해 규모나 피해자 수가 특정되지 않으며, 소송금융이 지원할 새로운 소송 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>출소 4개월 만에…여탕 훔쳐보고 도둑질한 50대 또 철창행</t>
+          <t>색즉시공</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>lawtimes.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026030240827</t>
+          <t>https://www.lawtimes.co.kr/news/articleView.html?idxno=217230</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-02 12:34:53.287886+00:00</t>
+          <t>2026-03-07 00:19:33.638148+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>박성재 전 법무부 장관</t>
+        </is>
+      </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>1심 무죄 선고</t>
+          <t>박성재 전 법무부 장관의 내란중요임무종사 혐의 재판 진행 중, 증인 신용해 전 교정본부장 증언 거부</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>280억 원대 불법 도박사이트 운영진 9명이 경찰의 위법한 증거 수집으로 인해 1심에서 무죄를 선고받았습니다. 재판부는 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반으로 수집된 증거의 효력을 인정하지 않았습니다. 검찰이 제출한 증거만으로는 공소사실을 입증하기 부족하다고 판단했습니다.</t>
+          <t>박성재 전 법무부 장관의 12·3 비상계엄 관련 내란중요임무종사 혐의 재판에서 신용해 전 법무부 교정본부장이 증인으로 출석했으나 대부분의 질문에 증언을 거부했습니다. 신 전 본부장은 박 전 장관으로부터 교정시설 내 수용 공간 확보 지시를 받은 인물로 지목되었습니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>해당 기사는 불법 도박사이트 운영진에 대한 형사 재판 결과로, 경찰의 위법한 증거 수집으로 인해 무죄가 선고되어 이미 종결된 사건입니다. 소송금융은 주로 피해자의 민사상 손해배상 청구를 지원하는데, 이 사건은 그러한 유형에 해당하지 않습니다. 또한, 불법 도박으로 인한 손실은 법적으로 배상받기 어려워 적합한 투자 대상이 아닙니다.</t>
+          <t>이 사건은 박성재 전 법무부 장관에 대한 형사 재판으로, 소송금융의 주요 대상인 민사상 손해배상 청구 사건이 아닙니다. (적합 조건 1, 2, 3, 4 미충족) 또한, 기사 내용만으로는 특정 가능한 피해자 집단이나 구체적인 금전적 피해 규모를 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>경찰, 위법 증거 수집 …280억원대 도박사이트 운영진 무죄</t>
+          <t>증언 않겠다  거부한 신용해…이진관 '잠깐'[노컷브이]</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178825</t>
+          <t>https://www.nocutnews.co.kr/news/6480926?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306053241</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-01 12:41:55.468848+00:00</t>
+          <t>2026-03-06 12:59:16.022592+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>대한민국 (검찰)</t>
+          <t>신 씨</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>대법원 판결로 압수처분 취소 확정</t>
+          <t>사형 선고</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>대법원은 장하원 전 디스커버리자산운용 대표와 변호인 간의 의견서 등 압수처분이 위법하다고 판시하며, 원심의 압수처분 취소 결정을 확정했습니다. 이는 변호인의 조력을 받을 권리 및 비밀보장의 중요성을 강조한 판결로, 수사기관의 위법한 압수 행위를 제한하는 중요한 선례가 됩니다.</t>
+          <t>피고인 신 씨가 자신의 범행을 인정하고 피해자와 유족에게 사죄했으나, 결국 사형을 선고받은 사건입니다. 변호인은 피고인이 속죄할 시간을 가질 수 있도록 관대한 처벌을 요청했습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>대법원 판결로 검찰의 압수처분 취소가 확정되어 해당 법적 쟁점은 이미 종결되었습니다 (부적합 조건: 이미 종결된 사건). 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이처럼 최종적으로 해결된 사건은 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 사건은 소송금융의 주요 대상인 민사상 손해배상 청구가 아닌 형사 사건입니다. 피고인의 책임은 명확하고 증거도 충분하지만, 사형 선고를 받은 피고인으로부터 실질적인 손해배상금 회수가 어려울 가능성이 매우 높습니다. 또한, 형사 절차가 이미 판결 선고 단계에 이르러 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>[형사]  형사사건 의뢰인과 변호사가 주고받은 의견서 등 압수 위법</t>
+          <t>내가 다 죽였다  가족들에 섬뜩 고백…결국 사형</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92358</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008466222&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-01 12:41:45.680650+00:00</t>
+          <t>2026-03-06 00:17:18.654950+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>댄 세라피니</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>형사 재판 종결, 종신형 선고 및 재심 청구 기각</t>
+          <t>고등법원 항소심 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>전 메이저리그 투수 댄 세라피니가 장인 살해 및 장모 살인미수 혐의로 종신형을 선고받았다. 그는 부유한 장인, 장모와의 갈등 및 목장 개보수 비용 문제로 범행을 저지른 것으로 알려졌다. 세라피니는 유죄 판결 후 여러 차례 재심을 청구했으나 모두 기각되었다.</t>
+          <t>윤 전 대통령 측 변호인단이 공수처 체포영장 방해 혐의에 대한 1심 유죄 판결에 불복하여 서울고등법원에서 항소심이 시작되었다. 변호인단은 1심 재판부가 공수처의 수사 권한을 과도하게 확장 해석했다고 주장하며 형사소송법 적용 범위의 자의성을 지적했다. 이 사건은 내란재판부의 1호 사건으로 주목받고 있다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사 내용은 이미 형사 재판이 종결되어 종신형이 선고된 사건으로, 소송금융의 투자 대상이 되는 '진행 중이거나 예정된 민사 소송'이 아님. 피고의 자력 또한 불분명하며, 집단적 피해 사건이 아님.</t>
+          <t>본 사건은 형사사건으로, 피고인(윤 전 대통령 측)이 1심 유죄 판결에 불복하여 항소심이 진행 중인 상황입니다. 소송금융은 주로 손해배상 등 민사상 금전적 청구를 목적으로 하는 사건에 투자하므로, 본 건은 투자 대상에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>'장인 살인→장모도 사망' 총기난사 전 야구선수, 끝내 '종신형' 평생 감...</t>
+          <t>尹  체포방해? 납득 안돼 …서울고법 내란재판부 1호 사건 개시</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>starnewskorea.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.starnewskorea.com/sports/2026/02/28/2026022814222638034</t>
+          <t>https://www.hankookilbo.com/news/article/A2026030415060001435?did=NA</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:43.017241+00:00</t>
+          <t>2026-03-05 01:40:26.599972+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>국가보안법 위반 혐의로 기소된 탈북자 김련희씨의 속행 공판 진행 중</t>
+          <t>형사 재판 2심 진행 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>국가보안법 위반 혐의로 기소된 탈북자 김련희씨의 재판이 1년 만에 재개되었습니다. 김씨는 북한 가족에게 돌아가기 위한 행동이었음을 주장하며 무죄를 호소하고 있으며, 변호인 측은 녹음파일 전체 재생을 통한 증거 조사를 요청했습니다.</t>
+          <t>무기징역을 선고받은 '尹'의 2심 재판이 고등법원 내란재판부에 배당되었다는 내용의 기사. 기사 본문은 해당 재판부 김 부장판사의 판결 성향을 설명하고 있다. 소송금융 투자 대상인 민사 손해배상 사건에 대한 정보는 포함되어 있지 않다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>이 사건은 국가보안법 위반 혐의로 기소된 형사 사건으로, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 피해자(원고)가 특정되어 금전적 손해배상을 청구하는 구조가 아니며, 소송금융의 투자 회수 모델과 부합하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 형사 재판의 2심 배당에 대한 내용으로, 소송금융의 주된 투자 대상인 민사 손해배상 청구 사건이 아님. 피해자나 상대방, 피해 규모 등 소송금융 투자 검토에 필요한 정보가 전혀 없어 적합도가 매우 낮음.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>'평양 시민' 김련희 국보법 재판 1년 만에 재개</t>
+          <t>'무기징역' 尹 운명의 2심, 고법 내란재판부 배당</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>00news.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260227_0003529941</t>
+          <t>http://www.00news.co.kr/news/articleView.html?idxno=102319</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-02-28 01:33:18.264005+00:00</t>
+          <t>2026-03-05 01:09:19.920064+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>대한민국 검찰</t>
+          <t>대한민국 (내란특검)</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>형사 재판 진행 중, 재판부 교체</t>
+          <t>항소심 진행 중 (1심 유죄 판결)</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>김련희 씨의 국가보안법 위반 및 폭력행위 등 처벌에 관한 법률 위반 혐의 형사 재판이 기소 3년 만에 2023년 시작되었으나, 소송 장기화로 인해 재판부가 세 번째로 교체되었다. 이 기사는 길어지는 재판 과정과 김 씨에게 적용된 혐의의 성격을 다루고 있다.</t>
+          <t>윤석열 전 대통령의 체포영장 집행 방해, 직권남용, 허위공문서 작성 등 혐의에 대한 항소심이 진행 중입니다. 1심에서 징역 5년이 선고되었으며, 내란특검의 신청에 따라 항소심 전 과정이 녹화 중계될 예정입니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>이 사건은 형사 방어 소송으로, 소송금융은 일반적으로 민사상 손해배상을 청구하는 원고에게 자금을 지원합니다. 상대방은 국가(검찰)이며, 피고인(김련희)이 손해배상을 청구하는 주체가 아니므로 소송금융의 투자 대상에 부합하지 않습니다.</t>
+          <t>본 사건은 윤석열 전 대통령에 대한 형사 사건으로, 소송금융의 주된 투자 대상인 민사 손해배상 청구와는 성격이 다릅니다. 특정 다수의 피해자가 금전적 손해배상을 청구하는 사건이 아니므로 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>길어지는 '평양시민' 김련희 재판, 세번째 판사로 교체··· 반인권적 국...</t>
+          <t>尹 ‘체포방해’ 항소심 모든 재판, 다음날 녹화 중계</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/129601/</t>
+          <t>https://www.donga.com/news/Society/article/all/20260303/133454891/1</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-02-28 01:17:16.452863+00:00</t>
+          <t>2026-03-04 01:46:33.684162+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>A 씨</t>
+          <t>대한민국 검찰</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>형사 1심 판결 선고</t>
+          <t>국민참여재판 예정, 공판준비기일 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>20대 남성 A 씨가 집행유예 기간 중 술에 취해 차량에 손괴를 입히고 출동한 경찰관을 폭행한 혐의로 징역 8개월과 벌금 10만원의 실형을 선고받았다. 법원은 피고인의 동종 범행 전과와 집행유예 기간 중 재범을 고려했다.</t>
+          <t>이화영 전 경기도 평화부지사의 '검찰청 술 파티 위증' 사건 재판이 검찰의 법관 기피 신청으로 98일 만에 재개되었다. 재판부는 6월경 국민참여재판을 진행할 예정이며, 현장검증 및 추가 증인 신청이 이루어졌다. 변호인 측은 검찰 수사기록 목록 편집 의혹을 제기하며 원본 제출을 요청했다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>이 사건은 개인 간의 형사 사건으로, 소송금융 투자 대상으로서의 적합성이 낮습니다. 상대방(가해자)의 자력이 충분하지 않아(적합 조건 미충족: 상대방에게 자력이 충분함) 손해배상 청구 시 회수 가능성이 낮으며, 피해 규모 또한 소송금융 투자를 고려할 만큼 크지 않습니다(적합 조건 미충족: 피해 규모가 큼). 또한, 이미 형사 절차가 종결된 사건입니다(부적합 조건: 이미 종결된 사건).</t>
+          <t>해당 기사는 이화영 전 부지사의 '검찰청 술 파티 위증' 관련 형사 재판 진행 상황을 다루고 있으며, 소송금융의 주된 투자 대상인 손해배상 등 민사 소송이 아니다. 특정 가능한 피해 금액이나 다수의 피해자가 존재하지 않으며, 소송금융의 투자 회수 구조와 부합하지 않는다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>“내가 뭘 잘못했냐, XX”…출동 경찰 폭행한 20대男, 징역 8개월 실형</t>
+          <t>이화영 '술 파티 위증' 재판 98일 만에 재개... 국민참여재판 6월 전망</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570970?ref=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211542&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-02-27 00:19:50.843357+00:00</t>
+          <t>2026-03-04 01:38:40.606253+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중, 피의자 휴대폰 포렌식 및 접촉자 전수조사</t>
+          <t>2심 진행 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>20대 여성이 남성 2명을 숨지게 하고 1명에게 의식을 잃게 한 혐의로 경찰 수사를 받고 있다. 피의자가 건넨 음료를 마시고 피해가 발생했으며, 경찰은 추가 피해 정황을 포착하고 접촉자들을 전수조사 중이다. 전체 범행 규모가 커질 가능성이 있다.</t>
+          <t>윤석열 전 대통령의 공수처 영장 집행 방해 및 국무위원 심의권 침해 등 혐의에 대한 2심 재판이 시작되었습니다. 1심에서 징역 5년을 선고받았으며, 법원은 2심부터 당사자 신청 시 중계를 허가했습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>피의자가 20대 개인으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮음 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 비록 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 피의자의 배상 능력이 핵심적인 투자 결정 요인으로 작용한다.</t>
+          <t>소송금융은 주로 피해자가 손해배상을 청구하는 민사 사건에 투자합니다. 본 사건은 윤석열 전 대통령에 대한 공수처의 형사 기소 사건으로, 피해자가 특정되어 손해배상을 청구하는 민사 소송이 아니므로 소송금융 투자 대상에 부적합합니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 피해자 발생 가능성 있음</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>안 일어나요  추가 피해 정황‥접촉자 전수조사</t>
+          <t>윤석열 '체포 방해' 2심 오늘 시작…법원, 중계 허가</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803325_37012.html</t>
+          <t>https://www.news1.kr/society/court-prosecution/6088580</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-02-26 00:29:24.422314+00:00</t>
+          <t>2026-03-04 00:39:38.446204+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>대법원 최종 확정</t>
+          <t>형사 재판 징역형 선고</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>래퍼 이 모 씨가 대마 흡연 혐의로 기소되어 대법원에서 징역 1년 6개월의 실형과 약물중독 재활교육, 추징금을 최종 확정받았습니다. 이 씨는 여러 차례에 걸쳐 대마를 흡연한 혐의로 기소되었으며, 1심과 2심을 거쳐 대법원에서 원심이 유지되었습니다.</t>
+          <t>출소 4개월 만에 여탕에서 훔쳐보고 도둑질한 50대 남성이 다시 징역형을 선고받았다. 재판부는 피고인의 많은 형사처벌 전력과 피해자들로부터 용서받지 못한 점을 양형 이유로 밝혔다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>본 사건은 래퍼의 대마 흡연에 대한 형사 사건으로, 이미 대법원에서 징역형이 최종 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 민사상 손해배상 청구 등 피해자의 권리 구제를 위한 소송에 투자하는 것이므로, 본 사건은 투자 대상에 해당하지 않습니다.</t>
+          <t>이 사건은 민사상 손해배상 청구가 아닌 형사 재판의 선고 결과에 대한 기사이다. 소송금융은 민사상 금전적 배상을 목적으로 하므로, 본 사건은 투자 대상에 부적합하다. 또한, 피고인의 자력에 대한 정보가 없으며, 다수의 집단적 피해나 큰 피해 규모가 명확히 드러나지 않는다. (부적합 조건: 이미 종결된 사건 - 형사 재판 종결)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>음악실서 수차례 대마 흡연한 래퍼, 징역 1년 6개월 확정</t>
+          <t>출소 4개월 만에…여탕 훔쳐보고 도둑질한 50대 또 철창행</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>insight.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://www.insight.co.kr/news/544267</t>
+          <t>https://www.hankyung.com/article/2026030240827</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-02-25 00:56:09.558316+00:00</t>
+          <t>2026-03-02 12:34:53.287886+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>항소심 진행 중</t>
+          <t>1심 무죄 선고</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>윤석열 전 검찰총장(현 대통령)이 자신의 형사소송 항소 절차에 대해 회의감을 표명하며 사법부의 독립성 문제를 제기했다. 닷새 만에 입장을 바꿔 침묵하지 않겠다고 밝히며 향후 대응을 예고했다. 이 기사는 특정 피해자들이 손해배상을 청구하는 사건이 아니므로 소송금융 투자 대상과는 거리가 멀다.</t>
+          <t>280억 원대 불법 도박사이트 운영진 9명이 경찰의 위법한 증거 수집으로 인해 1심에서 무죄를 선고받았습니다. 재판부는 압수수색 영장 원본 미제시 및 압수품 목록 미교부 등 절차 위반으로 수집된 증거의 효력을 인정하지 않았습니다. 검찰이 제출한 증거만으로는 공소사실을 입증하기 부족하다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>이 기사는 윤석열 전 검찰총장의 형사소송 항소에 대한 개인적 입장 표명으로, 소송금융의 주요 투자 대상인 다수의 피해자가 특정 기업/기관을 상대로 손해배상을 청구하는 민사 사건이 아니다. 따라서 적합 조건 중 어느 하나도 충족하지 않으며, 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 기회로 보기 어렵다.</t>
+          <t>해당 기사는 불법 도박사이트 운영진에 대한 형사 재판 결과로, 경찰의 위법한 증거 수집으로 인해 무죄가 선고되어 이미 종결된 사건입니다. 소송금융은 주로 피해자의 민사상 손해배상 청구를 지원하는데, 이 사건은 그러한 유형에 해당하지 않습니다. 또한, 불법 도박으로 인한 손실은 법적으로 배상받기 어려워 적합한 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>윤석열  항소 회의감 든다 더니 닷새 만에  침묵 않겠다</t>
+          <t>경찰, 위법 증거 수집 …280억원대 도박사이트 운영진 무죄</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286826?influxDiv=NAVER</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5178825</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-02-24 13:24:23.843140+00:00</t>
+          <t>2026-03-01 12:41:55.468848+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>대한민국 (검찰)</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>대법원 판결 확정</t>
+          <t>대법원 판결로 압수처분 취소 확정</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>지난해 '서울서부지법 1·19 폭동 사건'에 가담해 법원 내부에 기름을 뿌리고 경찰을 폭행한 30대 남성에게 징역 4년 6개월의 실형이 대법원에서 확정되었다. 이 사건은 윤석열 당시 대통령의 구속영장 발부에 격분한 지지자들이 법원에 난입하여 벌어진 일련의 폭동 사태 중 하나이다. 함께 기소된 다른 피고인도 징역 5년형이 확정되었다.</t>
+          <t>대법원은 장하원 전 디스커버리자산운용 대표와 변호인 간의 의견서 등 압수처분이 위법하다고 판시하며, 원심의 압수처분 취소 결정을 확정했습니다. 이는 변호인의 조력을 받을 권리 및 비밀보장의 중요성을 강조한 판결로, 수사기관의 위법한 압수 행위를 제한하는 중요한 선례가 됩니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>이 사건은 형사 사건으로, 이미 대법원 판결로 형량이 확정되어 종결되었습니다. 소송금융은 통상 민사 손해배상 소송을 대상으로 하며, 이미 종결된 형사 사건은 투자 대상에 해당하지 않습니다. 또한, 소송금융의 주요 적합 조건인 집단적 피해나 상대방의 충분한 자력 등도 해당하지 않습니다.</t>
+          <t>대법원 판결로 검찰의 압수처분 취소가 확정되어 해당 법적 쟁점은 이미 종결되었습니다 (부적합 조건: 이미 종결된 사건). 소송금융은 주로 진행 중이거나 예정된 소송에 투자하므로, 이처럼 최종적으로 해결된 사건은 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4명</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>서부지법 폭동 때 법원 내부에 기름 뿌린 30대, 징역 4년6월 확정</t>
+          <t>[형사]  형사사건 의뢰인과 변호사가 주고받은 의견서 등 압수 위법</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003523013</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92358</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-02-24 00:42:25.299134+00:00</t>
+          <t>2026-03-01 12:41:45.680650+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>대한민국 검찰</t>
+          <t>댄 세라피니</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>이재명 대표 관련 5개 형사 사건 1심 계류 중, 국정조사 추진 예정</t>
+          <t>형사 재판 종결, 종신형 선고 및 재심 청구 기각</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>더불어민주당 의원 105명으로 구성된 '공취모'가 이재명 대표 관련 5개 형사 사건의 공소 취소와 국정조사 추진을 공식화했다. 이들은 윤석열 정부의 정치검찰 행태를 바로잡고, 검찰의 위법적 수사·기소 행태를 시정해야 한다고 주장한다. 유시민 작가 등 당내에서도 비판의 목소리가 나오고 있다.</t>
+          <t>전 메이저리그 투수 댄 세라피니가 장인 살해 및 장모 살인미수 혐의로 종신형을 선고받았다. 그는 부유한 장인, 장모와의 갈등 및 목장 개보수 비용 문제로 범행을 저지른 것으로 알려졌다. 세라피니는 유죄 판결 후 여러 차례 재심을 청구했으나 모두 기각되었다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>본 사건은 특정 정치인에 대한 형사 기소 및 관련 정치적 공방에 관한 것으로, 소송금융이 주로 투자하는 집단적 민사 손해배상 사건과는 성격이 다릅니다. 다수의 피해자가 특정되지 않고(적합 조건 3 미충족), 피해 규모가 금전적으로 명확히 산정되지 않으며(적합 조건 4 미충족), 상대방(검찰)의 책임이 법적으로 확정된 상황이 아닙니다(적합 조건 1 미충족). 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사 내용은 이미 형사 재판이 종결되어 종신형이 선고된 사건으로, 소송금융의 투자 대상이 되는 '진행 중이거나 예정된 민사 소송'이 아님. 피고의 자력 또한 불분명하며, 집단적 피해 사건이 아님.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>與이용우  공취모, 짧은 시간에 에너지 모여 결집...계파 모임? 억울한 ...</t>
+          <t>'장인 살인→장모도 사망' 총기난사 전 야구선수, 끝내 '종신형' 평생 감...</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>radio.ytn.co.kr</t>
+          <t>starnewskorea.com</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107502&amp;s_mcd=0263&amp;s_hcd=01</t>
+          <t>https://www.starnewskorea.com/sports/2026/02/28/2026022814222638034</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-02-23 13:11:16.660252+00:00</t>
+          <t>2026-02-28 12:26:43.017241+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>윤석열</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>내란 혐의 1심 선고 후 항소심 진행 중</t>
+          <t>국가보안법 위반 혐의로 기소된 탈북자 김련희씨의 속행 공판 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>김용민 더불어민주당 의원이 '윤석열 내란 1심 선고 판결'에 대해 비판하며, 2심에서 내란 동기를 재규정하고 법정 최고형을 선고해야 한다고 주장했다. 그는 재판부가 내란 동기를 축소하고 양형을 봐줬다고 지적하며, 사법개혁의 필요성을 강조했다. 이 기사는 형사 재판의 진행 상황과 정치적 논평을 담고 있다.</t>
+          <t>국가보안법 위반 혐의로 기소된 탈북자 김련희씨의 재판이 1년 만에 재개되었습니다. 김씨는 북한 가족에게 돌아가기 위한 행동이었음을 주장하며 무죄를 호소하고 있으며, 변호인 측은 녹음파일 전체 재생을 통한 증거 조사를 요청했습니다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>이 기사는 '내란' 혐의에 대한 형사 재판의 1심 판결과 항소심 진행 상황을 다루고 있으며, 피해자들이 손해배상을 청구하는 민사 소송에 대한 내용이 아닙니다. 소송금융은 주로 민사 소송의 원고에게 자금을 지원하므로, 본 사건은 투자 대상에 적합하지 않습니다.</t>
+          <t>이 사건은 국가보안법 위반 혐의로 기소된 형사 사건으로, 소송금융이 일반적으로 투자하는 민사상 손해배상 청구 사건이 아닙니다. 피해자(원고)가 특정되어 금전적 손해배상을 청구하는 구조가 아니며, 소송금융의 투자 회수 모델과 부합하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>[뉴스하이킥] 김용민  사면금지법 통과시 압도적 의석수 아니면 尹 사면...</t>
-[...2 lines deleted...]
-      <c r="K128" t="inlineStr"/>
+          <t>'평양 시민' 김련희 국보법 재판 1년 만에 재개</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://n.news.naver.com/mnews/article/214/0001482084?sid=100</t>
+          <t>https://www.newsis.com/view/NISX20260227_0003529941</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-02-23 12:36:19.320135+00:00</t>
+          <t>2026-02-28 01:33:18.264005+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>대한민국 검찰</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>경찰 수사 및 범인 검거 중</t>
+          <t>형사 재판 진행 중, 재판부 교체</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>지난 1월, 흉기로 상해를 입히고 차량을 탈취해 간 사건이 112에 신고 접수되었다. 경찰은 즉시 출동하여 해당 차량을 확인하고 순찰차를 배치, 범인을 검거한 것으로 보인다. 피해자는 흉기 상해와 차량 탈취 피해를 입었다.</t>
+          <t>김련희 씨의 국가보안법 위반 및 폭력행위 등 처벌에 관한 법률 위반 혐의 형사 재판이 기소 3년 만에 2023년 시작되었으나, 소송 장기화로 인해 재판부가 세 번째로 교체되었다. 이 기사는 길어지는 재판 과정과 김 씨에게 적용된 혐의의 성격을 다루고 있다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>상대방(절도범)의 책임은 명확하나(적합 조건 1), 가해자의 자력 여부가 불분명하여 손해배상 청구의 실효성이 낮을 가능성이 크다. 또한, 집단적 피해가 아닌 단일 피해 사건이며, 피해 규모가 소송금융 투자 기준에 미치지 못할 수 있다.</t>
+          <t>이 사건은 형사 방어 소송으로, 소송금융은 일반적으로 민사상 손해배상을 청구하는 원고에게 자금을 지원합니다. 상대방은 국가(검찰)이며, 피고인(김련희)이 손해배상을 청구하는 주체가 아니므로 소송금융의 투자 대상에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>'현실판 마동석' 경찰관…車절도범 도주하자 '맨손'으로 유리창 깨고 검...</t>
+          <t>길어지는 '평양시민' 김련희 재판, 세번째 판사로 교체··· 반인권적 국...</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026022308072224469</t>
+          <t>https://www.newsmin.co.kr/news/129601/</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-02-23 00:28:26.855713+00:00</t>
+          <t>2026-02-28 01:17:16.452863+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>A 씨</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>형사 1심 판결 선고</t>
+        </is>
+      </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>이 기사는 경찰 수사 과정에서 허위 자백이 발생하는 심리적 원인과 상황을 분석합니다. 2007년 실종된 아이가 21일 만에 살아 돌아온 사건을 예시로 들며, 범죄분석팀의 역할과 개방형 질문의 중요성을 언급합니다. 특정 사건의 법적 분쟁보다는 수사 기법과 심리학적 측면을 다루는 논평에 가깝습니다.</t>
+          <t>20대 남성 A 씨가 집행유예 기간 중 술에 취해 차량에 손괴를 입히고 출동한 경찰관을 폭행한 혐의로 징역 8개월과 벌금 10만원의 실형을 선고받았다. 법원은 피고인의 동종 범행 전과와 집행유예 기간 중 재범을 고려했다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>해당 기사는 허위 자백의 원인과 과정에 대한 일반적인 분석 기사로, 특정 소송 사건을 다루고 있지 않습니다. 2007년 사건을 언급하고 있어 현재 진행 중인 분쟁으로 보기 어려우며, 소송금융 투자 대상으로서의 구체적인 원고, 피고, 피해 규모 등이 파악되지 않습니다. (적합 조건 1개 이하, 부적합 조건: 이미 종결된 사건)</t>
+          <t>이 사건은 개인 간의 형사 사건으로, 소송금융 투자 대상으로서의 적합성이 낮습니다. 상대방(가해자)의 자력이 충분하지 않아(적합 조건 미충족: 상대방에게 자력이 충분함) 손해배상 청구 시 회수 가능성이 낮으며, 피해 규모 또한 소송금융 투자를 고려할 만큼 크지 않습니다(적합 조건 미충족: 피해 규모가 큼). 또한, 이미 형사 절차가 종결된 사건입니다(부적합 조건: 이미 종결된 사건).</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>어떨 때, 왜 허위 자백이 나오나 [경찰로 간 심리학자들]</t>
+          <t>“내가 뭘 잘못했냐, XX”…출동 경찰 폭행한 20대男, 징역 8개월 실형</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>sisain.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57324</t>
+          <t>https://www.munhwa.com/article/11570970?ref=naver</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-02-23 00:26:41.971937+00:00</t>
+          <t>2026-02-27 00:19:50.843357+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>김 모 씨</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>사후 재심을 통해 무죄 확정</t>
+          <t>경찰 수사 진행 중, 피의자 휴대폰 포렌식 및 접촉자 전수조사</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>보험금을 노려 아내를 살해했다는 혐의로 유죄 판결을 받았던 남편이 사후 재심을 통해 무죄를 확정받았다. 이는 기존 유죄 판결이 뒤집히고 법적으로 무고함이 인정된 결과이다.</t>
+          <t>20대 여성이 남성 2명을 숨지게 하고 1명에게 의식을 잃게 한 혐의로 경찰 수사를 받고 있다. 피의자가 건넨 음료를 마시고 피해가 발생했으며, 경찰은 추가 피해 정황을 포착하고 접촉자들을 전수조사 중이다. 전체 범행 규모가 커질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>해당 사건은 '사후 재심서 무죄 확정'되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>피의자가 20대 개인으로 자력 부족이 예상되어 소송금융 투자 회수 가능성이 낮음 (적합 조건 2 '상대방에게 자력이 충분함' 미충족). 비록 상대방 책임이 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이지만(적합 조건 6), 피의자의 배상 능력이 핵심적인 투자 결정 요인으로 작용한다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>최소 3명 (사망 2명, 의식불명 1명), 추가 피해자 발생 가능성 있음</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>‘보험금 노려 아내 살해’ 남편, 사후 재심서 무죄 확정</t>
+          <t>안 일어나요  추가 피해 정황‥접촉자 전수조사</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1771750768427524005</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6803325_37012.html</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-02-22 12:28:02.687558+00:00</t>
+          <t>2026-02-26 00:29:24.422314+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C132" t="inlineStr"/>
       <c r="D132" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>대법원 최종 확정</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>이재명 대통령의 측근으로 알려진 김용 전 민주연구원 부원장이 정치자금법 위반 등 혐의로 1·2심에서 징역 5년형을 선고받고 상고심 결과를 기다리고 있습니다. 그는 검찰의 증거 조작을 주장하며 구글 타임라인 데이터와 남욱의 위증 고백을 근거로 무죄를 다투고 있습니다. 현재 보석 상태로 저서 출판기념회 등 대외 활동을 이어가고 있습니다.</t>
+          <t>래퍼 이 모 씨가 대마 흡연 혐의로 기소되어 대법원에서 징역 1년 6개월의 실형과 약물중독 재활교육, 추징금을 최종 확정받았습니다. 이 씨는 여러 차례에 걸쳐 대마를 흡연한 혐의로 기소되었으며, 1심과 2심을 거쳐 대법원에서 원심이 유지되었습니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>이 사건은 정치자금법 위반 혐의로 기소된 김용 전 부원장의 형사 상고심으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닙니다. 피고인 측에서 증거 조작을 주장하며 무죄를 다투고 있으나(적합 조건 5에 해당할 수 있으나), 이는 형사 방어에 관한 것이며 직접적인 금전적 회수 가능성이 명확하지 않아 소송금융 투자 대상으로는 부적합합니다.</t>
+          <t>본 사건은 래퍼의 대마 흡연에 대한 형사 사건으로, 이미 대법원에서 징역형이 최종 확정되어 종결된 사건입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 민사상 손해배상 청구 등 피해자의 권리 구제를 위한 소송에 투자하는 것이므로, 본 사건은 투자 대상에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>[단독] ‘李 복심’ 김용 前 민주硏 부원장 “지금은 ‘이재명의 시간’...</t>
+          <t>음악실서 수차례 대마 흡연한 래퍼, 징역 1년 6개월 확정</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>insight.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260222509502?OutUrl=naver</t>
+          <t>https://www.insight.co.kr/news/544267</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-02-22 12:25:47.596811+00:00</t>
+          <t>2026-02-25 00:56:09.558316+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C133" t="inlineStr"/>
       <c r="D133" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>1심 재판에서 무기징역 선고, 2심 및 3심 진행 예정</t>
+          <t>항소심 진행 중</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>기사는 윤석열 전 대통령의 내란죄 1심 재판에서 무기징역이 선고된 결과와 이에 대한 신장식 조국혁신당 의원의 평가를 다룬다. 신 의원은 법리와 양형 사유가 앙상하다고 비판하며, 2심과 3심에서도 국민과 정치권의 지속적인 압박을 통해 사법개혁과 법왜곡죄 등 제도적 개혁의 목소리를 내야 한다고 주장했다.</t>
+          <t>윤석열 전 검찰총장(현 대통령)이 자신의 형사소송 항소 절차에 대해 회의감을 표명하며 사법부의 독립성 문제를 제기했다. 닷새 만에 입장을 바꿔 침묵하지 않겠다고 밝히며 향후 대응을 예고했다. 이 기사는 특정 피해자들이 손해배상을 청구하는 사건이 아니므로 소송금융 투자 대상과는 거리가 멀다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>본 기사는 윤석열 전 대통령의 내란죄 1심 형사 재판 결과를 다루고 있으며, 소송금융의 주된 투자 대상인 민사상 손해배상 청구 사건이 아니다. 따라서 적합 조건 중 어느 것에도 직접적으로 해당하지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>이 기사는 윤석열 전 검찰총장의 형사소송 항소에 대한 개인적 입장 표명으로, 소송금융의 주요 투자 대상인 다수의 피해자가 특정 기업/기관을 상대로 손해배상을 청구하는 민사 사건이 아니다. 따라서 적합 조건 중 어느 하나도 충족하지 않으며, 피해자, 상대방, 피해 규모 등이 특정되지 않아 투자 기회로 보기 어렵다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>지방선거, 호남에서 민주당과의 경쟁 불가피  신장식 조국혁신당 수석...</t>
+          <t>윤석열  항소 회의감 든다 더니 닷새 만에  침묵 않겠다</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>mbn.co.kr</t>
+          <t>news.jtbc.co.kr</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177147</t>
+          <t>https://news.jtbc.co.kr/article/NB12286826?influxDiv=NAVER</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-02-22 12:25:37.223842+00:00</t>
+          <t>2026-02-24 13:24:23.843140+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>대법원 판례 확정 및 1심 판결 선고</t>
+          <t>대법원 판결 확정</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>이 기사는 검찰의 수사권 범위에 대한 대법원 판례를 소개하며, 이 판례가 공수처의 내란죄 수사권 인정 근거로 활용된 서울중앙지법의 윤석열 전 대통령 내란 우두머리 혐의 1심 판결에 어떻게 적용되었는지 설명합니다. 법원은 '직접 관련성이 있는 범죄'의 해석을 통해 수사기관의 효율성과 피해자 권리 구제 필요성을 강조했습니다.</t>
+          <t>지난해 '서울서부지법 1·19 폭동 사건'에 가담해 법원 내부에 기름을 뿌리고 경찰을 폭행한 30대 남성에게 징역 4년 6개월의 실형이 대법원에서 확정되었다. 이 사건은 윤석열 당시 대통령의 구속영장 발부에 격분한 지지자들이 법원에 난입하여 벌어진 일련의 폭동 사태 중 하나이다. 함께 기소된 다른 피고인도 징역 5년형이 확정되었다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 기사는 소송금융 투자 대상이 되는 민사상 손해배상 사건이 아닌, 검찰 및 공수처의 수사권 범위에 대한 법원의 법리 해석과 형사 사건 판결을 다루고 있습니다. 특히, 핵심 근거가 된 A씨 사건은 이미 대법원에서 판결이 확정되어 종결된 사건으로, 신규 투자 기회가 없습니다. (부적합 조건: 이미 종결된 사건 해당)</t>
+          <t>이 사건은 형사 사건으로, 이미 대법원 판결로 형량이 확정되어 종결되었습니다. 소송금융은 통상 민사 손해배상 소송을 대상으로 하며, 이미 종결된 형사 사건은 투자 대상에 해당하지 않습니다. 또한, 소송금융의 주요 적합 조건인 집단적 피해나 상대방의 충분한 자력 등도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>공수처 내란 수사권 근거된 판례는…과거 박영재 행정처장이 주심</t>
+          <t>서부지법 폭동 때 법원 내부에 기름 뿌린 30대, 징역 4년6월 확정</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260221506140?OutUrl=naver</t>
+          <t>https://www.newsis.com/view/NISX20260223_0003523013</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-02-22 00:26:50.929588+00:00</t>
+          <t>2026-02-24 00:42:25.299134+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>대한민국 검찰</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>형사 항소심 진행 예정, 특검 회의 예정</t>
+          <t>이재명 대표 관련 5개 형사 사건 1심 계류 중, 국정조사 추진 예정</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>기사는 형사소송법상 사형, 무기징역 등 중형에 대한 항소 포기가 불가능하여 윤 전 대통령 관련 사건이 항소심으로 진행될 예정임을 다루고 있습니다. 또한, 특검의 향후 회의에 대해서도 언급하고 있습니다.</t>
+          <t>더불어민주당 의원 105명으로 구성된 '공취모'가 이재명 대표 관련 5개 형사 사건의 공소 취소와 국정조사 추진을 공식화했다. 이들은 윤석열 정부의 정치검찰 행태를 바로잡고, 검찰의 위법적 수사·기소 행태를 시정해야 한다고 주장한다. 유시민 작가 등 당내에서도 비판의 목소리가 나오고 있다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>이 기사는 사형, 무기징역 등 중형이 걸린 형사 사건의 항소심 진행과 특검 회의에 대해 다루고 있습니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 사건에 투자하므로, 본 사건은 투자 대상에 부적합합니다.</t>
+          <t>본 사건은 특정 정치인에 대한 형사 기소 및 관련 정치적 공방에 관한 것으로, 소송금융이 주로 투자하는 집단적 민사 손해배상 사건과는 성격이 다릅니다. 다수의 피해자가 특정되지 않고(적합 조건 3 미충족), 피해 규모가 금전적으로 명확히 산정되지 않으며(적합 조건 4 미충족), 상대방(검찰)의 책임이 법적으로 확정된 상황이 아닙니다(적합 조건 1 미충족). 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>[인터뷰]  지귀연 '이진관 판단' 정면 배치…양형 감경 사유, 이해 안 가...</t>
+          <t>與이용우  공취모, 짧은 시간에 에너지 모여 결집...계파 모임? 억울한 ...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>news.jtbc.co.kr</t>
+          <t>radio.ytn.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://news.jtbc.co.kr/article/NB12286405?influxDiv=NAVER</t>
+          <t>https://radio.ytn.co.kr/program/?f=2&amp;id=107502&amp;s_mcd=0263&amp;s_hcd=01</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-02-21 18:29:11.967233+00:00</t>
+          <t>2026-02-23 13:11:16.660252+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>윤석열</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>내란죄 선고 예정 (형사), 불법 선거 자금 혐의 1,2심 선고 (형사)</t>
+          <t>내란 혐의 1심 선고 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>본 기사는 '윤석열'의 내란죄 선고와 '김용'의 불법 선거 자금 혐의 재판 등 여러 정치 및 법률 현안을 다룹니다. 부동산 정책, 국제 투자, 남북 관계 등 다양한 주제를 포함하고 있으나, 특정 피해자들이 손해배상을 청구하는 민사 소송 사례는 언급되지 않았습니다.</t>
+          <t>김용민 더불어민주당 의원이 '윤석열 내란 1심 선고 판결'에 대해 비판하며, 2심에서 내란 동기를 재규정하고 법정 최고형을 선고해야 한다고 주장했다. 그는 재판부가 내란 동기를 축소하고 양형을 봐줬다고 지적하며, 사법개혁의 필요성을 강조했다. 이 기사는 형사 재판의 진행 상황과 정치적 논평을 담고 있다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>기사는 주로 형사 사건(내란죄, 불법 선거 자금)과 정치/정책 이슈를 다루고 있으며, 피해자들이 금전적 손해배상을 청구하는 민사 사건을 제시하지 않습니다. 소송금융은 통상 민사 손해배상 청구를 대상으로 하므로 투자 적합성이 낮습니다.</t>
+          <t>이 기사는 '내란' 혐의에 대한 형사 재판의 1심 판결과 항소심 진행 상황을 다루고 있으며, 피해자들이 손해배상을 청구하는 민사 소송에 대한 내용이 아닙니다. 소송금융은 주로 민사 소송의 원고에게 자금을 지원하므로, 본 사건은 투자 대상에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>“나 같은 바보가 쿠데타 하겠나”, 국민 여론은 32%가 사형, 43%가 무기...</t>
-[...6 lines deleted...]
-      </c>
+          <t>[뉴스하이킥] 김용민  사면금지법 통과시 압도적 의석수 아니면 尹 사면...</t>
+        </is>
+      </c>
+      <c r="K136" t="inlineStr"/>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-02-18</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://slownews.kr/154612</t>
+          <t>https://n.news.naver.com/mnews/article/214/0001482084?sid=100</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-02-21 17:56:50.832745+00:00</t>
+          <t>2026-02-23 12:36:19.320135+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>형사</t>
         </is>
       </c>
       <c r="C137" t="inlineStr"/>
       <c r="D137" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 범인 검거 중</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>지난 1월, 흉기로 상해를 입히고 차량을 탈취해 간 사건이 112에 신고 접수되었다. 경찰은 즉시 출동하여 해당 차량을 확인하고 순찰차를 배치, 범인을 검거한 것으로 보인다. 피해자는 흉기 상해와 차량 탈취 피해를 입었다.</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>상대방(절도범)의 책임은 명확하나(적합 조건 1), 가해자의 자력 여부가 불분명하여 손해배상 청구의 실효성이 낮을 가능성이 크다. 또한, 집단적 피해가 아닌 단일 피해 사건이며, 피해 규모가 소송금융 투자 기준에 미치지 못할 수 있다.</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I137" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>'현실판 마동석' 경찰관…車절도범 도주하자 '맨손'으로 유리창 깨고 검...</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026022308072224469</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:28:26.855713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr"/>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr"/>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>이 기사는 경찰 수사 과정에서 허위 자백이 발생하는 심리적 원인과 상황을 분석합니다. 2007년 실종된 아이가 21일 만에 살아 돌아온 사건을 예시로 들며, 범죄분석팀의 역할과 개방형 질문의 중요성을 언급합니다. 특정 사건의 법적 분쟁보다는 수사 기법과 심리학적 측면을 다루는 논평에 가깝습니다.</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>해당 기사는 허위 자백의 원인과 과정에 대한 일반적인 분석 기사로, 특정 소송 사건을 다루고 있지 않습니다. 2007년 사건을 언급하고 있어 현재 진행 중인 분쟁으로 보기 어려우며, 소송금융 투자 대상으로서의 구체적인 원고, 피고, 피해 규모 등이 파악되지 않습니다. (적합 조건 1개 이하, 부적합 조건: 이미 종결된 사건)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I138" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>어떨 때, 왜 허위 자백이 나오나 [경찰로 간 심리학자들]</t>
+        </is>
+      </c>
+      <c r="K138" t="inlineStr">
+        <is>
+          <t>sisain.co.kr</t>
+        </is>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr">
+        <is>
+          <t>https://www.sisain.co.kr/news/articleView.html?idxno=57324</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:26:41.971937+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>사후 재심을 통해 무죄 확정</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>보험금을 노려 아내를 살해했다는 혐의로 유죄 판결을 받았던 남편이 사후 재심을 통해 무죄를 확정받았다. 이는 기존 유죄 판결이 뒤집히고 법적으로 무고함이 인정된 결과이다.</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>해당 사건은 '사후 재심서 무죄 확정'되어 이미 종결된 사건에 해당합니다. (부적합 조건: 이미 종결된 사건) 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I139" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>‘보험금 노려 아내 살해’ 남편, 사후 재심서 무죄 확정</t>
+        </is>
+      </c>
+      <c r="K139" t="inlineStr">
+        <is>
+          <t>jndn.com</t>
+        </is>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr">
+        <is>
+          <t>http://www.jndn.com/article.php?aid=1771750768427524005</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:28:02.687558+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E137" t="inlineStr">
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>대법원 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>이재명 대통령의 측근으로 알려진 김용 전 민주연구원 부원장이 정치자금법 위반 등 혐의로 1·2심에서 징역 5년형을 선고받고 상고심 결과를 기다리고 있습니다. 그는 검찰의 증거 조작을 주장하며 구글 타임라인 데이터와 남욱의 위증 고백을 근거로 무죄를 다투고 있습니다. 현재 보석 상태로 저서 출판기념회 등 대외 활동을 이어가고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>이 사건은 정치자금법 위반 혐의로 기소된 김용 전 부원장의 형사 상고심으로, 소송금융이 주로 지원하는 민사상 손해배상 청구 사건이 아닙니다. 피고인 측에서 증거 조작을 주장하며 무죄를 다투고 있으나(적합 조건 5에 해당할 수 있으나), 이는 형사 방어에 관한 것이며 직접적인 금전적 회수 가능성이 명확하지 않아 소송금융 투자 대상으로는 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I140" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>[단독] ‘李 복심’ 김용 前 민주硏 부원장 “지금은 ‘이재명의 시간’...</t>
+        </is>
+      </c>
+      <c r="K140" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260222509502?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:25:47.596811+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>윤석열 전 대통령</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>1심 재판에서 무기징역 선고, 2심 및 3심 진행 예정</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>기사는 윤석열 전 대통령의 내란죄 1심 재판에서 무기징역이 선고된 결과와 이에 대한 신장식 조국혁신당 의원의 평가를 다룬다. 신 의원은 법리와 양형 사유가 앙상하다고 비판하며, 2심과 3심에서도 국민과 정치권의 지속적인 압박을 통해 사법개혁과 법왜곡죄 등 제도적 개혁의 목소리를 내야 한다고 주장했다.</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>본 기사는 윤석열 전 대통령의 내란죄 1심 형사 재판 결과를 다루고 있으며, 소송금융의 주된 투자 대상인 민사상 손해배상 청구 사건이 아니다. 따라서 적합 조건 중 어느 것에도 직접적으로 해당하지 않아 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I141" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>지방선거, 호남에서 민주당과의 경쟁 불가피  신장식 조국혁신당 수석...</t>
+        </is>
+      </c>
+      <c r="K141" t="inlineStr">
+        <is>
+          <t>mbn.co.kr</t>
+        </is>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr">
+        <is>
+          <t>http://www.mbn.co.kr/pages/news/newsView.php?news_seq_no=5177147</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:25:37.223842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr"/>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>대법원 판례 확정 및 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>이 기사는 검찰의 수사권 범위에 대한 대법원 판례를 소개하며, 이 판례가 공수처의 내란죄 수사권 인정 근거로 활용된 서울중앙지법의 윤석열 전 대통령 내란 우두머리 혐의 1심 판결에 어떻게 적용되었는지 설명합니다. 법원은 '직접 관련성이 있는 범죄'의 해석을 통해 수사기관의 효율성과 피해자 권리 구제 필요성을 강조했습니다.</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>이 기사는 소송금융 투자 대상이 되는 민사상 손해배상 사건이 아닌, 검찰 및 공수처의 수사권 범위에 대한 법원의 법리 해석과 형사 사건 판결을 다루고 있습니다. 특히, 핵심 근거가 된 A씨 사건은 이미 대법원에서 판결이 확정되어 종결된 사건으로, 신규 투자 기회가 없습니다. (부적합 조건: 이미 종결된 사건 해당)</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I142" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>공수처 내란 수사권 근거된 판례는…과거 박영재 행정처장이 주심</t>
+        </is>
+      </c>
+      <c r="K142" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260221506140?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:26:50.929588+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr"/>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>형사 항소심 진행 예정, 특검 회의 예정</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>기사는 형사소송법상 사형, 무기징역 등 중형에 대한 항소 포기가 불가능하여 윤 전 대통령 관련 사건이 항소심으로 진행될 예정임을 다루고 있습니다. 또한, 특검의 향후 회의에 대해서도 언급하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>이 기사는 사형, 무기징역 등 중형이 걸린 형사 사건의 항소심 진행과 특검 회의에 대해 다루고 있습니다. 소송금융은 주로 금전적 손해배상을 목적으로 하는 민사 사건에 투자하므로, 본 사건은 투자 대상에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I143" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>[인터뷰]  지귀연 '이진관 판단' 정면 배치…양형 감경 사유, 이해 안 가...</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>news.jtbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr">
+        <is>
+          <t>https://news.jtbc.co.kr/article/NB12286405?influxDiv=NAVER</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:29:11.967233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr"/>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>내란죄 선고 예정 (형사), 불법 선거 자금 혐의 1,2심 선고 (형사)</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>본 기사는 '윤석열'의 내란죄 선고와 '김용'의 불법 선거 자금 혐의 재판 등 여러 정치 및 법률 현안을 다룹니다. 부동산 정책, 국제 투자, 남북 관계 등 다양한 주제를 포함하고 있으나, 특정 피해자들이 손해배상을 청구하는 민사 소송 사례는 언급되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>기사는 주로 형사 사건(내란죄, 불법 선거 자금)과 정치/정책 이슈를 다루고 있으며, 피해자들이 금전적 손해배상을 청구하는 민사 사건을 제시하지 않습니다. 소송금융은 통상 민사 손해배상 청구를 대상으로 하므로 투자 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I144" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>“나 같은 바보가 쿠데타 하겠나”, 국민 여론은 32%가 사형, 43%가 무기...</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>slownews.kr</t>
+        </is>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="M144" t="inlineStr">
+        <is>
+          <t>https://slownews.kr/154612</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:56:50.832745+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>형사</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr"/>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
         <is>
           <t>최상목 전 부총리의 위증 혐의 형사 재판 진행 중, 법관 기피 신청으로 재판 정지.</t>
         </is>
       </c>
-      <c r="F137" t="inlineStr">
+      <c r="F145" t="inlineStr">
         <is>
           <t>최상목 전 경제부총리가 한덕수 전 총리의 내란 혐의 재판에서 위증한 혐의로 기소되어 재판을 받고 있다. 최 전 부총리는 재판부에 대한 법관 기피 신청을 제출했으며, 이로 인해 그의 재판은 일시 정지되었다. 혐의는 윤 전 대통령의 지시 문건에 대한 허위 증언으로, CCTV 증거가 존재한다.</t>
         </is>
       </c>
-      <c r="G137" t="inlineStr">
+      <c r="G145" t="inlineStr">
         <is>
           <t>본 사건은 최상목 전 경제부총리의 위증 혐의에 대한 형사 재판으로, 소송금융의 주된 대상인 다수의 피해자가 손해배상을 청구하는 민사 사건이 아님. 따라서 적합 조건에 해당하는 사항이 없으며, 소송금융 투자 대상으로서의 적합성이 매우 낮음.</t>
         </is>
       </c>
-      <c r="H137" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J137" t="inlineStr">
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I145" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
         <is>
           <t>‘尹 지시문건 위증 혐의’ 최상목, 이진관 부장판사에 “불공정 우려”...</t>
         </is>
       </c>
-      <c r="K137" t="inlineStr">
+      <c r="K145" t="inlineStr">
         <is>
           <t>segye.com</t>
         </is>
       </c>
-      <c r="L137" t="inlineStr">
+      <c r="L145" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M137" t="inlineStr">
+      <c r="M145" t="inlineStr">
         <is>
           <t>https://www.segye.com/newsView/20260220509727?OutUrl=naver</t>
         </is>
       </c>
-      <c r="N137" t="inlineStr">
+      <c r="N145" t="inlineStr">
         <is>
           <t>2026-02-21 17:39:41.888056+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N137"/>
+  <autoFilter ref="A1:N145"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>