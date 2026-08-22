--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$509</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$534</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N509"/>
+  <dimension ref="A1:N534"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="39" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="49" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -547,35302 +547,37046 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>한국농어촌공사, 현대서산농장</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>조사 결과에 따른 피해보상 청구 및 시위 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가든그로브 화학사고로 인해 주민들이 호텔비, 임시 거주비, 영업 손실, 재산 가치 하락 등 다양한 피해를 입었다. 현재 연방정부나 가주 정부 차원의 직접 현금 보상 프로그램은 발표되지 않은 가운데, 엑스 로펌과 프레시디오 로펌 등이 집단소송을 제기한 상태이다.</t>
+          <t>충남 서산 창리 앞바다에서 부유물 분석 결과 조류 폐사체가 확인되어 환경 오염 문제가 불거졌습니다. 대책위는 한국농어촌공사와 현대서산농장 등 관계 기관을 상대로 향후 조사 결과에 따라 대규모 시위 및 피해보상 청구에 나설 방침입니다. 관할 지자체의 부실 대응으로 주민 반발이 증폭되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>집단소송이 이미 제기되어 다수의 피해자가 존재하며(적합 조건 3), 화학사고로 인한 책임 소재가 명확할 것으로 예상됩니다(적합 조건 1). 호텔비, 영업 손실, 재산 가치 하락 등 다양한 피해 항목으로 인해 전체 피해 규모가 클 것으로 보이며(적합 조건 4), 소송이 진행 중이므로 증거 확보도 가능할 것입니다(적합 조건 5).</t>
+          <t>상대방(한국농어촌공사, 현대서산농장)이 특정되고 자력이 충분하며, '대책위'와 '주민 반발'을 통해 집단적 피해가 명확히 확인됩니다. '부유물 분석 결과' 등 증거가 확보되었고, 향후 피해보상 청구가 예정되어 있어 소송금융 투자에 적합합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수의 주민</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>호텔 할인·무료 차량까지…가든그로브 화학사고에 주민 지원 본격화</t>
+          <t>충남도, 서산 창리 앞바다 부유물 분석 결과  조류 폐사체 확인... 담수...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260526215124265</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=235626</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-03 07:02:16.643996+00:00</t>
+          <t>2026-08-18 07:02:28.341843+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A3" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정부 주도 대규모 건강조사 및 석면피해구제제도 연계 진행 중</t>
+          <t>지역 환경단체가 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 석면 노출 피해가 확인되어 대규모 건강조사가 진행 중이다. 석면 관련 질환 의심 시 정부의 석면피해구제제도와 연계하여 의료비 및 생활 보조 혜택을 받을 수 있다. 석면 질환은 수십 년의 잠복기를 거쳐 발병하므로 장기적인 피해가 예상된다.</t>
+          <t>지역 환경단체가 환경영향평가서 없이 사업이 승인되었다며 소송을 제기했습니다. 이는 환경 관련 법적 분쟁으로, 상대방의 책임과 증거 확보 가능성이 비교적 명확해 보입니다. 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 집단적 피해가 예상되며, 대규모 건강조사 및 정부의 석면피해구제제도 연계 등 공적 절차가 진행 중이다. 석면 질환은 중대한 피해를 유발하며, 정부의 책임 또는 과거 광산 운영 주체의 책임이 명확해질 가능성이 높다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>환경영향평가서 없이 사업이 승인된 점은 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 승인 문서 등을 통해 증거 확보가 가능합니다(적합 조건 5). 이미 소송이 제기되어 진행 중인 사건으로, 소송금융 투자 대상으로서의 진행 단계는 적합하나, 상대방의 자력이나 구체적인 피해 규모 및 피해자 수가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>홍성 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아시아 최대 석면광산 흔적 지운다  홍성 주민 대상 대규모 건강조사 ...</t>
+          <t>[외신 브리핑] 교회법 재판의 비밀은 누구를 보호하는가</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>catholicnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3572061</t>
+          <t>https://www.catholicnews.co.kr/news/articleView.html?idxno=35265</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-31 05:00:41.939597+00:00</t>
+          <t>2026-08-12 07:02:57.686413+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>국가 (국방부)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>군 소음 피해보상금 지급 확정</t>
+          <t>헌법재판소 기후소송 결정</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>포항시가 군용비행장 및 군사격장 인근 주민 63가구에 대한 2026년도 군 소음 피해보상금 11억 원 지급을 최종 확정했다. 이는 지역소음대책심의위원회를 통해 결정된 것으로, 해당 주민들은 결정된 보상금을 받게 된다.</t>
+          <t>기후변화로 인해 사람들이 살던 곳을 떠나고 가족이 흩어지는 등 광범위한 피해가 발생하고 있다. 헌법재판소는 2024년 아시아 최초의 기후소송에서 2031년 이후의 온실가스 감축목표를 법률에 정해두지 않은 것에 대한 결정을 내렸다. 이는 국가의 책임과 기후변화로 인한 피해의 심각성을 보여주며, 추가적인 법적 대응의 필요성을 시사한다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>군 소음 피해는 법적으로 책임이 명확하며(적합 조건 1), 상대방인 국가(국방부)의 자력이 충분하다(적합 조건 2). 63가구에 대한 11억 원 규모의 집단적 피해(적합 조건 3, 4)가 발생했으며, 이미 지역소음대책심의위원회를 통해 보상금 지급이 확정된 공적 절차가 진행되었다(적합 조건 6). 이는 향후 보상금액 불만족 시 추가 소송으로 이어질 가능성이 높다.</t>
+          <t>상대방(국가)의 자력이 충분하고(적합 조건 2), 기후변화로 인한 집단적이고 광범위한 피해가 예상되며(적합 조건 3, 4), 헌법재판소 결정이라는 공적 절차가 이미 진행되어 책임 소재에 대한 근거가 마련되어 있어(적합 조건 5, 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>63가구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>포항 군 소음 피해보상금 11억 확정…63가구 새 혜택</t>
+          <t>[팝콘칼럼] 그들은 집으로 돌아가지 못했다, 법이 늦었기 때문이다</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4072647</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=128881</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-13 18:05:35.273439+00:00</t>
+          <t>2026-08-08 07:02:34.665898+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="3" t="inlineStr">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>지열발전소 사업 주체</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>형사재판 1심 무죄 후 검찰 항소, 민사소송 대법원 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>포항지진 촉발 원인으로 지목된 지열발전소 사업 관계자들의 1심 형사재판에서 전원 무죄가 선고되었으나, 검찰이 항소했다. 법원은 지열발전소의 수리자극이 지진을 촉발한 원인임을 인정했으며, 이 형사재판 결과는 대법원 상고심이 진행 중인 포항시민들의 정신적 손해배상 민사소송에도 영향을 미칠 예정이다.</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>법원에서 지열발전소의 수리자극이 지진을 촉발한 원인임을 인정하여 상대방 책임이 비교적 명확합니다(적합 조건 1, 5). 포항시민 다수가 피해를 입은 집단적 피해이며(적합 조건 3), 전체 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 형사재판이 항소심 진행 중이고 민사소송이 대법원 상고심 진행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>포항시민 다수</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>포항지진 형사재판 1심 '전원 무죄'에 검찰 항소… 과실 인정해야</t>
+        </is>
+      </c>
+      <c r="K5" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026072809593531454</t>
+        </is>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:02:33.765770+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C5" t="inlineStr">
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr"/>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>개발 방식 협의 중, 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>서리풀2지구 개발 방식을 두고 주민대표들이 '존치형 개발'을 주장하며 '전면 수용 방식'에 반대하고 있다. 주민들은 지역 공동체 해체와 법정보호종 서식지, 우면산 생태축 파괴를 우려하며, 전면 수용 방식이 갈등과 소송을 초래할 수 있다고 지적했다. 현재 첫 협의회가 개최되는 등 초기 논의 단계에 있다.</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>적합 조건으로 '집단적 피해' (지역 공동체 해체 우려, 주민대표 활동)와 '증거 확보 가능성' (법정보호종 서식지, 생태축 존재)이 있으나, 상대방이 명확히 특정되지 않고 피해 금액이 미상이며, 아직 소송 전 협의 단계로 초기 리스크가 존재하여 Medium 등급으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>다수 주민</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>서리풀2지구 첫 협의회 개최…주민대표 '존치형 개발' 주장</t>
+        </is>
+      </c>
+      <c r="K6" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L6" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3657455</t>
+        </is>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>2026-08-08 07:01:33.639211+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>금양그린</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>풍력 발전시설 설치 전 소음 및 피해보상 기준 요구</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>금양그린의 풍력 발전시설 설치를 앞두고 주민들이 소음 피해를 우려하며 갈등이 격화되고 있습니다. 주민들은 발전시설 설치 전 소음 저감 방안과 피해보상 기준 마련을 요구하고 있으며, 피해 발생 후 보상은 대책이 될 수 없다고 주장합니다.</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>상대방(금양그린)이 특정되고, 다수의 주민이 집단적 피해(소음, 생존권 위협)를 호소하며, '기준 초과 예측'이라는 점에서 증거 확보 가능성이 있습니다 (적합 조건 1, 3, 5 해당). 다만, 구체적인 피해 규모나 공적 절차 진행 여부는 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>다수의 주민</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>기준 초과 예측에 주민들 “생존권 위협”…금양그린 풍력 갈등 격화</t>
+        </is>
+      </c>
+      <c r="K7" t="inlineStr">
+        <is>
+          <t>kbmaeil.com</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>https://www.kbmaeil.com/article/20260803500462</t>
+        </is>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>2026-08-06 14:21:46.518181+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D5" t="inlineStr">
+      <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K5" t="inlineStr">
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>형사재판 무죄 선고 후 국가 상대 손해배상 소송 촉구</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>2017년 포항 촉발지진의 원인이 지열발전사업으로 확인되었음에도, 관련자들의 형사재판에서 인과관계 입증 부족을 이유로 무죄가 선고되었습니다. 이에 더불어민주당 포항시남구울릉군지역위원회는 사법부의 정의로운 판단과 국가의 배상책임 인정을 촉구하며, 포항 시민들의 2차 고통을 강조하고 있습니다. 이는 국가를 상대로 한 집단 손해배상 소송 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>포항 지진이 지열발전사업으로 촉발된 사실이 확인되었고, 국가를 상대로 한 손해배상 소송이 촉구되고 있어 상대방(국가)의 자력이 충분합니다. 또한, 포항 시민 다수가 피해를 입은 집단적 피해 사건이며, 지진으로 인한 재산 및 정신적 피해 규모가 상당할 것으로 예상됩니다. 형사재판에서 인과관계 입증 부족으로 무죄가 선고되었으나 이는 형사적 책임에 한정되며 민사적 책임은 별개로 다툴 여지가 충분합니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>포항 민주당  촉발지진 사업 관계자 무죄 선고는 시민 2차 고통</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L5" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32951</t>
+          <t>https://www.nocutnews.co.kr/news/6553151?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260724062211</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-05-10 07:03:08.571346+00:00</t>
+          <t>2026-07-30 16:14:09.755694+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>의료폐기물 업체 및 전 포항시 공무원</t>
+          <t>생활소음·비산먼지 위반 15개 업체</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>환경단체 고발, 수사기관 조사 예정</t>
+          <t>제주시의 생활소음·비산먼지 위반 업체 15곳에 대한 고발 및 과태료 부과 등 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>환경단체가 전 포항시 공무원 3명을 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 하며 포항시민을 기만했다는 혐의로 고발했습니다. 환경단체는 포항시가 소송 패소라는 변명으로 사태를 묵인해서는 안 된다고 주장하며, 이 사건은 의료폐기물 소각장 문제와 관련되어 있습니다.</t>
+          <t>제주시가 생활 소음 및 비산먼지 기준을 위반한 15개 업체에 대해 고발 및 과태료 부과 등 행정처분을 내렸습니다. 올해 접수된 720여 건의 민원 중 460여 건이 공사장 소음 관련으로, 다수의 주민이 피해를 겪고 있습니다. 이는 환경 관련 집단소송 가능성이 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>전 포항시 공무원들이 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 했다는 주장이 제기되어 환경단체가 고발했습니다. 이는 상대방 책임이 비교적 명확하고(조건 1), 포항시민을 기만했다는 점에서 집단적 피해 가능성이 있으며(조건 3), 환경단체의 고발로 공적 절차가 진행 중입니다(조건 6). 또한 고발은 증거 확보 가능성을 시사합니다(조건 5).</t>
+          <t>제주시의 행정처분으로 상대방(15개 업체)의 책임이 명확하며(적합 조건 1), 460건 이상의 공사장 소음 민원이 접수되어 집단적 피해가 확인됩니다(적합 조건 3). 또한, 제주시의 고발 및 과태료 부과 등 공적 절차가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다만, 개별 업체의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>460여 명 (공사장 소음 민원 기준)</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>환경단체, '의료폐기물 업체 취업' 전 포항시 공무원 3명 고발</t>
+          <t>[주요 단신] 법무부, 과거사 사건기록 열람·복사 수수료 면제 추진 외</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201943&amp;mode=view</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8610597&amp;ref=A</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-05-05 07:00:27.891274+00:00</t>
+          <t>2026-07-25 07:02:19.545827+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="3" t="inlineStr">
+      <c r="A10" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr"/>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>특별법 제정 및 산주 설명회 진행</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>영덕군이 초대형 산불 피해 복원을 위해 '산림경영특구' 지정을 추진하며 산주 설명회를 개최했습니다. 이는 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'에 근거한 것으로, 공동·협업 방식의 산림경영을 통해 피해 복원을 목표로 합니다.</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>본 기사는 초대형 산불 피해 복원을 위한 특별법 제정 및 산림경영특구 지정 등 정부 주도의 구제 및 지원 절차를 다루고 있습니다. 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '소송 상대방'이 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>영덕군 산림경영특구 지정 '첫걸음'…산불피해 복원 위한 산주 설명회 ...</t>
+        </is>
+      </c>
+      <c r="K10" t="inlineStr">
+        <is>
+          <t>kbsm.net</t>
+        </is>
+      </c>
+      <c r="L10" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>https://www.kbsm.net/news/view.php?idx=527386</t>
+        </is>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>2026-07-23 07:00:13.963577+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>군산시</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>헌법재판소 전원일치 의견 선고 (2024년 8월)</t>
+          <t>군산항 제2 준설토 투기장 조성사업 추진 중, 낚시어민협회 기자회견 및 환경영향평가 재실시 요구</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>김보림 기후활동가가 미국 골드먼환경상 아시아 부문 수상자로 선정되었습니다. 그녀가 주도한 기후 소송은 255명의 원고가 참여하는 집단 소송으로 확장되었으며, 2024년 8월 헌법재판소는 정부에 대한 전원일치 의견을 선고했습니다.</t>
+          <t>전북 군산항 제2 준설토 투기장 조성사업을 놓고 낚시어민과 항만종사자 간 갈등이 빚어지고 있다. 낚시어민협회는 일방적 추진에 반발하며 환경영향평가 재실시와 정당한 피해보상을 요구하고 있으며, 항만종사자들은 군산항의 지속 가능한 성장을 위해 사업의 차질 없는 추진을 촉구하고 있다. 어민들은 집회에 나설 방침을 표명한 상태이다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방이 정부로 자력이 충분하며(적합 조건 2), 255명의 원고가 참여하는 집단 소송으로 집단적 피해가 명확합니다(적합 조건 3). 헌법재판소의 전원일치 의견 선고는 상대방 책임이 비교적 명확하며(적합 조건 1), 강력한 증거와 법리적 근거가 마련되었음을 시사합니다(적합 조건 5).</t>
+          <t>공공기관이 추진하는 사업으로 상대방의 자력이 충분하며(적합 조건 2), 낚시어선협회 소속 다수의 어민들이 피해를 주장하고 있어 집단적 피해(적합 조건 3)에 해당합니다. 환경영향평가 재실시 요구 등 증거 확보 가능성(적합 조건 5)도 있습니다. 다만, 아직 피해가 발생한 단계가 아니며, 구체적인 피해 금액이 미상인 점을 고려했습니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>255명</t>
+          <t>낚시어선 종사자 및 어민 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>김보림 기후활동가, 미국 골드먼환경상 아시아 부문 수상자 선정</t>
+          <t>군산항 제2 준설토 투기장…낚시어민 vs 항만종사자 '갈등'</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>lak.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>http://www.lak.co.kr/news/boardview.php?id=22962</t>
+          <t>https://www.nocutnews.co.kr/news/6545633?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260709115921</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-30 16:18:00.386284+00:00</t>
+          <t>2026-07-21 07:01:32.003069+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
-      <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>캠프마켓 B구역 토양오염 정화 작업 완료 및 건물 철거 관련 행정소송 취하</t>
+        </is>
+      </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>전주지역범죄피해자지원센터와 전주지방검찰청 관계자들이 진안 마이산에서 환경정화 플로깅 활동을 진행했다. 이 행사는 범죄 피해자 지원기관의 공익적 역할을 확장하고 지역사회와의 접점을 넓히는 활동으로, 봄철 관광객 증가로 인한 쓰레기를 수거하며 쾌적한 관광 환경 조성에 기여했다.</t>
+          <t>인천 캠프마켓 B구역의 일본군 조병창 병원 건물 하부 토양오염 정화 작업이 5년 8개월 만에 완료되었다. 석유계총탄화수소(TPH) 오염이 확인되어 국방부가 정화 작업을 진행했으며, 건물 철거를 둘러싼 시민단체와의 행정소송은 취하되었다. 현재 A·B구역 정화는 완료되었고, D구역 정화가 진행 중이다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>해당 기사는 전주지역범죄피해자지원센터와 전주지방검찰청이 마이산에서 환경정화 활동을 진행했다는 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 특정된 상대방, 피해자, 피해 규모, 법적 책임 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>토양오염 정화 작업이 이미 완료되었고, 건물 철거 관련 시민단체의 행정소송 또한 취하되어 종결된 사건임. 기사 내용상 오염으로 인한 직접적인 피해를 입은 다수의 피해자나 미해결된 손해배상 청구권이 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>마이산서 ‘플로깅’ 나선 전주범죄피해자지원센터…검찰과 함께 환경...</t>
+          <t>'조병창 병원' 인천 캠프마켓 B구역 5년여만에 토양오염 정화</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026041418045143141?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.yna.co.kr/view/AKR20260716056500065?input=1195m</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-26 07:01:17.188535+00:00</t>
+          <t>2026-07-19 07:00:43.369157+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>환경 법령 위반으로 인한 조업정지 처분 및 이에 대한 행정소송 진행 중</t>
+          <t>환경책임보험사업단에서 16건의 환경오염 사고에 대한 정밀 조사 및 손해액 평가 진행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>영풍의 석포제련소가 환경 법령 위반으로 58일간 조업정지 처분을 받아 가동률이 급락하고 3년 연속 대규모 영업적자를 기록했습니다. 현재 추가 조업정지 처분에 대한 행정소송이 진행 중이며, 환경 규제 리스크가 영풍의 수익성 악화의 주요 원인으로 지목되고 있습니다.</t>
+          <t>환경책임보험사업단이 제8차 사고보상협의회를 개최하여 환경오염 사고 피해 보상 현황과 제도 운영 방향을 논의했습니다. 현재까지 총 156건의 환경오염 사고가 접수되었으며, 이 중 16건은 화학물질 누출, 수질·토양 오염 등으로 정밀 조사와 손해액 평가가 진행 중입니다. 사업단은 신속하고 공정한 피해 구제를 위해 노력하고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>영풍 석포제련소의 환경 법령 위반으로 인한 조업정지 처분은 상대방의 책임이 명확하고(조건 1), 공적 절차 진행(조건 6) 및 객관적 증거(조건 5)가 존재함을 보여줍니다. 영풍은 대기업으로 자력도 충분합니다(조건 2). 그러나 기사에서 직접적인 피해자나 그들의 피해 규모에 대한 언급이 없어(조건 3, 4), 소송금융 투자 대상으로서 피해자 발굴 및 피해 입증이 추가적으로 필요합니다.</t>
+          <t>환경책임보험사업단에서 16건의 환경오염 사고에 대해 정밀 조사 및 손해액 평가 등 공적 절차가 진행 중이며(적합 조건 6), 이 과정에서 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 환경오염 사고의 특성상 피해 범위가 광범위하고 피해 규모가 클 가능성이 있지만(적합 조건 3, 4), 기사에서 특정된 소송 상대방이나 구체적인 피해 규모가 명확하지 않아 직접적인 투자 기회로 보기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>영풍, 석포제련소 가동률 급락에 3년 연속 적자…환경 규제·경영권 분...</t>
+          <t>환경책임보험사업단, 제8차 사고보상협의회 개최…환경오염 피해보상 신...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=454527</t>
+          <t>http://www.segyebiz.com/newsView/20260714512924?OutUrl=naver</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-18 07:01:43.785707+00:00</t>
+          <t>2026-07-17 14:15:37.980808+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A14" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C14" t="inlineStr"/>
+      <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법불합치 결정 후 국회 공론화위원회 토론회 진행, 탄소중립기본법 개정 예정</t>
+          <t>KAHR 프로젝트를 통한 도시 재건 및 재난 대비 인프라 구축 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법에 대해 미래세대에 과도한 부담을 전가할 수 있다며 헌법불합치 결정을 내린 후, 국회 기후위기특별위원회가 법 개정을 위한 공론화 토론회를 진행 중입니다. 10대 토론자는 미래세대의 기본권 보장과 조기 감축의 필요성을 강조하며, 한국의 책임과 역량에 걸맞은 감축 목표가 법에 반영되어야 한다고 주장했습니다.</t>
+          <t>2021년 독일 대홍수 이후 아르바일러 지역은 연방정부, 주정부, 학계, 시민단체가 협력하여 도시 재건 및 기후변화 대비 인프라 구축 프로젝트 'KAHR'을 진행하고 있다. 이 프로젝트는 과학적 연구를 바탕으로 미래 홍수에 대비한 교량 설계 및 필수 시설 방재 기준 마련 등 '더 나은 재건'을 목표로 한다. 시민단체 AWO는 현장에서 피해자들에게 밀착 지원을 제공하며 공공과 민간의 유기적인 협력 모델을 보여주고 있다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법불합치 결정으로 국가(대한민국)의 책임이 명확하며(적합 조건 1, 5), 상대방의 자력은 충분합니다(적합 조건 2). 미래세대의 기본권 침해라는 집단적 피해(적합 조건 3)와 막대한 미래 비용이라는 피해 규모(적합 조건 4)가 예상되며, 현재 국회 공론화위원회 토론회 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>이 기사는 2021년 독일 대홍수 이후의 재건 및 복구 노력에 초점을 맞추고 있으며, 특정 주체의 법적 책임이나 소송 가능성을 언급하고 있지 않습니다. 자연재해로 인한 집단적 피해 규모는 크지만(적합 조건 3, 4), 소송금융의 핵심인 명확한 피고와 법적 청구권이 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>미래세대 전체 (수천만 명 이상)</t>
+          <t>100명 이상 사망, 다수 피해자</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>“온실가스 감축, 지금 아니면 안 된단 절박함 전하고 싶었어요”</t>
+          <t>신청주의 넘어선 ‘사회적 연결’… 공공·민간·학계 손잡고 ‘더 나은...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/environment/1253557.html</t>
+          <t>https://www.kyeongin.com/article/1767219</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-12 07:00:34.043833+00:00</t>
+          <t>2026-07-15 07:01:23.693502+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>송전선로 건설 반대 집회 진행 중, 전국 단위 대책위 활동</t>
+          <t>군소음 피해보상금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>송전선로 건설에 반대하는 전국대책위가 한국전력공사 본사 앞에서 집회를 열고 있습니다. 송전선로 건설은 다수의 주민에게 토지 가치 하락, 전자파 피해 등 복합적인 피해를 야기할 수 있으며, 한국전력공사를 상대로 한 집단 소송 가능성이 높습니다.</t>
+          <t>충주시가 군소음 피해보상금을 예년보다 50일 앞당겨 지급한다고 발표했습니다. 이는 시민 중심의 신속한 행정을 위한 조치로, 장기간 군 소음으로 피해를 입은 주민들에게 보상금을 지급하는 과정입니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방(한국전력공사)의 자력이 충분하고 책임 주체가 명확합니다. '전국대책위' 활동을 통해 다수의 피해자가 집단적으로 피해를 호소하고 있으며, 송전선로 건설로 인한 환경 및 부동산 가치 하락 등 피해 규모가 클 것으로 예상됩니다. 관련 증거 확보 가능성도 높고, 공론화 등 공적 절차가 진행 중입니다.</t>
+          <t>군소음으로 인한 피해는 상대방(국가/군)의 책임이 명확하고 자력이 충분합니다. 다수의 주민이 피해를 입는 집단적 피해이며, 이미 피해보상금 지급이라는 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 6)</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>충주시, 군소음 피해보상금 조기 지급…지역경제 활력 기대</t>
+        </is>
+      </c>
+      <c r="K15" t="inlineStr">
+        <is>
+          <t>dynews.co.kr</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=857239</t>
+        </is>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>2026-07-10 07:01:28.563703+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>군 소음 피해보상금 지급 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>충주시가 군 소음으로 고통받는 주민들에게 피해보상금을 예년보다 50일 앞당겨 지급합니다. 이는 현장 중심의 빠른 행정을 통해 주민들에게 신속히 보상하고 지역 경제 활성화를 도모하기 위함입니다. 보상금 지급 절차가 활발히 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>상대방(국가/군)의 책임이 명확하고 자력이 충분합니다. 군 소음으로 인한 다수의 주민 피해가 발생했으며, 이미 공적 절차인 피해보상금 지급이 진행 중입니다. 이는 소송금융 투자에 적합한 여러 조건을 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>'멧돼지 등 농작물 피해 잇따라'...고흥군 농가 보상 나선다</t>
+          <t>빠른 행정  충주시, 군소음 피해보상금 조기 지급</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2572904</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2426888</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-06 12:18:23.162198+00:00</t>
+          <t>2026-07-10 07:01:18.392779+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>국회사무처</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>국회 본관 석면 노출 위험 지속, 전문가들 무석면 전환 촉구</t>
+          <t>정부의 원전 증설 계획 공식화 및 주민 수용성 확보 논의 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>준공 50년이 지난 국회 본관이 여전히 '석면건축물'로, 노후화와 외부 충격 등으로 석면 비산 위험이 높다는 전문가들의 경고가 나왔습니다. 석면은 폐암, 악성중피종 등 치명적 질환을 유발하며, 잠복기가 길어 뒤늦게 발병하는 경우가 많습니다. 국회사무처는 석면 제거를 추진 중이나, 국회 세종 이전 문제와 맞물려 해결에 난항을 겪고 있습니다.</t>
+          <t>광주 반도체 팹 클러스터 조성을 위한 안정적인 전력 공급을 위해 영광 한빛원전 2기 증설이 추진되고 있습니다. 하지만 과거 1000억 원 이상의 피해보상이 이뤄졌던 온배수 문제, 사용후핵연료 저장시설, 안전성 논란 등으로 주민 수용성 확보가 최대 쟁점입니다. 정부는 증설 계획을 공식화하고 있으나, 지역 주민들은 근본적인 대책 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>국회 본관의 석면 노출 위험은 상대방(국회사무처)의 책임이 비교적 명확하며, 공공기관으로서 자력이 충분합니다. 국회에 상주하는 다수의 인원이 잠재적 피해자이며, 석면 관련 질환은 치명적이므로 피해 규모가 클 것으로 예상됩니다. 전문가 의견 및 공적 자료를 통해 증거 확보 가능성이 높습니다.</t>
+          <t>영광 한빛원전 증설은 과거 1000억 원 이상의 피해보상이 이뤄진 온배수 문제 등 환경적 쟁점을 포함하며, 정부 및 공공기관이 상대방이 되어 자력이 충분합니다. 다수의 지역 주민과 어업인에게 집단적 피해가 발생할 가능성이 높고, 과거 사례 및 전문가 의견을 통해 증거 확보가 용이합니다. 현재 정부의 증설 계획 공식화 및 주민 의견 수렴 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>영광, 고창 해역 주민 및 어업인 다수</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>[단독] 오래 상주할수록 위험…전문가들  무석면 건축물로  [오래된 국회...</t>
+          <t>광주 반도체 팹 성패 '한빛원전 증설'…쟁점은 주민 수용성</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2309793.htm</t>
+          <t>https://www.newsis.com/view/NISX20260708_0003700408</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-06 12:17:02.599933+00:00</t>
+          <t>2026-07-10 07:00:24.649313+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>기후에너지환경부 감사 결과 발표, 공사 재심사 요청</t>
+          <t>건강영향조사 및 석면피해구제제도 연계 진행 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>수도권매립지관리공사의 50MW 매립가스 발전시설에서 설비 관리 부실과 은폐로 인해 온실가스 배출량이 6800톤 이상 급증하고 발전 수익이 약 69억 원 감소한 사실이 기후에너지환경부 감사에서 드러났다. 감사 결과, 위탁 운영사의 허위 보고와 공사 전기안전관리자의 부적절한 대응이 지적되었으며, 기후부는 공사에 용역사 손해배상 청구 등을 요구했다. 공사는 감사 결과에 불복하여 재심사를 요청한 상태이다.</t>
+          <t>순천향대천안병원이 홍성군 폐석면광산 인근 주민들을 대상으로 건강영향조사를 실시합니다. 정밀검진을 통해 석면질환 의심자로 판정되면 석면피해구제제도와 연계하여 의료비 및 생활수당 등의 지원을 받을 수 있습니다. 폐광산 인근 주민들은 오랜 잠복기를 거쳐 각종 폐질환을 겪을 수 있어 철저한 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (기후부 감사 결과 공사와 운영 용역사의 관리 부실 및 은폐 지적), 상대방에게 자력이 충분함 (수도권매립지관리공사는 공공기관), 피해 규모가 큼 (수익 69억 원 감소 및 폭발·화재 위험 상존), 증거가 있거나 확보 가능함 (기후부의 종합감사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (기후부 감사 및 징계 요구). 공사가 용역사에 손해배상을 청구할 가능성이 높으며, 공공기관의 관리 부실로 인한 환경적, 재정적 손실이 명확하다.</t>
+          <t>홍성군 폐석면광산 인근 주민 다수가 석면질환 위험에 노출되어 집단적 피해가 예상되며(적합 조건 3), 각종 폐질환으로 인한 피해 규모가 클 것으로 보입니다(적합 조건 4). 또한, 순천향대천안병원에서 건강영향조사를 실시하고 석면피해구제제도와 연계하는 등 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>약 69억 원 (수익 감소)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>홍성군 폐석면광산 인근 주민 다수</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>[단독] 매립지공사 50MW 발전시설, 온실가스 6800톤 급증⋯ 수익 69억 감...</t>
+          <t>순천향대천안병원, 홍성군 폐석면광산 인근주민 건강영향조사 실시</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>bokuennews.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260405500467</t>
+          <t>http://www.bokuennews.com/news/article.html?no=277683</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-06 00:32:05.092643+00:00</t>
+          <t>2026-07-06 15:11:42.373355+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>대법원 파기환송으로 1,2심 재심리 예정</t>
+          <t>전국 각지에서 폐기물 시설 반대 운동 및 행정소송 진행 중, 조례 제정 운동 전개</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>1990년 광양제철 설비확장공사로 인한 인근 어장의 피해보상 청구 사건에서 하동군수협이 1,2심 패소 후 대법원으로부터 파기환송 판결을 받았습니다. 이로 인해 매립 간척에 따른 위판수수료 감소분에 대한 보상 청구가 가능해져 하급심에서 다시 다투게 될 예정입니다.</t>
+          <t>전국의 폐기물 처리업체들이 환경영향평가 기준을 회피하는 '꼼수'를 이용해 농촌 지역에 소각장, 제련공장 등을 건설하고 있습니다. 이로 인해 다수의 농촌 주민들이 환경오염과 건강 피해를 호소하며 수년간 반대 운동과 행정소송을 이어가고 있습니다. 현재는 난개발 및 환경오염 방지, 주민 알권리 보장을 위한 조례 제정 운동이 활발히 전개되고 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>광양제철(현 포스코)이라는 대기업이 피고이며, 설비확장공사로 인한 어장 피해라는 책임 소재가 명확합니다. 하동군수협이 대표하여 청구하는 집단적 피해의 성격이 강하고, 대법원 파기환송으로 보상 청구 가능성이 열려 적합 조건 1, 2, 3, 5에 해당합니다.</t>
+          <t>폐기물 처리업체들의 환경영향평가 회피 꼼수가 명확하며, 전국적으로 다수의 농촌 주민들이 환경오염 및 건강 피해를 입어 집단적 피해 규모가 큼. 이미 행정소송 및 정보공개 청구 등 공적 절차가 진행 중이며, 일부 대기업도 연루되어 자력 있는 상대방이 존재할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>인근 어장 어민 다수</t>
+          <t>전국 농촌 주민 다수 (수천 명 이상)</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>기사로 보는 해양수산 50년 _ 4월호 (1976,1986,1996,2006,2016)</t>
+          <t>'1일 48톤'의 비밀...전국에서 농촌으로 몰리고 있다 [그 정보가 알고 싶...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>hdhy.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.hdhy.co.kr/news/articleView.html?idxno=34131</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003235185&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-06 00:16:44.894229+00:00</t>
+          <t>2026-07-02 10:00:37.919214+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A20" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>페이룽샹(기업 대표), 페이춘량(전인대 대표)</t>
+          <t>시리아 현지 당국</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>리 편집장 사기·갈취 혐의로 체포, 공안 수사 중. '함정 수사' 주장 제기.</t>
+          <t>현지 당국 대피령 발령 및 비상 대응 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>중국 좌파 매체 편집장 리다오궈가 고향 마을의 환경 파괴 기업과 지방 당국의 불법 행위를 고발하며 주민들을 대리해 싸웠다. 이 과정에서 기업으로부터 환경 배상금 380만 위안을 받았으나, 돈이 기업 계좌가 아닌 전인대 대표 부인의 개인 계좌에서 송금된 것을 이유로 사기·갈취 혐의로 체포되었다. 리 편집장 측은 이를 '함정 수사'로 규정하며 부당함을 주장하고 있다.</t>
+          <t>시리아 북동부 유프라테스강의 수위가 폭우와 현지 당국의 댐 수문 개방으로 급격히 상승하여 범람 위기에 처했습니다. 이로 인해 강 유역 주민들에게 강제 대피령이 내려졌으며, 농경지, 주택, 상가 등이 침수되는 등 광범위한 피해가 발생했습니다. 현재 사상자는 없으나, 재산 피해는 막대한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 환경 파괴 기업의 불법 행위와 배상 합의가 있었고, 리 편집장 체포는 '함정 수사' 주장이 강하게 제기되며 관련 증거가 명확하다. 전인대 대표였던 배후 인물의 자력도 충분해 보인다.</t>
+          <t>현지 당국이 댐 수문을 개방하여 홍수 피해를 가중시켰다는 보도가 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 강 유역 주민, 농경지, 주택, 상가 등 다수가 피해를 입어 집단적 피해가 발생했으며(적합 조건 3), 댐 수문 개방 사실에 대한 국영 통신사 보도 등 증거 확보가 가능합니다(적합 조건 5). 또한 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 그러나 시리아 현지 당국의 배상 능력은 매우 불확실하며, 전반적인 국가 상황을 고려할 때 소송금융 투자 회수 가능성이 낮아(부적합 조건: 상대방 자력 부족) 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>8억 3천만 원 (환경 배상금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>농촌 마을 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>中 좌파매체 운영자, '사기혐의' 체포… 함정 팠다 하는 이유는?</t>
+          <t>유프라테스강 범람 위기…시리아 당국 홍수지역 주민에 대피령--AP</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496790?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260405075120</t>
+          <t>https://www.newsis.com/view/NISX20260527_0003644939</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-05 12:52:36.124804+00:00</t>
+          <t>2026-07-02 07:02:50.621182+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>악취 배출 시설 폐쇄로 문제 해결 완료</t>
+          <t>후보자의 공약 및 정치적 논의 단계</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>광주 북구가 4년 연속 적극행정 우수기관으로 선정되었으며, 특히 2023년부터 발생한 700여 건의 악취 민원을 전담 TF팀 구성 및 기관 협업을 통해 해결한 사례가 높은 평가를 받았습니다. 북구는 주민과 사업장 간 소통을 통해 큰 갈등 없이 악취 배출 시설 폐쇄를 이끌어냈습니다.</t>
+          <t>지방선거 안교재 후보는 수원군공항 노후 전투기 추가 배치를 반대하며, 군공항 유지 및 소음 피해보상 비용을 첨단 전략무기 전력 강화에 활용해야 한다고 주장했다. 이는 수원군공항 소음 문제에 대한 후보자의 정책적 입장을 밝힌 것이다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>본 기사는 광주 북구의 적극행정 우수 사례를 다루고 있으며, 언급된 악취 민원 해결 사례는 이미 '악취 배출 시설 폐쇄'로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 기회가 없습니다.</t>
+          <t>해당 기사는 지방선거 후보자의 인터뷰로, 수원군공항 소음 피해보상 비용에 대한 정치적 견해를 밝히는 내용이다. 이는 새로운 소송금융 투자 기회를 제시하는 사건이 아니며, 특정 피해자 집단이 새로운 법적 조치를 준비 중이라는 내용도 포함되어 있지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>700명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>광주 북구 적극행정, 4년 연속 전국 ‘우수’</t>
+          <t>[6.3 지방선거 인터뷰] 안교재 후보 수원 문제는 '격차'… 이제 돈 버는...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=318771</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=840430</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-05 12:51:30.850926+00:00</t>
+          <t>2026-07-01 07:02:24.912222+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>페이춘량 및 관련 건축 자재 기업, 지방 당국</t>
+          <t>용인 SK 반도체 단지</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>주민 권리 수호 활동 중 리 편집장 체포 및 검찰 송치, 페이춘량 전인대 대표직 상실</t>
+          <t>시장 취임 시 집단소송 예정 및 피해 조사 착수 예정</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>중국 좌파 매체 편집장이 고향 마을 주민들의 환경 파괴 및 불법 채굴 피해에 맞서 권리 수호 활동을 지원하다 사기·갈취 혐의로 체포되었다. 이 사건은 지역 최고 부자이자 전인대 대표였던 페이춘량과 그가 실질 지배하는 것으로 의혹받는 건축 자재 기업의 불법 행위와 연관되어 있으며, 기업은 과거 환경 배상금 8억 3천만 원을 약속한 바 있다. 현재 리 편집장은 검찰에 송치되어 체포영장 승인 여부가 결정될 예정이다.</t>
+          <t>김장연 안성시장 후보는 용인 SK 반도체 단지의 특정유해물질 폐수 고삼저수지 상류 방류 문제를 안성 농업과 시민 생존권이 걸린 중대한 사안으로 지목했다. 그는 시장 취임 시 상생협약서 경위 조사 및 대책반 출범과 함께 농축산인들과 연대하여 집단소송을 청구하고 소득 피해 조사를 착수하겠다고 공약했다. 이는 대기업의 환경 오염으로 인한 다수 피해자의 집단소송 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(지역 최고 부자이자 전인대 대표였던 페이춘량 및 관련 기업)의 자력이 충분하고(적합 조건 2), 불법 행위로 인한 환경 파괴 및 농경지 훼손으로 다수의 주민이 피해를 입었으며(적합 조건 3), 기업이 환경 배상금을 약속한 사실이 있어 책임이 명확하다(적합 조건 1, 5). 또한 페이춘량의 기율 위반 혐의로 인한 전인대 대표직 상실 등 공적 절차가 진행된 바 있고(적합 조건 6), 리 편집장의 체포 건도 관련 절차로 볼 수 있다. 피해 규모도 8억 3천만 원 이상으로 크다(적합 조건 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해)에 해당한다. 용인 SK 반도체 단지의 특정유해물질 폐수 방류로 안성 농축산인 및 시민에게 집단적 피해가 예상되며, 후보가 시장 취임 시 집단소송을 추진하겠다고 명확히 밝혀 투자 가능성이 높다. 폐수 방류와 피해 간의 인과관계 및 피해 규모 입증이 주요 쟁점이 될 것이다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>8억3천만 원 (380만 위안)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>농축산인 다수 및 안성 시민</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>중국 좌파매체 운영자, 불법채굴 기업 맞서 주민돕다 체포돼</t>
+          <t>[2026 지선] 김장연 안성시장 후보  공명정대한 시정으로 안성 미래 바꾸...</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202604051821200829</t>
+          <t>http://www.inews24.com/view/1970329</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-05 12:49:25.099868+00:00</t>
+          <t>2026-06-26 21:11:57.470111+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>안동시</t>
+          <t>스페이스X</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>텍사스 지역 주민들이 집단소송 제기</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>스페이스X의 '스타십' 발사 시험으로 인해 텍사스 지역 주민들이 소음과 진동 피해를 입었다며 집단소송을 제기했습니다. 환경 영향과 지역 인프라 문제를 둘러싼 논란도 계속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>스페이스X의 발사 시험으로 인한 소음과 진동 피해가 명확하며(적합 조건 1), 스페이스X는 자력이 충분한 대기업입니다(적합 조건 2). 텍사스 지역 주민들이 집단소송을 제기한 것으로 보아 집단적 피해이며(적합 조건 3), 이미 소송이 진행 중인 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>텍사스 지역 주민 다수</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>스페이스X, '스타십'에 20조원 가까운 승부수…우주 운송 패권 경쟁 본격...</t>
+        </is>
+      </c>
+      <c r="K23" t="inlineStr">
+        <is>
+          <t>bizwnews.com</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=135960</t>
+        </is>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>2026-06-21 02:26:55.313329+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr"/>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>원주시의원 후보 공약으로 악취 문제 해결을 위한 소송 언급</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>이 기사는 6.3 지방선거에 출마한 무소속 후보들의 배경과 공약을 다룬다. 후보들은 원주 악취 문제, 광화문 집회로 인한 주민 피해, 아파트 예산 불투명성 등 다양한 지역 현안을 제기하며, 무소속 후보에게 불리한 선거 제도 개선을 촉구한다.</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 법적 분쟁이나 피해 사건을 다루기보다는 지방선거 무소속 후보들의 출마 배경과 공약을 설명하고 있다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 피해 사실, 입증 가능한 손해 규모 등이 특정되지 않아 적합도가 낮다.</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>“거대 양당 싸움 틈새 노린다” 간판 걷어찬 색깔 다른 후보들</t>
+        </is>
+      </c>
+      <c r="K24" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L24" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25428903</t>
+        </is>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>2026-06-13 23:19:40.307039+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E23" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A25" s="4" t="inlineStr">
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>헌법재판소 판결로 정부의 기후 정책 위헌성 인정. 청소년기후행동은 지방선거 이후 당선된 지자체장에게 기후위기 대응 요구사항 전달 계획.</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>청소년기후행동 김보림 활동가가 아시아 최초로 청소년 주도 기후 소송을 제기하여 정부의 기후 정책이 미래 세대의 기본권을 침해한다는 헌법재판소 판결을 이끌어내 '골드만 환경상'을 수상했다. 이 판결은 기후위기 관련 소송의 중요한 선례가 되며, 활동가 그룹은 지방선거 이후에도 지자체에 기후위기 대응을 요구하는 등 지속적인 활동을 이어갈 예정이다.</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>헌법재판소 판결로 정부의 기후 정책이 미래 세대의 기본권을 침해한다는 책임이 명확히 인정되었으며(적합 조건 1, 5), 상대방인 정부는 충분한 자력을 가짐(적합 조건 2). 기후위기로 인한 집단적 피해(적합 조건 3)와 생명권 침해 등 큰 피해 규모(적합 조건 4)가 지속적으로 발생하고 있어, 이 판례를 기반으로 한 추가적인 소송 제기 가능성이 높다고 판단됩니다. 비록 기사에 언급된 헌법소원은 이미 판결 선고되었으나, 해당 판결이 새로운 소송의 강력한 근거가 되므로 투자 가치가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>미래 세대 및 기후재난 취약계층 다수</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>‘환경노벨상’에도 정치권은 무관심…“기후위기·불평등 함께 이야기...</t>
+        </is>
+      </c>
+      <c r="K25" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202605031604001</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>2026-06-13 17:01:25.435309+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C26" t="inlineStr"/>
+      <c r="D26" t="inlineStr"/>
+      <c r="E26" t="inlineStr"/>
       <c r="F26" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설로 인해 경남·부산 해역 어업인들에게 대규모 피해가 발생했으며, 어업피해영향조사 결과 총 6,081건의 보상 대상이 확인되었다. 경남도는 어업보상 전문성 강화를 통해 연내 착공을 가시화하고 있으며, 현재 보상 절차가 진행 중이다.</t>
+          <t>2026 글로벌 지속가능경영 전략포럼에서 자연자본이 ESG 경영의 핵심 변수로 부상하며, 자연 리스크가 기업의 재무 및 법률 리스크(투자자 집단소송 등)와 직결될 수 있다는 분석이 나왔습니다. 전문가들은 생물다양성 관련 제도화의 어려움과 녹색채권 활성화, 자연자본 금융시장 육성 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설로 인한 어업 피해는 국가 주도 사업으로 상대방(국가/공공기관)의 자력이 충분하며(적합 조건 2), 어업피해영향조사 결과가 존재하여 책임 및 증거가 명확하다(적합 조건 1, 5). 총 6,081건의 보상 대상이 확인되어 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 현재 보상 절차가 진행 중이다(적합 조건 6).</t>
+          <t>본 기사는 자연자본 및 ESG 경영 관련 포럼 내용을 다루며, 자연 리스크가 미래 기업의 재무 및 법률 리스크(투자자 집단소송 등)로 이어질 수 있음을 논의합니다. 이는 잠재적인 소송금융 기회를 시사하지만, 현재 특정된 피해 사실, 책임 주체, 구체적인 피해 규모나 진행 중인 공적 절차가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>6,081건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>경남도, 가덕도신공항 어업보상 전문성 강화로 연내 착공 가시화</t>
+          <t>“자연자본, ESG 경영의 핵심 변수로”...생물다양성·녹색채권 논의 확...</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=544695</t>
+          <t>https://www.etoday.co.kr/news/view/2588251</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-05 12:18:18.093059+00:00</t>
+          <t>2026-06-09 07:01:59.212654+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>집단소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>가든그로브 화학사고로 인해 주민들이 호텔비, 임시 거주비, 영업 손실, 재산 가치 하락 등 다양한 피해를 입었다. 현재 연방정부나 가주 정부 차원의 직접 현금 보상 프로그램은 발표되지 않은 가운데, 엑스 로펌과 프레시디오 로펌 등이 집단소송을 제기한 상태이다.</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>집단소송이 이미 제기되어 다수의 피해자가 존재하며(적합 조건 3), 화학사고로 인한 책임 소재가 명확할 것으로 예상됩니다(적합 조건 1). 호텔비, 영업 손실, 재산 가치 하락 등 다양한 피해 항목으로 인해 전체 피해 규모가 클 것으로 보이며(적합 조건 4), 소송이 진행 중이므로 증거 확보도 가능할 것입니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>다수의 주민</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>호텔 할인·무료 차량까지…가든그로브 화학사고에 주민 지원 본격화</t>
+        </is>
+      </c>
+      <c r="K27" t="inlineStr">
+        <is>
+          <t>koreadaily.com</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>https://www.koreadaily.com/article/20260526215124265</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>2026-06-03 07:02:16.643996+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr"/>
+      <c r="D28" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>소송 전 금지명령 인용 및 이행 완료</t>
+          <t>정부 주도 대규모 건강조사 및 석면피해구제제도 연계 진행 중</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>이웃 간 갈등으로 한 남성이 하루 10시간 넘게 '유령 소리'를 틀어 주변 주민들에게 피해를 줬다. 소음이 법적 기준치 이하였음에도 불구하고, 법원은 피해 주민의 소송 전 금지명령 신청을 받아들여 소음 중단을 명령했다. 가해자는 확성기 장비를 철거하고 소음 발생 중단을 약속하며 사건이 일단락되었다.</t>
+          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 석면 노출 피해가 확인되어 대규모 건강조사가 진행 중이다. 석면 관련 질환 의심 시 정부의 석면피해구제제도와 연계하여 의료비 및 생활 보조 혜택을 받을 수 있다. 석면 질환은 수십 년의 잠복기를 거쳐 발병하므로 장기적인 피해가 예상된다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확인이 어렵고, 피해 규모가 주로 정신적 고통으로 소송금융 투자에 적합한 대규모 금전적 손해배상 청구로 이어지기 어려움. 또한, 소송 전 금지명령으로 즉각적인 소음 문제는 해결된 상태로, 추가적인 손해배상 소송의 가능성 및 실익이 불분명함.</t>
+          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 집단적 피해가 예상되며, 대규모 건강조사 및 정부의 석면피해구제제도 연계 등 공적 절차가 진행 중이다. 석면 질환은 중대한 피해를 유발하며, 정부의 책임 또는 과거 광산 운영 주체의 책임이 명확해질 가능성이 높다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>다수 (최소 2가구 이상)</t>
+          <t>홍성 주민 다수</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>10시간 틀어놓은 '유령 소리'…법망 피한 중국 복수 논란</t>
+          <t>아시아 최대 석면광산 흔적 지운다  홍성 주민 대상 대규모 건강조사 ...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003577296</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3572061</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:09.399902+00:00</t>
+          <t>2026-05-31 05:00:41.939597+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>국가 (국방부)</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E29" t="inlineStr"/>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>군 소음 피해보상금 지급 확정</t>
+        </is>
+      </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>기사는 자연재난으로 인한 심각한 인명 및 재산 피해를 지적하며, 2024년 폭염으로 인한 사망·실종자가 108명에 달하고 최근 10년간 연평균 5,191억 원의 재산 피해 중 80% 이상이 호우와 태풍으로 농경지에 집중되었음을 강조합니다. 이는 지속가능한 농업과 흙의 위기를 초래하는 요인으로 분석됩니다.</t>
+          <t>포항시가 군용비행장 및 군사격장 인근 주민 63가구에 대한 2026년도 군 소음 피해보상금 11억 원 지급을 최종 확정했다. 이는 지역소음대책심의위원회를 통해 결정된 것으로, 해당 주민들은 결정된 보상금을 받게 된다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>기사는 자연재해로 인한 광범위한 피해를 다루고 있으나, 특정 주체의 명확한 책임이나 불법행위를 지적하고 있지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하므로, 자연재해 자체는 투자 대상으로 적합하지 않습니다.</t>
+          <t>군 소음 피해는 법적으로 책임이 명확하며(적합 조건 1), 상대방인 국가(국방부)의 자력이 충분하다(적합 조건 2). 63가구에 대한 11억 원 규모의 집단적 피해(적합 조건 3, 4)가 발생했으며, 이미 지역소음대책심의위원회를 통해 보상금 지급이 확정된 공적 절차가 진행되었다(적합 조건 6). 이는 향후 보상금액 불만족 시 추가 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>연평균 4,152억 8천만원 이상 (농경지 재산 피해)</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>사망·실종자 121명 (폭염 피해자 108명 포함), 농민 다수</t>
+          <t>63가구</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[우석대 이창언 교수의 지속가능한 농업] 밥상머리 양극화와 흙의 위기...</t>
+          <t>포항 군 소음 피해보상금 11억 확정…63가구 새 혜택</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newsfarm.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.newsfarm.co.kr/news/articleView.html?idxno=100702</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4072647</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-04 12:25:18.650930+00:00</t>
+          <t>2026-05-13 18:05:35.273439+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>고흥군 야생동물 피해보상 지원사업 시행</t>
+          <t>고양시 군소음대책 심의위원회 결정에 따른 피해보상금 지급 및 이의신청 기간</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인해 농작물, 임산물, 수산물 등에 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 지역 내 실제 피해를 입은 주민들이 지원 대상이며, 군은 이를 통해 피해 농가에 대한 보상을 제공할 예정입니다.</t>
+          <t>고양시가 고양비행장 주변 군소음 피해 주민 100명에게 총 2317만 원의 피해보상금을 지급하기로 결정했습니다. 주민들은 보상금 산정 결과에 이의 신청할 수 있으며, 고양시는 국방부에 보상지 확대 및 감액 기준 완화를 지속 건의 중입니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>본 기사는 고흥군이 야생동물 피해를 입은 농가에 보상금을 지급하는 지원사업에 대한 내용으로, 소송금융의 대상이 되는 명확한 책임 주체(피고)가 특정되지 않습니다. 야생동물로 인한 피해는 특정 기업이나 기관의 잘못으로 발생한 것이 아니므로, 소송을 통해 손해배상을 청구할 대상이 불분명합니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(군소음), 상대방 자력이 충분하며(정부), 집단적 피해(100명)가 존재하고, 이미 공적 절차(고양시 보상금 지급)가 진행 중입니다. 그러나 개별 피해 금액이 월 최대 3만원으로 매우 작아 소송금융 투자로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 2317만 8880원 (개별 월 최대 3만원)</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100명</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>멧돼지·고라니 피해 더는 못 참아 …고흥군, 농가 보상 나선다</t>
+          <t>고양시, 군소음 피해보상금 주민 100명에 2317만원 지급</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>kfenews.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=656463</t>
+          <t>https://www.nocutnews.co.kr/news/6516015?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260512051010</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-04 12:16:07.039777+00:00</t>
+          <t>2026-05-13 18:05:05.791442+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>금천구</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>주민비상대책위원회 결성, 금천구를 상대로 소송 제기 검토 중</t>
+          <t>군 소음 피해보상금 지급 절차 진행 중, 시행령 개정으로 보상 범위 확대</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>서울 금천구 독산동에 건설 중인 데이터센터를 두고 인근 1000세대 아파트 주민들이 전자파, 소음, 화재 우려 등을 이유로 반대 시위를 벌이고 있습니다. 주민들은 금천구가 주민 의견 청취 없이 건설을 허가했다며 주민비상대책위원회를 결성하고 금천구를 상대로 소송 제기를 검토 중입니다. 데이터센터의 유해성 여부는 전문가 의견이 엇갈리지만, 해외에서도 유사한 갈등이 발생하고 있습니다.</t>
+          <t>포항시가 군용비행장 및 군사격장 인근 주민들에게 총 11억 8300만 원의 군 소음 피해보상금을 지급하기로 확정했다. 시행령 개정으로 보상 범위가 확대되어 일부 주민들이 새롭게 지원 대상에 포함되었다. 이는 군 소음 피해에 대한 국가의 책임을 인정하고 보상하는 공적 절차의 일환이다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>금천구(공공기관)를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1000세대 이상 아파트 주민들이 피해를 호소하여 집단적 피해 가능성이 높습니다(적합 조건 3). 금천구의 주민 의견 청취 절차 미비 주장은 행정 절차상 하자로 상대방 책임의 근거가 될 수 있으며(적합 조건 1, 5), 전자파, 소음, 화재 우려 등 주거 환경 및 건강에 대한 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+          <t>군 소음으로 인한 피해가 명확하고(적합 조건 1), 포항시(국가)가 보상금을 지급하는 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 크고(11억 8300만 원) 다수의 주민이 관련되어 있어(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다. 상대방인 국가/지자체의 자력도 충분합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 8300만 원</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>1000세대 이상 아파트 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>“우리 동네 안돼”… AI붐 타고 데이터센터 갈등 ‘활활’</t>
+          <t>포항시, 군 소음 피해보상금 11억8300만 원 확정...일부 주민 새로 지원</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774950223&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.kbsm.net/news/view.php?idx=519199</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-04 00:32:59.959805+00:00</t>
+          <t>2026-05-13 18:04:14.761933+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E32" t="inlineStr"/>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>대법원 파기환송 (행정절차법상 사전통지/의견청취 절차 위반 여부 심리)</t>
+        </is>
+      </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>국민의힘 경북지사 예비후보들이 지역 주요 인사의 지지선언을 이끌어내며 세 불리기 경쟁을 가속화하고 있다. 김재원 예비후보는 박승호 전 포항시장과 포항지진 범시민대책본부의 지지를 받았으며, 특히 포항지진 범시민대책본부는 과거 수십만 명의 지진 피해 시민소송을 주도했던 단체로 소개되었다.</t>
+          <t>농부 A씨가 자신의 토지에 가축분뇨 또는 퇴비 5,400톤을 보관, 야적, 매립하고 서산시의 조치명령을 불이행하여 가축분뇨법 위반으로 기소됨. 대법원은 서산시가 조치명령 전 A씨에게 사전통지 또는 의견청취 절차를 거쳤는지 심리하지 않은 원심을 파기하고 사건을 환송함.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>해당 기사는 경북지사 예비후보들의 정치적 지지 선언에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 사건을 다루고 있지 않습니다. 포항지진 범시민대책본부가 과거 '수십만의 지진피해 시민소송을 주도'했다고 언급되지만, 이는 이미 종결된 사건에 대한 역사적 언급으로 판단됩니다. (부적합 조건: 이미 종결된 사건 또는 신규 사건 아님)</t>
+          <t>본 사건은 가축분뇨법 위반으로 기소된 농부 A씨에 대한 형사 사건으로, 소송금융의 주된 대상인 피해자의 손해배상 청구 소송이 아님. 피고인 A씨는 개인 농부로 자력 충분 조건에 부합하지 않으며, 기사에서 피해자나 구체적인 피해 규모가 특정되지 않아 집단적 피해 및 피해 규모가 큼 조건 충족 여부 불확실.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>‘이철우·김재원’국민의힘 경북지사 예비후보, 세불리기 경쟁 ‘가속...</t>
+          <t>대법원, 서산시장의 조치명령 전에 사전통지 또는 의견청취 절차 심리 ...</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709810?ref=naver</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026042617383775899a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-04 00:31:25.252524+00:00</t>
+          <t>2026-05-11 07:02:18.769611+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A33" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>두산그룹</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법 불합치 결정 후 국회 공론화 절차 진행 중</t>
+          <t>1심 및 2심 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법의 중간 감축 목표 부재가 미래 세대의 기본권을 침해한다고 판단, 국회에 법 개정을 명령했습니다. 이에 국회는 시민 300명과 미래세대 40명이 참여하는 공론화 절차를 진행 중이며, 2050 탄소중립 경로를 논의하고 있습니다. 일부 시나리오 포함에 대한 논란도 있습니다.</t>
+          <t>한 환경운동가가 두산그룹의 해외 석탄화력발전소 수출에 항의하며 두산타워 조형물에 녹색 스프레이를 뿌려 손해배상 소송을 당했다. 1심과 2심은 피고의 선의는 인정했으나, 활동의 적법성에 대해 판단 중이다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법 불합치 결정으로 국가(국회)의 책임이 명확하며, 미래 세대를 포함한 다수(200명 이상)의 기본권 침해로 집단적 피해가 발생했습니다. 이미 공적 절차(헌법소원 및 국회 공론화)가 진행 중이며, 기후 위기 대응 실패 시 잠재적 피해 규모가 매우 큽니다. 이는 소송금융 적합 조건 다수에 해당합니다.</t>
+          <t>본 사건은 환경운동가가 두산그룹으로부터 손해배상 소송을 당한 것으로, 로앤굿의 일반적인 고객 프로필인 원고(피해자)가 아닌 피고에 해당하여 '기타 투자 어려운 이유 있음' 조건에 부합합니다. 또한, 피해 규모가 명확하지 않고 집단적 피해가 아니므로 적합 조건 1개 이하에 해당합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>200명 이상 (헌법소원 제기자), 미래 세대 전체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>초반 감축 vs 후반 감축  시민 300명이 정하는 한국 탄소중립 경로의 결...</t>
+          <t>돌고래·나무·호수도 권리의 주체가 될 수 있나</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496563?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403092456</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32951</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-04 00:30:05.380661+00:00</t>
+          <t>2026-05-10 07:03:08.571346+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>의료폐기물 업체 및 전 포항시 공무원</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>지진 피해 위자료 청구 소송 지원 공약, 범시민대책본부 활동</t>
+          <t>환경단체 고발, 수사기관 조사 예정</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>포항지진 범시민대책본부가 임시총회를 통해 지진 피해 위자료 청구 소송을 적극 지원하겠다고 공약한 김재원 경북도지사 예비후보를 지지했습니다. 이는 포항시민의 오랜 숙원인 지진 피해 배상 문제를 해결하기 위한 움직임으로, 범대본은 조직적인 소송 지원을 통해 피해 구제를 추진할 계획입니다.</t>
+          <t>환경단체가 전 포항시 공무원 3명을 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 하며 포항시민을 기만했다는 혐의로 고발했습니다. 환경단체는 포항시가 소송 패소라는 변명으로 사태를 묵인해서는 안 된다고 주장하며, 이 사건은 의료폐기물 소각장 문제와 관련되어 있습니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>포항지진 피해는 정부의 책임이 인정된 집단적 피해 사건으로, 상대방(정부)의 자력이 충분하고, 피해 규모가 크며, 객관적 증거가 확보되어 있습니다. (적합 조건 1, 2, 3, 4, 5) 또한, 범시민대책본부가 조직적으로 활동하며 정치권의 지원까지 모색하고 있어 공적 절차 진행 중으로 볼 수 있습니다. (적합 조건 6)</t>
+          <t>전 포항시 공무원들이 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 했다는 주장이 제기되어 환경단체가 고발했습니다. 이는 상대방 책임이 비교적 명확하고(조건 1), 포항시민을 기만했다는 점에서 집단적 피해 가능성이 있으며(조건 3), 환경단체의 고발로 공적 절차가 진행 중입니다(조건 6). 또한 고발은 증거 확보 가능성을 시사합니다(조건 5).</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>포항시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>박승호 전 시장·포항지진 범대본, 김재원 경북도지사 예비후보 지지선...</t>
+          <t>환경단체, '의료폐기물 업체 취업' 전 포항시 공무원 3명 고발</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866961</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201943&amp;mode=view</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-03 12:57:58.909746+00:00</t>
+          <t>2026-05-05 07:00:27.891274+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A35" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>헌법재판소 위헌 결정 후 국회 공론화 진행 중</t>
+          <t>서울중앙지방법원 민사30부 1심 기각</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>기후위기 대응을 위한 장기 온실가스 감축 목표 입법 논의 중, 헌법재판소는 관련 법률의 위헌을 결정했다. 국회 공론화 과정에서 미래세대의 의견이 형식적으로만 반영되고, 미래세대에 미칠 영향 분석이 부재하다는 비판이 제기되었다. 유엔 아동권리위원회 일반논평 등 국제기준에 따라 조기 감축 및 미래세대 권리 보호가 시급하다는 지적이다.</t>
+          <t>시민단체 등이 영풍의 환경오염 문제와 관련하여 전·현직 임원들을 상대로 제기한 손해배상 소송이 1심에서 기각되었다. 원고 측은 환경부 과징금 부과 사실을 근거로 임원들의 책임을 주장했으나, 서울중앙지방법원 민사30부는 이를 받아들이지 않았다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>상대방(정부/국회)의 책임이 헌법재판소의 위헌 결정으로 명확하며, 자력이 충분합니다. 미래세대 전체에 대한 집단적 피해가 예상되며, 유엔 아동권리위원회 일반논평, 국가인권위원회 권고, 과학 저널 연구 등 공신력 있는 증거가 존재하고, 이미 헌재 결정 및 국회 공론화 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>영풍의 환경오염에 대한 환경부 과징금 부과 사실이 있어 상대방(영풍)의 책임과 증거가 명확하며, 시민단체가 제기한 소송으로 집단적 피해 가능성이 높다. 그러나 전·현직 임원을 상대로 한 1심 손해배상 소송이 기각되어 현재로서는 법적 책임 입증에 난항을 겪고 있어 투자 위험이 존재한다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>미래세대 전체</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>기후위기로부터 아동 보호하기 위해 필요한 세 가지</t>
+          <t>법원, 시민단체 등의 영풍 전·현직 임원 상대 '환경오염 손배소' 기각</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/environment/59111.html</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=115571</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-04-03 12:38:16.559257+00:00</t>
+          <t>2026-04-30 22:06:23.554581+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>대한민국 정부 및 관련 공공기관</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>새만금신공항 취소소송 1심 승소 판결, 항소심 진행 가능성 및 추가적인 환경 보호 노력 진행 중</t>
+          <t>헌법재판소 전원일치 의견 선고 (2024년 8월)</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>큰뒷부리도요는 매년 3만km를 이동하는 멸종위기종으로, 새만금방조제 완공 이후 핵심 기착지인 서해 갯벌이 사라져 생존에 위협을 받고 있습니다. 특히 수라갯벌에 새만금신공항이 들어설 위기에 처했으나, 2025년 새만금신공항 취소소송 1심에서 취소 판결이 내려져 큰뒷부리도요가 법의 보호를 받았습니다. 현재 시민단체들은 큰뒷부리도요의 이동 경로를 추적하며 갯벌 보호 활동을 지속하고 있습니다.</t>
+          <t>김보림 기후활동가가 미국 골드먼환경상 아시아 부문 수상자로 선정되었습니다. 그녀가 주도한 기후 소송은 255명의 원고가 참여하는 집단 소송으로 확장되었으며, 2024년 8월 헌법재판소는 정부에 대한 전원일치 의견을 선고했습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>새만금방조제 건설 및 새만금신공항 추진으로 인한 멸종위기종 서식지 파괴에 대한 대한민국 정부 및 관련 공공기관의 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 멸종위기종 보호 및 공공의 환경권 침해라는 집단적 피해가 발생하고 있으며(적합 조건 3), 새만금신공항 취소소송 1심 승소 판결 등 기존 소송 자료 및 환경영향평가 자료를 통해 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>상대방이 정부로 자력이 충분하며(적합 조건 2), 255명의 원고가 참여하는 집단 소송으로 집단적 피해가 명확합니다(적합 조건 3). 헌법재판소의 전원일치 의견 선고는 상대방 책임이 비교적 명확하며(적합 조건 1), 강력한 증거와 법리적 근거가 마련되었음을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>멸종위기종 큰뒷부리도요 개체군 및 생태계, 공공의 이익</t>
+          <t>255명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>큰뒷부리도요의 하늘길을 찾아서</t>
+          <t>김보림 기후활동가, 미국 골드먼환경상 아시아 부문 수상자 선정</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>lak.co.kr</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220847&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.lak.co.kr/news/boardview.php?id=22962</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-04-03 12:37:06.630979+00:00</t>
+          <t>2026-04-30 16:18:00.386284+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr">
+      <c r="D37" t="inlineStr"/>
+      <c r="E37" t="inlineStr"/>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>전주지역범죄피해자지원센터와 전주지방검찰청 관계자들이 진안 마이산에서 환경정화 플로깅 활동을 진행했다. 이 행사는 범죄 피해자 지원기관의 공익적 역할을 확장하고 지역사회와의 접점을 넓히는 활동으로, 봄철 관광객 증가로 인한 쓰레기를 수거하며 쾌적한 관광 환경 조성에 기여했다.</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>해당 기사는 전주지역범죄피해자지원센터와 전주지방검찰청이 마이산에서 환경정화 활동을 진행했다는 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 특정된 상대방, 피해자, 피해 규모, 법적 책임 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>마이산서 ‘플로깅’ 나선 전주범죄피해자지원센터…검찰과 함께 환경...</t>
+        </is>
+      </c>
+      <c r="K37" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026041418045143141?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>2026-04-26 07:01:17.188535+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>영풍</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E37" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A38" s="4" t="inlineStr">
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>환경 법령 위반으로 인한 조업정지 처분 및 이에 대한 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>영풍의 석포제련소가 환경 법령 위반으로 58일간 조업정지 처분을 받아 가동률이 급락하고 3년 연속 대규모 영업적자를 기록했습니다. 현재 추가 조업정지 처분에 대한 행정소송이 진행 중이며, 환경 규제 리스크가 영풍의 수익성 악화의 주요 원인으로 지목되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소의 환경 법령 위반으로 인한 조업정지 처분은 상대방의 책임이 명확하고(조건 1), 공적 절차 진행(조건 6) 및 객관적 증거(조건 5)가 존재함을 보여줍니다. 영풍은 대기업으로 자력도 충분합니다(조건 2). 그러나 기사에서 직접적인 피해자나 그들의 피해 규모에 대한 언급이 없어(조건 3, 4), 소송금융 투자 대상으로서 피해자 발굴 및 피해 입증이 추가적으로 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>영풍, 석포제련소 가동률 급락에 3년 연속 적자…환경 규제·경영권 분...</t>
+        </is>
+      </c>
+      <c r="K38" t="inlineStr">
+        <is>
+          <t>queen.co.kr</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=454527</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>2026-04-18 07:01:43.785707+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>헌법재판소 헌법불합치 결정 후 국회 공론화위원회 토론회 진행, 탄소중립기본법 개정 예정</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>헌법재판소가 탄소중립기본법에 대해 미래세대에 과도한 부담을 전가할 수 있다며 헌법불합치 결정을 내린 후, 국회 기후위기특별위원회가 법 개정을 위한 공론화 토론회를 진행 중입니다. 10대 토론자는 미래세대의 기본권 보장과 조기 감축의 필요성을 강조하며, 한국의 책임과 역량에 걸맞은 감축 목표가 법에 반영되어야 한다고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>헌법재판소의 헌법불합치 결정으로 국가(대한민국)의 책임이 명확하며(적합 조건 1, 5), 상대방의 자력은 충분합니다(적합 조건 2). 미래세대의 기본권 침해라는 집단적 피해(적합 조건 3)와 막대한 미래 비용이라는 피해 규모(적합 조건 4)가 예상되며, 현재 국회 공론화위원회 토론회 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I39" t="inlineStr">
+        <is>
+          <t>미래세대 전체 (수천만 명 이상)</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>“온실가스 감축, 지금 아니면 안 된단 절박함 전하고 싶었어요”</t>
+        </is>
+      </c>
+      <c r="K39" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/society/environment/1253557.html</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>2026-04-12 07:00:34.043833+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>송전선로 건설 반대 집회 진행 중, 전국 단위 대책위 활동</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>송전선로 건설에 반대하는 전국대책위가 한국전력공사 본사 앞에서 집회를 열고 있습니다. 송전선로 건설은 다수의 주민에게 토지 가치 하락, 전자파 피해 등 복합적인 피해를 야기할 수 있으며, 한국전력공사를 상대로 한 집단 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>상대방(한국전력공사)의 자력이 충분하고 책임 주체가 명확합니다. '전국대책위' 활동을 통해 다수의 피해자가 집단적으로 피해를 호소하고 있으며, 송전선로 건설로 인한 환경 및 부동산 가치 하락 등 피해 규모가 클 것으로 예상됩니다. 관련 증거 확보 가능성도 높고, 공론화 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I40" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>[오늘의 주요일정]광주·전남(4월9일 목요일)</t>
+        </is>
+      </c>
+      <c r="K40" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260409_0003583741</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>2026-04-10 13:22:50.975994+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B38" t="inlineStr">
-[...69 lines deleted...]
-      <c r="D39" t="inlineStr">
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr"/>
+      <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기 소송 제기</t>
+          <t>고흥군 야생동물 피해보상 지원사업 시행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>태국 치앙마이가 세계 최악 수준의 대기오염에 시달리며 주민들이 코피, 발진 등 건강 문제를 호소하고 있다. 건조한 기후와 농촌의 논밭 태우기 관행이 주범으로 지목되며, 주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기를 이유로 소송을 제기했다. 한국인 관광객도 많이 찾는 지역으로, 피해 규모가 상당할 것으로 예상된다.</t>
+          <t>전남 고흥군에서 멧돼지, 고라니 등 야생동물로 인한 농작물 피해가 반복적으로 발생하고 있습니다. 이에 고흥군은 피해 농가를 대상으로 최대 500만원까지 보상하는 '야생동물 피해보상 지원사업'을 시행합니다. 과거 예방 시설 지원을 받았거나 다른 보험으로 보상 가능한 경우는 제외됩니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>태국 정부 기관을 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 약 1700명의 주민이 집단적 피해를 입어 소송을 제기한 상태 (적합 조건 3, 4). 대기오염 측정기관의 데이터 등 객관적 증거가 존재하며 (적합 조건 5), 정부의 대기오염 해결 의무 방기가 쟁점이다 (적합 조건 1).</t>
+          <t>소송금융의 핵심인 명확하고 자력 있는 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 기사는 고흥군이 야생동물 피해에 대한 보상 지원 사업을 시행하는 내용으로, 고흥군이 법적 책임이 있는 피고가 아님을 시사합니다. 야생동물 피해에 대한 지자체의 법적 책임을 묻는 소송은 승소 가능성이 매우 낮아 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농가당 최대 500만원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>약 1700명</t>
+          <t>농가 다수</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>한국인들 많이 놀러가는데 어쩌나…“숨만 쉬어도 코피” 최악의 대기오...</t>
+          <t>'멧돼지 등 농작물 피해 잇따라'...고흥군 농가 보상 나선다</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027818?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2572904</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-04-03 00:41:17.551779+00:00</t>
+          <t>2026-04-06 12:18:23.162198+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr"/>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>국회사무처</t>
+        </is>
+      </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>산림재난방지법에 따른 형사 처벌 및 민사상 손해배상 책임 부과 가능성, 정부의 가해자 추적 강화 계획</t>
+          <t>국회 본관 석면 노출 위험 지속, 전문가들 무석면 전환 촉구</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>이상기후로 산불 발생이 연중화되고 있으며, 지난해 역대 최대 규모의 산림 피해가 발생했다. 산불의 주된 원인은 사람의 부주의로 인한 실화이며, 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과된다. 정부는 가해자 추적을 강화할 계획이다.</t>
+          <t>준공 50년이 지난 국회 본관이 여전히 '석면건축물'로, 노후화와 외부 충격 등으로 석면 비산 위험이 높다는 전문가들의 경고가 나왔습니다. 석면은 폐암, 악성중피종 등 치명적 질환을 유발하며, 잠복기가 길어 뒤늦게 발병하는 경우가 많습니다. 국회사무처는 석면 제거를 추진 중이나, 국회 세종 이전 문제와 맞물려 해결에 난항을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>산불의 주요 원인이 사람의 실화로 명확하며(적합 조건 1), 지난해 역대 최대 규모의 산림 피해가 발생하여 집단적 피해 규모가 매우 큼(적합 조건 3, 4). 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과되며, 정부가 가해자 추적을 강화하고 있어 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 다만, 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있음.</t>
+          <t>국회 본관의 석면 노출 위험은 상대방(국회사무처)의 책임이 비교적 명확하며, 공공기관으로서 자력이 충분합니다. 국회에 상주하는 다수의 인원이 잠재적 피해자이며, 석면 관련 질환은 치명적이므로 피해 규모가 클 것으로 예상됩니다. 전문가 의견 및 공적 자료를 통해 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>다수 (산림 소유주 및 공공)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>봄 산불은 옛말…이상기후로 '연중 산불' 대부분 인재</t>
+          <t>[단독] 오래 상주할수록 위험…전문가들  무석면 건축물로  [오래된 국회...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003576000</t>
+          <t>https://news.tf.co.kr/read/ptoday/2309793.htm</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-04-03 00:34:55.512348+00:00</t>
+          <t>2026-04-06 12:17:02.599933+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C43" t="inlineStr"/>
       <c r="D43" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>치앙마이 시민 약 1700명이 정부를 상대로 소송 제기, 법원에서 정부에 대기질 개선 비상 계획 수립 명령</t>
+          <t>기후에너지환경부 감사 결과 발표, 공사 재심사 요청</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>태국 치앙마이가 산불과 농경지 소각으로 인한 심각한 대기오염에 시달리며 주민들의 건강 피해가 속출하고 있습니다. 이에 치앙마이 시민 약 1700명이 쁘라윳 찬오차 전 총리와 정부 기관을 상대로 소송을 제기했으며, 치앙마이 법원은 정부에 대기질 개선을 위한 비상 계획 수립을 명령했습니다.</t>
+          <t>수도권매립지관리공사의 50MW 매립가스 발전시설에서 설비 관리 부실과 은폐로 인해 온실가스 배출량이 6800톤 이상 급증하고 발전 수익이 약 69억 원 감소한 사실이 기후에너지환경부 감사에서 드러났다. 감사 결과, 위탁 운영사의 허위 보고와 공사 전기안전관리자의 부적절한 대응이 지적되었으며, 기후부는 공사에 용역사 손해배상 청구 등을 요구했다. 공사는 감사 결과에 불복하여 재심사를 요청한 상태이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>정부 기관을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 1700명 이상의 시민이 이미 소송을 제기하여 집단적 피해가 명확합니다(적합 조건 3). 대기오염 감시 단체 데이터 및 법원 명령 등 객관적 증거가 존재하며(적합 조건 5), 이미 법원에서 정부에 대기질 개선 비상 계획 수립을 명령한 바 있어 상대방의 책임이 비교적 명확합니다(적합 조건 1). 피해 규모 또한 건강 악화 및 수명 단축으로 중대합니다(적합 조건 4).</t>
+          <t>상대방 책임이 비교적 명확함 (기후부 감사 결과 공사와 운영 용역사의 관리 부실 및 은폐 지적), 상대방에게 자력이 충분함 (수도권매립지관리공사는 공공기관), 피해 규모가 큼 (수익 69억 원 감소 및 폭발·화재 위험 상존), 증거가 있거나 확보 가능함 (기후부의 종합감사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (기후부 감사 및 징계 요구). 공사가 용역사에 손해배상을 청구할 가능성이 높으며, 공공기관의 관리 부실로 인한 환경적, 재정적 손실이 명확하다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 69억 원 (수익 감소)</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>1700명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>“숨만 쉬어도 코피에 눈 부종”…한국인 즐겨 찾는 그 관광지, 무슨 일...</t>
+          <t>[단독] 매립지공사 50MW 발전시설, 온실가스 6800톤 급증⋯ 수익 69억 감...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/2026/04/02/20260402500095?wlog_tag3=naver</t>
+          <t>https://www.viva100.com/article/20260405500467</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-04-02 13:02:31.836626+00:00</t>
+          <t>2026-04-06 00:32:05.092643+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>홍천양수발전소 추진 주체, 고양시</t>
+          <t>광양제철</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>고양시는 '산황산 골프장 실시계획인가취소 소송' 첫 심리 예정, 홍천은 양수발전소 승인 여부 최종 판단 예정</t>
+          <t>대법원 파기환송으로 1,2심 재심리 예정</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>강원도 홍천의 100년 잣나무 군락지에 양수발전소 건설이 추진되며 산림 훼손이 시작되었고, 경기도 고양시 산황산 도시 숲은 골프장 증설 계획으로 사라질 위기에 처했습니다. 두 사건 모두 주민들과 환경 단체가 반발하며 환경 파괴와 미래 가치 손실을 경고하고 있으며, 고양시의 경우 주민들이 시를 상대로 소송을 제기했습니다.</t>
+          <t>1990년 광양제철 설비확장공사로 인한 인근 어장의 피해보상 청구 사건에서 하동군수협이 1,2심 패소 후 대법원으로부터 파기환송 판결을 받았습니다. 이로 인해 매립 간척에 따른 위판수수료 감소분에 대한 보상 청구가 가능해져 하급심에서 다시 다투게 될 예정입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>홍천양수발전소 추진 주체와 고양시의 무리한 개발 추진으로 상대방 책임이 명확하며(적합 조건 1), 공공기관 및 지자체로 자력이 충분합니다(적합 조건 2). 100년 잣나무 군락 및 도시 숲 훼손으로 인한 환경적, 미래 가치 손실이 크고(적합 조건 4), 홍천 풍천리 주민과 산황산 주민 등 다수의 피해자가 발생합니다(적합 조건 3). 산림청 명품숲 지정, 전문가 비판 등 증거 확보가 용이하며(적합 조건 5), 고양시는 이미 소송이 진행 중이고 홍천은 승인 여부 최종 판단이 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>광양제철(현 포스코)이라는 대기업이 피고이며, 설비확장공사로 인한 어장 피해라는 책임 소재가 명확합니다. 하동군수협이 대표하여 청구하는 집단적 피해의 성격이 강하고, 대법원 파기환송으로 보상 청구 가능성이 열려 적합 조건 1, 2, 3, 5에 해당합니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>인근 어장 어민 다수</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
+          <t>기사로 보는 해양수산 50년 _ 4월호 (1976,1986,1996,2006,2016)</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
+          <t>hdhy.co.kr</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>https://www.hdhy.co.kr/news/articleView.html?idxno=34131</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>2026-04-06 00:16:44.894229+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>페이룽샹(기업 대표), 페이춘량(전인대 대표)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>리 편집장 사기·갈취 혐의로 체포, 공안 수사 중. '함정 수사' 주장 제기.</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>중국 좌파 매체 편집장 리다오궈가 고향 마을의 환경 파괴 기업과 지방 당국의 불법 행위를 고발하며 주민들을 대리해 싸웠다. 이 과정에서 기업으로부터 환경 배상금 380만 위안을 받았으나, 돈이 기업 계좌가 아닌 전인대 대표 부인의 개인 계좌에서 송금된 것을 이유로 사기·갈취 혐의로 체포되었다. 리 편집장 측은 이를 '함정 수사'로 규정하며 부당함을 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 환경 파괴 기업의 불법 행위와 배상 합의가 있었고, 리 편집장 체포는 '함정 수사' 주장이 강하게 제기되며 관련 증거가 명확하다. 전인대 대표였던 배후 인물의 자력도 충분해 보인다.</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>8억 3천만 원 (환경 배상금)</t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>농촌 마을 주민 다수</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>中 좌파매체 운영자, '사기혐의' 체포… 함정 팠다 하는 이유는?</t>
+        </is>
+      </c>
+      <c r="K45" t="inlineStr">
+        <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L44" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A45" s="4" t="inlineStr">
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6496790?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260405075120</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:52:36.124804+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B45" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A46" s="2" t="inlineStr">
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>악취 배출 시설 폐쇄로 문제 해결 완료</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>광주 북구가 4년 연속 적극행정 우수기관으로 선정되었으며, 특히 2023년부터 발생한 700여 건의 악취 민원을 전담 TF팀 구성 및 기관 협업을 통해 해결한 사례가 높은 평가를 받았습니다. 북구는 주민과 사업장 간 소통을 통해 큰 갈등 없이 악취 배출 시설 폐쇄를 이끌어냈습니다.</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>본 기사는 광주 북구의 적극행정 우수 사례를 다루고 있으며, 언급된 악취 민원 해결 사례는 이미 '악취 배출 시설 폐쇄'로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 기회가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I46" t="inlineStr">
+        <is>
+          <t>700명 이상</t>
+        </is>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>광주 북구 적극행정, 4년 연속 전국 ‘우수’</t>
+        </is>
+      </c>
+      <c r="K46" t="inlineStr">
+        <is>
+          <t>geconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318771</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:51:30.850926+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B46" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K46" t="inlineStr">
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>페이춘량 및 관련 건축 자재 기업, 지방 당국</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>주민 권리 수호 활동 중 리 편집장 체포 및 검찰 송치, 페이춘량 전인대 대표직 상실</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>중국 좌파 매체 편집장이 고향 마을 주민들의 환경 파괴 및 불법 채굴 피해에 맞서 권리 수호 활동을 지원하다 사기·갈취 혐의로 체포되었다. 이 사건은 지역 최고 부자이자 전인대 대표였던 페이춘량과 그가 실질 지배하는 것으로 의혹받는 건축 자재 기업의 불법 행위와 연관되어 있으며, 기업은 과거 환경 배상금 8억 3천만 원을 약속한 바 있다. 현재 리 편집장은 검찰에 송치되어 체포영장 승인 여부가 결정될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>상대방(지역 최고 부자이자 전인대 대표였던 페이춘량 및 관련 기업)의 자력이 충분하고(적합 조건 2), 불법 행위로 인한 환경 파괴 및 농경지 훼손으로 다수의 주민이 피해를 입었으며(적합 조건 3), 기업이 환경 배상금을 약속한 사실이 있어 책임이 명확하다(적합 조건 1, 5). 또한 페이춘량의 기율 위반 혐의로 인한 전인대 대표직 상실 등 공적 절차가 진행된 바 있고(적합 조건 6), 리 편집장의 체포 건도 관련 절차로 볼 수 있다. 피해 규모도 8억 3천만 원 이상으로 크다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>8억3천만 원 (380만 위안)</t>
+        </is>
+      </c>
+      <c r="I47" t="inlineStr">
+        <is>
+          <t>주민 다수</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>중국 좌파매체 운영자, 불법채굴 기업 맞서 주민돕다 체포돼</t>
+        </is>
+      </c>
+      <c r="K47" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0104_202604051821200829</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:49:25.099868+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>안동시</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>주민 집회 및 시위 진행 중, 행정소송 등 법적 대응 예고</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>안동시 와룡면 주민들이 폐기물 처리시설 건립 허가 취소를 촉구하며 집회를 열었습니다. 주민들은 낙동강 상류 인근에 시설이 들어설 경우 수질 오염, 농업용수 문제, 주거환경 악화 및 건강 피해가 불가피하다고 주장하며, 허가 과정의 절차적 하자를 지적하고 있습니다. 주민들은 행정소송 등 법적 대응을 예고하며 반대 운동을 지속할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 자력 충분(안동시), 집단적 피해(와룡면 주민 다수), 피해 규모 큼(수질 오염, 농업용수, 주거환경 악화, 건강 피해 가능성), 증거 확보 가능(허가 과정의 절차적 하자 및 환경영향평가 관련 문서). 주민들이 행정소송 등 법적 대응을 예고하며 소송 의지가 강합니다.</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>와룡면 주민 다수 (60여 명 이상)</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>안동 와룡 주민들  폐기물 공장 결사 반대 … 안동시청 앞 집회 격화</t>
+        </is>
+      </c>
+      <c r="K48" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026040316445626447</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:41:01.185792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>가덕도신공항건설공단, 부산광역시, 한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>어업보상업무 위·수탁 협약 체결, 어업피해 조사기관 선정 동의서 징구 완료</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>경남도가 가덕도신공항 건설사업과 관련하여 가덕도신공항건설공단, 부산광역시, 한국농어촌공사와 어업보상업무 위·수탁 협약을 체결했습니다. 경남도 관내에서만 4516건의 어업피해가 발생했으며, 보상 절차의 전문성과 신뢰성을 강화하고 신속한 보상 추진을 위한 제도적 기반을 마련했습니다. 현재 어업피해 조사 착수를 위한 사전 준비가 완료되어 보상 절차가 탄력을 받을 것으로 기대됩니다.</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>가덕도신공항 건설로 인한 어업 피해는 상대방(공공기관)의 책임이 명확하고 자력이 충분합니다. 경남도 관내 4516건의 보상 대상이 있어 집단적 피해이며, 어업피해영향조사 결과 등 증거 확보가 용이합니다. 또한, 이미 보상업무 위·수탁 협약 체결 등 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>4516건 (경남도 관내)</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>경남도 가덕도신공항 어업보상 시작</t>
+        </is>
+      </c>
+      <c r="K49" t="inlineStr">
         <is>
           <t>gndomin.com</t>
         </is>
       </c>
-      <c r="L46" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A47" s="4" t="inlineStr">
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=471164</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:18:41.997678+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D47" t="inlineStr">
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...206 lines deleted...]
-      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>주민소송단 구성 및 소송 진행 중</t>
+          <t>야생동물 피해보상 지원사업 시행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>영풍그룹 석포제련소가 50여 년간 낙동강 상류를 오염시킨 문제로 지역주민들이 주민소송단을 구성하여 소송을 진행하고 있습니다. 주민들은 영풍그룹 전 대표이사의 처벌을 요구하며, 장기간에 걸친 환경 오염에 대한 책임을 묻고 있습니다.</t>
+          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행한다고 밝혔다. 이 사업은 피해 농가의 경제적 부담을 줄이고 안정적인 경영을 돕기 위해 최대 500만원까지 보상금을 지원한다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>영풍그룹이라는 대기업이 50여 년간 낙동강 상류를 오염시킨 책임이 명확하며(상대방 책임 명확), 지역주민들이 주민소송단을 꾸려 집단적 피해를 주장하고 있습니다(집단적 피해). 상대방의 자력이 충분하고(상대방 자력 충분), 장기간의 환경 오염으로 피해 규모가 클 것으로 예상되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다.</t>
+          <t>기사는 고흥군이 야생동물 피해 농가에 보상금을 지급하는 지원사업을 시행한다는 내용으로, 소송금융 투자 대상이 될 만한 명확한 피고나 소송 쟁점이 존재하지 않습니다. 피해 규모 또한 최대 500만원으로 소송금융 투자에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 500만원</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>지역주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>[저탄소사회] 영풍, 온실가스 배출량 감소…공장 조업 정지 영향</t>
+          <t>고흥군, 야생동물 피해 최대 500만원 보상</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>newscape.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.newscape.co.kr/news/articleView.html?idxno=121396</t>
+          <t>http://www.jndn.com/article.php?aid=1775379221430209107</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-04-02 00:55:22.032315+00:00</t>
+          <t>2026-04-05 12:18:34.626969+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>고양시 및 관련 정부/사업자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>홍천 양수발전소 승인 여부 최종 판단 예정, 고양 산황산 골프장 실시계획인가취소 소송 첫 심리 예정</t>
+          <t>어업피해영향조사 완료 및 보상 절차 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>강원도 홍천의 100년 잣나무 군락과 고양시 도시 숲 산황산이 각각 양수발전소 건설과 골프장 증설로 사라질 위기에 처했습니다. 홍천에서는 착공 승인 전 이설도로 공사가 시작되었고, 고양시에서는 주민 여론을 무시한 골프장 증설 계획에 반발하여 실시계획인가취소 소송이 진행 중입니다. 환경 파괴와 공익성 침해에 대한 비판이 거세며, 주민들은 생업과 환경 보호를 위해 반대하고 있습니다.</t>
+          <t>가덕도신공항 건설로 인해 경남·부산 해역 어업인들에게 대규모 피해가 발생했으며, 어업피해영향조사 결과 총 6,081건의 보상 대상이 확인되었다. 경남도는 어업보상 전문성 강화를 통해 연내 착공을 가시화하고 있으며, 현재 보상 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>홍천 양수발전소 건설과 고양시 산황산 골프장 증설은 각각 정부/지자체 및 사업자를 상대로 하며, 100년 잣나무 군락과 도시 숲 파괴라는 명확한 환경적 피해를 야기합니다. 다수의 주민이 피해를 입고 있으며, 고양 산황산의 경우 이미 행정소송이 진행 중이고 홍천 양수발전소는 승인 여부 최종 판단을 앞두고 있어 공적 절차가 활발합니다. 상대방의 자력도 충분하며, 환경 전문가들의 비판과 현장 훼손 증거가 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>가덕도신공항 건설로 인한 어업 피해는 국가 주도 사업으로 상대방(국가/공공기관)의 자력이 충분하며(적합 조건 2), 어업피해영향조사 결과가 존재하여 책임 및 증거가 명확하다(적합 조건 1, 5). 총 6,081건의 보상 대상이 확인되어 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 현재 보상 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>6,081건</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
+          <t>경남도, 가덕도신공항 어업보상 전문성 강화로 연내 착공 가시화</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401100033</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=544695</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:42.744551+00:00</t>
+          <t>2026-04-05 12:18:18.093059+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="4" t="inlineStr">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>가덕도신공항건설공단, 부산시, 경남도, 한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>어업피해조사 및 피해보상 협약 진행 중</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>가덕도신공항 건설사업과 관련하여 경남도, 부산시, 한국농어촌공사, 가덕도신공항건설공단이 어업보상업무 위·수탁 협약을 체결하고 피해보상 추진 전 과정을 일원화할 준비를 마쳤다. 이는 신공항 건설로 인한 어민들의 피해에 대한 보상 절차가 본격적으로 시작될 것임을 알린다.</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>가덕도신공항 건설사업으로 인한 어업피해는 공공기관인 경남도, 부산시, 한국농어촌공사, 가덕도신공항건설공단이 사업 주체로 자력이 충분하며(적합 조건 2), 다수의 어민에게 영향을 미치는 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 어업피해조사 및 피해보상 협약이 진행 중으로, 소송 전 공적 절차가 진행되고 있으며(적합 조건 6), 이를 통해 피해 규모 및 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>어민 다수</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>가덕도신공항 어업피해조사 준비 완료</t>
+        </is>
+      </c>
+      <c r="K52" t="inlineStr">
+        <is>
+          <t>siminilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160281154603489</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>2026-04-05 12:18:01.826001+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B52" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D52" t="inlineStr">
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>루 (Lu)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>소송 전 금지명령 인용 및 이행 완료</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>이웃 간 갈등으로 한 남성이 하루 10시간 넘게 '유령 소리'를 틀어 주변 주민들에게 피해를 줬다. 소음이 법적 기준치 이하였음에도 불구하고, 법원은 피해 주민의 소송 전 금지명령 신청을 받아들여 소음 중단을 명령했다. 가해자는 확성기 장비를 철거하고 소음 발생 중단을 약속하며 사건이 일단락되었다.</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>상대방이 개인으로 자력 확인이 어렵고, 피해 규모가 주로 정신적 고통으로 소송금융 투자에 적합한 대규모 금전적 손해배상 청구로 이어지기 어려움. 또한, 소송 전 금지명령으로 즉각적인 소음 문제는 해결된 상태로, 추가적인 손해배상 소송의 가능성 및 실익이 불분명함.</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>다수 (최소 2가구 이상)</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>10시간 틀어놓은 '유령 소리'…법망 피한 중국 복수 논란</t>
+        </is>
+      </c>
+      <c r="K53" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260403_0003577296</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>2026-04-05 00:29:09.399902+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr"/>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr"/>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>기사는 자연재난으로 인한 심각한 인명 및 재산 피해를 지적하며, 2024년 폭염으로 인한 사망·실종자가 108명에 달하고 최근 10년간 연평균 5,191억 원의 재산 피해 중 80% 이상이 호우와 태풍으로 농경지에 집중되었음을 강조합니다. 이는 지속가능한 농업과 흙의 위기를 초래하는 요인으로 분석됩니다.</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>기사는 자연재해로 인한 광범위한 피해를 다루고 있으나, 특정 주체의 명확한 책임이나 불법행위를 지적하고 있지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하므로, 자연재해 자체는 투자 대상으로 적합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>연평균 4,152억 8천만원 이상 (농경지 재산 피해)</t>
+        </is>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>사망·실종자 121명 (폭염 피해자 108명 포함), 농민 다수</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>[우석대 이창언 교수의 지속가능한 농업] 밥상머리 양극화와 흙의 위기...</t>
+        </is>
+      </c>
+      <c r="K54" t="inlineStr">
+        <is>
+          <t>newsfarm.co.kr</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>http://www.newsfarm.co.kr/news/articleView.html?idxno=100702</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:25:18.650930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A53" s="2" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>고흥군 야생동물 피해보상 지원사업 시행</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인해 농작물, 임산물, 수산물 등에 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 지역 내 실제 피해를 입은 주민들이 지원 대상이며, 군은 이를 통해 피해 농가에 대한 보상을 제공할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>본 기사는 고흥군이 야생동물 피해를 입은 농가에 보상금을 지급하는 지원사업에 대한 내용으로, 소송금융의 대상이 되는 명확한 책임 주체(피고)가 특정되지 않습니다. 야생동물로 인한 피해는 특정 기업이나 기관의 잘못으로 발생한 것이 아니므로, 소송을 통해 손해배상을 청구할 대상이 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>멧돼지·고라니 피해 더는 못 참아 …고흥군, 농가 보상 나선다</t>
+        </is>
+      </c>
+      <c r="K55" t="inlineStr">
+        <is>
+          <t>kfenews.co.kr</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=656463</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>2026-04-04 12:16:07.039777+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B53" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>영백 풍력발전 사업소</t>
+          <t>금천구</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>피해보상대책위 활동 및 인허가 취소 촉구</t>
+          <t>주민비상대책위원회 결성, 금천구를 상대로 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>풍력발전 피해보상대책위가 영백 풍력발전 사업소 앞에서 풍력발전사업 인허가 취소를 촉구하는 집회를 가질 예정이라는 사회 일정 보도입니다. 구체적인 피해 내용이나 사건 경위는 언급되지 않았습니다.</t>
+          <t>서울 금천구 독산동에 건설 중인 데이터센터를 두고 인근 1000세대 아파트 주민들이 전자파, 소음, 화재 우려 등을 이유로 반대 시위를 벌이고 있습니다. 주민들은 금천구가 주민 의견 청취 없이 건설을 허가했다며 주민비상대책위원회를 결성하고 금천구를 상대로 소송 제기를 검토 중입니다. 데이터센터의 유해성 여부는 전문가 의견이 엇갈리지만, 해외에서도 유사한 갈등이 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>기사는 풍력발전 피해보상대책위의 인허가 취소 촉구 활동을 언급하여 집단적 피해 가능성(적합 조건 3)을 시사하지만, 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모, 증거 유무 등 소송금융 투자 판단에 필요한 정보가 극히 부족하여 적합도 평가가 어렵습니다.</t>
+          <t>금천구(공공기관)를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1000세대 이상 아파트 주민들이 피해를 호소하여 집단적 피해 가능성이 높습니다(적합 조건 3). 금천구의 주민 의견 청취 절차 미비 주장은 행정 절차상 하자로 상대방 책임의 근거가 될 수 있으며(적합 조건 1, 5), 전자파, 소음, 화재 우려 등 주거 환경 및 건강에 대한 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000세대 이상 아파트 주민 다수</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[오늘의 주요 사회 일정] 광주·전남(4월1일 수요일)</t>
+          <t>“우리 동네 안돼”… AI붐 타고 데이터센터 갈등 ‘활활’</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433730</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774950223&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-04-01 12:26:29.276923+00:00</t>
+          <t>2026-04-04 00:32:59.959805+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
-      <c r="D57" t="inlineStr">
+      <c r="D57" t="inlineStr"/>
+      <c r="E57" t="inlineStr"/>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>국민의힘 경북지사 예비후보들이 지역 주요 인사의 지지선언을 이끌어내며 세 불리기 경쟁을 가속화하고 있다. 김재원 예비후보는 박승호 전 포항시장과 포항지진 범시민대책본부의 지지를 받았으며, 특히 포항지진 범시민대책본부는 과거 수십만 명의 지진 피해 시민소송을 주도했던 단체로 소개되었다.</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>해당 기사는 경북지사 예비후보들의 정치적 지지 선언에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 사건을 다루고 있지 않습니다. 포항지진 범시민대책본부가 과거 '수십만의 지진피해 시민소송을 주도'했다고 언급되지만, 이는 이미 종결된 사건에 대한 역사적 언급으로 판단됩니다. (부적합 조건: 이미 종결된 사건 또는 신규 사건 아님)</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>‘이철우·김재원’국민의힘 경북지사 예비후보, 세불리기 경쟁 ‘가속...</t>
+        </is>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10709810?ref=naver</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:31:25.252524+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D58" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>헌법재판소 헌법 불합치 결정 후 국회 공론화 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>헌법재판소가 탄소중립기본법의 중간 감축 목표 부재가 미래 세대의 기본권을 침해한다고 판단, 국회에 법 개정을 명령했습니다. 이에 국회는 시민 300명과 미래세대 40명이 참여하는 공론화 절차를 진행 중이며, 2050 탄소중립 경로를 논의하고 있습니다. 일부 시나리오 포함에 대한 논란도 있습니다.</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>헌법재판소의 헌법 불합치 결정으로 국가(국회)의 책임이 명확하며, 미래 세대를 포함한 다수(200명 이상)의 기본권 침해로 집단적 피해가 발생했습니다. 이미 공적 절차(헌법소원 및 국회 공론화)가 진행 중이며, 기후 위기 대응 실패 시 잠재적 피해 규모가 매우 큽니다. 이는 소송금융 적합 조건 다수에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>200명 이상 (헌법소원 제기자), 미래 세대 전체</t>
+        </is>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>초반 감축 vs 후반 감축  시민 300명이 정하는 한국 탄소중립 경로의 결...</t>
+        </is>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6496563?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403092456</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>2026-04-04 00:30:05.380661+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E59" t="inlineStr"/>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>지진 피해 위자료 청구 소송 지원 공약, 범시민대책본부 활동</t>
+        </is>
+      </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>대구 엑스코에서 환경책임보험사업단 주관으로 전국설명회가 진행되었습니다. 이 설명회는 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험의 요율체계 개편 내용을 안내하기 위해 마련되었습니다. 환경책임보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
+          <t>포항지진 범시민대책본부가 임시총회를 통해 지진 피해 위자료 청구 소송을 적극 지원하겠다고 공약한 김재원 경북도지사 예비후보를 지지했습니다. 이는 포항시민의 오랜 숙원인 지진 피해 배상 문제를 해결하기 위한 움직임으로, 범대본은 조직적인 소송 지원을 통해 피해 구제를 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>해당 기사는 환경책임보험의 요율체계 개편 설명회에 대한 정보성 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>포항지진 피해는 정부의 책임이 인정된 집단적 피해 사건으로, 상대방(정부)의 자력이 충분하고, 피해 규모가 크며, 객관적 증거가 확보되어 있습니다. (적합 조건 1, 2, 3, 4, 5) 또한, 범시민대책본부가 조직적으로 활동하며 정치권의 지원까지 모색하고 있어 공적 절차 진행 중으로 볼 수 있습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>포항시민 다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>대구 엑스코서 환경책임보험 전국설명회 진행…요율체계 개편 설명</t>
+          <t>박승호 전 시장·포항지진 범대본, 김재원 경북도지사 예비후보 지지선...</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=514082</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866961</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-04-01 12:16:41.608258+00:00</t>
+          <t>2026-04-03 12:57:58.909746+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr"/>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>초대형산불 피해구제 및 지원 특별법에 따른 공동체 복합시설 건립 추진 및 국비 확보 진행 중</t>
+          <t>헌법재판소 위헌 결정 후 국회 공론화 진행 중</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 발생 1년 후, '초대형산불 피해구제 및 지원 특별법'에 따라 산불 피해 공동체 복합시설 건립이 추진되고 있다. 도는 행정안전부와 협의 및 사전 연구용역을 진행하며 2027년 국비 확보를 목표로 5개 시군에 걸쳐 재건 사업을 진행 중이다.</t>
+          <t>기후위기 대응을 위한 장기 온실가스 감축 목표 입법 논의 중, 헌법재판소는 관련 법률의 위헌을 결정했다. 국회 공론화 과정에서 미래세대의 의견이 형식적으로만 반영되고, 미래세대에 미칠 영향 분석이 부재하다는 비판이 제기되었다. 유엔 아동권리위원회 일반논평 등 국제기준에 따라 조기 감축 및 미래세대 권리 보호가 시급하다는 지적이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>이 사건은 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사에서 소송의 상대방이 될 만한 책임 주체가 명확히 특정되지 않아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>상대방(정부/국회)의 책임이 헌법재판소의 위헌 결정으로 명확하며, 자력이 충분합니다. 미래세대 전체에 대한 집단적 피해가 예상되며, 유엔 아동권리위원회 일반논평, 국가인권위원회 권고, 과학 저널 연구 등 공신력 있는 증거가 존재하고, 이미 헌재 결정 및 국회 공론화 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>5개 시군 마을공동체 다수</t>
+          <t>미래세대 전체</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 1년, 마을공동체 재건 '속도'</t>
+          <t>기후위기로부터 아동 보호하기 위해 필요한 세 가지</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543589</t>
+          <t>https://h21.hani.co.kr/arti/society/environment/59111.html</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:15.778313+00:00</t>
+          <t>2026-04-03 12:38:16.559257+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>지리산산청샘물, 낙동강유역환경청</t>
+          <t>대한민국 정부 및 관련 공공기관</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>새만금신공항 취소소송 1심 승소 판결, 항소심 진행 가능성 및 추가적인 환경 보호 노력 진행 중</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>큰뒷부리도요는 매년 3만km를 이동하는 멸종위기종으로, 새만금방조제 완공 이후 핵심 기착지인 서해 갯벌이 사라져 생존에 위협을 받고 있습니다. 특히 수라갯벌에 새만금신공항이 들어설 위기에 처했으나, 2025년 새만금신공항 취소소송 1심에서 취소 판결이 내려져 큰뒷부리도요가 법의 보호를 받았습니다. 현재 시민단체들은 큰뒷부리도요의 이동 경로를 추적하며 갯벌 보호 활동을 지속하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>새만금방조제 건설 및 새만금신공항 추진으로 인한 멸종위기종 서식지 파괴에 대한 대한민국 정부 및 관련 공공기관의 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 멸종위기종 보호 및 공공의 환경권 침해라는 집단적 피해가 발생하고 있으며(적합 조건 3), 새만금신공항 취소소송 1심 승소 판결 등 기존 소송 자료 및 환경영향평가 자료를 통해 증거 확보가 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>멸종위기종 큰뒷부리도요 개체군 및 생태계, 공공의 이익</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>큰뒷부리도요의 하늘길을 찾아서</t>
+        </is>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>ohmynews.com</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220847&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:37:06.630979+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr"/>
+      <c r="D62" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A62" s="2" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>고흥군 피해보상 지원사업 추진 중</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>고흥군이 야생동물로 인한 농작물 피해를 입은 농·임·어업인의 경제적 부담을 덜기 위해 '야생동물에 의한 농작물 등 피해보상 지원사업'을 추진한다. 이 사업을 통해 피해 농가에 최대 500만 원까지 보상금을 지원할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>야생동물에 의한 피해로, 소송금융의 핵심인 명확한 책임 주체(피고)가 특정되지 않습니다. 고흥군은 피해 보상 주체이지 소송 상대방이 아니며, 개별 피해 규모(최대 500만 원)가 소송금융 투자 대상으로 보기에 매우 작습니다.</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>최대 500만 원</t>
+        </is>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>야생동물 피해 잇따라  고흥군, 농가에 최대 500만 원 보상 지원</t>
+        </is>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>dtnews24.com</t>
+        </is>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>http://www.dtnews24.com/news/articleView.html?idxno=809817</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:19:39.838296+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr"/>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>진주시장 예비후보의 환경 문제 해결 공약</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>진주시장 예비후보 김권수는 소각장 문제 해결을 위한 종합대책을 발표했다. 그는 조례 개정을 통한 피해보상 기준 명확화, 주민 참여형 의사결정 구조 법제화, 환경관리 기준 강화 및 위반 시 처벌 규정 도입을 공약했다. 이는 특정 법적 분쟁이 아닌, 환경 문제 해결을 위한 정책 제안에 관한 내용이다.</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>기사는 진주시장 예비후보의 환경 문제 해결 공약에 대한 내용으로, 특정 사건에 대한 법적 분쟁이 아님. 적합 조건 1(상대방 책임), 2(상대방 자력), 4(피해 규모), 5(증거), 6(공적 절차)이 전혀 파악되지 않아 소송금융 투자 대상으로서의 구체적인 사건 요건을 충족하지 못함.</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>김권수 진주시장 예비후보,  소각장 문제 더 미룰 수 없다 ...종합대책 ...</t>
+        </is>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202604030133</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:18:57.676851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr"/>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>산불피해 특별법 제정, 행정안전부와 복합시설 건립 협의 및 사전 연구 용역 진행 중</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>경북, 경남, 울산 지역의 초대형 산불 피해 복구를 위해 특별법이 제정되었으며, 4개 시군에 1680억 원이 투입될 예정이다. 현재 행정안전부와 복합시설 건립을 위한 협의 및 사전 연구 용역이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>기사는 산불 피해에 대한 정부의 회복 및 지원 노력에 초점을 맞추고 있으며, 특정 가해자나 책임 주체가 명시되어 있지 않아 소송금융의 핵심 요소인 소송 상대방을 특정하기 어렵다. 특별법은 피해 구제를 위한 것이지, 특정 주체의 책임을 묻는 소송을 전제로 하지 않는다. 따라서 적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>최소 1680억 원 이상 (복구 투입 예산 기준)</t>
+        </is>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>경북, 경남, 울산 4개 시군 주민 다수</t>
+        </is>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>경북 산불피해지역 회복 집중···4개 시군에 1680억 투입한다</t>
+        </is>
+      </c>
+      <c r="K64" t="inlineStr">
+        <is>
+          <t>agrinet.co.kr</t>
+        </is>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403039</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:17:25.450528+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr"/>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>환경오염 피해 예방 교육 진행 중</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>환경책임보험사업단이 군산시 지역협의체를 통해 관내 초등학생을 대상으로 생활밀착형 화학안전 교육 프로그램을 지원합니다. 군산 지역의 산업단지 특성을 고려하여 환경안전 의식을 높이고 사고 예방을 위한 통합관리 모델을 구축하는 것이 목표입니다.</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>본 기사는 환경오염 피해 예방을 위한 화학안전 교육 프로그램에 대한 내용으로, 실제 발생한 환경오염 피해나 특정 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 분쟁이나 손해배상 청구의 여지가 없습니다.</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>환경책임보험사업단, 군산시 지역협의체 통해 관내 초등학생 화학안전...</t>
+        </is>
+      </c>
+      <c r="K65" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202604031020018</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>2026-04-03 12:16:12.770808+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D62" t="inlineStr">
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>태국 정부 기관 및 전 총리</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기 소송 제기</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>태국 치앙마이가 세계 최악 수준의 대기오염에 시달리며 주민들이 코피, 발진 등 건강 문제를 호소하고 있다. 건조한 기후와 농촌의 논밭 태우기 관행이 주범으로 지목되며, 주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기를 이유로 소송을 제기했다. 한국인 관광객도 많이 찾는 지역으로, 피해 규모가 상당할 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>태국 정부 기관을 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 약 1700명의 주민이 집단적 피해를 입어 소송을 제기한 상태 (적합 조건 3, 4). 대기오염 측정기관의 데이터 등 객관적 증거가 존재하며 (적합 조건 5), 정부의 대기오염 해결 의무 방기가 쟁점이다 (적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>약 1700명</t>
+        </is>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>한국인들 많이 놀러가는데 어쩌나…“숨만 쉬어도 코피” 최악의 대기오...</t>
+        </is>
+      </c>
+      <c r="K66" t="inlineStr">
+        <is>
+          <t>sedaily.com</t>
+        </is>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>https://www.sedaily.com/article/20027818?ref=naver</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:41:17.551779+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr"/>
+      <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A63" s="2" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>산림재난방지법에 따른 형사 처벌 및 민사상 손해배상 책임 부과 가능성, 정부의 가해자 추적 강화 계획</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>이상기후로 산불 발생이 연중화되고 있으며, 지난해 역대 최대 규모의 산림 피해가 발생했다. 산불의 주된 원인은 사람의 부주의로 인한 실화이며, 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과된다. 정부는 가해자 추적을 강화할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>산불의 주요 원인이 사람의 실화로 명확하며(적합 조건 1), 지난해 역대 최대 규모의 산림 피해가 발생하여 집단적 피해 규모가 매우 큼(적합 조건 3, 4). 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과되며, 정부가 가해자 추적을 강화하고 있어 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 다만, 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있음.</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>다수 (산림 소유주 및 공공)</t>
+        </is>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>봄 산불은 옛말…이상기후로 '연중 산불' 대부분 인재</t>
+        </is>
+      </c>
+      <c r="K67" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260402_0003576000</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>2026-04-03 00:34:55.512348+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B63" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A64" s="2" t="inlineStr">
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>태국 정부</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>치앙마이 시민 약 1700명이 정부를 상대로 소송 제기, 법원에서 정부에 대기질 개선 비상 계획 수립 명령</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>태국 치앙마이가 산불과 농경지 소각으로 인한 심각한 대기오염에 시달리며 주민들의 건강 피해가 속출하고 있습니다. 이에 치앙마이 시민 약 1700명이 쁘라윳 찬오차 전 총리와 정부 기관을 상대로 소송을 제기했으며, 치앙마이 법원은 정부에 대기질 개선을 위한 비상 계획 수립을 명령했습니다.</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>정부 기관을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 1700명 이상의 시민이 이미 소송을 제기하여 집단적 피해가 명확합니다(적합 조건 3). 대기오염 감시 단체 데이터 및 법원 명령 등 객관적 증거가 존재하며(적합 조건 5), 이미 법원에서 정부에 대기질 개선 비상 계획 수립을 명령한 바 있어 상대방의 책임이 비교적 명확합니다(적합 조건 1). 피해 규모 또한 건강 악화 및 수명 단축으로 중대합니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>1700명 이상</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>“숨만 쉬어도 코피에 눈 부종”…한국인 즐겨 찾는 그 관광지, 무슨 일...</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>seoul.co.kr</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>https://www.seoul.co.kr/news/international/2026/04/02/20260402500095?wlog_tag3=naver</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>2026-04-02 13:02:31.836626+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D64" t="inlineStr">
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>홍천양수발전소 추진 주체, 고양시</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...91 lines deleted...]
-      <c r="I65" t="inlineStr">
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>고양시는 '산황산 골프장 실시계획인가취소 소송' 첫 심리 예정, 홍천은 양수발전소 승인 여부 최종 판단 예정</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>강원도 홍천의 100년 잣나무 군락지에 양수발전소 건설이 추진되며 산림 훼손이 시작되었고, 경기도 고양시 산황산 도시 숲은 골프장 증설 계획으로 사라질 위기에 처했습니다. 두 사건 모두 주민들과 환경 단체가 반발하며 환경 파괴와 미래 가치 손실을 경고하고 있으며, 고양시의 경우 주민들이 시를 상대로 소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>홍천양수발전소 추진 주체와 고양시의 무리한 개발 추진으로 상대방 책임이 명확하며(적합 조건 1), 공공기관 및 지자체로 자력이 충분합니다(적합 조건 2). 100년 잣나무 군락 및 도시 숲 훼손으로 인한 환경적, 미래 가치 손실이 크고(적합 조건 4), 홍천 풍천리 주민과 산황산 주민 등 다수의 피해자가 발생합니다(적합 조건 3). 산림청 명품숲 지정, 전문가 비판 등 증거 확보가 용이하며(적합 조건 5), 고양시는 이미 소송이 진행 중이고 홍천은 승인 여부 최종 판단이 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I69" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
-      <c r="J65" t="inlineStr">
-[...148 lines deleted...]
-      <c r="K67" t="inlineStr">
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
         <is>
           <t>nocutnews.co.kr</t>
         </is>
       </c>
-      <c r="L67" t="inlineStr">
-[...138 lines deleted...]
-      </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12004091</t>
+          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260402014341</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-31 12:37:55.530149+00:00</t>
+          <t>2026-04-02 12:35:18.261829+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>늑대 포획 및 야생공원 이동 조치</t>
+          <t>기후변화의 아동 건강 영향에 대한 문제 제기 (책 출간)</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>독일 함부르크 시내 쇼핑몰에서 야생 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입혔습니다. 피해자는 유리문을 통과하지 못하는 늑대를 도우려다 사고를 당했으며, 당국은 늑대를 포획하여 야생공원으로 옮겼습니다. 이는 1998년 늑대 복원 이후 독일에서 야생 늑대가 인간을 공격한 첫 사례로 알려졌습니다.</t>
+          <t>소아과 의사가 쓴 책 '아이들이 쉬는 숨'은 기후변화가 아동의 건강에 미치는 치명적인 영향을 고발한다. 알레르기, 일사병, 호흡기 질환, 기후 우울증 등 다양한 피해를 겪는 아이들의 사례를 통해 어른들의 무책임함을 지적하며, 기후 재앙으로부터 아이들을 보호하기 위한 어른들의 책임과 행동을 촉구한다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>야생 늑대에 의한 사고로 특정 주체의 명확한 법적 책임(상대방 책임)을 입증하기 어려우며, 피해자가 늑대를 도우려다 발생한 점도 고려되어 소송의 난이도가 높습니다. 또한, 단일 피해자 발생 사건으로 집단적 피해에 해당하지 않아 소송금융 투자 매력이 낮습니다.</t>
+          <t>이 기사는 특정 사건이나 법적 분쟁을 다루는 것이 아니라, 기후변화가 아동 건강에 미치는 광범위한 영향을 다룬 책에 대한 서평입니다. 특정 피고를 명확히 특정하기 어렵고, 개별 피해와 기후변화 간의 직접적인 법적 인과관계 입증이 매우 복잡하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>전 세계 5세 미만 아동 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>독일 시내 한복판서 늑대가 사람 물어</t>
+          <t>어른들이 만든 기후재앙, 아이들이 들이마셨다[책과 삶]</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331194700082?input=1195m</t>
+          <t>https://www.khan.co.kr/article/202604021954005</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-31 12:32:08.754160+00:00</t>
+          <t>2026-04-02 12:31:06.886652+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>경상북도</t>
+          <t>진주시</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>광역 생활폐기물 소각장 관련 환경오염 및 재산권 침해 문제 제기, 정치권에서 해결책 모색 중</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>김권수 진주시장 예비후보가 광역 생활폐기물 소각장 문제 해결을 위한 6대 종합대책을 발표하며 현 행정의 미흡한 대응을 비판했다. 주민들은 악취 및 환경오염 우려와 특정 지역에 희생이 집중되는 구조에 대한 불만을 표하고 있으며, 재산권 침해 가능성도 제기된다. 김 예비후보는 2030년 생활폐기물 직매립 전면 금지에 대비해 소각시설 착공이 시급하다고 강조했다.</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>공공기관인 진주시가 피고가 될 가능성이 높고 자력이 충분함(적합 조건 2). 광역 소각장 문제로 다수의 주민이 악취 및 환경오염 피해를 호소하며 집단적 피해가 예상됨(적합 조건 3). 재산권 침해 및 환경오염으로 인한 피해 규모가 클 수 있으며(적합 조건 4), 대기·수질 데이터 등 증거 확보 가능성이 있음(적합 조건 5). 현재는 정치적 공약 단계이나, 주민들의 불만이 명확하여 향후 집단소송으로 발전할 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>다수 주민</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>김권수 진주시장 예비후보  광역 생활폐기물 소각장 문제 해결</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>gndomin.com</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470991</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:20:03.787682+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>뷔나에너지</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A72" s="2" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>사업자와 대책위 간 상생 협약 논의 및 체결 진행 중</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>통영 욕지도 해상풍력단지 조성과 관련하여 사업자 뷔나에너지와 대책위 간의 갈등이 상생 협약을 통해 해결될 조짐을 보이고 있습니다. 2028년 상반기까지 상세 지반 조사 및 설계를 마치고 어업피해보상 약정 체결 후 2031년 상업운전에 들어갈 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>기사는 사업자와 대책위 간 '상생 협약'을 통해 갈등이 해결될 가능성을 언급하고 있습니다. 이는 분쟁이 소송으로 이어지기보다는 합의를 통해 해결되고 있음을 시사하므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>어업피해 대상 어민 다수</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>통영 욕지도 해상풍력단지 갈등 해결되나, 사업자와 대책위 상생 협약</t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260402.99099000568</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:19:52.623955+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>영백 풍력발전 사업소</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>풍력발전사업 인허가 취소 및 피해보상 촉구 집회 진행 중</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>두우리 마을 주민들이 풍력발전사업으로 인한 피해 보상과 인허가 취소를 요구하며 집회를 진행 중입니다. 집단적 피해가 예상되며, 풍력발전 사업소를 상대로 한 소송 가능성이 있습니다. 다만, 구체적인 피해 규모와 책임 소재에 대한 추가 정보가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>두우리 풍력발전 피해보상대책위가 구성되어 집단적 피해(적합 조건 3)가 예상되며, 풍력발전사업 인허가 취소 촉구 등 공적 절차(적합 조건 6)를 진행 중입니다. 상대방인 풍력발전 사업소는 자력이 있을 것으로 예상되나, 구체적인 피해 내용 및 규모, 상대방 책임의 명확성은 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>[오늘의 주요일정]광주·전남(4월2일 목요일)</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260402_0003574412</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:18:35.629195+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>환경책임보험 제도 변경사항 안내 설명회 개최</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>구미코 컨벤션센터에서 환경책임보험사업단이 환경책임보험 설명회를 개최했다. 이 설명회는 환경오염 피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험사업단이 2026년 제도 변경사항을 안내하기 위해 마련되었다. 기사는 특정 환경오염 사건이 아닌 제도 자체에 대한 정보를 다루고 있다.</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>해당 기사는 환경책임보험 제도 및 설명회 개최에 대한 정보 전달 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>구미코 컨벤션센터, 환경책임보험 설명회 개최…2026 제도 변경사항 안...</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>businesskorea.co.kr</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=266750</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>2026-04-02 12:15:52.202762+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B72" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I72" t="inlineStr">
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>영풍그룹 석포제련소, 장영진 영풍그룹 전 대표이사</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>주민소송단 구성 및 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>영풍그룹 석포제련소가 50여 년간 낙동강 상류를 오염시킨 문제로 지역주민들이 주민소송단을 구성하여 소송을 진행하고 있습니다. 주민들은 영풍그룹 전 대표이사의 처벌을 요구하며, 장기간에 걸친 환경 오염에 대한 책임을 묻고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>영풍그룹이라는 대기업이 50여 년간 낙동강 상류를 오염시킨 책임이 명확하며(상대방 책임 명확), 지역주민들이 주민소송단을 꾸려 집단적 피해를 주장하고 있습니다(집단적 피해). 상대방의 자력이 충분하고(상대방 자력 충분), 장기간의 환경 오염으로 피해 규모가 클 것으로 예상되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>지역주민 다수</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>[저탄소사회] 영풍, 온실가스 배출량 감소…공장 조업 정지 영향</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>newscape.co.kr</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>http://www.newscape.co.kr/news/articleView.html?idxno=121396</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>2026-04-02 00:55:22.032315+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>고양시 및 관련 정부/사업자</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>홍천 양수발전소 승인 여부 최종 판단 예정, 고양 산황산 골프장 실시계획인가취소 소송 첫 심리 예정</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>강원도 홍천의 100년 잣나무 군락과 고양시 도시 숲 산황산이 각각 양수발전소 건설과 골프장 증설로 사라질 위기에 처했습니다. 홍천에서는 착공 승인 전 이설도로 공사가 시작되었고, 고양시에서는 주민 여론을 무시한 골프장 증설 계획에 반발하여 실시계획인가취소 소송이 진행 중입니다. 환경 파괴와 공익성 침해에 대한 비판이 거세며, 주민들은 생업과 환경 보호를 위해 반대하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>홍천 양수발전소 건설과 고양시 산황산 골프장 증설은 각각 정부/지자체 및 사업자를 상대로 하며, 100년 잣나무 군락과 도시 숲 파괴라는 명확한 환경적 피해를 야기합니다. 다수의 주민이 피해를 입고 있으며, 고양 산황산의 경우 이미 행정소송이 진행 중이고 홍천 양수발전소는 승인 여부 최종 판단을 앞두고 있어 공적 절차가 활발합니다. 상대방의 자력도 충분하며, 환경 전문가들의 비판과 현장 훼손 증거가 명확하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I76" t="inlineStr">
         <is>
           <t>다수 주민</t>
         </is>
       </c>
-      <c r="J72" t="inlineStr">
-[...270 lines deleted...]
-      </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>국회 산불피해지원특위 활동 종료… 초대형산불 피해구제지원법 제정 성...</t>
+          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353739</t>
+          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401100033</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-31 12:21:18.242796+00:00</t>
+          <t>2026-04-02 00:31:42.744551+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>초대형 산불 피해구제 및 지원 특별법 제정 및 연구용역 진행 중</t>
+          <t>산불 피해 복구 및 지원을 위한 특별법 제정 및 특별재생계획 수립, 복구 사업 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>경북도가 초대형 산불 발생 1년을 맞아 복구 현황과 미래형 마을 조성 계획을 발표했습니다. '경북·경남·울산 초대형 산불 피해구제 및 지원 특별법'에 따라 공동체 복합시설 건립이 추진되며, 행정안전부와 협의하여 사전 연구용역을 진행 중입니다. 2027년 국비 확보를 목표로 하고 있으며, 피해 복구 및 지원에 대한 정부 차원의 노력이 강조됩니다.</t>
+          <t>경북 초대형 산불 발생 1년 후, 안동·의성·청송·영덕 4개 시·군 24개 지구에 총사업비 1680억원을 투입하여 마을공동체 회복사업이 차질 없이 추진되고 있습니다. 지난해 10월 제정된 특별법에 따라 복합시설 건립도 추진 중이며, 2027년 국비 확보를 목표로 합니다. 기사는 피해 복구 현황에 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>해당 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력에 초점을 맞추고 있으며, 소송금융 투자에 필수적인 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'이라는 적합 조건이 충족되지 않습니다. 산불의 원인이나 책임 주체가 특정되지 않아 소송의 대상이 불분명합니다.</t>
+          <t>기사는 자연재해로 인한 산불 피해와 정부 주도의 복구 사업에 초점을 맞추고 있으며, 산불 발생의 원인이나 특정 주체의 책임에 대한 언급이 없어 소송을 제기할 명확한 상대방이 특정되지 않습니다 (적합 조건 1, 2, 5 미충족). 소송금융은 특정 피고를 상대로 한 법적 청구를 전제로 하므로, 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1680억원</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4개 시·군, 24개 지구 이재민 다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>경북도, 초대형 산불 1년…복구 넘어 '미래형 마을' 만든다</t>
+          <t>경북 초대형 산불 피해 1년…마을공동체 회복 ‘착착’</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/167841</t>
+          <t>https://www.nongmin.com/article/20260401500529</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:04.955314+00:00</t>
+          <t>2026-04-02 00:16:31.076309+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
-      <c r="A78" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>태국 정부 기관 및 전 총리</t>
+        </is>
+      </c>
       <c r="D78" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>대기오염 해결 의무 태만에 대한 소송 제기</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>2023년 7월, 태국 치앙마이 주민 약 1700명이 대기오염 해결 의무 태만을 이유로 정부 기관과 전 총리를 상대로 소송을 제기했다. 주민들은 대기오염으로 인해 수명이 약 5년 단축되었다고 주장하고 있다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>정부 기관과 전 총리를 상대로 한 소송으로 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하다(적합 조건 2). 약 1700명의 주민이 집단적으로 피해를 입었으며(적합 조건 3), 수명 단축 주장 등 피해 규모가 크다(적합 조건 4). 현재 소송이 진행 중이므로 투자 적합성이 높다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>약 1700명</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>숨만 쉬어도 코피 …최악의 대기오염 '1위' 도시 어디길래</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>hankyung.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.hankyung.com/article/2026040128307</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:20:43.981272+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>과징금 취소 소송 2심 진행 중</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소가 지난 6년간 41회에 달하는 환경 관련 제재를 받은 사실이 확인되었습니다. 영풍은 이에 대해 과징금 취소 소송을 제기했으나 1심에서 패소했으며, 현재 2심이 진행 중입니다. 이러한 제재는 영풍이 환경 개선 투자를 확대하겠다고 밝힌 시기와 겹칩니다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소는 6년간 41회에 걸쳐 환경 관련 제재를 받아 상대방의 책임이 명확합니다. 대기업인 영풍은 자력이 충분하며, 환경 오염 사건의 특성상 주변 주민들에게 집단적 피해가 발생했을 가능성이 높습니다. 또한, 공적 기관의 제재 기록이 있어 증거 확보가 용이하고, 이미 과징금 부과 및 취소 소송이라는 공적 절차가 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소, 6년간 환경 관련 제재 41회</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>ddaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.ddaily.co.kr/page/view/2026040117312536887</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-04-01 13:11:41.476608+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>국방부, 광주광역시</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>경북도 주관 산불 피해 복구 및 공동체 회복 사업 진행 중, 특별법 제정 및 행정절차 추진</t>
+          <t>광주 군공항 무안 이전 관련 국방부 주민설명회 개최, 이전부지선정위원회 및 이전사업지원위원회 절차 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>지난해 경북 북부 지역에 발생한 초대형 산불로 주거시설, 농경지, 산림 등이 광범위하게 소실되었으며, 이재민들은 임시 거처에서 생활하고 있다. 경북도는 총사업비 1680억원을 투입하여 마을 공동체 회복 사업을 추진 중이며, 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 통해 피해 복구에 속도를 내고 있다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되고 있다.</t>
+          <t>국방부가 광주 군공항의 무안 이전을 추진하며 1조원 이상의 지원사업을 공개했다. 무안군 주민들은 군공항 이전으로 인한 소음 피해와 불충분한 보상금에 대해 강한 우려와 불만을 표출하고 있다. 현재 이전 부지 선정 및 주민투표 등 행정 절차가 진행 중이며, 주민들의 반발이 심화될 경우 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>산불은 자연재해로, 기사 내용만으로는 특정 주체의 명확한 책임 소재를 파악하기 어렵습니다. 따라서 소송의 상대방을 특정하기 어렵고, 소송금융 투자에 필요한 명확한 법적 청구 근거가 부족합니다. 기사는 피해 복구 및 지원에 초점을 맞추고 있습니다.</t>
+          <t>국방부와 광주광역시라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 군공항 이전으로 인한 소음 피해는 다수의 무안군 주민에게 집단적으로 발생할 가능성이 높음(적합 조건 3). 소음 피해는 객관적인 측정이 가능하며(적합 조건 5), 현재 국방부 주관으로 주민설명회 등 공적 절차가 진행 중임(적합 조건 6). 주민들의 우려가 크고, 현재 제시된 보상금액에 대한 불만이 높아 향후 소송으로 이어질 가능성이 높음.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>1680억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>이재민 다수</t>
+          <t>무안군 주민 다수</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>“산불 발생 1년 지났는데”…이제서야 피해 복구에 속도감 낸다</t>
+          <t>광주군공항 무안이전 1조＋α 지원 공개…SOC·농업AX·MRO 추진</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029607016&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.yna.co.kr/view/AKR20260401164700054?input=1195m</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-31 00:16:24.743728+00:00</t>
+          <t>2026-04-01 12:29:02.606571+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>영백 풍력발전 사업소</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>피해보상대책위 활동 및 인허가 취소 촉구</t>
+        </is>
+      </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>이 기사는 강과 산 같은 자연물에 법인격을 부여하여 법적 보호를 받을 수 있도록 하는 개념을 논하고 있습니다. 인간 신체 훼손이 처벌 대상인 것처럼 자연 생태계 훼손도 법의 보호를 받아야 한다는 주장을 담고 있습니다.</t>
+          <t>풍력발전 피해보상대책위가 영백 풍력발전 사업소 앞에서 풍력발전사업 인허가 취소를 촉구하는 집회를 가질 예정이라는 사회 일정 보도입니다. 구체적인 피해 내용이나 사건 경위는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>해당 기사는 강과 산에 법인격을 부여하는 법철학적, 개념적 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 주체, 피해, 상대방, 증거 등이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사는 풍력발전 피해보상대책위의 인허가 취소 촉구 활동을 언급하여 집단적 피해 가능성(적합 조건 3)을 시사하지만, 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모, 증거 유무 등 소송금융 투자 판단에 필요한 정보가 극히 부족하여 적합도 평가가 어렵습니다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>[썰물밀물] 산신령에게 법인격을</t>
+          <t>[오늘의 주요 사회 일정] 광주·전남(4월1일 수요일)</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319857</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433730</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-30 13:17:20.571006+00:00</t>
+          <t>2026-04-01 12:26:29.276923+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
-      <c r="A82" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A82" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각 및 각하 결정</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 제정, 복합시설 건립을 위한 행정안전부 협의 및 연구 용역 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업에 반대하는 시민 1,297명이 소음 피해를 이유로 서울행정법원에 취소소송을 제기하여 1심에서 승소했습니다. 그러나 서울고등법원은 항소심 과정에서 제기된 집행정지 신청을 기각 및 각하하여 국토부가 본안 판결 전까지 공항 건설 절차를 이어갈 수 있게 되었습니다. 국토부는 본안 항소심 대응을 준비 중입니다.</t>
+          <t>경북, 경남, 울산 지역의 초대형 산불 피해 복구를 위해 '초대형산불 피해구제 및 지원 등을 위한 특별법'이 제정되었다. 현재 행정안전부와 협의를 통해 산불 피해 공동체 복합시설 건립을 위한 사전 연구 용역이 추진 중이다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>상대방인 국토부(정부기관)의 자력이 충분하며(적합 조건 2), 1,297명의 시민이 제기한 집단적 피해(적합 조건 3) 사건으로 피해자 수가 많습니다(적합 조건 4). 또한 서울행정법원에서 시민단체의 취소소송이 승소한 이력이 있어 상대방 책임의 여지가 있으며(적합 조건 1), 본안 항소심이 진행 중입니다. 비록 집행정지 신청은 기각되었으나, 이는 회복하기 어려운 손해로 보기 어렵다는 판단으로 금전적 보상 가능성을 시사합니다.</t>
+          <t>이 기사는 초대형 산불 피해에 대한 정부의 지원 및 복구 노력에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명시되어 있지 않습니다. 소송금융 투자를 위한 핵심 요소인 상대방의 책임 명확성 및 특정 가능한 피고가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>1,297명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 기각·각하 결정…국토부  항소심 대응</t>
+          <t>경북도, 초대형 산불 상흔 딛고 미래형 마을로 재창조</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>engdaily.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.engdaily.com/news/articleView.html?idxno=21967</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=598149</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-30 12:43:48.604196+00:00</t>
+          <t>2026-04-01 12:25:29.092917+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
-      <c r="A83" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A83" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C83" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>국방부의 소음대책지역 지정 고시 절차 진행 중</t>
+          <t>경상북도 특별재생계획 수립 및 사업 추진 중, 특별법 제정</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>대구 동구에서 군소음 피해보상을 위한 2차 소음도 조사가 진행되고 있습니다. 국방부는 1, 2차 조사 데이터를 종합 분석하여 오는 12월, 향후 5년간 적용될 군소음 피해보상의 기준인 소음대책지역을 최종 지정 고시할 예정입니다. 이는 군소음으로 인한 주민들의 피해 보상 기준을 마련하는 과정입니다.</t>
+          <t>지난해 3월 경북에서 발생한 초대형 산불로 안동, 의성, 청송, 영덕 등 4개 시군에 주택, 농경지, 산림 등 광범위한 피해가 발생하여 이재민이 발생했습니다. 경상북도는 총사업비 1680억 원을 투입해 특별재생사업 등을 추진 중이며, 관련 특별법도 제정되어 현재 특별재생계획 수립 마무리 단계에 있습니다. 하반기부터 사업이 본격 착수될 예정입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(군소음 발생 주체), 상대방에게 자력이 충분하며(국방부), 집단적 피해(대구 동구 주민 다수)가 예상됩니다. 또한, 공식적인 소음도 조사를 통해 증거 확보가 가능하고, 국방부의 소음대책지역 지정 고시라는 공적 절차가 진행 중입니다.</t>
+          <t>집단적 피해 (4개 시군 24개 지구, 이재민 다수), 피해 규모가 큼 (총사업비 1680억 원 규모의 복구 사업), 이미 공적 절차 진행 중 (경상북도 주도의 특별재생사업, 특별법 제정) 등 적합 조건에 해당합니다. 그러나 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵다는 점이 투자에 걸림돌이 됩니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1680억 원 (복구 사업비)</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4개 시군 24개 지구 이재민 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>대구 동구, '군소음 피해보상' 2차 소음도 조사 실시</t>
+          <t>경북 초대형 산불 1년…마을공동체 재건 본격화</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=538759</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614897</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:28.230113+00:00</t>
+          <t>2026-04-01 12:24:58.617022+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr"/>
+      <c r="E84" t="inlineStr"/>
       <c r="F84" t="inlineStr">
         <is>
-          <t>경남 사천 모례마을 주민들이 인근 조선소를 상대로 환경오염 손해배상 소송을 제기했습니다. 주민들은 산화철 분진으로 인한 건강 악화와 생활권 침해를 주장했으며, 1심 패소 후 항소심을 거쳐 2023년 최종 승소했습니다.</t>
+          <t>대구 엑스코에서 환경책임보험사업단 주관으로 전국설명회가 진행되었습니다. 이 설명회는 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험의 요율체계 개편 내용을 안내하기 위해 마련되었습니다. 환경책임보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>해당 사건은 '2023년 최종 승소'로 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>해당 기사는 환경책임보험의 요율체계 개편 설명회에 대한 정보성 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>모례마을 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[로펌 스케일업] ‘환경·부동산 전문' 도시와사람... “재개발 속 일조...</t>
+          <t>대구 엑스코서 환경책임보험 전국설명회 진행…요율체계 개편 설명</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/30/U4QCKWJPYVFXPBS7IV4NBFEPHE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.kbsm.net/news/view.php?idx=514082</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-30 00:35:23.613976+00:00</t>
+          <t>2026-04-01 12:16:41.608258+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
-      <c r="A85" s="2" t="inlineStr">
+      <c r="A85" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr"/>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>초대형산불 피해구제 및 지원 특별법에 따른 공동체 복합시설 건립 추진 및 국비 확보 진행 중</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>경북 초대형 산불 발생 1년 후, '초대형산불 피해구제 및 지원 특별법'에 따라 산불 피해 공동체 복합시설 건립이 추진되고 있다. 도는 행정안전부와 협의 및 사전 연구용역을 진행하며 2027년 국비 확보를 목표로 5개 시군에 걸쳐 재건 사업을 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>이 사건은 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사에서 소송의 상대방이 될 만한 책임 주체가 명확히 특정되지 않아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>5개 시군 마을공동체 다수</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>경북 초대형 산불 1년, 마을공동체 재건 '속도'</t>
+        </is>
+      </c>
+      <c r="K85" t="inlineStr">
+        <is>
+          <t>idaegu.co.kr</t>
+        </is>
+      </c>
+      <c r="L85" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543589</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>2026-04-01 00:17:15.778313+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B85" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>지리산산청샘물, 낙동강유역환경청</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>산불 발생 1년 후 복구 및 예방 정책 논의</t>
+          <t>지하수 증량 허가 철회 요구, 먹는물관리법 개정 촉구, 국회 진상 점검 요구</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>울산시 녹지공원과 산림팀장과의 인터뷰로, 1년 전 울주군에서 발생한 대형 산불(1190ha 피해)의 복구 현황과 현재 산불 예방 대책에 대해 다룹니다. 인명 피해 없이 진화되었으며, 위험목 제거 및 사방지 복구 작업이 진행 중이고, 산불에 강한 활엽수림으로 복구 조림을 추진할 계획입니다. 시민들에게 산불 예방을 위한 당부 말씀도 전달합니다.</t>
+          <t>지리산산청샘물의 지하수 취수 증량 허가로 인해 산청군 삼장면 주민들이 생활용수 부족과 농업 피해를 겪고 있습니다. 주민들과 환경단체는 낙동강유역환경청의 허가 철회와 '먹는물관리법' 개정을 촉구하며 국회에서 기자회견을 개최했습니다. 현재 국회 차원의 진상 점검 및 법안 개정 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>기사는 산불 피해 복구 및 예방 정책에 초점을 맞추고 있으며, 특정 산불의 발생 원인이나 책임 주체를 명확히 언급하지 않습니다. 따라서 소송 상대방을 특정하기 어렵고, 인명 피해 없이 진화되었다고 명시되어 집단적 피해나 구체적인 피해 금액을 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>지리산산청샘물의 지하수 증량 허가로 인해 산청군 주민 다수가 생활용수 부족 및 농업 피해를 겪고 있어 집단적 피해가 명확합니다. 낙동강유역환경청의 허가 과정에 대한 문제 제기와 국회 차원의 진상 점검 요구 등 공적 절차가 진행 중이며, 상대방(지리산산청샘물, 낙동강유역환경청)의 책임이 비교적 명확하고 자력도 충분하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>산청군 삼장면 주민 다수 (1100여명 서명)</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[MBC가 만난 사람] 김환근 울산시 녹지공원과 산림팀장</t>
+          <t>지리산산청샘물 지하수 사용 증량에 지역주민 반발 거세...취수 문제 불...</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>usmbc.co.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.usmbc.co.kr/NewsArticle/832178</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338711</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-30 00:29:34.733016+00:00</t>
+          <t>2026-04-01 00:17:05.792804+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
-      <c r="A87" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A87" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
-      <c r="D87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>안성시</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>산불 피해 특별법 제정 언급</t>
+          <t>경찰 수사 후 검찰 송치, 안성시 인허가 절차 진행 중</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>기사는 한 정치인이 산불 피해자들을 위한 사각지대 해소와 특별법 제정을 위해 출마했음을 언급합니다. 이는 산불 피해자들이 여전히 남아있으며, 이들을 위한 추가적인 조치가 필요함을 시사합니다.</t>
+          <t>안성시 양성면 의료폐기물 소각장 추진 과정에서 주민 동의서 왜곡 및 금품 제공 의혹이 제기되었고, 안성경찰서가 사업자 및 전·현직 이장 등 12명을 검찰에 송치했습니다. 황윤희 안성시의원은 핵심 판단 근거가 무너진 상황에서 안성시가 인허가 절차를 중단할 것을 강력히 촉구하며, 행정 신뢰 붕괴 문제를 지적했습니다. 현재 안성시는 법률 검토를 진행하며 절차를 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>기사는 산불 피해자와 특별법 제정에 대해 언급하지만, 특정 소송 상대방이나 구체적인 법적 분쟁 상황이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 정보를 제공하지 않습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>안성경찰서가 의료폐기물 소각장 사업자와 전·현직 이장 등 12명을 배임증재·배임수재 혐의로 검찰에 송치하여 상대방 책임이 비교적 명확하며(적합 조건 1, 5, 6), 2274명 이상의 주민 반대 서명 등 집단적 피해가 예상됩니다(적합 조건 3, 4). 현재 검찰 송치 및 안성시의 인허가 절차 진행 중으로 소송금융 투자 기회가 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2274명 이상</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>[아침저널] 이철우  현역에 불리한 게임, 경북서 신뢰 쌓은 덕에 살아남...</t>
+          <t>“의료폐기물 소각장 이대로 강행?”…황윤희 시의원, 안성시에 ‘절차...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4074818</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889799</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-30 00:28:51.505806+00:00</t>
+          <t>2026-03-31 13:21:43.392481+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
-      <c r="A88" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
-      <c r="D88" t="inlineStr"/>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>정책/규제 관련 업데이트</t>
+          <t>의료폐기물 소각장 관련 행정 절차 진행 중, 시의원 중단 촉구</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>이 기사는 석면분담금과 임금채권부담금이 간접공사비에 반영된다는 정책 변경을 보도한다. 석면분담금은 석면피해구제법에 따라 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원을 마련하는 데 목적을 둔다. 이는 특정 사건의 피해 발생이나 소송 가능성을 다루는 기사가 아닌, 제도적 변경에 대한 내용이다.</t>
+          <t>황윤희 안성시의원이 양성면 의료폐기물 소각장 건립을 위한 행정 절차 중단을 촉구했습니다. 이는 지역 발생량을 초과하는 처리 규모와 대기오염 위험을 이유로 소각장 입안을 거부해 행정소송 1심에서 승소한 완주군의 사례와 유사합니다. 해당 소각장은 인근 주민들에게 환경 및 건강상의 잠재적 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>이 기사는 석면분담금의 간접공사비 반영이라는 정책 변경을 다루며, 특정 사건의 피해 발생이나 소송 가능성을 제시하지 않습니다. 특정 잘못을 저지른 주체나 소송 상대방이 명확하지 않고(적합 조건 1 불충족), 새로운 피해 발생이나 집단적 피해(적합 조건 3, 4 불충족)에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>안성시 양성면 의료폐기물 소각장 건립 추진은 대기오염 위험으로 인한 집단적 피해(적합 조건 3)를 야기할 가능성이 높습니다. 시의원이 행정 절차 중단을 촉구하며 공적 절차(적합 조건 6)가 진행 중이며, 완주군의 유사 행정소송 승소 사례는 소송의 법리적 타당성 및 증거 확보 가능성(적합 조건 5)을 시사합니다. 아직 피해가 발생하지 않았으나, 잠재적 피해 규모가 크고(적합 조건 4) 상대방(사업자 또는 인허가 기관)의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>석면분담금ㆍ임금채권부담금, 간접공사비에 반영</t>
+          <t>황윤희 안성시의원, 양성면 의료폐기물 소각장 행정 절차 중단 촉구</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603271356280750930</t>
+          <t>http://www.breaknews.com/1196582</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-30 00:24:19.727222+00:00</t>
+          <t>2026-03-31 13:18:21.497284+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>청소년, 시민, 영유아 등 다양한 주체들의 기후소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>2020년부터 청소년, 시민, 영유아를 대리한 기후소송단이 국가의 기후위기 대응 부족으로 인한 생존권 및 환경권 침해를 주장하며 소송을 제기하고 있다. 이 소송들은 대한민국을 상대로 진행되며, 기후변화의 영향이 전 국민에게 미치는 만큼 집단적 피해의 성격을 띤다.</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 기후위기 대응 부족으로 인한 피해는 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당한다. 이미 여러 기후소송이 진행 중이며(적합 조건 6), 사회적 관심이 높아 소송금융 투자 기회가 높다.</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>전 국민 다수</t>
+        </is>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>[탄소중립 공론화 ①] 대한민국 미래 결정할 340명...어떤 공부 중?</t>
+        </is>
+      </c>
+      <c r="K89" t="inlineStr">
+        <is>
+          <t>newspenguin.com</t>
+        </is>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>https://www.newspenguin.com/news/articleView.html?idxno=21449</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>2026-03-31 13:15:02.802401+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>영풍제련소</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E89" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A90" s="4" t="inlineStr">
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>환경오염으로 과징금 부과, 주민건강공동대책위원회 활동 중, 향후 소송 가능성 언급</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>영풍제련소가 환경오염으로 2억 7천만원의 과징금을 부과받았으며, 이는 과거에도 반복된 문제로 보임. '영풍 석포제련소 주변 환경오염 및 주민건강공동대책위원회'와 환경운동연합 등 환경단체가 활동 중이며, 제련소 측은 소송으로 대응할 것이라고 밝혀 향후 법적 다툼이 예상된다.</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>영풍제련소의 환경오염 책임이 과징금 부과로 명확하며(적합 조건 1, 5), 대기업으로서 자력이 충분함(적합 조건 2). '주민건강공동대책위원회' 활동으로 보아 다수의 피해자가 존재하며(적합 조건 3), 이미 과징금 부과라는 공적 절차가 진행 중임(적합 조건 6). 이는 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>영풍제련소, 또 환경오염으로 '과징금' 2억7천만원...환경단체  면죄부...</t>
+        </is>
+      </c>
+      <c r="K90" t="inlineStr">
+        <is>
+          <t>pn.or.kr</t>
+        </is>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33435</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:50:16.895759+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>낙동강유역환경청</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>영남알프스 케이블카 사업 환경영향평가 재검토 결정에 대한 행정심판 진행 중</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>울산 울주군과 영남알프스케이블카(주)가 낙동강유역환경청의 환경영향평가 재검토 결정에 불복하여 중앙행정심판위원회에 행정심판을 청구했다. 환경청이 이미 협의·보완된 사항을 재검토 사유로 제시했다는 지적이 나오며 논란이 일었다. 행정심판 결과에 따라 사업 재추진 또는 중단 및 행정소송으로 이어질 수 있다.</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>피청구인이 공공기관(낙동강유역환경청)으로 자력이 충분하며, 현재 행정심판이라는 공적 절차가 진행 중이다. 다만, 이 사건은 사업 추진 여부에 대한 행정심판으로 직접적인 집단 피해자가 명확하지 않고, 피해 규모도 구체적으로 언급되지 않아 소송금융 투자 대상으로서의 매력이 다소 낮다.</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>영남알프스 케이블카 사업 재추진 갈림길…울주군 행정심판 청구</t>
+        </is>
+      </c>
+      <c r="K91" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12003303</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:44:58.202214+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B90" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A91" s="2" t="inlineStr">
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>새만금신공항 기본계획 취소 1심 판결 후 집행정지 신청 기각, 즉시항고 진행 중</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>시민단체들이 새만금 국제공항 기본계획 취소 소송에서 1심 승소했으나, 사업 집행정지 신청은 기각되자 이에 불복해 즉시항고했습니다. 법원은 소음 피해가 미미하고 회복하기 어려운 손해로 보기 어렵다고 판단했으며, 시민단체는 조류충돌 위험과 갯벌 훼손을 무시한 판결이라며 비판하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>법원이 소음 피해를 '미미하며 금전 보상이 불가능한 정도가 아니다'라고 판단하여, 소송금융 투자에 필요한 대규모 금전적 피해 회수 가능성이 낮습니다. (피해 규모가 큼 조건 미흡) 또한, 소송의 주된 목적이 공항 건설 중단(비금전적 구제)으로 보여, 소송금융의 핵심인 금전적 회수 가능성이 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>시민단체, 새만금 국제공항 집행정지 기각 불복해 즉시항고</t>
+        </is>
+      </c>
+      <c r="K92" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6493668?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331092915</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:43:45.862628+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>경북도와 피해자단체가 산불 피해 추가지원 및 지역 재건을 위한 위원회를 구성하고 논의 중</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>경북도와 피해자단체가 산불 피해 추가지원 및 지역 재건을 위한 위원회를 구성했습니다. 이 위원회는 경북도 행정부지사를 비롯한 실국장들과 민간위원들이 참여하여 피해 현장의 절박한 상황을 논의하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>기사는 산불 피해에 대한 경북도의 추가 지원 및 지역 재건 위원회 구성에 초점을 맞추고 있으며, 소송의 상대방이 될 수 있는 책임 주체가 명확히 특정되지 않습니다. 따라서 소송금융 투자에 필요한 '상대방 책임 명확성' 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>경북도, ‘피해지원 및 재건위원회’와 산불추가피해 지원 머리 맞대</t>
+        </is>
+      </c>
+      <c r="K93" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597917</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:40:58.947132+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>독일 정부 (잠재적)</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>늑대 포획 및 야생공원 이송 완료</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>독일 함부르크 쇼핑몰에서 한 여성이 늑대에게 얼굴을 물려 병원으로 이송되는 사건이 발생했습니다. 피해자는 쇼핑몰 유리문에 갇힌 늑대를 도우려다 사고를 당했으며, 해당 늑대는 포획되어 야생공원으로 옮겨졌습니다. 독일에서 야생 늑대가 인간을 공격한 것은 1998년 늑대 재서식 이후 처음으로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>늑대라는 야생동물에 의한 공격으로, 특정 인간 주체의 명확한 법적 책임을 입증하기 매우 어려워 상대방 책임이 불분명합니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 소송금융 투자에 적합할 만큼의 대규모 피해로 보기도 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>독일 도심 한복판 쇼핑몰서 늑대가 여성 얼굴 공격</t>
+        </is>
+      </c>
+      <c r="K94" t="inlineStr">
+        <is>
+          <t>mk.co.kr</t>
+        </is>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>https://www.mk.co.kr/article/12004091</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:37:55.530149+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr"/>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>늑대 포획 및 야생공원 이동 조치</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>독일 함부르크 시내 쇼핑몰에서 야생 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입혔습니다. 피해자는 유리문을 통과하지 못하는 늑대를 도우려다 사고를 당했으며, 당국은 늑대를 포획하여 야생공원으로 옮겼습니다. 이는 1998년 늑대 복원 이후 독일에서 야생 늑대가 인간을 공격한 첫 사례로 알려졌습니다.</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>야생 늑대에 의한 사고로 특정 주체의 명확한 법적 책임(상대방 책임)을 입증하기 어려우며, 피해자가 늑대를 도우려다 발생한 점도 고려되어 소송의 난이도가 높습니다. 또한, 단일 피해자 발생 사건으로 집단적 피해에 해당하지 않아 소송금융 투자 매력이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>1명</t>
+        </is>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>독일 시내 한복판서 늑대가 사람 물어</t>
+        </is>
+      </c>
+      <c r="K95" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260331194700082?input=1195m</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:32:08.754160+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B91" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A92" s="2" t="inlineStr">
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>경상북도</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>국무총리 소속 ‘초대형 산불 피해 지원 및 재건위원회’ 심의 진행 중</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>경상북도가 국무총리 소속 ‘초대형 산불 피해 지원 및 재건위원회’ 민간위원들과 간담회를 개최하여 산불 피해 추가지원 및 지역 재건 방안을 논의했습니다. 위원회는 피해자단체와 경북도의 추천 인사들로 구성되어 피해 현장의 목소리를 반영하고 있으며, 생계비, 치료비, 농·임·축산업 및 소상공인 복구 지원 확대 등 다양한 과제를 건의했습니다. 5월부터 위원회 차원의 사실조사와 피해 부문별 지원 항목 및 단가 결정 심의가 본격적으로 이루어질 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>초대형 산불로 인한 다수의 피해자 발생(적합 조건 3), 생계비, 치료비, 생산기반 복구 등 막대한 피해 규모(적합 조건 4)가 예상됩니다. 또한, 국무총리 소속 위원회가 출범하여 추가 지원 및 재건을 논의 중인 공적 절차(적합 조건 6)가 진행되고 있으며, 경상북도 및 중앙정부가 관여하여 상대방의 자력이 충분합니다(적합 조건 2). 현재는 지원 논의 단계이나, 지원이 불충분할 경우 정부를 상대로 한 소송 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>경북도, 산불 피해 추가지원·재건 논의…지역 목소리 반영</t>
+        </is>
+      </c>
+      <c r="K96" t="inlineStr">
+        <is>
+          <t>nspna.com</t>
+        </is>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808269</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:29:12.823301+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B92" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C92" t="inlineStr">
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...346 lines deleted...]
-      </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 추가 피해 지원 신청 접수 중</t>
+          <t>군소음 피해 보상 조사 진행 중</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>지난해 3월 경북 안동에서 발생한 초대형 산불로 2만6709ha의 산림이 피해를 입었으며, 1년이 지난 현재까지 복구 및 재건 작업이 진행 중이다. 정부는 특별법을 제정하여 1697억원의 재난지원금을 지급하고 임시 거주주택을 공급하는 등 피해 주민 지원에 총력을 기울이고 있다. 안동시는 추가 피해 지원 신청을 받고 있으며, 산림을 미래 성장 자원으로 전환하는 장기 구상도 추진 중이다.</t>
+          <t>대구 동구청이 군소음 피해 보상을 위한 주민 조사를 진행하고 있습니다. 김태운 동구청장 권한대행은 향후 5년간의 피해 보상을 위한 중요한 절차임을 강조하며 주민들의 적극적인 참여를 당부했습니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>기사 내용상 산불 발생의 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮습니다. (적합 조건 1, 2 미충족) 기사는 주로 정부와 지자체의 복구 및 지원 노력에 초점을 맞추고 있습니다.</t>
+          <t>상대방(국가/군)의 책임이 법적으로 명확하고 자력이 충분합니다. 다수의 주민이 집단적 피해를 입고 있으며, 동구청에서 향후 5년간의 피해 보상을 위한 조사를 진행 중이므로 공적 절차가 이미 시작되었고 증거 확보도 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>1697억원 (재난지원금 지급액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>다수 (피해 주민, 피해 산주)</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>안동시  산림 미래 성장 자원으로 전환</t>
+          <t>[대구 동구 소식] 동구청, 소상공인 지원 '대구로-동구데이' 운영</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=614415</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514974</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-29 12:18:11.783252+00:00</t>
+          <t>2026-03-31 12:23:18.325896+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>산불 피해구제 및 지원 특별법 제정 및 시행 중</t>
+          <t>산불 피해구제 특별법안 의결 및 특위 활동 종료</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>의성 초대형 산불 발생 1년 후, 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법이 제정되어 피해 주민 지원의 제도적 기반이 마련되었습니다. 안동시 등 지자체는 특별법 시행령에 따라 산불 피해 지역 주민들을 대상으로 추가 지원을 진행하고 있습니다.</t>
+          <t>경북, 경남, 울산 초대형 산불 피해 구제 및 지원을 위한 특별법안이 의결되었으며, 산불특위 활동이 마무리되었습니다. 기사는 피해 지원의 제도적 기반 마련과 산불 예방 및 복구 방안에 대한 논의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해 복구 및 지원을 위한 특별법 제정 및 시행에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명확히 언급되지 않습니다. 따라서 상대방 책임의 명확성(적합 조건 1)과 상대방의 자력(적합 조건 2)을 판단하기 어렵습니다. 집단적 피해와 피해 규모가 크다는 점은 확인되나, 소송금융의 핵심인 피고 특정 및 책임 입증이 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>기사는 대규모 산불 피해에 대한 입법적 구제 및 지원 방안 마련에 초점을 맞추고 있으며, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>의성 초대형 산불 1년… 안동, 복구 넘어 미래로</t>
+          <t>산불특위 '마침표'…숲 가꾸기·임도 갈등 여전 숙제</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828473</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403002</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-29 12:18:00.996759+00:00</t>
+          <t>2026-03-31 12:22:08.292261+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
-      <c r="A99" s="4" t="inlineStr">
+      <c r="A99" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>대정부·국회 투쟁 및 제도 개선 촉구</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>산청 지하수 취수 증량 허가 문제가 전국 환경 의제로 부상했습니다. 정 의원은 현행 제도의 주민참여 절차, 피해구제 장치, 누적영향평가 기준 부재로 지하수의 공공성이 심각하게 훼손될 수 있다고 지적했으며, 연대체는 대정부·국회 투쟁을 진행하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>지하수 취수 증량 허가 문제로 인한 환경의제로, '정 의원'이 현행 제도의 문제점을 지적하며 '연대체'가 '대정부·국회 투쟁'을 벌이고 있어 상대방(정부)의 자력이 충분하고 책임이 비교적 명확합니다. 또한 지하수의 공공성 훼손은 집단적 피해를 야기할 가능성이 높으며, 국회 차원의 문제 제기는 공적 절차가 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>산청 지하수 취수 증량 허가 전국 환경의제로…연대체 대정부·국회 투...</t>
+        </is>
+      </c>
+      <c r="K99" t="inlineStr">
+        <is>
+          <t>idomin.com</t>
+        </is>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002561</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:21:51.120761+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B99" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
-      <c r="D100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
-          <t>특별법에 따른 추가 피해지원 신청 접수 및 마을 복구 사업 진행 중</t>
+          <t>환경오염피해구제법 개정 및 보험사 대응</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>지난해 3월 경북 안동에서 발생한 초대형 산불 이후, 안동시는 1697억원의 재난지원금 지급과 특별법 제정을 통해 피해 주민의 일상 회복을 지원하고 있습니다. 현재 특별법에 따른 추가 피해지원 신청을 받고 있으며, 마을 복구 및 산림 재창조를 위한 다양한 사업이 진행 중입니다. 기사는 주로 안동시의 복구 노력과 미래 계획에 초점을 맞추고 있습니다.</t>
+          <t>DB손해보험은 환경오염피해구제법 개정에 따라 환경책임보험의 보험료 산정 시 사업장 위험도를 직접 평가하는 부수업무를 시작한다. 이는 환경오염 사고 발생 시 타인의 피해를 보장하는 의무보험의 요율 산정 체계를 강화하고, 개별 사업장의 위험 수준을 세부적으로 반영하기 위함이다. DB손보는 현장 실태평가를 통해 오염 위험도를 측정하고 최대 피해 규모를 예측하여 보험료에 반영할 예정이다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해가 발생했으며, 1697억원의 재난지원금 지급 등 피해 규모가 매우 큼. 또한 특별법 제정 및 추가 피해지원 신청 접수 등 공적 절차가 진행 중임. 그러나 기사에서 산불 발생의 책임 주체가 명확히 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됨.</t>
+          <t>본 기사는 특정 환경오염 사고나 피해를 다루는 것이 아니라, 환경책임보험 관련 법규 개정과 보험사의 대응 방안을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방의 책임, 피해 규모, 피해자 집단 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>1697억원 (재난지원금 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>7개 면의 피해 주민 다수 (수천 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>1만 6000명의 땀방울…안동시, 산불 상흔 딛고 산림 재창조 ‘청신호’</t>
+          <t>DB손보, 환경책임보험 '현장 실태평가' 직접 나선다</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260329506376?OutUrl=naver</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260331010009612</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:23.521394+00:00</t>
+          <t>2026-03-31 12:21:42.890139+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
       <c r="D101" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>특별법 제정 및 추가 지원 신청 접수 중, 마을 복구 사업 진행 중</t>
+          <t>국회 산불피해지원특위 활동 종료, 특별법 제정 및 피해복구·지역재건위 설치</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>2025년 3월 안동에서 발생한 초대형 산불 1주기를 맞아 안동시가 피해 주민의 일상 회복과 지역 재도약을 위한 중장기 구상을 발표했습니다. 1697억 원 규모의 재난지원금 지급과 특별법 제정을 기반으로 복구 사업 및 주거 안정 대책이 진행 중이며, 피해지를 새로운 성장 거점으로 재편할 계획입니다.</t>
+          <t>국회 산불피해지원특위가 활동을 종료하며 초대형산불 피해구제지원 특별법을 제정하고 국무총리 소속 피해복구·지역재건위를 설치했다. 이 기사는 산불 피해자들을 위한 입법 및 행정적 지원 노력에 초점을 맞추고 있으며, 특정 책임 주체나 진행 중인 소송에 대한 정보는 포함하고 있지 않다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>본 기사는 초대형 산불로 인한 피해와 정부 및 지자체의 복구 및 지원 노력을 다루고 있습니다. 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 자력'이 기사 내에서 전혀 특정되지 않아 소송 제기의 근거가 불분명합니다. (적합 조건 1, 2 미충족)</t>
+          <t>이 기사는 초대형산불 피해자들을 위한 입법 및 행정적 지원 노력에 초점을 맞추고 있다. 특정 책임 주체가 명확히 언급되지 않아(적합 조건 1 미충족) 소송 상대방을 특정하기 어렵고, 진행 중이거나 예정된 소송에 대한 정보도 없어 소송금융 투자 대상으로 적합하지 않다. 다만, 집단적 피해 발생 및 공적 절차 진행(적합 조건 3, 4, 6 충족)은 확인된다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>1697억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>'초대형 산불 1주기' 안동시, 일상 회복 넘어 미래 재창조 시동</t>
+          <t>국회 산불피해지원특위 활동 종료… 초대형산불 피해구제지원법 제정 성...</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2307325.htm</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353739</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:11.986066+00:00</t>
+          <t>2026-03-31 12:21:18.242796+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>특별법 제정, 추가 피해 지원 접수 및 마을 재건 사업 진행 중</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 제정 및 연구용역 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>안동시가 2025년 발생한 초대형 산불 1년을 맞아 피해 복구 성과를 점검하고 미래 성장 전략을 추진 중이다. 재난지원금 1697억 원 지급, 특별법 제정 등 전방위적 대응이 있었으며, 현재 추가 피해 지원 접수 및 마을 재건 사업이 활발히 진행되고 있다. 산림 복구를 넘어 관광·산업 결합 모델 구축도 모색하고 있다.</t>
+          <t>경북도가 초대형 산불 발생 1년을 맞아 복구 현황과 미래형 마을 조성 계획을 발표했습니다. '경북·경남·울산 초대형 산불 피해구제 및 지원 특별법'에 따라 공동체 복합시설 건립이 추진되며, 행정안전부와 협의하여 사전 연구용역을 진행 중입니다. 2027년 국비 확보를 목표로 하고 있으며, 피해 복구 및 지원에 대한 정부 차원의 노력이 강조됩니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해가 발생했으며(집단적 피해), 1697억 원의 재난지원금 지급 등 피해 규모가 매우 큼(피해 규모가 큼). 또한, 피해구제 특별법이 제정되고 추가 지원 절차가 진행 중임(공적 절차 진행 중). 그러나 기사에서 산불 발생에 대한 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮음. 이는 적합 조건 중 '상대방 책임 명확' 조건에 부합하지 않으며, 소송금융의 핵심 전제인 책임 주체 부재로 인해 적합도가 낮다고 판단된다.</t>
+          <t>해당 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력에 초점을 맞추고 있으며, 소송금융 투자에 필수적인 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'이라는 적합 조건이 충족되지 않습니다. 산불의 원인이나 책임 주체가 특정되지 않아 소송의 대상이 불분명합니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>1697억 원 (재난지원금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>안동 산불 1년, 극복을 넘어 미래로...예천, 따뜻한 나눔으로 공동체 온...</t>
+          <t>경북도, 초대형 산불 1년…복구 넘어 '미래형 마을' 만든다</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260329020202097</t>
+          <t>https://news.dealsitetv.com/articles/167841</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-29 12:16:51.889581+00:00</t>
+          <t>2026-03-31 12:20:04.955314+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
-      <c r="A103" s="3" t="inlineStr">
+      <c r="A103" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>경북도 주도 마을공동체 회복사업 진행 중, 특별법 제정 및 복합시설 건립 추진</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>경상북도가 지난해 3월 발생한 초대형 산불 피해 지역의 마을공동체 회복사업을 추진 중입니다. 안동, 의성, 청송, 영덕 4개 시군 24개 지구에 총 1,680억 원을 투입하여 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 병행하고 있습니다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되며, 2027년 국비 확보를 목표로 하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>기사에서 산불의 원인이나 특정 책임 주체가 명확히 명시되지 않아 '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 또한, 진행 중인 공적 절차는 피해 복구 및 지원에 관한 것이며, 특정 주체의 위법 행위에 대한 조사나 처분 절차가 아니므로 '이미 공적 절차(소송 제외)가 진행 중임' 조건도 해당하지 않습니다. 소송금융의 핵심 전제인 소송 상대방과 그 책임이 불분명하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>1,680억 원 이상</t>
+        </is>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>4개 시군, 24개 지구의 이재민 다수</t>
+        </is>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>경북도, 초대형 산불 피해지 ‘공동체 회복’ 속도</t>
+        </is>
+      </c>
+      <c r="K103" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/region/article/all/20260331/133642624/1</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>2026-03-31 12:17:32.184113+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B103" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D103" t="inlineStr">
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr"/>
+      <c r="D104" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E103" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>소송 진행 중이며, 정치권에서 법률 지원단 구성 및 서명운동 전개 예정</t>
+          <t>특별법 제정 및 정부 주도 재건 논의 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>박용선 후보는 당선 시 포항지진 소송에 대응하기 위한 비상 법률지원단을 구성하고 경상북도와 협력하여 공동대응체계를 구축하겠다고 밝혔다. 이는 지진 피해 시민들의 권리 보호를 위한 것으로, 시민 참여 기반의 서명운동도 전개할 예정이다.</t>
+          <t>경북 초대형 산불 발생 1년 후, 피해 구제 및 지원을 위한 특별법이 제정되어 마을공동체 복합시설 건립이 추진되고 있습니다. 현재 행정안전부와 협의 및 사전 연구 용역이 진행 중이며, 피해 지역의 재건이 본격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>포항지진은 인재로 판명되어 상대방(정부/공공기관)의 책임이 명확하고 자력이 충분하다. 수만 명의 포항 시민이 피해를 입은 집단적 피해 사건이며, 정부 조사 결과 등 객관적 증거가 확보되어 소송금융 적합도가 높다.</t>
+          <t>초대형 산불로 인한 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하며, 피해 구제를 위한 특별법 제정 및 정부 부처 협의 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사 내용만으로는 산불 발생에 대한 특정 상대방의 책임이 명확하지 않고, 소송 대상이 될 만한 피고가 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>[6·3 지방선거] 박용선,  당선 즉시 포항지진 소송 대응 비상지원단 당...</t>
+          <t>경북 초대형 산불 1년, 마을공동체 재건 본격화</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726834</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77042</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:39.948213+00:00</t>
+          <t>2026-03-31 12:17:01.140042+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr"/>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정을 위한 공론화 착수</t>
+          <t>경북도 주관 산불 피해 복구 및 공동체 회복 사업 진행 중, 특별법 제정 및 행정절차 추진</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정을 앞두고 시민 의견 수렴을 위한 공론화가 시작되었다. 한국환경법학회장은 헌법재판소 결정의 의미를 짚었고, 강원대학교 법학전문대학원 교수는 전 세계 기후소송 동향을 소개하며 기후위기 대응에 대한 기대를 모았다.</t>
+          <t>지난해 경북 북부 지역에 발생한 초대형 산불로 주거시설, 농경지, 산림 등이 광범위하게 소실되었으며, 이재민들은 임시 거처에서 생활하고 있다. 경북도는 총사업비 1680억원을 투입하여 마을 공동체 회복 사업을 추진 중이며, 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 통해 피해 복구에 속도를 내고 있다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되고 있다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 기사는 탄소중립기본법 개정을 위한 공론화 착수 및 기후소송 동향을 다루고 있어, 특정 피해 사건이나 소송의 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>산불은 자연재해로, 기사 내용만으로는 특정 주체의 명확한 책임 소재를 파악하기 어렵습니다. 따라서 소송의 상대방을 특정하기 어렵고, 소송금융 투자에 필요한 명확한 법적 청구 근거가 부족합니다. 기사는 피해 복구 및 지원에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1680억원</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>이재민 다수</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 앞두고 공론화 착수…시민 의견 수렴 '첫발'</t>
+          <t>“산불 발생 1년 지났는데”…이제서야 피해 복구에 속도감 낸다</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=366511</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029607016&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:12.764836+00:00</t>
+          <t>2026-03-31 00:16:24.743728+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
-      <c r="A106" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A106" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C106" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C106" t="inlineStr"/>
+      <c r="D106" t="inlineStr"/>
+      <c r="E106" t="inlineStr"/>
       <c r="F106" t="inlineStr">
         <is>
-          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정에 따라 국회에서 법 개정을 위한 첫 토론회가 개최되었다. 전문가와 시민들은 2050 탄소중립 목표 달성을 위해 탄소 감축 속도를 앞당겨야 한다고 강조했으며, 미래세대가 겪을 기후위기 피해에 대한 우려를 표명했다. 이는 정부의 기후 정책 미흡으로 인한 미래세대의 광범위한 피해 가능성을 시사한다.</t>
+          <t>이 기사는 강과 산 같은 자연물에 법인격을 부여하여 법적 보호를 받을 수 있도록 하는 개념을 논하고 있습니다. 인간 신체 훼손이 처벌 대상인 것처럼 자연 생태계 훼손도 법의 보호를 받아야 한다는 주장을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정으로 정부의 책임이 명확하며(상대방 책임 명확), 대한민국이라는 자력 있는 상대방이 존재합니다(상대방 자력 충분). 미래세대를 포함한 다수의 피해자가 예상되며(집단적 피해), 기후위기로 인한 피해 규모는 매우 큽니다(피해 규모 큼). 헌법불합치 결정과 국회 토론회 등 공적 절차가 진행 중이며(증거 확보 가능, 공적 절차 진행 중), 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
+          <t>해당 기사는 강과 산에 법인격을 부여하는 법철학적, 개념적 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 주체, 피해, 상대방, 증거 등이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>“탄소 감축, 중요한 건 속도”…첫 토론회서 나온 주문 [기웃, 기후]</t>
+          <t>[썰물밀물] 산신령에게 법인격을</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260328506886?OutUrl=naver</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319857</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-29 00:26:19.795932+00:00</t>
+          <t>2026-03-30 13:17:20.571006+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국토부</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>기존 소송 진행 중 및 추가 소송 예상, 시장 후보의 법률 지원단 구성 공약</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각 및 각하 결정</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>포항시장 예비후보 박용선이 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 단순한 자연재해가 아닌 중대한 사건이며, 포항시가 적극적인 법률 대응 체계를 구축하고 시민 권리 보호에 나서야 한다고 강조했다. 이를 위해 비상대책반 및 비상 법률지원단을 구성하고 시민 서명운동을 전개할 계획이다.</t>
+          <t>새만금 국제공항 개발사업에 반대하는 시민 1,297명이 소음 피해를 이유로 서울행정법원에 취소소송을 제기하여 1심에서 승소했습니다. 그러나 서울고등법원은 항소심 과정에서 제기된 집행정지 신청을 기각 및 각하하여 국토부가 본안 판결 전까지 공항 건설 절차를 이어갈 수 있게 되었습니다. 국토부는 본안 항소심 대응을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(정부 조사 결과 인재로 판명), 상대방 자력 충분(국가), 집단적 피해(수만 명 이상 포항 시민), 피해 규모 큼(정신적 피해 및 다수 피해자), 객관적 증거 존재(정부 조사 결과 및 기존 판례). 사건이 아직 종결되지 않았으며, 시장 후보가 적극적인 법률 지원을 약속하며 소송 대응을 강조하고 있어 추가 소송 발굴 및 지원 가능성이 높음.</t>
+          <t>상대방인 국토부(정부기관)의 자력이 충분하며(적합 조건 2), 1,297명의 시민이 제기한 집단적 피해(적합 조건 3) 사건으로 피해자 수가 많습니다(적합 조건 4). 또한 서울행정법원에서 시민단체의 취소소송이 승소한 이력이 있어 상대방 책임의 여지가 있으며(적합 조건 1), 본안 항소심이 진행 중입니다. 비록 집행정지 신청은 기각되었으나, 이는 회복하기 어려운 손해로 보기 어렵다는 판단으로 금전적 보상 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>1,297명</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>박용선  포항지진 소송 대응 비상지원단 당선 즉시 가동</t>
+          <t>새만금공항 집행정지 기각·각하 결정…국토부  항소심 대응</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>engdaily.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260328010009527</t>
+          <t>http://www.engdaily.com/news/articleView.html?idxno=21967</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-28 12:43:34.944778+00:00</t>
+          <t>2026-03-30 12:43:48.604196+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>포항시장 예비후보가 당선 시 비상대책반 및 법률지원단 구성 약속</t>
+          <t>국방부의 소음대책지역 지정 고시 절차 진행 중</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보가 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 현재 진행형의 문제임을 강조하며, 비상경제대책 인수위 내에 지진 피해 정신적 손해배상 대응을 위한 비상대책반과 법률지원단을 구성할 계획이다. 이를 통해 시민 권리 보호 및 지역사회의 의지를 결집하겠다는 방침이다.</t>
+          <t>대구 동구에서 군소음 피해보상을 위한 2차 소음도 조사가 진행되고 있습니다. 국방부는 1, 2차 조사 데이터를 종합 분석하여 오는 12월, 향후 5년간 적용될 군소음 피해보상의 기준인 소음대책지역을 최종 지정 고시할 예정입니다. 이는 군소음으로 인한 주민들의 피해 보상 기준을 마련하는 과정입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>포항지진은 정부 조사로 인재임이 명확히 밝혀졌고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 포항 시민 전체의 정신적 피해로 집단적 피해이며(피해 규모 큼, 집단적 피해), 시장 후보가 당선 시 법률지원단 구성을 약속하는 등 공적 절차 진행 및 증거 확보 가능성이 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(군소음 발생 주체), 상대방에게 자력이 충분하며(국방부), 집단적 피해(대구 동구 주민 다수)가 예상됩니다. 또한, 공식적인 소음도 조사를 통해 증거 확보가 가능하고, 국방부의 소음대책지역 지정 고시라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>포항 시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>박용선  포항지진 정신적 피해 끝까지 해결 ...당선 즉시 비상대응 체계...</t>
+          <t>대구 동구, '군소음 피해보상' 2차 소음도 조사 실시</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1954463</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=538759</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-28 12:41:39.415498+00:00</t>
+          <t>2026-03-30 12:20:28.230113+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
-      <c r="A109" s="2" t="inlineStr">
+      <c r="A109" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>조선소</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>대법원 최종 승소</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>경남 사천 모례마을 주민들이 인근 조선소를 상대로 환경오염 손해배상 소송을 제기했습니다. 주민들은 산화철 분진으로 인한 건강 악화와 생활권 침해를 주장했으며, 1심 패소 후 항소심을 거쳐 2023년 최종 승소했습니다.</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>해당 사건은 '2023년 최종 승소'로 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>모례마을 주민 다수</t>
+        </is>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>[로펌 스케일업] ‘환경·부동산 전문' 도시와사람... “재개발 속 일조...</t>
+        </is>
+      </c>
+      <c r="K109" t="inlineStr">
+        <is>
+          <t>biz.chosun.com</t>
+        </is>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/30/U4QCKWJPYVFXPBS7IV4NBFEPHE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>2026-03-30 00:35:23.613976+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B109" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D109" t="inlineStr">
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E109" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>환경오염 피해 예방 및 대응을 위한 기관 간 업무협약 체결</t>
+          <t>광주시의 손해배상 소송 진행 중, 운영사 측의 대한상사중재원 중재 진행 중</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 양 기관은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력 체계를 구축하고, 정보 공유 및 공동 연구를 통해 화학안전 관리 수준을 높일 계획입니다.</t>
+          <t>광주시가 광역위생매립장 시설 운영 차질로 수명이 줄었다며 운영사인 청정빛고을을 상대로 293억원 규모의 손해배상 소송을 제기했다. 이에 운영사 측은 대한상사중재원에 약 2100억원 규모의 운영비 청구를 진행 중이다. 양측 간 대규모 분쟁이 진행되고 있다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>이 기사는 특정 화학사고나 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>광주시가 운영사의 시설 운영 차질로 인한 광역위생매립장 수명 단축을 주장하며 293억원 규모의 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 피해 규모가 매우 큼(적합 조건 4). 또한 운영사 측이 2100억원 규모의 운영비 청구를 대한상사중재원에 제기하여 공적 절차가 진행 중이며(적합 조건 6), 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억원</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 화학물질안전원과 협력…화학사고 예방 체계 고도...</t>
+          <t>주청사·의대·SRF·GGM 등 '뇌관'…전남광주 통합 '후유증' 우려</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603271019323351</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028156</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-28 12:14:37.272130+00:00</t>
+          <t>2026-03-30 00:33:31.832976+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
-      <c r="D111" t="inlineStr"/>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원 간 업무협약 체결</t>
+          <t>산불 발생 1년 후 복구 및 예방 정책 논의</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약을 체결했습니다. 양 기관은 사고 대응조사, 피해액 산정, 보험 인센티브 연계 등 다양한 분야에서 협력하여 환경안전관리와 피해 구제 시스템을 강화할 계획입니다.</t>
+          <t>울산시 녹지공원과 산림팀장과의 인터뷰로, 1년 전 울주군에서 발생한 대형 산불(1190ha 피해)의 복구 현황과 현재 산불 예방 대책에 대해 다룹니다. 인명 피해 없이 진화되었으며, 위험목 제거 및 사방지 복구 작업이 진행 중이고, 산불에 강한 활엽수림으로 복구 조림을 추진할 계획입니다. 시민들에게 산불 예방을 위한 당부 말씀도 전달합니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>이 기사는 특정 환경오염 피해 사건이나 소송에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 것입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 산불 피해 복구 및 예방 정책에 초점을 맞추고 있으며, 특정 산불의 발생 원인이나 책임 주체를 명확히 언급하지 않습니다. 따라서 소송 상대방을 특정하기 어렵고, 인명 피해 없이 진화되었다고 명시되어 집단적 피해나 구체적인 피해 금액을 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 화학물질안전원과 손잡고 환경오염 피해 최소화 추...</t>
+          <t>[MBC가 만난 사람] 김환근 울산시 녹지공원과 산림팀장</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>usmbc.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704040?ref=naver</t>
+          <t>https://www.usmbc.co.kr/NewsArticle/832178</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-28 12:14:30.013612+00:00</t>
+          <t>2026-03-30 00:29:34.733016+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>기사 내용이 과거 사건의 나열로, 현재 진행 중인 소송금융 투자 대상 사건 없음.</t>
+          <t>산불 피해 특별법 제정 언급</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>본 기사는 3월 28일에 발생했던 여러 역사적 사건들을 간략히 소개하는 내용입니다. 부산 구포역 열차 탈선 사고(1993년)나 미국 스리마일 섬 원자력발전소 방사능 누출 사고(1979년)와 같이 잠재적 법적 분쟁 소지가 있는 사건들이 언급되었으나, 모두 오래 전 발생한 사건들로 현재 시점에서 소송금융 투자 대상으로 적합한 진행 중인 사건은 없습니다.</t>
+          <t>기사는 한 정치인이 산불 피해자들을 위한 사각지대 해소와 특별법 제정을 위해 출마했음을 언급합니다. 이는 산불 피해자들이 여전히 남아있으며, 이들을 위한 추가적인 조치가 필요함을 시사합니다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 심층 보도가 아닌, 과거의 여러 역사적 사건들을 나열한 '역사속 오늘' 형식의 글입니다. 소송금융 투자 대상으로 검토할 만한 현재 진행 중이거나 잠재적인 법적 분쟁 사건이 포함되어 있지 않습니다. 언급된 사건들(예: 부산 구포역 열차 탈선, 스리마일 원전 사고)은 발생 시점이 오래되어 이미 종결되었을 가능성이 매우 높으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>기사는 산불 피해자와 특별법 제정에 대해 언급하지만, 특정 소송 상대방이나 구체적인 법적 분쟁 상황이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 정보를 제공하지 않습니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>[역사속 오늘·3.28·지구시간] 박근혜 대통령 드레스덴 선언(2014)·김수...</t>
+          <t>[아침저널] 이철우  현역에 불리한 게임, 경북서 신뢰 쌓은 덕에 살아남...</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/402054</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4074818</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-28 00:31:23.428664+00:00</t>
+          <t>2026-03-30 00:28:51.505806+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>형사 처벌은 진행되었으나, 민사상 손해배상 청구 필요성 제기</t>
+          <t>정책/규제 관련 업데이트</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>영남지방 대형산불 발생 1년을 맞아 산불 가해자에 대한 처벌이 미흡하며, 손해배상 같은 민사적 해법이 필요하다는 지적이 제기되었습니다. 최근 3년간 산불 가해자 중 처벌받은 경우는 12%에 불과하고, 지난해 경북 산불 실화자들조차 집행유예에 그쳤습니다. 전문가들은 적극적인 손해배상 청구 등 다양한 해법을 강조하고 있습니다.</t>
+          <t>이 기사는 석면분담금과 임금채권부담금이 간접공사비에 반영된다는 정책 변경을 보도한다. 석면분담금은 석면피해구제법에 따라 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원을 마련하는 데 목적을 둔다. 이는 특정 사건의 피해 발생이나 소송 가능성을 다루는 기사가 아닌, 제도적 변경에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>산불로 인한 집단적이고 대규모 피해가 발생했고(적합 조건 3, 4), 일부 가해자가 특정되어 형사 처벌 절차가 진행되었으나(적합 조건 1, 6), 주요 상대방이 개인 방화범 또는 실화자로 자력 확보가 어려워 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 기사 또한 손해배상 청구의 필요성을 제기하며 현재 민사적 해결이 미흡함을 시사합니다.</t>
+          <t>이 기사는 석면분담금의 간접공사비 반영이라는 정책 변경을 다루며, 특정 사건의 피해 발생이나 소송 가능성을 제시하지 않습니다. 특정 잘못을 저지른 주체나 소송 상대방이 명확하지 않고(적합 조건 1 불충족), 새로운 피해 발생이나 집단적 피해(적합 조건 3, 4 불충족)에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>다수 (경북 산불 사망자 20여 명 포함)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>[산불1년]⑤ 산불 처벌 ‘불과 12%’…피해 막으려면 “처벌부터 제대로...</t>
+          <t>석면분담금ㆍ임금채권부담금, 간접공사비에 반영</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520805&amp;ref=A</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603271356280750930</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-28 00:28:39.398432+00:00</t>
+          <t>2026-03-30 00:24:19.727222+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
-      <c r="A114" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A114" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>기후소송 이론적 기반 마련 언급</t>
+          <t>군소음 보상 근거 마련을 위한 2차 소음영향도 조사 착수</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>이 기사는 ESG 관련 신간 서적과 저자인 고문현 숭실대 명예교수를 소개합니다. 고 교수는 국내 최초 환경헌법 박사로, 2024년 헌법재판소 기후소송의 이론적 기반을 마련한 것으로 언급됩니다. 특정 피해 사건이나 법적 분쟁에 대한 내용은 아닙니다.</t>
+          <t>대구 동구는 군소음으로 인한 주민 피해 보상 근거를 마련하기 위해 2차 소음영향도 조사에 착수했습니다. 이는 군소음 피해를 입은 다수의 주민들이 대한민국을 상대로 손해배상을 청구할 가능성이 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, ESG 관련 서적 출간 및 저자의 학술적 기여를 소개하는 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>군소음으로 인한 피해는 다수의 주민에게 영향을 미치는 집단적 피해에 해당하며, 상대방인 대한민국(군)은 자력이 충분합니다. 대구 동구에서 보상 근거 마련을 위한 소음영향도 조사를 착수하여 증거 확보 및 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>【ESG 신간】 SDG와 ESG, 오래된 미래에서 찾은 K-ESG의 정석</t>
+          <t>대구 동구, 군소음 보상 근거 마련 ‘2차 소음영향도 조사’ 착수</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>tk.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18378</t>
+          <t>https://tk.newdaily.co.kr/site/data/html/2026/03/29/2026032900117.html</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-27 13:05:41.788549+00:00</t>
+          <t>2026-03-30 00:16:07.334813+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C115" t="inlineStr"/>
-      <c r="D115" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
-          <t>소음 민원 접수 및 지역 주민 반대 운동</t>
+          <t>탄소중립기본법 개정 논의 및 기후소송 동향 소개</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>독산 데이터센터 건립과 관련하여 공사 소음 민원이 접수되고 있으며, 지역 주민들이 건설에 반대하고 있습니다. 기사는 건설사뿐만 아니라 시행사, 입주 예정 업체 등 2차, 3차 피해자가 발생할 수 있다고 언급하며, 무리한 작업으로 인한 추가 문제 발생 가능성을 시사합니다.</t>
+          <t>탄소중립기본법 개정 논의가 본격화되며, 비어있던 감축 경로를 시민 숙의를 통해 채워나갈 예정입니다. 기사에서는 헌법재판소 결정의 의미와 전 세계 기후소송 동향에 대한 전문가들의 발제 내용이 다뤄졌습니다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 구체적인 피해 사실이나 책임 주체가 명확하지 않습니다. '2차, 3차 피해자 발생 가능성'은 추측에 불과하며, '소음 민원 접수'는 초기 단계의 불만 제기로 공적 절차 진행 여부가 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>해당 기사는 탄소중립기본법 개정 논의 및 전 세계 기후소송 동향을 소개하는 정책 및 학술적 내용으로, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 소송 진행 상황이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>공사 없는날, 소음 민원 접수 왜? …독산 데이터센터 건립, 무조건 반대...</t>
+          <t>탄소중립기본법 개정 본격화…비어있던 감축 경로, 시민 숙의로 메운다</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4020258</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=366517</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-27 12:37:53.174822+00:00</t>
+          <t>2026-03-29 12:58:01.259634+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
-      <c r="A116" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A116" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E116" t="inlineStr"/>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>창원시</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>1심 선고 예정</t>
+        </is>
+      </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>기후 재난 발생 시 긴급 돌봄 체계를 가동하고 피해자 및 대응 인력에 대한 심리 지원을 확대하는 등, 기후 변화를 건강 문제로 인식하고 관련 정책을 전면 손질할 계획입니다. 만성질환 관리 방안도 포함될 예정입니다.</t>
+          <t>창원시 천선쓰레기장으로 인한 환경오염 및 주민 건강 피해에 대해 천선동과 안민동 주민들이 창원시를 상대로 제기한 소송의 1심 선고가 4월 9일 예정되어 있습니다. 주민들은 소송 승소를 염원하는 기도회를 개최하며 환경 보호와 건강권 수호를 위한 의지를 다지고 있습니다. 쓰레기장 운영으로 인한 악취, 미세먼지, 수질 오염 등이 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>해당 기사는 기후 재난에 대한 정부의 건강 정책 및 대응 계획을 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 소송금융 투자에 필요한 상대방의 책임 명확성, 구체적인 피해 규모, 또는 진행 중인 공적 절차가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>창원시가 운영하는 쓰레기장으로 인한 환경오염 및 주민 건강 피해에 대한 소송으로, 상대방(창원시)의 책임이 명확하고 자력이 충분합니다. 천선동과 안민동 주민 다수가 장기간 악취, 미세먼지, 수질 오염 등으로 집단적 피해를 입었으며, 이는 피해 규모가 클 것으로 예상됩니다. 현재 1심 선고를 앞두고 있어 소송이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>천선동, 안민동 주민 다수</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>[T나는 건강] 담뱃값 1만원대↑·술 부담금 도입…건강정책 전면 손질</t>
+          <t>창원시 천선쓰레기장 소송 승소 염원 기도회 개최</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96532</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470203</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-27 12:35:04.169675+00:00</t>
+          <t>2026-03-29 12:50:53.397032+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>낙월블루하트 및 안마해상풍력 사업자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>해상풍력 건설 완료 임박, 어민 피해 및 사고 위험 공론화 요구</t>
+          <t>지진 피해 정신적 손해배상 대응을 위한 비상대책반 설치 및 지자체 협력 계획, 시민 서명운동 전개</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>낙월·안마해상풍력 발전단지 건설로 인해 영광군 어민들이 어업권 침해, 유류비 증가, 안전 사고 위험 등 심각한 피해를 호소하고 있습니다. 2025년 이미 사망 및 충돌 사고가 발생했음에도 공론화되지 않았으며, 어민들은 건설사들이 책임 소재를 어민에게 전가할 것을 우려하며 보상 및 제도 개선을 요구하고 있습니다.</t>
+          <t>박 예비후보가 당선 시 포항지진 피해 정신적 손해배상 대응을 위한 비상대책반을 설치하고 경상북도와 협력하겠다고 밝혔다. 이는 포항지진 피해자들의 손해배상 소송을 지원하고 추가적인 법적 대응을 모색하기 위한 움직임으로 보이며, 시민 서명운동도 전개될 예정이다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>해상풍력 발전 사업자들의 책임이 비교적 명확하며(사고 발생, 항행 불가능 진단), 대기업으로 자력이 충분합니다. 영광군 어민 800여 척이 집단적으로 어업권 침해, 유류비 증가, 안전 사고 위험 등 큰 피해를 입고 있으며, 이미 사망 및 부상 사고가 발생했습니다. 사고 기록, 해상교통안전진단 등 증거 확보 가능성도 높습니다.</t>
+          <t>포항지진은 지열발전소로 인한 인재로 국가/공공기관의 책임이 명확하며(적합 조건 1, 2), 다수의 포항 시민이 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 정부 조사 결과 등 객관적 증거가 충분하고(적합 조건 5), 지자체 협력 및 비상대책반 설치 등 공적 절차가 진행될 예정이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>영광군 어민 약 800여 척의 어선업 허가 선박 소유자 및 그 가족</t>
+          <t>포항 시민 다수</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>낙월·안마해상풍력 인근 주민  사고 위험·보상 논의하자고 해도 가짜...</t>
+          <t>포항지진 소송 대응 비상지원단 당선 즉시 가동…시민 서명운동 전개</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338614</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093466</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-27 12:29:15.610882+00:00</t>
+          <t>2026-03-29 12:41:49.396318+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
-      <c r="A118" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A118" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
-      <c r="D118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>2026년 야생동물 피해보상 보험 시행 예정</t>
+          <t>지진 피해 손해배상 대응을 위한 비상대책반 및 법률지원단 구성 구상</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>제주시가 야생동물로 인한 농작물, 가축, 인명 피해에 대한 보상 제도를 2026년부터 1년간 운영합니다. 이 제도는 보험을 통해 농가당 최고 1,000만 원, 인명피해 시 최고 1,000만 원까지 보상하며, 피해 발생 시 읍면동 주민센터를 통해 신청할 수 있습니다.</t>
+          <t>박용선 포항시장 예비후보가 지진 피해 손해배상 대응을 위한 비상대책반 및 법률지원단 구성을 약속했다. 경상북도와 협력하여 공동 대응 체계를 마련하고, 청년 및 소상공인 지원과 함께 지진 피해 해결에 집중하겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>이 기사는 야생동물 피해에 대한 공공 보상 제도를 설명하며, 특정 가해자나 법적 분쟁을 다루지 않습니다. 개별 보상 한도가 상대적으로 낮고(최고 1,000만 원), 소송이 아닌 보험 청구 절차를 안내하고 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>포항 지진 피해는 집단적 피해(다수 피해자)이며 피해 규모가 매우 크고, 정부 조사 결과(증거 확보 가능) 인재로 밝혀져 상대방 책임이 명확하다. 또한 상대방(대한민국)의 자력이 충분하며, 현재 정치권에서 법률지원단 구성 등 공적 절차(소송 제외)를 통한 공동 대응 체계 마련을 구상하고 있어 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>농가당 최고 1,000만 원, 인명피해 최고 1,000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>야생동물에 의한 농작물·인명 피해 보상제도 운영</t>
+          <t>박용선 포항시장 예비후보, 청년·소상공인 지원과 지진 피해 해결 약속</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>headlinejeju.co.kr</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>https://www.headlinejeju.co.kr/news/articleView.html?idxno=589505</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=76754</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:12.670949+00:00</t>
+          <t>2026-03-29 12:39:35.618653+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
-      <c r="A119" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A119" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>주민들의 재산권 및 생존권 침해 주장, 갈등 장기화 조짐</t>
+          <t>포항지진 관련 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>무안군 신월마을 주민들이 송전선로로 인해 재산권과 생존권 침해를 주장하며 갈등이 장기화될 조짐을 보이고 있습니다. 다수의 주민이 피해를 호소하고 있으며, 이는 집단소송으로 이어질 가능성이 있습니다.</t>
+          <t>박용선 포항시장 예비후보가 당선 시 포항지진 소송에 대한 비상지원단 및 법률지원단을 구성하여 시민 권리 보호에 나서겠다고 밝혔다. 경상북도와 협력하여 공동 대응 체계를 구축하고, 시민 참여 서명운동을 전개할 계획이다. 이는 포항지진 피해자들의 손해배상 소송을 지원하기 위한 방안이다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>신월마을 주민 다수가 송전선로로 인해 재산권 및 생존권 침해를 주장하여 집단적 피해(적합 조건 3)가 예상됩니다. 송전선로 사업의 특성상 상대방은 자력이 충분한 공공기관 또는 대기업(적합 조건 2)일 가능성이 높습니다. 다만, 현재까지 구체적인 책임 주체나 진행 중인 공적 절차, 증거 확보 여부는 기사에서 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
+          <t>포항지진은 정부 조사 결과 인재로 밝혀져 상대방(대한민국)의 책임이 명확하며(적합 조건 1), 국가를 상대로 한 소송이므로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4). 정부 조사 결과라는 객관적 증거도 존재합니다(적합 조건 5). 현재 소송이 진행 중이거나 활발히 준비되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>신월마을 주민 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>무안군 신월마을 주민, 재산권·생존권 침해 주장… 송전선로 갈등 장기...</t>
+          <t>박용선 포항시장 예비후보, 포항지진 소송 대응 비상지원단 당선 즉시 ...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>gj.newdaily.co.kr</t>
+          <t>smartbizn.com</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/27/2026032700171.html</t>
+          <t>https://www.smartbizn.com/news/articleView.html?idxno=140625</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-27 12:21:43.267838+00:00</t>
+          <t>2026-03-29 12:35:01.679171+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
-      <c r="A120" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A120" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
-      <c r="D120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>환경오염 피해 예방 및 보상 체계 구축을 위한 MOU 체결</t>
+          <t>군소음 피해 보상을 위한 소음영향도 측정 진행 중</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 이번 협약은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력체계 구축에 중점을 두며, 과학적인 피해 산정 및 사업장 안전관리 강화를 목표로 합니다.</t>
+          <t>대구 동구는 대구비행장(K2) 군소음으로 인한 주민 피해 보상을 위해 2차 소음영향도 측정을 실시하고 있습니다. 동구청은 이번 조사가 향후 5년간의 피해보상을 위한 중요한 절차임을 강조하며 주민들의 적극적인 참여를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>이 기사는 실제 환경오염 피해 사건이나 화학사고를 다루는 것이 아니라, 환경책임보험사업단과 화학물질안전원 간의 업무협약(MOU) 체결에 대한 내용입니다. 특정 피해자, 가해자, 피해 규모, 진행 중인 사건이 없으므로 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>대구비행장(K2) 군소음으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 상대방인 정부/군(공공기관)은 자력이 충분합니다(적합 조건 2). 대구 동구 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '소음영향도 측정'이라는 공식적인 증거 확보 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 화학물질안전원과 MOU… 환경오염 피해 예방 체계...</t>
+          <t>대구 동구, 대구비행장(K2) 2차 소음영향도 측정 실시</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03640806645387584</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597337</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-27 12:20:54.861550+00:00</t>
+          <t>2026-03-29 12:20:02.945850+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C121" t="inlineStr"/>
       <c r="D121" t="inlineStr"/>
-      <c r="E121" t="inlineStr"/>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>낙동강 물관리 관련 피해보상 및 대책 논의 중</t>
+        </is>
+      </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 대응 및 환경오염 피해 구제를 위한 협력을 강화한다. 환경책임보험사업단은 2019년 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 한다.</t>
+          <t>본 칼럼은 낙동강 물관리와 관련하여 부산시, 경남도, 환경부, 주민 대표 등이 참여하여 과학적 데이터를 기반으로 피해보상과 대책을 논의하고, 상생발전기금 조성 등 지역 지원 제도를 마련해야 한다고 강조합니다. 갈등을 넘어 협력으로 나아가야 할 필요성을 역설하고 있습니다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>기사는 특정 화학사고나 환경오염 피해 사건을 다루지 않고, 환경책임보험사업단과 화학물질안전원의 협력 강화에 대한 일반적인 정보를 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>이 기사는 낙동강 물관리와 관련된 갈등 해결 및 상생 방안을 논의하는 칼럼으로, 특정 사건의 피해 발생이나 명확한 상대방의 책임이 명시되어 있지 않습니다. 소송금융 투자에 필요한 구체적인 피해 사실, 가해 주체, 손해 규모 등이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>환경책임보험사업단·화학물질안전원, 화학사고 대응 협력 강화</t>
+          <t>[경제인칼럼] 낙동강 물관리, 갈등을 넘어 협력으로- 조태영(한국수자원...</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business_info/2026/03/27/Z6HGH2JSYVHW5O53XH76VWAIZI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485252</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-27 12:19:03.284878+00:00</t>
+          <t>2026-03-29 12:19:56.953454+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>층간흡연으로 인한 이웃 갈등 심화, 관리사무소 중재 노력 중</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 추가 피해 지원 신청 접수 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>아파트 내 층간흡연 문제로 이웃 간 갈등이 심화되고 있으며, 한 주민이 새벽 화장실 흡연에 대한 강력한 경고문을 게시했습니다. 현행법상 세대 내 흡연 제재 규정이 없어 민사상 손해배상 청구나 환경분쟁조정 신청에 의존해야 하는 상황입니다. 실효성 있는 대책 마련이 시급하다는 목소리가 커지고 있습니다.</t>
+          <t>지난해 3월 경북 안동에서 발생한 초대형 산불로 2만6709ha의 산림이 피해를 입었으며, 1년이 지난 현재까지 복구 및 재건 작업이 진행 중이다. 정부는 특별법을 제정하여 1697억원의 재난지원금을 지급하고 임시 거주주택을 공급하는 등 피해 주민 지원에 총력을 기울이고 있다. 안동시는 추가 피해 지원 신청을 받고 있으며, 산림을 미래 성장 자원으로 전환하는 장기 구상도 추진 중이다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 개인이며, 자력 입증이 어렵습니다 (적합 조건 1, 2 미충족). 피해 규모가 크지 않고(적합 조건 4 미충족), 객관적인 증거 확보 및 인과관계 입증이 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다 (적합 조건 5 미충족).</t>
+          <t>기사 내용상 산불 발생의 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮습니다. (적합 조건 1, 2 미충족) 기사는 주로 정부와 지자체의 복구 및 지원 노력에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1697억원 (재난지원금 지급액)</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>1가구</t>
+          <t>다수 (피해 주민, 피해 산주)</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>“새벽 2시 화장실서 담배, 눈 돌아가면 찾아간다” 층간흡연 경고문 [...</t>
+          <t>안동시  산림 미래 성장 자원으로 전환</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603270821262038</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614415</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-27 00:40:08.256128+00:00</t>
+          <t>2026-03-29 12:18:11.783252+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
-      <c r="A123" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A123" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>2025년 대형 산불 피해에 대한 분석 및 정책 제언 단계</t>
+          <t>산불 피해구제 및 지원 특별법 제정 및 시행 중</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>2025년 대형 산불로 10만㏊의 막대한 피해가 발생했으며, 이는 인간의 부주의와 구시대적 관행이 주된 원인으로 지목됩니다. 산불이 송전망, 통신 기지국, 주거 단지 등 국가 시스템을 위협하는 재난으로 인식되며, 징벌적 손해배상 도입 및 산림청의 관리 권한 확대 등 강력한 법적, 제도적 개선이 시급하다는 주장이 제기되었습니다.</t>
+          <t>의성 초대형 산불 발생 1년 후, 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법이 제정되어 피해 주민 지원의 제도적 기반이 마련되었습니다. 안동시 등 지자체는 특별법 시행령에 따라 산불 피해 지역 주민들을 대상으로 추가 지원을 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 산불 발생의 68%가 인간 활동 영역에서 시작되며, 입산자 실화, 쓰레기 및 논·밭두렁 소각 등 부주의 또는 고의적 행위가 주된 원인으로 지목되어 책임 소재가 명확합니다. 10만㏊에 달하는 광범위한 피해와 주거 단지 초토화로 다수의 피해자가 발생하여 집단소송 가능성이 높고, 징벌적 손해배상 도입 필요성이 제기되는 등 강력한 법적 대응의 필요성이 강조되고 있어 소송금융 투자 기회가 높습니다. 다만, 개별 가해자의 자력 확보 및 국가의 예방 관리 책임 입증이 쟁점이 될 수 있습니다.</t>
+          <t>기사는 초대형 산불 피해 복구 및 지원을 위한 특별법 제정 및 시행에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명확히 언급되지 않습니다. 따라서 상대방 책임의 명확성(적합 조건 1)과 상대방의 자력(적합 조건 2)을 판단하기 어렵습니다. 집단적 피해와 피해 규모가 크다는 점은 확인되나, 소송금융의 핵심인 피고 특정 및 책임 입증이 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>[산림백서] 산불, 국가 시스템을 위협하는 재난</t>
+          <t>의성 초대형 산불 1년… 안동, 복구 넘어 미래로</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/editOpinion/opinion/forestwhitepaper/2026/03/27/20260327025002?wlog_tag3=naver</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828473</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-27 00:37:28.595262+00:00</t>
+          <t>2026-03-29 12:18:00.996759+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
-      <c r="A124" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A124" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>산불 1주기 추모제 진행, 주민대책위원회 활동 중, 추가 사망자 인정 요구</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 제정 추진 중 (2025년 10월 예정)</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>1년 전 영남권 초대형 산불로 180명 이상이 숨지거나 다쳤으며, 정부 통계 외 17명이 후유증으로 사망했으나 산불 사망자로 인정받지 못하고 있습니다. 안동에서 산불 1주기 추모제가 열렸으며, 이재민과 유족들은 실질적인 피해 복구와 추가 사망자 인정, 그리고 지속적인 관심을 호소하고 있습니다. 주민대책위원회가 활동하며 피해자들의 목소리를 대변하고 있습니다.</t>
+          <t>안동시를 비롯한 경북, 경남, 울산 지역은 초대형 산불 발생 1년을 맞아 일상 회복과 미래를 위한 노력을 지속하고 있습니다. 행정안전부 등 중앙부처에 특별법 제정을 건의했으며, 피해 주민과 정치권의 협력으로 2025년 10월 시행을 목표로 '경북·경남·울산 초대형산불 피해구제 및 지원 등에 관한 특별법' 제정이 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)가 발생했으며, 사망자 최소 44명(정부 통계 27명 + 후유증 사망 17명) 및 180명 이상의 사상자와 이재민이 발생하여 피해 규모가 매우 큼(적합 조건 4). 주민대책위원회가 활동하며 추가 사망자 인정 요구 등 정부의 재난 관리 및 피해자 인정/보상 미흡에 대한 책임 추궁 가능성이 있어 소송금융 투자 검토가 가능함. 다만, 산불의 직접적인 책임 주체가 명확히 특정되지 않아 '상대방 책임 명확성' 조건은 다소 미흡함.</t>
+          <t>기사는 초대형 산불 피해 주민에 대한 정부의 지원 및 특별법 제정 추진에 초점을 맞추고 있으며, 소송의 상대방이 될 수 있는 명확한 책임 주체가 특정되지 않습니다. (적합 조건 1, 2, 5 불충족) 피해 규모가 크고 집단적 피해가 발생했으나, 소송금융의 핵심인 책임 소재와 배상 주체가 불분명하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>사망자 최소 44명, 부상자 및 이재민 180명 이상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>[안동]산불 1주기 추모제.. 잊지 말아주세요</t>
+          <t>'초대형 산불 함께 이겨낸 1년'…안동시, 일상 회복 위에 새로운 미래를...</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1511296</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713873</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:11.009668+00:00</t>
+          <t>2026-03-29 12:17:32.559533+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>산불피해주민대책위 등 주민대표단 활동 중</t>
+          <t>특별법에 따른 추가 피해지원 신청 접수 및 마을 복구 사업 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>영남 초대형 산불 발생 1년을 맞아 추모제가 열렸으며, 경북, 안동, 의성, 청송 등 여러 지역의 산불피해주민대책위 및 대표단이 참여하여 피해 회복을 위한 노력을 지속하고 있습니다. 이는 대규모 재난으로 인한 집단적 피해가 발생했음을 보여줍니다.</t>
+          <t>지난해 3월 경북 안동에서 발생한 초대형 산불 이후, 안동시는 1697억원의 재난지원금 지급과 특별법 제정을 통해 피해 주민의 일상 회복을 지원하고 있습니다. 현재 특별법에 따른 추가 피해지원 신청을 받고 있으며, 마을 복구 및 산림 재창조를 위한 다양한 사업이 진행 중입니다. 기사는 주로 안동시의 복구 노력과 미래 계획에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>영남 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 명확하나, 소송 상대방의 책임 여부 및 자력에 대한 정보가 기사에 명시되어 있지 않아 추가 확인이 필요합니다.</t>
+          <t>대규모 산불로 인한 집단적 피해가 발생했으며, 1697억원의 재난지원금 지급 등 피해 규모가 매우 큼. 또한 특별법 제정 및 추가 피해지원 신청 접수 등 공적 절차가 진행 중임. 그러나 기사에서 산불 발생의 책임 주체가 명확히 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됨.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1697억원 (재난지원금 규모)</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>7개 면의 피해 주민 다수 (수천 명 이상 추정)</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>영남 초대형 산불 1년… 다시 일어서자</t>
+          <t>1만 6000명의 땀방울…안동시, 산불 상흔 딛고 산림 재창조 ‘청신호’</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69976</t>
+          <t>https://www.segye.com/newsView/20260329506376?OutUrl=naver</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-27 00:17:13.399539+00:00</t>
+          <t>2026-03-29 12:17:23.521394+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
-      <c r="A126" s="2" t="inlineStr">
+      <c r="A126" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr"/>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>특별법 제정 및 추가 지원 신청 접수 중, 마을 복구 사업 진행 중</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>2025년 3월 안동에서 발생한 초대형 산불 1주기를 맞아 안동시가 피해 주민의 일상 회복과 지역 재도약을 위한 중장기 구상을 발표했습니다. 1697억 원 규모의 재난지원금 지급과 특별법 제정을 기반으로 복구 사업 및 주거 안정 대책이 진행 중이며, 피해지를 새로운 성장 거점으로 재편할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>본 기사는 초대형 산불로 인한 피해와 정부 및 지자체의 복구 및 지원 노력을 다루고 있습니다. 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 자력'이 기사 내에서 전혀 특정되지 않아 소송 제기의 근거가 불분명합니다. (적합 조건 1, 2 미충족)</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>1697억 원 이상</t>
+        </is>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>피해 주민 다수</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>'초대형 산불 1주기' 안동시, 일상 회복 넘어 미래 재창조 시동</t>
+        </is>
+      </c>
+      <c r="K126" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/national/2307325.htm</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:17:11.986066+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr"/>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>특별법 제정, 추가 피해 지원 접수 및 마을 재건 사업 진행 중</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>안동시가 2025년 발생한 초대형 산불 1년을 맞아 피해 복구 성과를 점검하고 미래 성장 전략을 추진 중이다. 재난지원금 1697억 원 지급, 특별법 제정 등 전방위적 대응이 있었으며, 현재 추가 피해 지원 접수 및 마을 재건 사업이 활발히 진행되고 있다. 산림 복구를 넘어 관광·산업 결합 모델 구축도 모색하고 있다.</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>대규모 산불로 인한 집단적 피해가 발생했으며(집단적 피해), 1697억 원의 재난지원금 지급 등 피해 규모가 매우 큼(피해 규모가 큼). 또한, 피해구제 특별법이 제정되고 추가 지원 절차가 진행 중임(공적 절차 진행 중). 그러나 기사에서 산불 발생에 대한 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮음. 이는 적합 조건 중 '상대방 책임 명확' 조건에 부합하지 않으며, 소송금융의 핵심 전제인 책임 주체 부재로 인해 적합도가 낮다고 판단된다.</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>1697억 원 (재난지원금)</t>
+        </is>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>피해 주민 다수</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>안동 산불 1년, 극복을 넘어 미래로...예천, 따뜻한 나눔으로 공동체 온...</t>
+        </is>
+      </c>
+      <c r="K127" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260329020202097</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:16:51.889581+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>대한민국 (행정안전부)</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>정부 의료자문단 구성 및 재건위원회 출범, 산불 피해구제 신고 기간 운영 중</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>지난해 영남권 대형 산불로 인한 후유증 사망자들이 공식 사망자로 인정받지 못하고 지원 과정에서 어려움을 겪고 있다는 지적이 나왔습니다. 정부는 인과관계 입증의 어려움을 인정하며 의료자문단 구성, 재건위원회 출범, 피해구제 신고 기간 운영 등 지원 체계 보완을 추진하고 있습니다. 이재민 약 3,300여 세대에 대한 주거 지원도 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>영남권 대형 산불로 인한 다수의 사상자 및 후유증 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 상대방인 정부의 자력이 충분하며(적합 조건 2), 현재 정부 차원에서 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 산불과 사망 간의 인과관계 입증에 현실적인 어려움이 있어 상대방 책임의 명확성과 증거 확보 가능성이 낮아(부적합 조건 1, 5) 소송금융 적합도를 'Medium'으로 판단합니다.</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>183명 사상자 중 후유증 사망자 다수, 이재민 약 3,300여 세대</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진</t>
+        </is>
+      </c>
+      <c r="K128" t="inlineStr">
+        <is>
+          <t>ktv.go.kr</t>
+        </is>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>https://www.ktv.go.kr/content/view?content_id=751181</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>2026-03-29 12:16:14.961999+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B126" t="inlineStr">
-[...76 lines deleted...]
-      <c r="C127" t="inlineStr">
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D127" t="inlineStr">
+      <c r="D129" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E127" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A129" s="4" t="inlineStr">
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>소송 진행 중이며, 정치권에서 법률 지원단 구성 및 서명운동 전개 예정</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>박용선 후보는 당선 시 포항지진 소송에 대응하기 위한 비상 법률지원단을 구성하고 경상북도와 협력하여 공동대응체계를 구축하겠다고 밝혔다. 이는 지진 피해 시민들의 권리 보호를 위한 것으로, 시민 참여 기반의 서명운동도 전개할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>포항지진은 인재로 판명되어 상대방(정부/공공기관)의 책임이 명확하고 자력이 충분하다. 수만 명의 포항 시민이 피해를 입은 집단적 피해 사건이며, 정부 조사 결과 등 객관적 증거가 확보되어 소송금융 적합도가 높다.</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>[6·3 지방선거] 박용선,  당선 즉시 포항지진 소송 대응 비상지원단 당...</t>
+        </is>
+      </c>
+      <c r="K129" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726834</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>2026-03-29 00:27:39.948213+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B129" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C130" t="inlineStr"/>
+      <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
-          <t>새만금공항 기본계획 취소 본안 소송 항소심 진행 중, 관련 집행정지 신청 기각</t>
+          <t>탄소중립기본법 개정을 위한 공론화 착수</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되면서 사업이 새 국면을 맞았습니다. 환경단체 등은 공항소음과 갯벌 생태계 파괴 등을 우려하며 공항 기본계획 취소 본안 소송의 항소심을 진행 중이며, 이번 집행정지 결정에서 주민 3명의 원고 적격성이 인정된 점은 항소심의 변수가 될 것으로 보입니다.</t>
+          <t>탄소중립기본법 개정을 앞두고 시민 의견 수렴을 위한 공론화가 시작되었다. 한국환경법학회장은 헌법재판소 결정의 의미를 짚었고, 강원대학교 법학전문대학원 교수는 전 세계 기후소송 동향을 소개하며 기후위기 대응에 대한 기대를 모았다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방이 공공기관(정부 및 전라북도)으로 자력이 충분하며(적합 조건 2), 환경단체가 주도하고 주민들의 원고 적격성이 인정되어 집단적 피해의 성격이 있습니다(적합 조건 3). 다만, 사건의 쟁점이 환경 파괴 및 행정 계획의 적법성으로, 직접적인 금전적 피해 규모 산정이 어렵고 소송금융 투자 회수 모델이 복잡할 수 있습니다.</t>
+          <t>이 기사는 탄소중립기본법 개정을 위한 공론화 착수 및 기후소송 동향을 다루고 있어, 특정 피해 사건이나 소송의 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>환경단체 및 관련 지역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
+          <t>탄소중립기본법 개정 앞두고 공론화 착수…시민 의견 수렴 '첫발'</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518602&amp;ref=A</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=366511</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-26 00:42:48.143424+00:00</t>
+          <t>2026-03-29 00:27:12.764836+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>국토부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>1심 취소소송 인용 판결 후 항소심 진행 중</t>
+          <t>탄소중립기본법 개정 논의 중, 헌법재판소 헌법불합치 결정</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>새만금 신공항 추진 과정에서 국토부가 조류 충돌 위험 및 생태계 파괴 관련 조사를 제대로 하지 않았다는 이유로 1심 서울행정법원에서 취소소송 인용 판결이 나왔다. 새만금신공항백지화공동행동은 이 판결을 환영하며 현재 진행 중인 항소심을 주시하고 있다.</t>
+          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정에 따라 국회에서 법 개정을 위한 첫 토론회가 개최되었다. 전문가와 시민들은 2050 탄소중립 목표 달성을 위해 탄소 감축 속도를 앞당겨야 한다고 강조했으며, 미래세대가 겪을 기후위기 피해에 대한 우려를 표명했다. 이는 정부의 기후 정책 미흡으로 인한 미래세대의 광범위한 피해 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>국토부의 책임이 1심에서 인정되었고(적합 조건 1, 5), 상대방(국토부)의 자력이 충분하며(적합 조건 2), 환경 파괴로 인한 집단적 피해 가능성이 높음(적합 조건 3, 4). 현재 항소심 진행 중으로 종결된 사건이 아니므로 소송금융 투자에 적합함.</t>
+          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정으로 정부의 책임이 명확하며(상대방 책임 명확), 대한민국이라는 자력 있는 상대방이 존재합니다(상대방 자력 충분). 미래세대를 포함한 다수의 피해자가 예상되며(집단적 피해), 기후위기로 인한 피해 규모는 매우 큽니다(피해 규모 큼). 헌법불합치 결정과 국회 토론회 등 공적 절차가 진행 중이며(증거 확보 가능, 공적 절차 진행 중), 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>다수 (환경 단체 및 지역 주민)</t>
+          <t>미래세대 다수</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>새만금 신공항 '집행정지 신청' 기각됐을 뿐 '기본계획 취소' 항소심 '진...</t>
+          <t>“탄소 감축, 중요한 건 속도”…첫 토론회서 나온 주문 [기웃, 기후]</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>jbsori.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>http://www.jbsori.com/news/articleView.html?idxno=17073</t>
+          <t>https://www.segye.com/newsView/20260328506886?OutUrl=naver</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-26 00:32:07.195512+00:00</t>
+          <t>2026-03-29 00:26:19.795932+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>청주시와 소송 진행 중</t>
+          <t>기존 소송 진행 중 및 추가 소송 예상, 시장 후보의 법률 지원단 구성 공약</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>하이트진로와 오비맥주 두 주류 기업이 청주시 현도산단 폐기물 문제로 공장 이전을 검토하며 공동 대응에 나섰습니다. 청주시 관계자는 해당 사안이 현재 소송 중이라고 밝혔습니다.</t>
+          <t>포항시장 예비후보 박용선이 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 단순한 자연재해가 아닌 중대한 사건이며, 포항시가 적극적인 법률 대응 체계를 구축하고 시민 권리 보호에 나서야 한다고 강조했다. 이를 위해 비상대책반 및 비상 법률지원단을 구성하고 시민 서명운동을 전개할 계획이다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 청주시 공공기관), 4(피해 규모 큼 - 공장 이전 검토), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 이미 소송이 진행 중인 사건으로, 법적 쟁점이 구체화되어 있어 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확(정부 조사 결과 인재로 판명), 상대방 자력 충분(국가), 집단적 피해(수만 명 이상 포항 시민), 피해 규모 큼(정신적 피해 및 다수 피해자), 객관적 증거 존재(정부 조사 결과 및 기존 판례). 사건이 아직 종결되지 않았으며, 시장 후보가 적극적인 법률 지원을 약속하며 소송 대응을 강조하고 있어 추가 소송 발굴 및 지원 가능성이 높음.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>하이트진로 · 오비맥주,  공장 이전 검토 … 청주 현도산단 폐기물 선...</t>
+          <t>박용선  포항지진 소송 대응 비상지원단 당선 즉시 가동</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726543</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260328010009527</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-26 00:31:43.780366+00:00</t>
+          <t>2026-03-28 12:43:34.944778+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
-      <c r="A133" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A133" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>집행정지 신청 기각 후 항고, 본안 소송 예정</t>
+          <t>포항시장 예비후보가 당선 시 비상대책반 및 법률지원단 구성 약속</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>하이트진로와 오비맥주 등 현도일반산업단지 입주기업들이 청주시의 폐기물 선별시설 설치 행정에 반발하며 공동 집회를 열었습니다. 입주기업협의회는 집행정지 신청 기각에 항고했으며, 본안 소송으로 이어질 예정입니다. 식품 공장 인근 폐기물 시설 설치로 인한 환경 문제 및 기업 피해가 쟁점입니다.</t>
+          <t>박용선 포항시장 예비후보가 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 현재 진행형의 문제임을 강조하며, 비상경제대책 인수위 내에 지진 피해 정신적 손해배상 대응을 위한 비상대책반과 법률지원단을 구성할 계획이다. 이를 통해 시민 권리 보호 및 지역사회의 의지를 결집하겠다는 방침이다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>상대방인 청주시가 공공기관으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주기업협의회 소속 다수 기업이 공동으로 반발하고 있어 집단적 피해의 성격을 가집니다(적합 조건 3). 현재 집행정지 신청에 대한 항고 및 본안 소송이 예정되어 있어 소송금융 투자 대상으로 검토할 수 있습니다.</t>
+          <t>포항지진은 정부 조사로 인재임이 명확히 밝혀졌고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 포항 시민 전체의 정신적 피해로 집단적 피해이며(피해 규모 큼, 집단적 피해), 시장 후보가 당선 시 법률지원단 구성을 약속하는 등 공적 절차 진행 및 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>현도일반산업단지 입주기업 다수</t>
+          <t>포항 시민 다수</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>식품공장 옆 폐기물 시설? …청주시 행정에 하이트진로·오비맥주 반발</t>
+          <t>박용선  포항지진 정신적 피해 끝까지 해결 ...당선 즉시 비상대응 체계...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=505930</t>
+          <t>http://www.inews24.com/view/1954463</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-26 00:31:22.676204+00:00</t>
+          <t>2026-03-28 12:41:39.415498+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>국토교통부, 전라북도특별자치도</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각/각하 결정에 대한 항고 예정</t>
+          <t>새만금신공항 건설 취소소송 2심 진행 중, 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송에서 주민들이 1심 승소했으나, 국토교통부가 불복하여 현재 항소심이 진행 중입니다. 주민들이 제기한 집행정지 신청은 법원에서 기각·각하되었으나, 원고 측은 즉각 항고할 예정입니다. 이 사건은 새만금 국제공항 건설로 인한 환경상 이익 침해를 다투는 행정소송입니다.</t>
+          <t>새만금신공항 건설 계획은 철새 도래지인 수라갯벌을 파괴하고 조류충돌 위험이 높아 환경 단체와 시민들이 반대하고 있다. 서울행정법원은 1심에서 건설 취소 판결을 내렸으나, 국토부와 전라북도가 항소하여 현재 2심이 진행 중이다. 최근 집행정지 신청은 기각되었다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>국토교통부를 상대로 한 행정소송으로 상대방의 자력이 충분하며, 1297명의 주민이 참여한 집단적 피해 사건입니다. 1심에서 주민들이 승소하여 상대방 책임(행정계획의 위법성)이 비교적 명확하며, 새만금 국제공항 건설로 인한 환경 및 생활환경 피해 규모가 크고 증거 확보 가능성이 높습니다. 현재 항소심이 진행 중으로 종결되지 않아 소송금융 투자에 적합합니다.</t>
+          <t>국토부와 전라북도라는 자력 있는 공공기관이 상대방이며, 새만금신공항 건설로 인한 환경 파괴 및 소음 피해는 다수의 국민에게 영향을 미치는 집단적 피해이다. 이미 1심에서 건설 취소 판결이 나왔고, 조류충돌 위험 등 객관적 증거가 충분하여 상대방 책임이 명확하다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>1297명 이상</t>
+          <t>대한민국 국민 다수 (원고인단 1294명)</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>새만금국제공항 집행정지 신청 기각·각하…법원 “주민 직접적 피해 소...</t>
+          <t>법과 인류문명에 대한 절망을 회복할 수 있는가?</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325518449?OutUrl=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219074&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-26 00:30:30.183224+00:00</t>
+          <t>2026-03-28 12:40:50.688661+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C135" t="inlineStr"/>
-      <c r="D135" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
-          <t>의성군 자체 복구 사업 진행 중, 경북도 및 국무총리 산하 위원회 추가 지원 논의</t>
+          <t>환경오염 피해 예방 및 대응을 위한 기관 간 업무협약 체결</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>지난해 경북 의성군에서 발생한 대형 산불로 산림 2만8853ha, 주택 402동 등 막대한 피해가 발생했다. 의성군은 2174억 원의 예산을 편성해 산림 복구, 문화유산 복원, 산불 대응 체계 강화, 이재민 주거 지원 등 재건 프로젝트를 추진 중이다. 경북도 또한 피해 지원 및 재건 대책반 회의를 통해 추가 지원 방안을 논의하고 있다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 양 기관은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력 체계를 구축하고, 정보 공유 및 공동 연구를 통해 화학안전 관리 수준을 높일 계획입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>소송금융 투자를 위해서는 명확한 책임 주체와 법적 책임 근거가 필요하나, 본 기사는 산불 피해에 대한 의성군의 복구 노력에 초점을 맞추고 있어 산불 발생의 책임이 있는 특정 상대방이 명확히 제시되지 않습니다(적합 조건 1 미충족). 피해 규모는 크고 집단적이지만(적합 조건 3, 4 충족), 소송의 대상이 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>이 기사는 특정 화학사고나 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>2174억 원 (의성군 자체 예산 편성액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>주택 402동, 농업시설 424개소, 농축산시설 491개소 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>의성 ‘산불에 강한 도시’로 탈바꿈한다</t>
+          <t>환경책임보험사업단, 화학물질안전원과 협력…화학사고 예방 체계 고도...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260325/133608559/2</t>
+          <t>http://www.fnnews.com/news/202603271019323351</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-26 00:15:06.822705+00:00</t>
+          <t>2026-03-28 12:14:37.272130+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
-      <c r="A136" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A136" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C136" t="inlineStr"/>
-      <c r="D136" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 진행 중</t>
+          <t>환경책임보험사업단과 화학물질안전원 간 업무협약 체결</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>금한승 기후에너지환경부 1차관이 가습기살균제 피해구제위원회에 참석하는 일정이 보도되었다. 이는 가습기살균제 사건과 관련된 공적 절차가 여전히 진행 중임을 시사한다. 가습기살균제 사건은 대규모 집단 피해를 야기한 사건으로, 기업의 책임이 명확하고 증거가 충분하여 소송금융 투자에 적합하다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약을 체결했습니다. 양 기관은 사고 대응조사, 피해액 산정, 보험 인센티브 연계 등 다양한 분야에서 협력하여 환경안전관리와 피해 구제 시스템을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 기업의 책임이 명확하고(적합 조건 1), 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단적 피해 사례이다(적합 조건 3, 4). 정부 조사 등을 통해 증거가 확보되었고(적합 조건 5), 피해구제위원회를 통한 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
+          <t>이 기사는 특정 환경오염 피해 사건이나 소송에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 것입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]경제(3월26일목요일)</t>
+          <t>환경책임보험사업단, 화학물질안전원과 손잡고 환경오염 피해 최소화 추...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260325_0003562502</t>
+          <t>https://biz.heraldcorp.com/article/10704040?ref=naver</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-26 00:14:23.258687+00:00</t>
+          <t>2026-03-28 12:14:30.013612+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
-      <c r="A137" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A137" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C137" t="inlineStr"/>
+      <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 진행 중, 2차 변론 예정</t>
+          <t>기사 내용이 과거 사건의 나열로, 현재 진행 중인 소송금융 투자 대상 사건 없음.</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업에 대해 시민 1300여 명이 철새 서식지 파괴 및 조류 충돌 위험 등을 이유로 제기한 행정소송의 항소심이 진행 중이다. 1심에서는 원고 승소 판결이 나왔으나, 항소심에서 제기된 집행정지 신청은 기각 및 각하되었다. 국토교통부는 1심 패소 사유에 대한 보완 대책을 마련하여 2차 변론에서 제시할 예정이다.</t>
+          <t>본 기사는 3월 28일에 발생했던 여러 역사적 사건들을 간략히 소개하는 내용입니다. 부산 구포역 열차 탈선 사고(1993년)나 미국 스리마일 섬 원자력발전소 방사능 누출 사고(1979년)와 같이 잠재적 법적 분쟁 소지가 있는 사건들이 언급되었으나, 모두 오래 전 발생한 사건들로 현재 시점에서 소송금융 투자 대상으로 적합한 진행 중인 사건은 없습니다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>1심에서 원고 승소 판결로 사업의 문제점이 인정되었으며(상대방 책임 명확), 국토교통부가 상대방으로 자력이 충분합니다. 1300여 명의 시민이 제기한 집단 소송이며, 1심 판결을 통해 조류 충돌 위험성 및 경제성 부족에 대한 증거가 확보된 상태입니다. 현재 항소심이 진행 중으로, 1심 원고 승소 판결은 소송금융 투자에 긍정적인 요소입니다.</t>
+          <t>본 기사는 특정 사건에 대한 심층 보도가 아닌, 과거의 여러 역사적 사건들을 나열한 '역사속 오늘' 형식의 글입니다. 소송금융 투자 대상으로 검토할 만한 현재 진행 중이거나 잠재적인 법적 분쟁 사건이 포함되어 있지 않습니다. 언급된 사건들(예: 부산 구포역 열차 탈선, 스리마일 원전 사고)은 발생 시점이 오래되어 이미 종결되었을 가능성이 매우 높으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>1300여명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>새만금 국제공항 다시 속도 붙나…집행정지 2건 기각·각하</t>
+          <t>[역사속 오늘·3.28·지구시간] 박근혜 대통령 드레스덴 선언(2014)·김수...</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260325001284</t>
+          <t>http://kor.theasian.asia/archives/402054</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-25 13:12:56.192792+00:00</t>
+          <t>2026-03-28 00:31:23.428664+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
-      <c r="A138" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A138" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>새만금공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각</t>
+          <t>형사 처벌은 진행되었으나, 민사상 손해배상 청구 필요성 제기</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었으나, 본안 소송인 기본계획 취소 항소심은 계속 진행됩니다. 환경단체와 주민들은 조류 충돌 위험 및 갯벌 생태계 파괴 등을 쟁점으로 다투고 있으며, 주민 3명의 원고 적격성이 인정된 점이 항소심의 변수로 작용할 전망입니다.</t>
+          <t>영남지방 대형산불 발생 1년을 맞아 산불 가해자에 대한 처벌이 미흡하며, 손해배상 같은 민사적 해법이 필요하다는 지적이 제기되었습니다. 최근 3년간 산불 가해자 중 처벌받은 경우는 12%에 불과하고, 지난해 경북 산불 실화자들조차 집행유예에 그쳤습니다. 전문가들은 적극적인 손해배상 청구 등 다양한 해법을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>새만금공항 사업의 상대방이 공공기관으로 자력이 충분하며(적합 조건 2), 환경단체와 주민들이 제기한 기본계획 취소 본안 소송이 항소심에서 진행 중입니다. 공항 건설로 인한 조류 충돌 위험, 갯벌 생태계 파괴, 공항 소음 등 집단적 피해 가능성이 있고(적합 조건 3), 이를 입증할 환경영향평가 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 현재까지 명확한 피해 금액이나 대규모 피해자 수가 특정되지 않아 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>산불로 인한 집단적이고 대규모 피해가 발생했고(적합 조건 3, 4), 일부 가해자가 특정되어 형사 처벌 절차가 진행되었으나(적합 조건 1, 6), 주요 상대방이 개인 방화범 또는 실화자로 자력 확보가 어려워 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 기사 또한 손해배상 청구의 필요성을 제기하며 현재 민사적 해결이 미흡함을 시사합니다.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (경북 산불 사망자 20여 명 포함)</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
+          <t>[산불1년]⑤ 산불 처벌 ‘불과 12%’…피해 막으려면 “처벌부터 제대로...</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518075&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520805&amp;ref=A</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-25 13:12:08.596795+00:00</t>
+          <t>2026-03-28 00:28:39.398432+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C139" t="inlineStr"/>
+      <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
-          <t>환경단체 및 시민단체의 기자회견 등 공론화 진행 중, 대관람차 관련 일부 행정소송은 속초시 승소 판결</t>
+          <t>기후소송 이론적 기반 마련 언급</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>속초시 영랑호수윗길과 대관람차를 둘러싼 환경 및 행정 논란이 지방선거 공천 배제론으로 확산되고 있습니다. 환경단체들은 영랑호수윗길의 철거와 대관람차의 특혜 의혹을 제기하며 기자회견을 열었고, 관련 기사에서는 대관람차 탑승동 소송에서 속초시가 승소한 내용이 보도되었습니다.</t>
+          <t>이 기사는 ESG 관련 신간 서적과 저자인 고문현 숭실대 명예교수를 소개합니다. 고 교수는 국내 최초 환경헌법 박사로, 2024년 헌법재판소 기후소송의 이론적 기반을 마련한 것으로 언급됩니다. 특정 피해 사건이나 법적 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>이 사건은 영랑호수윗길 및 대관람차 건설·운영에 대한 환경 및 행정 논란에 초점을 맞추고 있으며, 소송금융의 주요 대상인 다수의 개별 피해자에게 발생한 명확한 금전적 손해가 확인되지 않습니다. (적합 조건 3, 4 불충족) 또한, 관련 기사에 따르면 대관람차 관련 일부 소송은 이미 속초시가 승소한 것으로 보아, 유사한 법적 다툼에서 원고가 승소할 가능성이 낮을 수 있습니다. (부적합 조건: 이미 종결된 사건 - 일부 관련 소송)</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, ESG 관련 서적 출간 및 저자의 학술적 기여를 소개하는 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>속초 '영랑호·대관람차' 논란, 지방선거 공천 배제론으로 번져</t>
+          <t>【ESG 신간】 SDG와 ESG, 오래된 미래에서 찾은 K-ESG의 정석</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6114017</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18378</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-25 13:07:00.418730+00:00</t>
+          <t>2026-03-27 13:05:41.788549+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
-      <c r="A140" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A140" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>집행정지 신청 기각, 본안 소송 및 환경영향평가 절차 진행 예정</t>
+          <t>소음 민원 접수 및 지역 주민 반대 운동</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설을 둘러싼 논쟁이 찬반에서 방향성 경쟁으로 전환된 가운데, 법원이 집행정지 신청을 기각했습니다. 그러나 수라갯벌 훼손, 천연기념물 보호, 조류충돌 위험 등 환경 및 안전 문제에 대한 시민단체의 문제 제기가 여전히 유효하며, 본안 소송과 환경영향평가 절차가 남아있습니다. 전북지사 경선 후보들은 공항 필요성에는 동의하나, 환경 및 안전 검증을 전제로 한 조건부 추진 등 각기 다른 접근 방식을 제시하고 있습니다.</t>
+          <t>독산 데이터센터 건립과 관련하여 공사 소음 민원이 접수되고 있으며, 지역 주민들이 건설에 반대하고 있습니다. 기사는 건설사뿐만 아니라 시행사, 입주 예정 업체 등 2차, 3차 피해자가 발생할 수 있다고 언급하며, 무리한 작업으로 인한 추가 문제 발생 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방(정부/지자체)의 자력이 충분하며, 환경영향평가 등 공적 절차가 진행 중이고, 시민단체가 제기한 수라갯벌 훼손 및 조류충돌 위험 등 환경적 피해와 책임 소재가 명확해질 가능성이 높습니다. 본안 소송이 남아있어 소송금융 투자 기회가 있습니다.</t>
+          <t>기사 내용이 매우 단편적이고 구체적인 피해 사실이나 책임 주체가 명확하지 않습니다. '2차, 3차 피해자 발생 가능성'은 추측에 불과하며, '소음 민원 접수'는 초기 단계의 불만 제기로 공적 절차 진행 여부가 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>“공항은 찬성하지만 해법은 삼인삼색”…전북지사 3인, 새만금공항서 ...</t>
+          <t>공사 없는날, 소음 민원 접수 왜? …독산 데이터센터 건립, 무조건 반대...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032518143517391?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4020258</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-25 13:06:36.087016+00:00</t>
+          <t>2026-03-27 12:37:53.174822+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C141" t="inlineStr"/>
+      <c r="D141" t="inlineStr"/>
+      <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 청주시 현도산단 내 폐기물 선별장 건립에 강력히 반대하며, 현재 법적 소송이 진행 중임을 밝혔다. 하이트진로 청주공장장은 공사 중단을 요구하고 있으며, 청주시는 해당 부지에 하루 110톤 규모의 시설 건립을 추진 중이다.</t>
+          <t>기후 재난 발생 시 긴급 돌봄 체계를 가동하고 피해자 및 대응 인력에 대한 심리 지원을 확대하는 등, 기후 변화를 건강 문제로 인식하고 관련 정책을 전면 손질할 계획입니다. 만성질환 관리 방안도 포함될 예정입니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분: 청주시 또는 시설 건립 주체)에 해당하나, 소송의 구체적인 쟁점, 원고의 주장, 예상되는 피해 규모 및 승소 가능성 등 소송금융 투자에 필요한 핵심 정보가 기사에 거의 없어 투자 매력도를 판단하기 어렵습니다.</t>
+          <t>해당 기사는 기후 재난에 대한 정부의 건강 정책 및 대응 계획을 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 소송금융 투자에 필요한 상대방의 책임 명확성, 구체적인 피해 규모, 또는 진행 중인 공적 절차가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>오비맥주·하이트진로  청주 현도산단 폐기물 선별장 건립 결사 반대</t>
+          <t>[T나는 건강] 담뱃값 1만원대↑·술 부담금 도입…건강정책 전면 손질</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1501130</t>
+          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96532</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-25 13:02:37.053354+00:00</t>
+          <t>2026-03-27 12:35:04.169675+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
-      <c r="A142" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A142" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>낙월블루하트 및 안마해상풍력 사업자</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>처분 취소 소송 및 집행정지 신청 제기</t>
+          <t>해상풍력 건설 완료 임박, 어민 피해 및 사고 위험 공론화 요구</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 청주시의 맥주공장 인근 폐기물 처리 시설 추진에 반발하며 공동 집회를 열었다. 양사는 환경영향평가법 및 산업입지법 위반을 근거로 청주시를 상대로 처분 취소 소송과 집행정지 신청을 법원에 제기한 상태다.</t>
+          <t>낙월·안마해상풍력 발전단지 건설로 인해 영광군 어민들이 어업권 침해, 유류비 증가, 안전 사고 위험 등 심각한 피해를 호소하고 있습니다. 2025년 이미 사망 및 충돌 사고가 발생했음에도 공론화되지 않았으며, 어민들은 건설사들이 책임 소재를 어민에게 전가할 것을 우려하며 보상 및 제도 개선을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>청주시(공공기관)를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 환경영향평가법 및 산업입지법 위반을 근거로 소송이 진행 중이므로 법률적 쟁점이 명확하다(적합 조건 5). 다만, 기사 내용만으로는 구체적인 피해 규모나 일반 시민의 집단적 피해가 명확히 드러나지 않아 추가 확인이 필요하다.</t>
+          <t>해상풍력 발전 사업자들의 책임이 비교적 명확하며(사고 발생, 항행 불가능 진단), 대기업으로 자력이 충분합니다. 영광군 어민 800여 척이 집단적으로 어업권 침해, 유류비 증가, 안전 사고 위험 등 큰 피해를 입고 있으며, 이미 사망 및 부상 사고가 발생했습니다. 사고 기록, 해상교통안전진단 등 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>영광군 어민 약 800여 척의 어선업 허가 선박 소유자 및 그 가족</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>맥주공장 옆 폐기물 처리 시설 안된다 ..오비·하이트 반발</t>
+          <t>낙월·안마해상풍력 인근 주민  사고 위험·보상 논의하자고 해도 가짜...</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109556</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338614</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:51.376544+00:00</t>
+          <t>2026-03-27 12:29:15.610882+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C143" t="inlineStr"/>
+      <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
-          <t>새만금신공항백지화공동행동의 공항 기본계획 집행정지 신청 기각</t>
+          <t>2026년 야생동물 피해보상 보험 시행 예정</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었다. 원고 측은 공항 착공 시 자연생태계 훼손 등 돌이키기 어려운 피해가 발생한다고 주장했으나, 법원은 회복하기 어려운 손해와 긴급성이 인정되지 않는다고 판단했다. 이에 따라 중단되었던 환경영향평가가 재개될 예정이다.</t>
+          <t>제주시가 야생동물로 인한 농작물, 가축, 인명 피해에 대한 보상 제도를 2026년부터 1년간 운영합니다. 이 제도는 보험을 통해 농가당 최고 1,000만 원, 인명피해 시 최고 1,000만 원까지 보상하며, 피해 발생 시 읍면동 주민센터를 통해 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>이 사건은 정부 사업에 대한 집행정지 신청 기각 건으로, 소송금융의 주된 투자 대상인 금전적 손해배상 청구 사건이 아닙니다. 피해 규모를 금전적으로 특정하기 어렵고, 직접적인 피해자 집단이 명확하지 않아 투자 매력이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>이 기사는 야생동물 피해에 대한 공공 보상 제도를 설명하며, 특정 가해자나 법적 분쟁을 다루지 않습니다. 개별 보상 한도가 상대적으로 낮고(최고 1,000만 원), 소송이 아닌 보험 청구 절차를 안내하고 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농가당 최고 1,000만 원, 인명피해 최고 1,000만 원</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>새만금공항 제동 건 집행정지 신청 기각…전북도  절차 재개</t>
+          <t>야생동물에 의한 농작물·인명 피해 보상제도 운영</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>headlinejeju.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590238.html</t>
+          <t>https://www.headlinejeju.co.kr/news/articleView.html?idxno=589505</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:31.952013+00:00</t>
+          <t>2026-03-27 12:22:12.670949+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>새만금공항 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각</t>
+          <t>주민들의 재산권 및 생존권 침해 주장, 갈등 장기화 조짐</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>서울고등법원이 새만금국제공항 건설 관련 환경단체가 제기한 기본계획 집행정지 신청을 기각하여 사업 추진이 가능해졌습니다. 환경단체는 공항 건설로 인한 소음 피해 등을 주장했으나 법원은 이를 받아들이지 않았습니다. 현재 새만금공항 기본계획 취소소송 항소심이 진행 중이며, 전북자치도는 법원의 판단을 검토하여 대응할 예정입니다.</t>
+          <t>무안군 신월마을 주민들이 송전선로로 인해 재산권과 생존권 침해를 주장하며 갈등이 장기화될 조짐을 보이고 있습니다. 다수의 주민이 피해를 호소하고 있으며, 이는 집단소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 공항 건설로 인한 소음 피해 등 집단적 피해 발생 가능성이 있습니다(적합 조건 3). 다만, 법원이 환경단체의 집행정지 신청을 기각하여 현재까지는 환경단체의 주장이 받아들여지지 않았으므로, 본안 소송에서의 승소 가능성 및 책임 명확성 입증에 대한 추가 검토가 필요합니다.</t>
+          <t>신월마을 주민 다수가 송전선로로 인해 재산권 및 생존권 침해를 주장하여 집단적 피해(적합 조건 3)가 예상됩니다. 송전선로 사업의 특성상 상대방은 자력이 충분한 공공기관 또는 대기업(적합 조건 2)일 가능성이 높습니다. 다만, 현재까지 구체적인 책임 주체나 진행 중인 공적 절차, 증거 확보 여부는 기사에서 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>신월마을 주민 다수</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>새만금국제공항 추진되나…집행정지 결정 기각</t>
+          <t>무안군 신월마을 주민, 재산권·생존권 침해 주장… 송전선로 갈등 장기...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>gj.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260325164645Zoh</t>
+          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/27/2026032700171.html</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-25 12:46:05.370713+00:00</t>
+          <t>2026-03-27 12:21:43.267838+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C145" t="inlineStr"/>
+      <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중, 관련 행정절차 집행정지 신청 기각 후 항고 예정.</t>
+          <t>환경오염 피해 예방 및 보상 체계 구축을 위한 MOU 체결</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>법원이 새만금 국제공항 건설 관련 행정절차 집행정지 신청을 기각하여 국토교통부와 전북도는 공항 건설 절차를 이어갈 수 있게 되었습니다. 그러나 환경단체와 주민들은 이에 항고할 예정이며, 공항 기본계획 취소 본안 소송의 항소심이 진행 중이어서 법적 공방은 계속될 전망입니다. 1심에서는 조류 충돌 위험성 등을 이유로 기본계획 취소 판결이 내려진 바 있습니다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 이번 협약은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력체계 구축에 중점을 두며, 과학적인 피해 산정 및 사업장 안전관리 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>본 소송은 새만금 국제공항 개발사업 기본계획 취소를 목적으로 하는 행정소송으로, 원고(환경단체, 주민)가 직접적인 금전적 손해배상을 청구하는 사건이 아니므로 소송금융의 핵심인 금전적 회수 가능성이 낮아 적합도가 낮습니다. (적합 조건 4 '피해 규모가 큼' 미충족). 다만, 상대방(국토교통부, 전북도)의 자력은 충분하며(적합 조건 2), 1심에서 원고 승소 판결이 있었던 점(적합 조건 1, 5)은 긍정적입니다.</t>
+          <t>이 기사는 실제 환경오염 피해 사건이나 화학사고를 다루는 것이 아니라, 환경책임보험사업단과 화학물질안전원 간의 업무협약(MOU) 체결에 대한 내용입니다. 특정 피해자, 가해자, 피해 규모, 진행 중인 사건이 없으므로 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>법원, ‘새만금공항 행정절차 집행정지’ 기각…환경단체, 항고할 듯</t>
+          <t>환경책임보험사업단, 화학물질안전원과 MOU… 환경오염 피해 예방 체계...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/honam/1251039.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03640806645387584</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-25 12:44:38.350748+00:00</t>
+          <t>2026-03-27 12:20:54.861550+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
-      <c r="A146" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A146" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C146" t="inlineStr"/>
+      <c r="D146" t="inlineStr"/>
+      <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>충북 청주 현도일반산업단지 내 재활용 폐기물 선별장 건립 추진에 하이트진로와 오비맥주 등 입주 기업들이 강력 반발하고 있습니다. 기업들은 식품 안전, 근로자 건강권 위협 및 절차적 정당성, 입지 선정 공정성 문제를 제기하며 공사 중단과 전면 재검토를 요구하고 있으나, 청주시는 문제가 없다는 입장입니다. 이로 인해 기업들은 브랜드 이미지 타격과 매출 감소, 수십억 원의 설비 투자 비용 발생을 우려하고 있습니다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 대응 및 환경오염 피해 구제를 위한 협력을 강화한다. 환경책임보험사업단은 2019년 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 한다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>청주시(공공기관)가 상대방으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주 기업 다수가 피해를 입고 있어 집단적 피해에 해당합니다(적합 조건 3). 식품 안전 문제로 인한 브랜드 이미지 타격, 매출 감소, 수십억 원의 방어적 설비 투자 비용 등 잠재적 피해 규모가 크며(적합 조건 4), 청주시의 절차적 정당성 및 환경 영향 검증 부족 등 책임 여부가 쟁점이 될 수 있습니다(적합 조건 1). 관련 행정 절차 및 환경 평가 문서들이 증거로 활용될 수 있습니다(적합 조건 5).</t>
+          <t>기사는 특정 화학사고나 환경오염 피해 사건을 다루지 않고, 환경책임보험사업단과 화학물질안전원의 협력 강화에 대한 일반적인 정보를 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>수십억 원(방어적 설비 투자 비용), 매출 감소(미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>하이트진로, 오비맥주 등 현도산단 입주 기업 다수 및 근로자</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>식품공장 350m 앞 폐기물시설…하이트진로·오비맥주 강력 반발</t>
+          <t>환경책임보험사업단·화학물질안전원, 화학사고 대응 협력 강화</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260325001055</t>
+          <t>https://biz.chosun.com/industry/business_info/2026/03/27/Z6HGH2JSYVHW5O53XH76VWAIZI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-25 12:43:17.275448+00:00</t>
+          <t>2026-03-27 12:19:03.284878+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
-      <c r="A147" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A147" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>새만금국제공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각, 환경영향평가 유보</t>
+          <t>층간흡연으로 인한 이웃 갈등 심화, 관리사무소 중재 노력 중</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>시민단체가 국토교통부를 상대로 제기한 새만금국제공항 기본계획 취소 소송의 항소심이 진행 중이다. 1심에서는 시민단체가 승소했으나, 공항 건설 관련 행정 절차 중단을 요청한 집행정지 신청은 기각되었다. 현재 전북지방환경청이 환경영향평가 결과를 유보하여 관련 절차는 중단된 상태이다.</t>
+          <t>아파트 내 층간흡연 문제로 이웃 간 갈등이 심화되고 있으며, 한 주민이 새벽 화장실 흡연에 대한 강력한 경고문을 게시했습니다. 현행법상 세대 내 흡연 제재 규정이 없어 민사상 손해배상 청구나 환경분쟁조정 신청에 의존해야 하는 상황입니다. 실효성 있는 대책 마련이 시급하다는 목소리가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 1심 승소 판결에서 조류 충돌 위험성 및 생태계 영향 등 객관적 증거가 인정된 바 있다(적합 조건 5). 또한 환경영향평가 결과 유보 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 직접적인 금전적 피해를 입은 다수의 피해자가 명확하지 않아 소송금융 투자 대상으로서의 집단적 피해 및 피해 규모가 불분명하다.</t>
+          <t>상대방이 특정되지 않은 개인이며, 자력 입증이 어렵습니다 (적합 조건 1, 2 미충족). 피해 규모가 크지 않고(적합 조건 4 미충족), 객관적인 증거 확보 및 인과관계 입증이 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다 (적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1가구</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>법원, 새만금공항 관련 시민단체가 신청한 집행정지 ‘기각’</t>
+          <t>“새벽 2시 화장실서 담배, 눈 돌아가면 찾아간다” 층간흡연 경고문 [...</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032514393956237?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.fnnews.com/news/202603270821262038</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-25 12:42:45.260646+00:00</t>
+          <t>2026-03-27 00:40:08.256128+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C148" t="inlineStr"/>
       <c r="D148" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 본안 소송 항소심 진행 중이며, 집행정지 신청 기각에 대해 환경단체가 항고를 예고했다.</t>
+          <t>2025년 대형 산불 피해에 대한 분석 및 정책 제언 단계</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 집행정지 신청이 서울고등법원에서 기각되었다. 재판부는 주민들의 소음 피해를 회복 불가능한 손해로 보지 않았고, 수라갯벌 훼손 주장은 신청인 적격이 없다고 판단했다. 환경단체는 이에 반발하며 항고를 예고했으며, 본안 소송 항소심이 최종 분수령이 될 전망이다.</t>
+          <t>2025년 대형 산불로 10만㏊의 막대한 피해가 발생했으며, 이는 인간의 부주의와 구시대적 관행이 주된 원인으로 지목됩니다. 산불이 송전망, 통신 기지국, 주거 단지 등 국가 시스템을 위협하는 재난으로 인식되며, 징벌적 손해배상 도입 및 산림청의 관리 권한 확대 등 강력한 법적, 제도적 개선이 시급하다는 주장이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (국토교통부), 집단적 피해 (환경단체 및 주민), 피해 규모 큼 (새만금 갯벌 훼손), 증거 확보 가능 (1심에서 절차적·내용적 하자 인정). 1심에서 이미 절차적·내용적 하자가 인정되어 상대방 책임이 명확해질 가능성이 높고, 환경단체가 조직적으로 대응하며 항고를 예고하고 있어 소송금융 투자 기회가 충분하다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 산불 발생의 68%가 인간 활동 영역에서 시작되며, 입산자 실화, 쓰레기 및 논·밭두렁 소각 등 부주의 또는 고의적 행위가 주된 원인으로 지목되어 책임 소재가 명확합니다. 10만㏊에 달하는 광범위한 피해와 주거 단지 초토화로 다수의 피해자가 발생하여 집단소송 가능성이 높고, 징벌적 손해배상 도입 필요성이 제기되는 등 강력한 법적 대응의 필요성이 강조되고 있어 소송금융 투자 기회가 높습니다. 다만, 개별 가해자의 자력 확보 및 국가의 예방 관리 책임 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>법원, 새만금 신공항 집행정지 ‘기각’···환경단체 “사업 강행 면...</t>
+          <t>[산림백서] 산불, 국가 시스템을 위협하는 재난</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603251427001</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/opinion/forestwhitepaper/2026/03/27/20260327025002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-25 12:41:17.128836+00:00</t>
+          <t>2026-03-27 00:37:28.595262+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국 (정부)</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>행정처분 취소소송 및 집행정지 신청 진행 중</t>
+          <t>산불 1주기 추모제 진행, 주민대책위원회 활동 중, 추가 사망자 인정 요구</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>청주시가 현도일반산업단지 내 폐기물 선별장 건립을 추진하자, 현도공단 입주기업협의회가 이에 반발하며 행정처분 취소 소송 및 집행정지 신청을 제기했다. 기업들은 폐기물 시설로 인한 환경적, 경제적 피해를 우려하고 있다.</t>
+          <t>1년 전 영남권 초대형 산불로 180명 이상이 숨지거나 다쳤으며, 정부 통계 외 17명이 후유증으로 사망했으나 산불 사망자로 인정받지 못하고 있습니다. 안동에서 산불 1주기 추모제가 열렸으며, 이재민과 유족들은 실질적인 피해 복구와 추가 사망자 인정, 그리고 지속적인 관심을 호소하고 있습니다. 주민대책위원회가 활동하며 피해자들의 목소리를 대변하고 있습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 청주시가 폐기물 선별장 건립을 추진하며 행정처분을 내린 주체로 명확히 특정됩니다. 적합 조건 2(상대방 자력 충분): 피고가 공공기관인 청주시이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 현도공단 입주기업협의회가 소송을 제기하는 것으로 보아 다수의 기업이 공동으로 피해를 입고 있습니다. 적합 조건 6(공적 절차 진행 중): 행정처분 취소소송은 이미 공적 절차(행정처분)에 대한 법적 대응이므로 관련성이 높습니다. 현재 행정소송이 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
+          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)가 발생했으며, 사망자 최소 44명(정부 통계 27명 + 후유증 사망 17명) 및 180명 이상의 사상자와 이재민이 발생하여 피해 규모가 매우 큼(적합 조건 4). 주민대책위원회가 활동하며 추가 사망자 인정 요구 등 정부의 재난 관리 및 피해자 인정/보상 미흡에 대한 책임 추궁 가능성이 있어 소송금융 투자 검토가 가능함. 다만, 산불의 직접적인 책임 주체가 명확히 특정되지 않아 '상대방 책임 명확성' 조건은 다소 미흡함.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>현도공단 입주기업 다수</t>
+          <t>사망자 최소 44명, 부상자 및 이재민 180명 이상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>[TOP's Pick] [유통] 오비맥주·하이트진로  청주시 현도공단 내 폐기물...</t>
+          <t>[안동]산불 1주기 추모제.. 잊지 말아주세요</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109379</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1511296</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-25 12:40:44.556800+00:00</t>
+          <t>2026-03-27 00:26:11.009668+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C150" t="inlineStr"/>
       <c r="D150" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>청주시 관계자가 소송 진행 중임을 언급</t>
+          <t>산불피해주민대책위 등 주민대표단 활동 중</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 충북 지역에서 폐기물 선별장 재검토를 촉구하는 공동 집회를 진행 중이다. 청주시 관계자는 해당 사안이 현재 소송 중에 있어 자세한 답변이 어렵다고 밝혔다. 소송의 구체적인 내용과 당사자는 명확히 언급되지 않았다.</t>
+          <t>영남 초대형 산불 발생 1년을 맞아 추모제가 열렸으며, 경북, 안동, 의성, 청송 등 여러 지역의 산불피해주민대책위 및 대표단이 참여하여 피해 회복을 위한 노력을 지속하고 있습니다. 이는 대규모 재난으로 인한 집단적 피해가 발생했음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 현재 소송이 진행 중인 사건임. 오비맥주, 하이트진로, 청주시 모두 자력이 충분한 대기업 또는 공공기관으로 추정됨. 그러나 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 책임 명확성, 피해 규모 등 핵심 정보 파악이 어려워 추가 정보가 필요함.</t>
+          <t>영남 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 명확하나, 소송 상대방의 책임 여부 및 자력에 대한 정보가 기사에 명시되어 있지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>오비맥주·하이트진로,  폐기물 선별장 재검토 …청주시  법적 문제 없어...</t>
+          <t>영남 초대형 산불 1년… 다시 일어서자</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24918</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69976</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-25 12:40:24.328349+00:00</t>
+          <t>2026-03-27 00:17:13.399539+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>지방자치단체</t>
+          <t>스페이스X</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>산불 진화 중 사망한 대원 및 공무원 유족들이 지방자치단체와 보상액 갈등으로 소송 준비 중. 주민들은 주택 및 산림 피해 복구 지연.</t>
+          <t>잠재적 환경 및 공중 안전 문제 제기, 규제 부족</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>1년 전 경남 산청·하동 대형 산불로 축구장 4천7백여 개 산림과 주택 28채가 소실되고, 산불 진화 과정에서 4명의 대원과 공무원이 숨졌습니다. 주민들은 삶의 터전을 잃고 공동체 붕괴 위기를 겪고 있으며, 사망자 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중입니다.</t>
+          <t>스페이스X가 발사할 100만 개 위성으로 인해 밤하늘이 심각하게 훼손되고 대기 오염, 충돌 위험, 우주 쓰레기 증가 등 전 지구적 환경·안전 문제가 악화될 수 있다는 우려가 제기되었다. 현재 이러한 초대형 위성군에 대한 규제와 정보 공개가 매우 부족한 상황이다. 이는 인류 전체의 우주 환경을 훼손할 수 있는 잠재적 위협으로 평가된다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>지방자치단체가 소송 상대방이 될 가능성이 높아 자력이 충분하며(적합 조건 2), 축구장 4천7백여 개 산림 및 주택 28채 소실, 사망자 4명 발생 등 집단적이고 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 산불 원인 및 사망 사실 등 증거 확보가 용이하며(적합 조건 5), 유족들이 이미 소송을 준비 중인 점도 긍정적입니다.</t>
+          <t>대기업 피고(SpaceX)의 자력이 충분하며, 전 지구적 규모의 집단적 피해(밤하늘 훼손, 대기 오염, 우주 쓰레기 증가) 가능성이 제기되어 피해 규모가 매우 크다. 상대방의 책임이 비교적 명확하게 특정되고 있으며, 사회적 관심이 높아 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>주택 28채 소실, 산림 4천7백여 축구장 면적 피해, 사망자 4명 유족, 다수 주민</t>
+          <t>전 지구적 인류</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>[산불 1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
+          <t>참세상 인터링크 위클리 (2026.03.26)</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newscham.net</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517812&amp;ref=A</t>
+          <t>https://newscham.net/articles/115892</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-25 12:38:17.088041+00:00</t>
+          <t>2026-03-26 12:51:33.457342+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>소각장 운영 업체 및 관련 지자체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 개발사업 취소 소송 승소 후 기본계획 집행정지 신청이 기각되었으며, 이에 대해 항고를 준비 중입니다.</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>새만금신공항백지화공동행동이 새만금 국제공항 개발사업 취소 소송에서 승소했으나, 기본계획 집행정지 신청은 기각되었습니다. 공동행동 측은 소음 피해 등 회복할 수 없는 손해가 아니라는 법원의 판단에 불복하여 일주일 내 항고할 예정입니다. 시민들은 자연을 대변하는 국민의 원고 적격을 확대해야 한다고 주장하며 이재명 정부의 대응을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 개발사업은 법원에서 취소 소송 승소 판결을 받은 이력이 있어 사업 주체(대한민국)의 책임이 비교적 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 또한, 시민 1297명이 소송에 참여하는 등 집단적 피해가 예상되며(적합 조건 3), 법원 판결 및 환경 단체의 생태 조사 결과 등 증거 확보가 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I152" t="inlineStr">
+        <is>
+          <t>다수 (시민 1297명 이상)</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>삼성·현대가 '생합' 하나라도 만들 수 있나? ...새만금신공항백지화공...</t>
+        </is>
+      </c>
+      <c r="K152" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026032612031739933?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:50:05.617032+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E152" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>서울고등법원에서 공항 건설 집행정지 신청 기각. 본안 소송 진행 중.</t>
+          <t>산불 피해 관련 특별법 제정 및 주민들의 지속적인 피해 호소</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>새만금 신공항 백지화 공동행동 등 시민단체가 새만금 국제공항 건설로 인한 환경 피해를 주장하며 공사 중단을 위한 행정소송을 제기했다. 서울고등법원은 시민단체가 신청한 공항 건설 집행정지를 기각했으며, 본안 소송은 계속 진행될 예정이다.</t>
+          <t>경북 산불 발생 1주기를 맞아 추모제가 열렸으나, 28명의 사망자와 다수의 주민들은 여전히 일상 회복에 어려움을 겪고 있다. 주민들은 '산림 난개발을 부추기는 특별법'이 제정되는 등 방치된 현실에 대해 비판하고 있다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>본 사건은 시민단체가 공항 건설 중단을 목적으로 제기한 행정소송으로, 원고의 주된 목표가 금전적 손해배상 청구가 아닌 환경 보호 및 공사 중단에 있음. 소송금융은 금전적 회수 가능성이 높은 사건에 투자하므로, 본 사건은 투자 적합도가 낮음. (적합 조건 1, 4, 5 불충족)</t>
+          <t>적합 조건 1(상대방 책임 명확) 기사에서 '산림 난개발을 부추기는 특별법'과 '방치된 현실'을 언급하며 정부의 책임이 간접적으로 시사됨. 적합 조건 2(상대방 자력 충분) 상대방이 정부이므로 자력이 충분함. 적합 조건 3(집단적 피해) 28명 사망 및 다수의 주민이 일상 회복을 못하고 있어 집단적 피해가 명확함. 적합 조건 4(피해 규모 큼) 28명 사망은 매우 큰 피해 규모임. 적합 조건 5(증거 확보 가능) 대규모 산불이므로 관련 정부 조사 보고서, 피해 현황 자료 등 객관적 증거 확보가 용이할 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>28명 사망, 다수 주민</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>새만금 국제공항 건설 중단 위기 넘겨…법원, 집행정지 기각</t>
+          <t>경북 산불 1주기 추모제···여전히 일상 회복 못한 주민들</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6490716?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260325124727</t>
+          <t>https://www.newsmin.co.kr/news/130562/</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-25 12:37:39.974560+00:00</t>
+          <t>2026-03-26 12:16:50.408779+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C154" t="inlineStr"/>
-      <c r="D154" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
-          <t>경북도 주관 피해자 지원 및 추가지원 논의를 위한 간담회, 위원회 절차 진행 중</t>
+          <t>환경책임보험 제도 변경사항 안내</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>경북도는 산불 피해 주민들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 추가 지원이 필요한 사례들을 발굴하고 있습니다. 위원회를 통한 추가 지원 과정에 피해자 의견을 반영하기 위해 정부에 적극적으로 건의하는 등 사각지대 해소에 총력을 기울이고 있습니다.</t>
+          <t>환경책임보험사업단과 DB손해보험이 전국 사업장을 대상으로 환경책임보험 제도 설명회를 개최했습니다. 2026년부터 적용될 요율 체계 개편 방향, 초과손해액 보장특약 도입 필요성 등 주요 변경사항과 환경안전관리 체계 강화 방안을 안내하며 사업장의 자율적인 환경안전관리 역량 향상을 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 피해 주민에 대한 경북도의 지원 및 사각지대 해소 노력에 초점을 맞추고 있으며, 산불 발생의 책임이 있는 특정 상대방이 명확하게 제시되지 않습니다. 소송금융 투자를 위해서는 명확한 피고와 그 책임 소재가 중요하나, 본 기사에서는 이를 파악하기 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>본 기사는 특정 환경오염 사고가 아닌 환경책임보험 제도 변경사항에 대한 설명회 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 책임 소재, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해 주민 지원·사각지대 해소 ‘총력전’</t>
+          <t>환경책임보험사업단, 울산서 환경책임보험 제도 설명회…사업장 대상 제...</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026032609132327843</t>
+        </is>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>2026-03-26 12:16:36.828955+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>대한민국 (국토교통부 등) 및 전라북도</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>새만금공항 기본계획 취소 본안 소송 항소심 진행 중, 관련 집행정지 신청 기각</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되면서 사업이 새 국면을 맞았습니다. 환경단체 등은 공항소음과 갯벌 생태계 파괴 등을 우려하며 공항 기본계획 취소 본안 소송의 항소심을 진행 중이며, 이번 집행정지 결정에서 주민 3명의 원고 적격성이 인정된 점은 항소심의 변수가 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>상대방이 공공기관(정부 및 전라북도)으로 자력이 충분하며(적합 조건 2), 환경단체가 주도하고 주민들의 원고 적격성이 인정되어 집단적 피해의 성격이 있습니다(적합 조건 3). 다만, 사건의 쟁점이 환경 파괴 및 행정 계획의 적법성으로, 직접적인 금전적 피해 규모 산정이 어렵고 소송금융 투자 회수 모델이 복잡할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I155" t="inlineStr">
+        <is>
+          <t>환경단체 및 관련 지역 주민 다수</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
+        </is>
+      </c>
+      <c r="K155" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M154" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A155" s="2" t="inlineStr">
+      <c r="M155" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518602&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:42:48.143424+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B155" t="inlineStr">
-[...45 lines deleted...]
-      <c r="L155" t="inlineStr">
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>국토부</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>1심 취소소송 인용 판결 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>새만금 신공항 추진 과정에서 국토부가 조류 충돌 위험 및 생태계 파괴 관련 조사를 제대로 하지 않았다는 이유로 1심 서울행정법원에서 취소소송 인용 판결이 나왔다. 새만금신공항백지화공동행동은 이 판결을 환영하며 현재 진행 중인 항소심을 주시하고 있다.</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>국토부의 책임이 1심에서 인정되었고(적합 조건 1, 5), 상대방(국토부)의 자력이 충분하며(적합 조건 2), 환경 파괴로 인한 집단적 피해 가능성이 높음(적합 조건 3, 4). 현재 항소심 진행 중으로 종결된 사건이 아니므로 소송금융 투자에 적합함.</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I156" t="inlineStr">
+        <is>
+          <t>다수 (환경 단체 및 지역 주민)</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>새만금 신공항 '집행정지 신청' 기각됐을 뿐 '기본계획 취소' 항소심 '진...</t>
+        </is>
+      </c>
+      <c r="K156" t="inlineStr">
+        <is>
+          <t>jbsori.com</t>
+        </is>
+      </c>
+      <c r="L156" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M155" t="inlineStr">
-[...54 lines deleted...]
-      <c r="L156" t="inlineStr">
+      <c r="M156" t="inlineStr">
+        <is>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=17073</t>
+        </is>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:32:07.195512+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>청주시와 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>하이트진로와 오비맥주 두 주류 기업이 청주시 현도산단 폐기물 문제로 공장 이전을 검토하며 공동 대응에 나섰습니다. 청주시 관계자는 해당 사안이 현재 소송 중이라고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분 - 청주시 공공기관), 4(피해 규모 큼 - 공장 이전 검토), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 이미 소송이 진행 중인 사건으로, 법적 쟁점이 구체화되어 있어 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I157" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>하이트진로 · 오비맥주,  공장 이전 검토 … 청주 현도산단 폐기물 선...</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>polinews.co.kr</t>
+        </is>
+      </c>
+      <c r="L157" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M156" t="inlineStr">
-[...58 lines deleted...]
-      <c r="L157" t="inlineStr">
+      <c r="M157" t="inlineStr">
+        <is>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726543</t>
+        </is>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>2026-03-26 00:31:43.780366+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>집행정지 신청 기각 후 항고, 본안 소송 예정</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>하이트진로와 오비맥주 등 현도일반산업단지 입주기업들이 청주시의 폐기물 선별시설 설치 행정에 반발하며 공동 집회를 열었습니다. 입주기업협의회는 집행정지 신청 기각에 항고했으며, 본안 소송으로 이어질 예정입니다. 식품 공장 인근 폐기물 시설 설치로 인한 환경 문제 및 기업 피해가 쟁점입니다.</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>상대방인 청주시가 공공기관으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주기업협의회 소속 다수 기업이 공동으로 반발하고 있어 집단적 피해의 성격을 가집니다(적합 조건 3). 현재 집행정지 신청에 대한 항고 및 본안 소송이 예정되어 있어 소송금융 투자 대상으로 검토할 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>현도일반산업단지 입주기업 다수</t>
+        </is>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>식품공장 옆 폐기물 시설? …청주시 행정에 하이트진로·오비맥주 반발</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>joongangenews.com</t>
+        </is>
+      </c>
+      <c r="L158" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
-      <c r="M157" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1251033.html</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=505930</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-25 12:15:38.476181+00:00</t>
+          <t>2026-03-26 00:31:22.676204+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 피해구제 및 지원 등을 위한 특별법 시행 중, 피해자 불만 제기</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각/각하 결정에 대한 항고 예정</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 발생 1년 후, 정부가 피해구제 특별법을 시행했으나, 70년간 송이 채취로 생계를 이어온 노인 등 일부 피해자들은 특별법이 실질적인 도움이 되지 못한다고 호소하고 있다. 이는 특별법의 실효성에 대한 의문을 제기하며, 추가적인 피해 구제 방안 모색의 필요성을 시사한다.</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송에서 주민들이 1심 승소했으나, 국토교통부가 불복하여 현재 항소심이 진행 중입니다. 주민들이 제기한 집행정지 신청은 법원에서 기각·각하되었으나, 원고 측은 즉각 항고할 예정입니다. 이 사건은 새만금 국제공항 건설로 인한 환경상 이익 침해를 다투는 행정소송입니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 매우 크다(적합 조건 4). 정부가 특별법을 시행하여 공적 절차가 진행 중이나(적합 조건 6), 기사 내용상 피해자들의 불만이 여전하여 추가적인 법적 구제 가능성이 높다. 상대방(대한민국 또는 산불 원인 제공자)의 자력은 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>국토교통부를 상대로 한 행정소송으로 상대방의 자력이 충분하며, 1297명의 주민이 참여한 집단적 피해 사건입니다. 1심에서 주민들이 승소하여 상대방 책임(행정계획의 위법성)이 비교적 명확하며, 새만금 국제공항 건설로 인한 환경 및 생활환경 피해 규모가 크고 증거 확보 가능성이 높습니다. 현재 항소심이 진행 중으로 종결되지 않아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1297명 이상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[경북산불 1년] 70년 ‘송이 황금산’ 잃은 노인에게 특별법은 ‘남의 ...</t>
+          <t>새만금국제공항 집행정지 신청 기각·각하…법원 “주민 직접적 피해 소...</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260325500380</t>
+          <t>https://www.segye.com/newsView/20260325518449?OutUrl=naver</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-25 12:15:15.013589+00:00</t>
+          <t>2026-03-26 00:30:30.183224+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
-      <c r="D160" t="inlineStr"/>
-      <c r="E160" t="inlineStr"/>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>의성군 자체 복구 사업 진행 중, 경북도 및 국무총리 산하 위원회 추가 지원 논의</t>
+        </is>
+      </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>기사는 '환경오염피해 배상책임 및 구제에 관한 법률'에 따라 설립된 환경책임보험사업단에 대해 설명합니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 민관 협력 기반의 보험 운영 기구입니다. 특정 사건에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>지난해 경북 의성군에서 발생한 대형 산불로 산림 2만8853ha, 주택 402동 등 막대한 피해가 발생했다. 의성군은 2174억 원의 예산을 편성해 산림 복구, 문화유산 복원, 산불 대응 체계 강화, 이재민 주거 지원 등 재건 프로젝트를 추진 중이다. 경북도 또한 피해 지원 및 재건 대책반 회의를 통해 추가 지원 방안을 논의하고 있다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>제공된 기사는 '환경책임보험사업단'의 설립 목적과 역할에 대한 일반적인 설명으로, 특정 환경오염 피해 사건이나 잠재적 소송을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>소송금융 투자를 위해서는 명확한 책임 주체와 법적 책임 근거가 필요하나, 본 기사는 산불 피해에 대한 의성군의 복구 노력에 초점을 맞추고 있어 산불 발생의 책임이 있는 특정 상대방이 명확히 제시되지 않습니다(적합 조건 1 미충족). 피해 규모는 크고 집단적이지만(적합 조건 3, 4 충족), 소송의 대상이 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2174억 원 (의성군 자체 예산 편성액)</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주택 402동, 농업시설 424개소, 농축산시설 491개소 등 다수</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>화학사고 '예방부터 피해배상까지' 사전예방 화학안전망 구축</t>
+          <t>의성 ‘산불에 강한 도시’로 탈바꿈한다</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>energydaily.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=165653</t>
+          <t>https://www.donga.com/news/Society/article/all/20260325/133608559/2</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-25 12:14:56.944360+00:00</t>
+          <t>2026-03-26 00:15:06.822705+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="D161" t="inlineStr"/>
-      <c r="E161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해구제위원회 진행 중</t>
+        </is>
+      </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 포항에서 환경책임보험 전국설명회를 개최하여 환경안전관리 제도 변화를 설명했습니다. 이 설명회는 「환경오염피해 배상책임 및 구제에 관한 법률」에 따라 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
+          <t>금한승 기후에너지환경부 1차관이 가습기살균제 피해구제위원회에 참석하는 일정이 보도되었다. 이는 가습기살균제 사건과 관련된 공적 절차가 여전히 진행 중임을 시사한다. 가습기살균제 사건은 대규모 집단 피해를 야기한 사건으로, 기업의 책임이 명확하고 증거가 충분하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 환경오염 피해 사건이 아닌, 환경책임보험 제도 및 설명회에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 분쟁이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>가습기살균제 사건은 기업의 책임이 명확하고(적합 조건 1), 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단적 피해 사례이다(적합 조건 3, 4). 정부 조사 등을 통해 증거가 확보되었고(적합 조건 5), 피해구제위원회를 통한 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>포항서 환경책임보험 전국설명회… 환경안전관리 제도 변화 설명</t>
+          <t>[오늘의 주요일정]경제(3월26일목요일)</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052157</t>
+          <t>https://www.newsis.com/view/NISX20260325_0003562502</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-25 12:14:19.041265+00:00</t>
+          <t>2026-03-26 00:14:23.258687+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>경남 산청군, 하동군</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>사망자 유족들이 지방자치단체와의 보상액 갈등으로 소송 준비 중</t>
+          <t>서울고등법원 항소심 진행 중, 2차 변론 예정</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>1년 전 경남 산청·하동 산불로 축구장 4천7백여 개 산림과 주택 28채가 전소되는 등 막대한 피해가 발생했습니다. 산불 진화 과정에서 숨진 대원과 공무원 4명의 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중이며, 다수의 주민들도 삶의 터전을 잃고 고통받고 있습니다.</t>
+          <t>새만금국제공항 개발사업에 대해 시민 1300여 명이 철새 서식지 파괴 및 조류 충돌 위험 등을 이유로 제기한 행정소송의 항소심이 진행 중이다. 1심에서는 원고 승소 판결이 나왔으나, 항소심에서 제기된 집행정지 신청은 기각 및 각하되었다. 국토교통부는 1심 패소 사유에 대한 보완 대책을 마련하여 2차 변론에서 제시할 예정이다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>산불의 원인이 예초기 불티로 특정되어 상대방 책임의 여지가 있고(적합 조건 1), 상대방이 지방자치단체로 자력이 충분하며(적합 조건 2), 주택 28채 전소 및 4명의 사망자 발생 등 집단적 피해와 큰 피해 규모가 확인됩니다(적합 조건 3, 4). 유족들이 지자체와의 보상액 갈등으로 소송을 준비 중이며, 이는 소송금융 투자 기회로 볼 수 있습니다.</t>
+          <t>1심에서 원고 승소 판결로 사업의 문제점이 인정되었으며(상대방 책임 명확), 국토교통부가 상대방으로 자력이 충분합니다. 1300여 명의 시민이 제기한 집단 소송이며, 1심 판결을 통해 조류 충돌 위험성 및 경제성 부족에 대한 증거가 확보된 상태입니다. 현재 항소심이 진행 중으로, 1심 원고 승소 판결은 소송금융 투자에 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>주민 다수, 사망자 유족 4명</t>
+          <t>1300여명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>[산불1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
+          <t>새만금 국제공항 다시 속도 붙나…집행정지 2건 기각·각하</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M162" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260325001284</t>
+        </is>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:12:56.192792+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>새만금공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었으나, 본안 소송인 기본계획 취소 항소심은 계속 진행됩니다. 환경단체와 주민들은 조류 충돌 위험 및 갯벌 생태계 파괴 등을 쟁점으로 다투고 있으며, 주민 3명의 원고 적격성이 인정된 점이 항소심의 변수로 작용할 전망입니다.</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>새만금공항 사업의 상대방이 공공기관으로 자력이 충분하며(적합 조건 2), 환경단체와 주민들이 제기한 기본계획 취소 본안 소송이 항소심에서 진행 중입니다. 공항 건설로 인한 조류 충돌 위험, 갯벌 생태계 파괴, 공항 소음 등 집단적 피해 가능성이 있고(적합 조건 3), 이를 입증할 환경영향평가 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 현재까지 명확한 피해 금액이나 대규모 피해자 수가 특정되지 않아 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L162" t="inlineStr">
-[...58 lines deleted...]
-      </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146803</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518075&amp;ref=A</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:45.168764+00:00</t>
+          <t>2026-03-25 13:12:08.596795+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E164" t="inlineStr"/>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>속초시</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>환경단체 및 시민단체의 기자회견 등 공론화 진행 중, 대관람차 관련 일부 행정소송은 속초시 승소 판결</t>
+        </is>
+      </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>해당 기사는 '생명과 공존'이라는 주제로 환경 보호와 개발사업 관련 소송의 일반적인 경향을 다루는 편집자주입니다. 특정 사건이나 분쟁에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>속초시 영랑호수윗길과 대관람차를 둘러싼 환경 및 행정 논란이 지방선거 공천 배제론으로 확산되고 있습니다. 환경단체들은 영랑호수윗길의 철거와 대관람차의 특혜 의혹을 제기하며 기자회견을 열었고, 관련 기사에서는 대관람차 탑승동 소송에서 속초시가 승소한 내용이 보도되었습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아닌, 환경 보호와 관련된 소송의 일반적인 경향을 설명하는 편집자주입니다. 소송금융 투자 대상으로 검토할 구체적인 사건 정보가 전혀 없습니다.</t>
+          <t>이 사건은 영랑호수윗길 및 대관람차 건설·운영에 대한 환경 및 행정 논란에 초점을 맞추고 있으며, 소송금융의 주요 대상인 다수의 개별 피해자에게 발생한 명확한 금전적 손해가 확인되지 않습니다. (적합 조건 3, 4 불충족) 또한, 관련 기사에 따르면 대관람차 관련 일부 소송은 이미 속초시가 승소한 것으로 보아, 유사한 법적 다툼에서 원고가 승소할 가능성이 낮을 수 있습니다. (부적합 조건: 이미 종결된 사건 - 일부 관련 소송)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>인간의 규범에서 생명의 규범으로 [생명과 공존]</t>
+          <t>속초 '영랑호·대관람차' 논란, 지방선거 공천 배제론으로 번져</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032410270001528?did=NA</t>
+          <t>https://www.news1.kr/local/kangwon/6114017</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-25 00:31:12.321265+00:00</t>
+          <t>2026-03-25 13:07:00.418730+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
-      <c r="A165" s="4" t="inlineStr">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>대한민국 정부, 전라북도</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>집행정지 신청 기각, 본안 소송 및 환경영향평가 절차 진행 예정</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>새만금국제공항 건설을 둘러싼 논쟁이 찬반에서 방향성 경쟁으로 전환된 가운데, 법원이 집행정지 신청을 기각했습니다. 그러나 수라갯벌 훼손, 천연기념물 보호, 조류충돌 위험 등 환경 및 안전 문제에 대한 시민단체의 문제 제기가 여전히 유효하며, 본안 소송과 환경영향평가 절차가 남아있습니다. 전북지사 경선 후보들은 공항 필요성에는 동의하나, 환경 및 안전 검증을 전제로 한 조건부 추진 등 각기 다른 접근 방식을 제시하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>상대방(정부/지자체)의 자력이 충분하며, 환경영향평가 등 공적 절차가 진행 중이고, 시민단체가 제기한 수라갯벌 훼손 및 조류충돌 위험 등 환경적 피해와 책임 소재가 명확해질 가능성이 높습니다. 본안 소송이 남아있어 소송금융 투자 기회가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>“공항은 찬성하지만 해법은 삼인삼색”…전북지사 3인, 새만금공항서 ...</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>pressian.com</t>
+        </is>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M165" t="inlineStr">
+        <is>
+          <t>https://www.pressian.com/pages/articles/2026032518143517391?utm_source=naver&amp;utm_medium=search</t>
+        </is>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:06:36.087016+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B165" t="inlineStr">
-[...62 lines deleted...]
-      <c r="A166" s="3" t="inlineStr">
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>공사중단 요구 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>오비맥주와 하이트진로가 청주시 현도산단 내 폐기물 선별장 건립에 강력히 반대하며, 현재 법적 소송이 진행 중임을 밝혔다. 하이트진로 청주공장장은 공사 중단을 요구하고 있으며, 청주시는 해당 부지에 하루 110톤 규모의 시설 건립을 추진 중이다.</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>적합 조건 2(상대방 자력 충분: 청주시 또는 시설 건립 주체)에 해당하나, 소송의 구체적인 쟁점, 원고의 주장, 예상되는 피해 규모 및 승소 가능성 등 소송금융 투자에 필요한 핵심 정보가 기사에 거의 없어 투자 매력도를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>오비맥주·하이트진로  청주 현도산단 폐기물 선별장 건립 결사 반대</t>
+        </is>
+      </c>
+      <c r="K166" t="inlineStr">
+        <is>
+          <t>jbnews.com</t>
+        </is>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr">
+        <is>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1501130</t>
+        </is>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>2026-03-25 13:02:37.053354+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B166" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E167" t="inlineStr"/>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>처분 취소 소송 및 집행정지 신청 제기</t>
+        </is>
+      </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>이 기사는 폴 내시의 작품 '우리는 새로운 세계를 건설 중이다'를 통해 제1차 세계대전의 파괴와 오늘날 우크라이나, 가자지구 등에서 벌어지는 전쟁, 그리고 기후위기로 인한 환경 파괴를 연결하여 성찰합니다. 지도자들이 말하는 '새로운 세계'가 과연 누구를 위한 것인지 냉소적인 시각으로 질문하며, 전쟁과 파괴가 지속되는 현실을 비판합니다.</t>
+          <t>오비맥주와 하이트진로가 청주시의 맥주공장 인근 폐기물 처리 시설 추진에 반발하며 공동 집회를 열었다. 양사는 환경영향평가법 및 산업입지법 위반을 근거로 청주시를 상대로 처분 취소 소송과 집행정지 신청을 법원에 제기한 상태다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌 문화평론으로, 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 법적 쟁점 등이 명확히 제시되지 않았습니다. 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>청주시(공공기관)를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 환경영향평가법 및 산업입지법 위반을 근거로 소송이 진행 중이므로 법률적 쟁점이 명확하다(적합 조건 5). 다만, 기사 내용만으로는 구체적인 피해 규모나 일반 시민의 집단적 피해가 명확히 드러나지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>[문화읽기] 누구를 위한 새로운 세계인가</t>
+          <t>맥주공장 옆 폐기물 처리 시설 안된다 ..오비·하이트 반발</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260323500709</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109556</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-25 00:16:45.739443+00:00</t>
+          <t>2026-03-25 12:47:51.376544+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
-      <c r="D168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>국토교통부, 전북특별자치도</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>법정분담금 항목 신설</t>
+          <t>새만금신공항백지화공동행동의 공항 기본계획 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>조달청이 간접공사비 항목에 석면피해구제분담금을 신설했다는 내용의 기사입니다. 이 분담금은 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원 마련을 목적으로 하며, 석면피해구제법에 근거합니다.</t>
+          <t>새만금국제공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었다. 원고 측은 공항 착공 시 자연생태계 훼손 등 돌이키기 어려운 피해가 발생한다고 주장했으나, 법원은 회복하기 어려운 손해와 긴급성이 인정되지 않는다고 판단했다. 이에 따라 중단되었던 환경영향평가가 재개될 예정이다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>이 기사는 석면 피해자를 위한 법정분담금 신설에 관한 것으로, 특정 가해자를 상대로 한 소송 기회를 제시하지 않습니다. 소송금융은 특정 소송 사건에 대한 투자를 목적으로 하므로, 이와 같은 일반적인 구제 기금 마련 소식은 적합한 투자 대상이 아닙니다.</t>
+          <t>이 사건은 정부 사업에 대한 집행정지 신청 기각 건으로, 소송금융의 주된 투자 대상인 금전적 손해배상 청구 사건이 아닙니다. 피해 규모를 금전적으로 특정하기 어렵고, 직접적인 피해자 집단이 명확하지 않아 투자 매력이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>조달청, 법정분담금 관련 간접공사비 항목 신설</t>
+          <t>새만금공항 제동 건 집행정지 신청 기각…전북도  절차 재개</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>koit.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.koit.co.kr/news/articleView.html?idxno=206366</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590238.html</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-25 00:15:37.083872+00:00</t>
+          <t>2026-03-25 12:47:31.952013+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
-      <c r="A169" s="2" t="inlineStr">
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>새만금공항 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>서울고등법원이 새만금국제공항 건설 관련 환경단체가 제기한 기본계획 집행정지 신청을 기각하여 사업 추진이 가능해졌습니다. 환경단체는 공항 건설로 인한 소음 피해 등을 주장했으나 법원은 이를 받아들이지 않았습니다. 현재 새만금공항 기본계획 취소소송 항소심이 진행 중이며, 전북자치도는 법원의 판단을 검토하여 대응할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 공항 건설로 인한 소음 피해 등 집단적 피해 발생 가능성이 있습니다(적합 조건 3). 다만, 법원이 환경단체의 집행정지 신청을 기각하여 현재까지는 환경단체의 주장이 받아들여지지 않았으므로, 본안 소송에서의 승소 가능성 및 책임 명확성 입증에 대한 추가 검토가 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>새만금국제공항 추진되나…집행정지 결정 기각</t>
+        </is>
+      </c>
+      <c r="K169" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260325164645Zoh</t>
+        </is>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:46:05.370713+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>국토교통부 장관, 전북도</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중, 관련 행정절차 집행정지 신청 기각 후 항고 예정.</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>법원이 새만금 국제공항 건설 관련 행정절차 집행정지 신청을 기각하여 국토교통부와 전북도는 공항 건설 절차를 이어갈 수 있게 되었습니다. 그러나 환경단체와 주민들은 이에 항고할 예정이며, 공항 기본계획 취소 본안 소송의 항소심이 진행 중이어서 법적 공방은 계속될 전망입니다. 1심에서는 조류 충돌 위험성 등을 이유로 기본계획 취소 판결이 내려진 바 있습니다.</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>본 소송은 새만금 국제공항 개발사업 기본계획 취소를 목적으로 하는 행정소송으로, 원고(환경단체, 주민)가 직접적인 금전적 손해배상을 청구하는 사건이 아니므로 소송금융의 핵심인 금전적 회수 가능성이 낮아 적합도가 낮습니다. (적합 조건 4 '피해 규모가 큼' 미충족). 다만, 상대방(국토교통부, 전북도)의 자력은 충분하며(적합 조건 2), 1심에서 원고 승소 판결이 있었던 점(적합 조건 1, 5)은 긍정적입니다.</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>법원, ‘새만금공항 행정절차 집행정지’ 기각…환경단체, 항고할 듯</t>
+        </is>
+      </c>
+      <c r="K170" t="inlineStr">
+        <is>
+          <t>hani.co.kr</t>
+        </is>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr">
+        <is>
+          <t>https://www.hani.co.kr/arti/area/honam/1251039.html</t>
+        </is>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:44:38.350748+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B169" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>허베이 기금 관련 소송 진행 중</t>
+          <t>하이트진로와 오비맥주 등 입주 기업들이 공동 입장문을 통해 폐기물 선별장 공사 중단 및 전면 재검토를 요구하며 청주시와 대립 중</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>김진권 태안군의원 후보가 허베이 스피리트 유류오염 사고 관련 기금이 소송에 묶여 있는 상황을 바로잡아 군민에게 환원하겠다고 공약했다. 이는 대규모 환경 재난으로 인한 집단 피해자들을 위한 기금으로, 현재 법적 절차로 인해 집행이 지연되고 있음을 시사한다.</t>
+          <t>충북 청주 현도일반산업단지 내 재활용 폐기물 선별장 건립 추진에 하이트진로와 오비맥주 등 입주 기업들이 강력 반발하고 있습니다. 기업들은 식품 안전, 근로자 건강권 위협 및 절차적 정당성, 입지 선정 공정성 문제를 제기하며 공사 중단과 전면 재검토를 요구하고 있으나, 청주시는 문제가 없다는 입장입니다. 이로 인해 기업들은 브랜드 이미지 타격과 매출 감소, 수십억 원의 설비 투자 비용 발생을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>허베이 스피리트 유류오염 사고는 대규모 집단 피해(적합 조건 3)를 야기했으며, 관련 기금이 조성되어 피해 규모가 크고(적합 조건 4) 증거 확보가 용이합니다(적합 조건 5). 현재 기금이 소송에 묶여 있어 추가적인 법적 개입 가능성이 있으나, 소송의 구체적인 내용과 상대방이 명확히 특정되지 않아 Medium 등급으로 판단합니다.</t>
+          <t>청주시(공공기관)가 상대방으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주 기업 다수가 피해를 입고 있어 집단적 피해에 해당합니다(적합 조건 3). 식품 안전 문제로 인한 브랜드 이미지 타격, 매출 감소, 수십억 원의 방어적 설비 투자 비용 등 잠재적 피해 규모가 크며(적합 조건 4), 청주시의 절차적 정당성 및 환경 영향 검증 부족 등 책임 여부가 쟁점이 될 수 있습니다(적합 조건 1). 관련 행정 절차 및 환경 평가 문서들이 증거로 활용될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원(방어적 설비 투자 비용), 매출 감소(미상)</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>하이트진로, 오비맥주 등 현도산단 입주 기업 다수 및 근로자</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>김진권 태안군의원, 태안군수 출마 선언... 허베이 기금, 군민 품으로 환...</t>
+          <t>식품공장 350m 앞 폐기물시설…하이트진로·오비맥주 강력 반발</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537828</t>
+          <t>https://www.newspim.com/news/view/20260325001055</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-24 12:48:10.182193+00:00</t>
+          <t>2026-03-25 12:43:17.275448+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>쓰레기 수거 및 처리 문제 발생</t>
+          <t>새만금국제공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각, 환경영향평가 유보</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>금천구가 3개 재활용 업체와 공동 수급 계약을 맺었으나, 쓰레기 처리 문제로 인해 주민들이 '쓰레기 난민'이 되는 상황에 처했습니다. 이는 서울시 내 소각장 부족 문제와 마포구-서울시 간 행정소송 등 광범위한 환경 및 행정 문제와 연관되어 있습니다.</t>
+          <t>시민단체가 국토교통부를 상대로 제기한 새만금국제공항 기본계획 취소 소송의 항소심이 진행 중이다. 1심에서는 시민단체가 승소했으나, 공항 건설 관련 행정 절차 중단을 요청한 집행정지 신청은 기각되었다. 현재 전북지방환경청이 환경영향평가 결과를 유보하여 관련 절차는 중단된 상태이다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>금천구 전체 주민에게 영향을 미치는 집단적 피해이며, '쓰레기 난민'이라는 표현에서 피해 규모가 상당함을 알 수 있습니다. (적합 조건 3, 4) 그러나 상대방의 책임이 명확히 특정되지 않고, 금천구 사안에 대한 공적 절차 진행 여부도 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 1심 승소 판결에서 조류 충돌 위험성 및 생태계 영향 등 객관적 증거가 인정된 바 있다(적합 조건 5). 또한 환경영향평가 결과 유보 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 직접적인 금전적 피해를 입은 다수의 피해자가 명확하지 않아 소송금융 투자 대상으로서의 집단적 피해 및 피해 규모가 불분명하다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>금천구 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>금천구는 어쩌다 '쓰레기 난민'이 되었을까? [취재파일]</t>
+          <t>법원, 새만금공항 관련 시민단체가 신청한 집행정지 ‘기각’</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488736&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.pressian.com/pages/articles/2026032514393956237?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-24 12:45:59.445684+00:00</t>
+          <t>2026-03-25 12:42:45.260646+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
-      <c r="A173" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A173" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>국토교통부 장관</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>인허가 절차 완료 및 주민/어업 피해보상 협의 진행 중</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 본안 소송 항소심 진행 중이며, 집행정지 신청 기각에 대해 환경단체가 항고를 예고했다.</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>풍력산업협회는 안마 해상풍력 발전 프로젝트의 공유수면 점·사용 허가를 촉구하고 있습니다. 풍황조사, 환경영향평가 등 주요 인허가 절차가 완료되었으며, 주민합의서 체결 및 어업 피해보상 약정 등 보상을 위한 주민협의도 상당 부분 마무리된 상태입니다.</t>
+          <t>새만금 국제공항 개발사업 기본계획 집행정지 신청이 서울고등법원에서 기각되었다. 재판부는 주민들의 소음 피해를 회복 불가능한 손해로 보지 않았고, 수라갯벌 훼손 주장은 신청인 적격이 없다고 판단했다. 환경단체는 이에 반발하며 항고를 예고했으며, 본안 소송 항소심이 최종 분수령이 될 전망이다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>해당 기사는 해상풍력 발전 프로젝트의 인허가 절차 완료 및 주민, 어업인과의 피해보상 협의 진행 상황을 다루고 있습니다. 이는 소송금융 투자 대상이 되는 '피해 발생'이나 '법적 분쟁' 상황이 아니며, 특정 가해 주체나 명확한 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>적합 조건: 상대방 자력 충분 (국토교통부), 집단적 피해 (환경단체 및 주민), 피해 규모 큼 (새만금 갯벌 훼손), 증거 확보 가능 (1심에서 절차적·내용적 하자 인정). 1심에서 이미 절차적·내용적 하자가 인정되어 상대방 책임이 명확해질 가능성이 높고, 환경단체가 조직적으로 대응하며 항고를 예고하고 있어 소송금융 투자 기회가 충분하다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>풍력산업협회  안마 해상풍력 공유수면 점·사용 허가해야</t>
+          <t>법원, 새만금 신공항 집행정지 ‘기각’···환경단체 “사업 강행 면...</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=100905</t>
+          <t>https://www.khan.co.kr/article/202603251427001</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-24 12:29:04.643259+00:00</t>
+          <t>2026-03-25 12:41:17.128836+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
-      <c r="A174" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A174" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr"/>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>창원시 야생동물 피해보상사업 추진</t>
+          <t>행정처분 취소소송 및 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>창원시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해에 대비해 피해보상사업을 추진한다고 밝혔다. 보상 대상은 창원 지역에서 야생동물로 인해 농작물에 직접 피해가 발생한 농가이다.</t>
+          <t>청주시가 현도일반산업단지 내 폐기물 선별장 건립을 추진하자, 현도공단 입주기업협의회가 이에 반발하며 행정처분 취소 소송 및 집행정지 신청을 제기했다. 기업들은 폐기물 시설로 인한 환경적, 경제적 피해를 우려하고 있다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>기사 내용은 창원시가 야생동물로 인한 농작물 피해에 대해 피해보상사업을 추진한다는 것으로, 소송을 통해 배상을 받아야 할 명확한 상대방이 특정되지 않습니다. 시가 이미 보상 절차를 마련하고 있어 소송금융의 필요성이 낮습니다. (적합 조건 1, 2, 5 미충족)</t>
+          <t>적합 조건 1(상대방 책임 명확): 청주시가 폐기물 선별장 건립을 추진하며 행정처분을 내린 주체로 명확히 특정됩니다. 적합 조건 2(상대방 자력 충분): 피고가 공공기관인 청주시이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 현도공단 입주기업협의회가 소송을 제기하는 것으로 보아 다수의 기업이 공동으로 피해를 입고 있습니다. 적합 조건 6(공적 절차 진행 중): 행정처분 취소소송은 이미 공적 절차(행정처분)에 대한 법적 대응이므로 관련성이 높습니다. 현재 행정소송이 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>농가 다수</t>
+          <t>현도공단 입주기업 다수</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>창원 야생동물 농작물 훼손 피해보상 추진</t>
+          <t>[TOP's Pick] [유통] 오비맥주·하이트진로  청주시 현도공단 내 폐기물...</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484866</t>
+          <t>https://www.topdaily.kr/articles/109379</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-24 12:26:36.933233+00:00</t>
+          <t>2026-03-25 12:40:44.556800+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
-      <c r="A175" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A175" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr"/>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>오비맥주, 하이트진로, 청주시</t>
+        </is>
+      </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>정부 가이드라인 강화</t>
+          <t>청주시 관계자가 소송 진행 중임을 언급</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>길고양이 급식소 설치 및 관리 문제로 캣맘과 주민들 간의 갈등이 심화되자 정부가 길고양이 돌봄 가이드라인을 강화했습니다. 무단 설치 시 법적 책임이 발생할 수 있으며, 급식소 증가와 사료 과잉 급여로 인한 악취, 해충 유입 등 주민 불편 민원이 끊이지 않고 있습니다. 특히 주거 밀집 지역에 밥자리가 집중되어 문제가 가중되고 있습니다.</t>
+          <t>오비맥주와 하이트진로가 충북 지역에서 폐기물 선별장 재검토를 촉구하는 공동 집회를 진행 중이다. 청주시 관계자는 해당 사안이 현재 소송 중에 있어 자세한 답변이 어렵다고 밝혔다. 소송의 구체적인 내용과 당사자는 명확히 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>상대방(캣맘)은 개별 시민으로 자력이 충분하지 않을 가능성이 높고, 피해 규모 또한 개별 주민에게 미치는 금전적 피해가 크지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 현재 소송이 진행 중인 사건임. 오비맥주, 하이트진로, 청주시 모두 자력이 충분한 대기업 또는 공공기관으로 추정됨. 그러나 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 책임 명확성, 피해 규모 등 핵심 정보 파악이 어려워 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>캣맘 VS 주민 갈등 줄인다… 정부, '길고양이 밥자리' 가이드라인 강화</t>
+          <t>오비맥주·하이트진로,  폐기물 선별장 재검토 …청주시  법적 문제 없어...</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603232005119895</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24918</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-24 00:31:31.578155+00:00</t>
+          <t>2026-03-25 12:40:24.328349+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>HD현대오일뱅크</t>
+          <t>지방자치단체</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>페놀 오염수 배출 관련 전현직 임직원 형사사건 대법원 상고 및 1,760억원 과징금 취소 행정소송 진행 중</t>
+          <t>산불 진화 중 사망한 대원 및 공무원 유족들이 지방자치단체와 보상액 갈등으로 소송 준비 중. 주민들은 주택 및 산림 피해 복구 지연.</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>현대오일뱅크가 2019년부터 2022년까지 페놀 함유 폐수를 방지시설 없이 배출한 혐의로 전현직 임직원들이 실형을 선고받고 1,760억원 규모의 과징금이 부과되었습니다. 사측은 이에 불복하여 현재 대법원 상고와 과징금 취소 행정소송을 진행 중입니다. 이 사건은 현대오일뱅크의 경영 불확실성을 가중시키는 요인으로 작용하고 있습니다.</t>
+          <t>1년 전 경남 산청·하동 대형 산불로 축구장 4천7백여 개 산림과 주택 28채가 소실되고, 산불 진화 과정에서 4명의 대원과 공무원이 숨졌습니다. 주민들은 삶의 터전을 잃고 공동체 붕괴 위기를 겪고 있으며, 사망자 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>현대오일뱅크의 페놀 오염수 배출 사건은 전현직 임직원 실형 선고와 1,760억원 규모의 과징금 부과로 상대방의 책임이 명확하며(적합 조건 1, 5), HD현대오일뱅크는 자력이 충분한 대기업입니다(적합 조건 2). 이미 공적 절차(형사 처벌 및 과징금 부과)가 진행되었고 현재 대법원 상고 및 행정소송이 진행 중이며(적합 조건 6), 과징금 규모는 사건의 중대성을 보여줍니다(적합 조건 4). 직접적인 피해자 규모는 명시되지 않았으나, 환경 오염 사건의 특성상 집단적 피해 발생 가능성이 높습니다.</t>
+          <t>지방자치단체가 소송 상대방이 될 가능성이 높아 자력이 충분하며(적합 조건 2), 축구장 4천7백여 개 산림 및 주택 28채 소실, 사망자 4명 발생 등 집단적이고 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 산불 원인 및 사망 사실 등 증거 확보가 용이하며(적합 조건 5), 유족들이 이미 소송을 준비 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주택 28채 소실, 산림 4천7백여 축구장 면적 피해, 사망자 4명 유족, 다수 주민</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>현대오일뱅크, 정제마진 호재 전망에도 '중동·사법리스크'에 안갯속</t>
+          <t>[산불 1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338388</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517812&amp;ref=A</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-23 13:20:18.564561+00:00</t>
+          <t>2026-03-25 12:38:17.088041+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>소각장 운영 업체 및 관련 지자체</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>시민단체 반대 운동 및 가처분 소송 요구</t>
+          <t>난개발·환경오염 방지 및 주민알권리 조례 운동본부 활동, 지방선거 공약 채택 촉구</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>한국농어촌공사가 평택호 수면 태양광 발전시설 설치 사업을 추진하자, 평택호 태양광 설치 반대 범시민대책위원회가 환경 및 지역경제 훼손을 우려하며 사업 중단을 촉구했습니다. 시민 200여 명이 집회에 참여했으며, 대책위는 한국농어촌공사의 사업 공모 중지, 평택시의 적극적인 반대 입장 표명 및 행정력 동원, 그리고 사업 중지 가처분 소송 즉각 시행 등 4대 요구안을 제시했습니다.</t>
+          <t>충북 청주 북이면에 위치한 소각장이 27년간 운영되며 악취와 유해물질을 배출, 주민 60명이 암으로 사망하는 등 심각한 환경 피해를 야기했습니다. 기업과 행정의 정보 은폐 및 제도적 허점이 문제로 지적되며, 전국 80개 환경·시민사회단체가 '난개발·환경오염 방지 및 주민알권리 조례 운동본부'를 꾸려 지방선거 공약 채택을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>상대방인 한국농어촌공사는 공공기관으로 자력이 충분하며, 충분한 검증 없이 대규모 사업을 일방적으로 추진하여 책임이 명확합니다. 65만 평택시민의 공공자산 훼손 및 지역경제 타격이 예상되는 집단적 피해이며, 9000억 원 규모의 사업으로 피해 규모가 매우 큽니다. 시민단체가 조직적으로 반대 운동을 전개하며 가처분 소송을 요구하고 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>소각장 운영 업체와 인허가 지자체의 책임이 명확하며, 청주 북이면에서만 60명의 암 사망자가 발생하는 등 집단적이고 심각한 피해가 발생했습니다. 악취, 연기, 농작물 오염 등 직접적인 증거와 사망 통계가 존재하며, '난개발·환경오염 방지 및 주민알권리 조례 운동본부'가 조직되어 지방선거 공약 채택을 촉구하는 등 공적 절차가 진행 중입니다. 상대방인 지자체는 충분한 자력을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>65만 평택시민</t>
+          <t>청주 북이면 주민 60명 암 사망, 전국적으로 다수</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>평택호 수면 태양광 사업 반대 확산…시민단체  사업 즉각 중단하라</t>
+          <t>처음엔 평범한 공장인 줄...  동네 까맣게 변했는데, 이유도 몰라 [그 ...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1952231</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217843&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-23 13:19:22.479447+00:00</t>
+          <t>2026-03-25 12:38:00.078234+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
-      <c r="A178" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A178" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>전북자치도</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>서울고등법원에서 공항 건설 집행정지 신청 기각. 본안 소송 진행 중.</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>새만금 신공항 백지화 공동행동 등 시민단체가 새만금 국제공항 건설로 인한 환경 피해를 주장하며 공사 중단을 위한 행정소송을 제기했다. 서울고등법원은 시민단체가 신청한 공항 건설 집행정지를 기각했으며, 본안 소송은 계속 진행될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>본 사건은 시민단체가 공항 건설 중단을 목적으로 제기한 행정소송으로, 원고의 주된 목표가 금전적 손해배상 청구가 아닌 환경 보호 및 공사 중단에 있음. 소송금융은 금전적 회수 가능성이 높은 사건에 투자하므로, 본 사건은 투자 적합도가 낮음. (적합 조건 1, 4, 5 불충족)</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 건설 중단 위기 넘겨…법원, 집행정지 기각</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6490716?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260325124727</t>
+        </is>
+      </c>
+      <c r="N178" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:37:39.974560+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr"/>
+      <c r="D179" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E178" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>공모중지 가처분 소송 검토 요구</t>
+          <t>경북도 주관 피해자 지원 및 추가지원 논의를 위한 간담회, 위원회 절차 진행 중</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>평택시민 500여 명이 한국농어촌공사의 평택호 태양광사업 추진에 반대하며 공모 즉각 중단 및 평택시의 행정력 동원을 요구했습니다. 이들은 평택시와 평택도시공사가 한국농어촌공사를 상대로 공모중지 가처분 소송을 검토할 것을 촉구하고 있습니다.</t>
+          <t>경북도는 산불 피해 주민들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 추가 지원이 필요한 사례들을 발굴하고 있습니다. 위원회를 통한 추가 지원 과정에 피해자 의견을 반영하기 위해 정부에 적극적으로 건의하는 등 사각지대 해소에 총력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>한국농어촌공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 500여 명의 평택시민이 집단적으로 반대하고 있어 다수의 피해자가 예상됩니다(적합 조건 3). 또한, 공모중지 가처분 소송 검토가 요구되는 등 구체적인 법적 대응이 논의되고 있습니다. 다만, 현재까지 금전적 피해 규모가 명확히 특정되지 않고, 소송이 공식적으로 제기된 단계는 아닙니다.</t>
+          <t>해당 기사는 산불 피해 주민에 대한 경북도의 지원 및 사각지대 해소 노력에 초점을 맞추고 있으며, 산불 발생의 책임이 있는 특정 상대방이 명확하게 제시되지 않습니다. 소송금융 투자를 위해서는 명확한 피고와 그 책임 소재가 중요하나, 본 기사에서는 이를 파악하기 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>500여 명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>평택시민 500여 명, 평택호 태양광 설치 반대에 한 목소리</t>
+          <t>경북도, 산불 피해 주민 지원·사각지대 해소 ‘총력전’</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017168</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596782</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-03-23 13:10:42.088233+00:00</t>
+          <t>2026-03-25 12:35:05.880303+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C180" t="inlineStr"/>
       <c r="D180" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>기후부 과징금 부과 및 조업정지 처분, 봉화군청/대구지방환경청 조치명령 및 과태료 부과, 영풍 측 행정소송 진행 중</t>
+          <t>경북도 추가 지원 및 2차 피해 보상 검토, 피해자단체와 간담회 진행</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>영풍 석포제련소가 제련잔재물 미처리 및 토양오염 미정화로 기후부로부터 과징금 처분을 받았으며, 과거에도 환경오염 문제로 여러 차례 행정처분과 대규모 과징금을 부과받았습니다. 현재 영풍 측은 관련 행정처분에 대해 행정소송으로 법적 대응 중이며, 5,400억 원 규모의 환경 개선 투자를 진행하고 있습니다.</t>
+          <t>경북도는 초대형 산불 피해 주민들을 위한 추가 지원을 본격화하고 있습니다. 특히 비공식적 또는 무형적 가치 하락으로 인한 2차 피해에 대한 보상도 검토 중입니다. 경북도는 재건위원회 출범 이전에 이미 피해자단체와 15회가 넘는 간담회를 개최하여 주민들의 목소리를 청취했습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 대기업인 영풍에 충분한 자력이 있으며(조건 2), 기후부의 과징금 처분 및 사업보고서 등 객관적 증거가 확보되어 있습니다(조건 5). 이미 다수의 공적 절차(과징금, 조업정지, 조치명령)가 진행 중이며(조건 6), 과거 대규모 과징금 부과 사례와 환경 개선 투자 규모를 볼 때 잠재적 피해 규모가 클 가능성이 높습니다(조건 4).</t>
+          <t>초대형 산불로 인해 다수의 피해 주민이 발생했으며(적합 조건 3), 2차 피해에 대한 보상까지 검토되는 점으로 보아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경북도가 피해자단체와 15회 이상 간담회를 개최하고 추가 지원 및 보상을 검토하는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 2차 피해 보상 주체가 경북도 또는 관련 공공기관일 경우 자력이 충분하여 소송금융 투자에 적합합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>미상 (과거 281억 원 과징금 부과 사례 및 5,400억 원 환경 개선 투자 규모 고려 시 잠재적 피해액 상당)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>미상 (환경 오염으로 인한 잠재적 피해자 다수 예상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>영풍 석포제련소, 제련잔재물 미처리...과징금 처분</t>
+          <t>경북도, 초대형 산불 피해 주민 위한 추가 지원 본격화</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>inthenews.co.kr</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.inthenews.co.kr/news/article.html?no=84597</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861498</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-03-23 13:09:41.984266+00:00</t>
+          <t>2026-03-25 12:17:33.464842+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
-      <c r="A181" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A181" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C181" t="inlineStr"/>
+      <c r="D181" t="inlineStr"/>
+      <c r="E181" t="inlineStr"/>
       <c r="F181" t="inlineStr">
         <is>
-          <t>평택호에 추진되는 수상태양광 설치에 반대하는 시민들이 궐기대회를 열고 평택시와 평택도시공사에 농어촌공사를 상대로 사업 중지 가처분 소송을 제기할 것을 요구했다. 이미 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 반대 움직임이 확산되고 있다.</t>
+          <t>화학물질안전원이 화학사고 예방 및 안전망 구축을 추진하고 있으며, 환경책임보험사업단은 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립되어 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 합니다. 이는 환경오염 피해 구제 시스템에 대한 설명으로, 특정 사건에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>공공기관인 농어촌공사가 사업 주체로 특정되어 책임이 명확하고 자력이 충분함(적합 조건 1, 2). 다수의 시민이 집단적으로 반대하며 궐기대회를 개최했고(적합 조건 3), 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높음.</t>
+          <t>해당 기사는 특정 환경오염 피해 사건에 대한 보도가 아닌, 화학물질안전원과 환경책임보험사업단의 역할 및 환경오염 피해 구제 시스템에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>평택호 수상태양광 설치 반대 시민 1차 궐기대회</t>
+          <t>화학물질안전원, 화학사고 예방 등 안전망 구축 추진</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003956</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295685</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-03-23 13:07:28.616952+00:00</t>
+          <t>2026-03-25 12:16:23.091357+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C182" t="inlineStr"/>
-      <c r="D182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
-          <t>농림축산식품부 길고양이 돌봄 가이드라인 발표, 주민 갈등 심화</t>
+          <t>환경책임보험 제도 설명회 개최</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>길고양이 밥자리 설치를 둘러싼 주민 갈등이 심화되자 농림축산식품부가 공공장소 및 사유지 내 밥자리 설치 시 소유자 동의를 받도록 하는 가이드라인을 발표했습니다. 동의 없는 설치는 법적 문제(무단적치물, 주거침입, 손해배상책임 등)를 야기할 수 있으며, 밥자리 증가와 관리 부실로 악취, 해충 등 환경 위생 문제가 발생하고 있습니다. 서울시 조사 결과 길고양이 밥자리가 늘고 대형화되는 추세입니다.</t>
+          <t>환경책임보험사업단과 DB손해보험이 '환경책임보험 제도 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 위해 설립된 기구로, 기사는 특정 환경오염 사건이 아닌 보험 제도 자체에 대한 정보를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>주요 피고가 될 수 있는 '캣맘'은 개별 시민으로, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다. 또한, 악취, 해충, 환경 위생 악화 등 피해가 집단적이지만, 이를 구체적인 손해액으로 산정하고 입증하기가 매우 어려워 투자 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+          <t>해당 기사는 특정 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험 제도 설명회 개최에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>주거 지역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>갈등 유발하는 캣맘 ‘길고양이 밥자리’…이제 공공장소·사유지에 함...</t>
+          <t>환경책임보험사업단·DB손해보험, '환경책임보험 제도 설명회' 개최…2...</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323512479?OutUrl=naver</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130791</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:31.530024+00:00</t>
+          <t>2026-03-25 12:15:46.020060+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>한국농어촌공사의 사업 공모 진행 중, 범대위 가처분 소송 검토 중</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 국무총리 산하 피해지원 및 재건위원회 활동 중</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>평택호 태양광 설치 반대 범시민대책위원회가 한국농어촌공사의 평택호 수상태양광 사업 공모 중단을 촉구하며 궐기대회를 개최했다. 범대위는 9000억원 규모의 대규모 사업이 환경, 생태계, 지역경제 등에 심각한 훼손을 초래할 것이라 주장하며 평택시의 적극적인 반대 입장 표명과 가처분 소송 검토를 요구하고 있다.</t>
+          <t>지난해 경북에서 발생한 대규모 산불로 3,500여명의 이재민과 막대한 산림 피해가 발생했다. 경북도는 산불 피해 지원 사각지대 해소를 위해 대책반을 꾸리고, 국무총리 산하 '피해지원 및 재건위원회'를 통해 화상 치료비, 후유증 사망 인정, 주거지원비 현실화 등 기존 제도에서 부족한 추가 지원 방안을 논의 중이다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>한국농어촌공사는 공공기관으로 자력이 충분하며(적합 조건 2), 500여명의 시민이 궐기대회에 참여하는 등 다수의 지역민이 피해를 주장하며 집단적 반대 활동을 펼치고 있습니다(적합 조건 3). 9000억원 규모의 대규모 사업으로 환경, 생태계, 지역경제 등에 광범위하고 심각한 훼손이 예상되며(적합 조건 4), 한국농어촌공사의 사업 공모가 진행 중이고 이에 대한 중단을 촉구하는 시민단체의 조직적인 반대 활동이 활발하며 가처분 소송 검토가 언급되어 법적 대응이 임박했음을 시사합니다(적합 조건 6).</t>
+          <t>지난해 경북 산불로 3,500명 이상의 이재민과 막대한 산림 피해가 발생하여 집단적이고 대규모의 피해에 해당한다 (적합 조건 3, 4). 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정 및 국무총리 산하 재건위원회 활동 등 공적 절차가 진행 중이며 (적합 조건 6), 피해 사실 및 규모는 공식적으로 인정되어 증거 확보가 용이하다 (적합 조건 5). 기존 지원의 사각지대가 명확히 언급되어 추가적인 법적 구제 필요성이 높다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>지역민 다수</t>
+          <t>3500여명 (이재민), 26명 사망, 31명 부상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>평택호 태양광 반대 범대위 “농어촌공사 공모 중단하라”</t>
+          <t>경북도, 산불 피해 사각지대 대책반 꾸려…추가 지원 논의</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003559951</t>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1251033.html</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-03-23 12:50:02.600643+00:00</t>
+          <t>2026-03-25 12:15:38.476181+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>대한민국의학한림원 건강영향 연구 진행 중, 행정안전부 인명피해 인과관계 판단 기준 마련 예정</t>
+          <t>경북·경남·울산 초대형 산불 피해구제 및 지원 등을 위한 특별법 시행 중, 피해자 불만 제기</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>대한민국의학한림원이 지난해 영남 지역 대형 산불 이재민들의 장기적인 건강 영향 연구 중간 결과를 발표하며, 정부에 '초과 사망자' 등 산불 피해 인과관계를 적극적으로 조사하고 지원할 것을 촉구했습니다. 이 연구는 이재민 상당수가 PTSD 고위험군이며, 우울, 불안, 호흡기 질환 등 신체·정신적 피해를 겪고 있음을 밝혔습니다. 행정안전부가 산불 인명피해 인과관계 판단 기준을 새로 마련할 예정이어서 이번 연구 결과가 주목받고 있습니다.</t>
+          <t>경북·경남·울산 초대형 산불 발생 1년 후, 정부가 피해구제 특별법을 시행했으나, 70년간 송이 채취로 생계를 이어온 노인 등 일부 피해자들은 특별법이 실질적인 도움이 되지 못한다고 호소하고 있다. 이는 특별법의 실효성에 대한 의문을 제기하며, 추가적인 피해 구제 방안 모색의 필요성을 시사한다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>정부(국가)를 상대로 한 소송 가능성, 영남 지역 대형 산불로 인한 다수의 이재민 피해(집단적 피해), 초과 사망자 및 심각한 정신적/신체적 피해(피해 규모 큼), 대한민국의학한림원의 연구 결과 및 행정안전부의 인과관계 판단 기준 마련 움직임(증거 확보 가능성 및 공적 절차 진행 중) 등 여러 적합 조건에 해당합니다. 특히 정부가 상대방이므로 자력이 충분합니다.</t>
+          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 매우 크다(적합 조건 4). 정부가 특별법을 시행하여 공적 절차가 진행 중이나(적합 조건 6), 기사 내용상 피해자들의 불만이 여전하여 추가적인 법적 구제 가능성이 높다. 상대방(대한민국 또는 산불 원인 제공자)의 자력은 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>영남 산불 이재민 다수 (최소 400명 이상, 초과 사망자 최소 17명 추정)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>이종구 의학한림원 부원장 “산불 초과사망, 적극 조사해야” [인터뷰]</t>
+          <t>[경북산불 1년] 70년 ‘송이 황금산’ 잃은 노인에게 특별법은 ‘남의 ...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029570077&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.kbmaeil.com/article/20260325500380</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-03-23 12:28:45.556579+00:00</t>
+          <t>2026-03-25 12:15:15.013589+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
-      <c r="D185" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D185" t="inlineStr"/>
+      <c r="E185" t="inlineStr"/>
       <c r="F185" t="inlineStr">
         <is>
-          <t>창원특례시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해로부터 시민의 생명과 재산을 보호하고 농업인의 안정적인 영농활동을 보장하기 위해 '2026년 야생동물 피해보상사업'을 추진한다. 이는 야생동물 피해에 대한 시 차원의 대응책 마련이다.</t>
+          <t>기사는 '환경오염피해 배상책임 및 구제에 관한 법률'에 따라 설립된 환경책임보험사업단에 대해 설명합니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 민관 협력 기반의 보험 운영 기구입니다. 특정 사건에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>기사는 창원특례시가 야생동물 피해에 대한 보상사업을 추진하는 내용으로, 소송금융의 핵심인 소송 상대방(피고)이 특정되지 않는다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분)을 충족하지 못한다.</t>
+          <t>제공된 기사는 '환경책임보험사업단'의 설립 목적과 역할에 대한 일반적인 설명으로, 특정 환경오염 피해 사건이나 잠재적 소송을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>창원특례시,'2026년 야생동물 피해보상사업'추진</t>
+          <t>화학사고 '예방부터 피해배상까지' 사전예방 화학안전망 구축</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>energydaily.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=541803</t>
+          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=165653</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-03-23 12:28:12.591899+00:00</t>
+          <t>2026-03-25 12:14:56.944360+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
-      <c r="A186" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A186" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C186" t="inlineStr"/>
+      <c r="D186" t="inlineStr"/>
+      <c r="E186" t="inlineStr"/>
       <c r="F186" t="inlineStr">
         <is>
-          <t>안동댐 메기에서 기준치를 초과한 수은이 검출되어 어업인들의 조업이 3년 5개월간 중단되었습니다. 기후부가 수은 발생 원인 규명을 위한 연구 용역에 착수했으며, 안동시는 자체 예산으로 어업인 폐업 보상 절차를 개시했습니다. 영풍 석포제련소 등이 잠재적 오염원으로 거론되고 있으며, 향후 중앙환경분쟁조정위원회를 통한 배상 논의가 진행될 예정입니다.</t>
+          <t>환경책임보험사업단이 포항에서 환경책임보험 전국설명회를 개최하여 환경안전관리 제도 변화를 설명했습니다. 이 설명회는 「환경오염피해 배상책임 및 구제에 관한 법률」에 따라 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>영풍 석포제련소 등 대기업이 잠재적 오염원으로 거론되어 상대방의 자력이 충분하고 책임 규명 가능성이 높습니다. 안동댐 어업인 다수가 3년 5개월간 조업 중단으로 집단적 피해를 입었으며, 기후부의 원인 규명 연구 용역이 진행 중이므로 객관적 증거 확보가 가능합니다. 또한, 안동시의 폐업 보상 절차 개시 및 중앙환경분쟁조정위원회 통한 배상 논의 등 공적 절차가 이미 진행 중입니다.</t>
+          <t>해당 기사는 특정 환경오염 피해 사건이 아닌, 환경책임보험 제도 및 설명회에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 분쟁이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>안동댐 어업인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>[단독] 안동댐 ‘수은 메기’ 어업 중단 3년5개월 지나서야 기후부 조사...</t>
+          <t>포항서 환경책임보험 전국설명회… 환경안전관리 제도 변화 설명</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323515741?OutUrl=naver</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052157</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-03-23 12:22:31.032498+00:00</t>
+          <t>2026-03-25 12:14:19.041265+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr"/>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>경남 산청군, 하동군</t>
+        </is>
+      </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>충남도 주관 석면건강영향조사 및 정밀검진 진행 중, 석면피해구제급여 연계 예정</t>
+          <t>사망자 유족들이 지방자치단체와의 보상액 갈등으로 소송 준비 중</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>충청남도가 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하며, 석면질환 의심자에게 정밀검진을 제공하고 석면피해구제급여와 연계할 계획이다. 2020년부터 지속된 이 조사는 석면 노출로 인한 집단적 건강 피해를 확인하고 구제하기 위한 공적 절차이다.</t>
+          <t>1년 전 경남 산청·하동 산불로 축구장 4천7백여 개 산림과 주택 28채가 전소되는 등 막대한 피해가 발생했습니다. 산불 진화 과정에서 숨진 대원과 공무원 4명의 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중이며, 다수의 주민들도 삶의 터전을 잃고 고통받고 있습니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>적합 조건인 '집단적 피해' (폐석면광산 주변지역 주민), '피해 규모가 큼' (석면질환의 중대성), '증거 확보 가능' (건강영향조사 및 정밀검진 결과), '공적 절차 진행 중' (충남도의 건강영향조사 및 구제급여 연계)이 모두 충족됩니다. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요합니다.</t>
+          <t>산불의 원인이 예초기 불티로 특정되어 상대방 책임의 여지가 있고(적합 조건 1), 상대방이 지방자치단체로 자력이 충분하며(적합 조건 2), 주택 28채 전소 및 4명의 사망자 발생 등 집단적 피해와 큰 피해 규모가 확인됩니다(적합 조건 3, 4). 유족들이 지자체와의 보상액 갈등으로 소송을 준비 중이며, 이는 소송금융 투자 기회로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>폐석면광산 주변지역 주민 다수</t>
+          <t>주민 다수, 사망자 유족 4명</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>충남도, 올해도 '석면건강영향조사' 추진</t>
+          <t>[산불1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148351</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517477&amp;ref=A</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-03-23 12:22:08.051037+00:00</t>
+          <t>2026-03-25 00:46:07.758229+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
-      <c r="A188" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A188" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
-      <c r="D188" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D188" t="inlineStr"/>
+      <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 건강영향조사를 추진하여 총 6789명 검진, 416명의 석면질환 의심자를 발굴했습니다. 이들은 피해구제와 연계되고 있으며, 올해도 보령, 홍성, 청양 3곳에서 조사가 이어질 예정입니다.</t>
+          <t>기사는 한 조합이 유류오염손해배상보장법 시행에 맞춰 국내 최초로 시작한 P I 공제 상품의 갱신 시기에 대해 설명하고 있습니다. 국제 P I 보험업계와 달리 2월과 5월에 나눠서 갱신이 이루어진다는 내용입니다. 특정 사건이나 피해 사실은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>폐석면광산으로 인한 석면질환 발생이라는 상대방 책임이 명확하며, 충남도 주관 건강영향조사를 통해 416명의 석면질환 의심자가 발굴되어 집단적 피해 및 피해 규모가 큼이 확인됩니다. 또한, 공식 조사 결과와 피해구제 연계 등 공적 절차가 이미 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+          <t>기사 내용은 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. P I 공제 상품 갱신에 대한 일반적인 정보를 제공할 뿐, 상대방의 책임, 피해 규모, 집단적 피해 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>충남도, 보령ㆍ홍성ㆍ청양 3곳서 석면건강영향조사</t>
+          <t>‘내항화물선 신조 지원’ 공공선주사업 추진한다</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>ksg.co.kr</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289621537988</t>
+          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146803</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:48.590420+00:00</t>
+          <t>2026-03-25 00:34:45.168764+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
-      <c r="A189" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A189" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
-      <c r="D189" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D189" t="inlineStr"/>
+      <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>충남도가 폐석면광산 주변 주민들의 건강 보호를 위해 '2026 석면건강영향조사'를 추진합니다. 2020년부터 현재까지 6789명 검진을 통해 416명의 석면질환 의심자를 발굴하여 피해구제와 연계했으며, 올해는 보령, 홍성, 청양 3개 시군 주민 800명을 대상으로 추가 조사를 진행할 예정입니다.</t>
+          <t>해당 기사는 '생명과 공존'이라는 주제로 환경 보호와 개발사업 관련 소송의 일반적인 경향을 다루는 편집자주입니다. 특정 사건이나 분쟁에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>집단적 피해(수백 명 이상)가 발생하고 있고, 피해 규모(석면질환)가 크며, 석면건강영향조사를 통해 객관적 증거 확보가 용이하고, 이미 공적 절차(피해구제 연계)가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 소송의 특정 피고를 명확히 하는 과정이 필요할 수 있습니다.</t>
+          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아닌, 환경 보호와 관련된 소송의 일반적인 경향을 설명하는 편집자주입니다. 소송금융 투자 대상으로 검토할 구체적인 사건 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>수백 명 이상 (현재 416명 의심자 발굴, 추가 조사 진행 중)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>충남도, 보령·홍성·청양 주민 대상 '2026 석면건강영향조사' 실시</t>
+          <t>인간의 규범에서 생명의 규범으로 [생명과 공존]</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2305209.htm</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032410270001528?did=NA</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:22.864419+00:00</t>
+          <t>2026-03-25 00:31:12.321265+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
       <c r="D190" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>특별재난지역 선포, 산불특별법 시행에 따른 피해구제 지원금 신청 접수, 재건지원 TF팀 운영 중</t>
+          <t>피해자단체와 간담회 개최, 위원회 심의 및 정부 건의 진행 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>지난해 의성군을 덮친 대형 산불로 산림 2만8835ha, 주택 402동 등 막대한 피해가 발생했습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구계획을 확정했으며, 현재 산불 발생 1년이 지나 복구를 넘어 재건을 위한 다양한 노력이 진행 중입니다.</t>
+          <t>경상북도는 산불 피해자들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 다양한 피해 사례를 발굴하고 있습니다. 이를 위원회 심의에 반영하기 위해 정부에 적극 건의하는 등 피해지원 사각지대 해소에 총력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해와 막대한 피해 규모(수천억 원대 복구 계획)는 소송금융 적합 조건에 해당하나, 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 설정하기 어렵습니다. 현재는 정부 및 지자체의 복구 및 재건 절차가 진행 중입니다.</t>
+          <t>이 기사는 경상북도가 산불 피해자들을 지원하고 사각지대를 해소하기 위한 노력에 초점을 맞추고 있습니다. 피해자 단체와의 간담회, 위원회 심의 반영 건의 등 공적 절차가 진행 중이며 집단적 피해와 큰 피해 규모가 예상되지만, 소송의 상대방이 누구인지, 그 상대방의 책임이 명확한지, 자력이 충분한지에 대한 정보가 전혀 없어 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>4062억 원 (정부 복구계획)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>수백 가구 및 다수 시설</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>산불 1년, 복구를 넘어 재건으로… 화마를 극복한 의성</t>
+          <t>경북도, 산불 피해지원 총력…사각지대 해소 본격화</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1952175</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1351297</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:11.882861+00:00</t>
+          <t>2026-03-25 00:26:23.410479+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
-      <c r="A191" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A191" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
+          <t>경북도 산불 피해지원 재건위원회 가동, 중앙재난안전대책본부 지원 규모 상향 건의 및 반영</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>충남도가 폐석면광산 주변 주민 6789명을 대상으로 건강영향조사를 실시한 결과, 416명이 석면질환 의심자로 발견되었다. 올해도 800명에 대한 조사가 진행될 예정이며, 의심자들은 정밀검진 후 석면피해구제급여와 연계된다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 지속적인 피해자 발굴이 중요하다고 충남도는 밝혔다.</t>
+          <t>경북도가 산불 피해지원 재건위원회를 본격 가동하여 피해 주민들의 주거 및 생계 지원을 점검하고 추가 지원 방안을 논의하고 있습니다. 도는 중앙재난안전대책본부에 건의하여 주택 및 농축임수산업 생계 기반 피해에 대한 지원 규모를 대폭 상향시켰습니다. 산불 발생 1년이 지났음에도 충분한 지원을 받지 못한 주민들을 위해 위원회가 최대한의 지원을 이끌어낼 계획입니다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>폐석면광산 주변 주민 다수(416명 의심자, 6789명 조사)가 석면질환 의심자로 확인되어 집단적 피해가 명확합니다 (적합 조건 3). 충남도에서 건강영향조사 및 정밀검진을 진행하고 석면피해구제급여와 연계하는 등 공적 절차가 진행 중이며 (적합 조건 5, 6), 이는 객관적 증거 확보에 유리합니다. 석면질환의 심각성을 고려할 때 피해 규모가 크고, 정부 기관이 관여하고 있어 상대방의 자력도 충분할 것으로 예상됩니다 (적합 조건 4, 2).</t>
+          <t>집단적 피해(다수의 산불 피해 주민), 피해 규모가 큼(주택 및 생계 기반 피해 광범위, 지원금 상향), 이미 공적 절차(경북도 재건위원회 가동)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 소송 상대방의 책임이 기사에서 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주택 전파 최대 9600만원, 반파 최대 4800만원, 생계비 및 영업지원금 등</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>416명 이상 (의심자), 6789명 (조사 대상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
+          <t>경북도, 산불 피해지원 재건위원회 본격 가동</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6489295?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323010104</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008348</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-03-23 12:20:33.041889+00:00</t>
+          <t>2026-03-25 00:26:09.369119+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
-      <c r="A192" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A192" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
-      <c r="D192" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D192" t="inlineStr"/>
+      <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
-          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하여 6789명 중 416명의 석면질환 의심자를 발굴했다. 올해는 보령·홍성·청양 3개 시군 주민 800명을 대상으로 추가 조사를 실시하며, 의심자에 대해서는 정밀검진 후 석면피해구제급여와 연계할 예정이다.</t>
+          <t>이 기사는 폴 내시의 작품 '우리는 새로운 세계를 건설 중이다'를 통해 제1차 세계대전의 파괴와 오늘날 우크라이나, 가자지구 등에서 벌어지는 전쟁, 그리고 기후위기로 인한 환경 파괴를 연결하여 성찰합니다. 지도자들이 말하는 '새로운 세계'가 과연 누구를 위한 것인지 냉소적인 시각으로 질문하며, 전쟁과 파괴가 지속되는 현실을 비판합니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>집단적 피해(416명 석면질환 의심자 발굴 및 추가 조사 진행), 피해 규모가 클 것으로 예상되는 중증 질환. 충청남도 주관의 건강영향조사 및 정밀검진을 통해 객관적 증거 확보 가능성이 높고, 석면피해구제급여 연계 등 공적 절차가 이미 진행 중임. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요함.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 문화평론으로, 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 법적 쟁점 등이 명확히 제시되지 않았습니다. 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>충청남도, 석면 노출 우려 지역 석면건강영향조사 실시</t>
+          <t>[문화읽기] 누구를 위한 새로운 세계인가</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=697803</t>
+          <t>https://www.nongmin.com/article/20260323500709</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-03-23 12:20:11.588637+00:00</t>
+          <t>2026-03-25 00:16:45.739443+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
-      <c r="A193" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A193" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C193" t="inlineStr"/>
+      <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
-          <t>산불 피해자 지원을 위한 재건위원회 출범, 인과관계 판단을 위한 의료자문단 구성 계획, 피해구제 신고 기간 운영 중</t>
+          <t>법정분담금 항목 신설</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>지난해 영남권 대형 산불로 183명의 사상자와 3천300여 세대의 이재민이 발생했습니다. 산불 후유증으로 인한 사망 사례가 추가로 발견되고 있으나, 인과관계 입증의 어려움으로 공식 사망자로 인정받지 못하는 경우가 많아 지원 사각지대가 지적되고 있습니다. 정부는 의료자문단 구성 및 재건위원회 출범, 피해구제 신고 기간 운영 등을 통해 지원 체계를 보완하고 있습니다.</t>
+          <t>조달청이 간접공사비 항목에 석면피해구제분담금을 신설했다는 내용의 기사입니다. 이 분담금은 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원 마련을 목적으로 하며, 석면피해구제법에 근거합니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>영남권 대형 산불로 인한 집단적 피해(183명 사상자, 3천300여 세대 이재민)가 발생했으며, 정부(행안부)가 상대방으로 자력이 충분합니다. 산불 후유증 사망자 인정 문제에 대해 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중이며, 피해구제 신고 기간도 운영되고 있어 소송금융 투자에 적합합니다.</t>
+          <t>이 기사는 석면 피해자를 위한 법정분담금 신설에 관한 것으로, 특정 가해자를 상대로 한 소송 기회를 제시하지 않습니다. 소송금융은 특정 소송 사건에 대한 투자를 목적으로 하므로, 이와 같은 일반적인 구제 기금 마련 소식은 적합한 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>183명 사상자, 3천300여 세대 이재민, 추가 사망자 발생</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진  [정책 바로보기]</t>
+          <t>조달청, 법정분담금 관련 간접공사비 항목 신설</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>koit.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=750688</t>
+          <t>https://www.koit.co.kr/news/articleView.html?idxno=206366</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-03-23 12:19:47.384443+00:00</t>
+          <t>2026-03-25 00:15:37.083872+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>트럼프 행정부 (미국 정부)</t>
+          <t>부산시교육청</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>손해배상 청구 소송 제기 예정</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>부산 동구가 도시재생사업을 위해 사들인 옛 좌천초 부지에 대량의 건설 폐기물이 매립된 사실을 확인했습니다. 이에 동구는 폐기물 반출비 8억 원을 놓고 부산시교육청을 상대로 손해배상 청구 소송을 제기할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(폐기물 매립), 상대방에게 자력이 충분하고(부산시교육청은 공공기관), 피해 규모가 8억 원으로 크며, 매립된 폐기물 확인 및 반출비 산정으로 증거 확보가 용이할 것으로 판단됩니다. 적합 조건 4개 이상에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>8억 원</t>
+        </is>
+      </c>
+      <c r="I194" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>옛 좌천초 운동장에 매립 폐기물…반출비 8억 놓고 소송전</t>
+        </is>
+      </c>
+      <c r="K194" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M194" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260325.22008007407</t>
+        </is>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>2026-03-24 13:19:59.128216+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E194" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
+          <t>연방법원에 소송 제기됨</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>충남도가 2020년부터 폐석면 광산 주변 지역 주민을 대상으로 건강영향조사를 추진하여 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계했다. 올해도 조사를 지속하며 석면환경보건센터가 참여한다. 이는 집단적 환경 피해 사례로, 공적 절차가 진행 중이며 추가 피해자 발굴 및 소송 가능성이 높다.</t>
+          <t>환경단체인 생물다양성센터 등이 멸종위기 제왕나비 보호를 위해 2026년 2월 미국 정부를 상대로 연방법원에 소송을 제기했습니다. 멕시코 대통령은 미국·캐나다와 제왕나비 공동보호협약을 추진 중이며, 미국을 지나는 구간이 가장 중요하다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 충남도가 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계하는 등 공적 절차가 진행 중이며, 집단적 피해와 증거 확보 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>상대방(미국 정부)의 책임이 명확하고 자력이 충분하며, 환경단체가 소송을 제기한 만큼 증거 확보 가능성이 높고, 국제적 공동보호협약 추진 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 이 사건은 직접적인 금전적 피해를 입은 다수의 원고가 있는 일반적인 집단소송과 달리 공익적 성격이 강한 환경 소송으로, 소송금융의 투자 회수 모델을 적용하기에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>416명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>충남도 올해도 '석면 건강영향조사' 추진</t>
+          <t>1년에 3000만 마리 늘었는데...여전히 멸종위기?</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newspenguin.com</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6109884</t>
+          <t>https://www.newspenguin.com/news/articleView.html?idxno=21411</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:47.667509+00:00</t>
+          <t>2026-03-24 12:49:36.490290+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
-      <c r="A196" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A196" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C196" t="inlineStr"/>
       <c r="D196" t="inlineStr">
         <is>
-          <t>관련절차진0행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
+          <t>허베이 기금 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>충남도가 폐석면광산 주변 주민들을 대상으로 석면 건강영향조사를 진행 중이며, 2020년부터 6천789명 중 416명의 석면질환 의심자를 발견했다. 올해도 800명을 추가 조사할 계획이며, 의심자에게는 정밀검진 후 석면피해구제급여와 연계할 예정이다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 신속한 피해자 발굴 및 구제가 중요하다고 밝혔다.</t>
+          <t>김진권 태안군의원 후보가 허베이 스피리트 유류오염 사고 관련 기금이 소송에 묶여 있는 상황을 바로잡아 군민에게 환원하겠다고 공약했다. 이는 대규모 환경 재난으로 인한 집단 피해자들을 위한 기금으로, 현재 법적 절차로 인해 집행이 지연되고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>폐석면광산으로 인한 집단적 피해가 명확하며(집단적 피해), 충남도와 석면환경보건센터가 건강영향조사를 통해 객관적 증거를 확보하고 있음(증거 확보 가능, 공적 절차 진행 중). 석면질환은 피해 규모가 크고(피해 규모 큼), 석면피해구제급여와 연계될 예정으로 배상 가능성이 높음(상대방 자력 충분 - 대한민국).</t>
+          <t>허베이 스피리트 유류오염 사고는 대규모 집단 피해(적합 조건 3)를 야기했으며, 관련 기금이 조성되어 피해 규모가 크고(적합 조건 4) 증거 확보가 용이합니다(적합 조건 5). 현재 기금이 소송에 묶여 있어 추가적인 법적 개입 가능성이 있으나, 소송의 구체적인 내용과 상대방이 명확히 특정되지 않아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
+          <t>김진권 태안군의원, 태안군수 출마 선언... 허베이 기금, 군민 품으로 환...</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260323019800063?input=1195m</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537828</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:35.826678+00:00</t>
+          <t>2026-03-24 12:48:10.182193+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
-      <c r="A197" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>석면환경보건센터 주관 건강영향조사 및 피해구제 연계 진행 중</t>
+          <t>쓰레기 수거 및 처리 문제 발생</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>석면 노출 지역 주민들을 대상으로 한 건강영향조사를 통해 6789명 검진 중 416명의 석면질환 의심자가 발굴되었으며, 이들을 피해구제와 연계하는 성과를 거두었습니다. 올해도 순천향대학교 부속 천안병원이 보령·홍성 지역에서 흉부 검사 및 정밀검진을 단계별로 추진할 예정입니다.</t>
+          <t>금천구가 3개 재활용 업체와 공동 수급 계약을 맺었으나, 쓰레기 처리 문제로 인해 주민들이 '쓰레기 난민'이 되는 상황에 처했습니다. 이는 서울시 내 소각장 부족 문제와 마포구-서울시 간 행정소송 등 광범위한 환경 및 행정 문제와 연관되어 있습니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>석면 노출로 인한 석면질환 의심자가 416명에 달하며(집단적 피해), 질병의 특성상 피해 규모가 클 것으로 예상됩니다. 석면환경보건센터 주관의 건강영향조사를 통해 객관적인 증거 확보가 용이하며(증거 확보 가능), 이미 피해구제 연계 등 공적 절차가 진행 중입니다. 다만, 구체적인 소송 상대방은 기사에 명시되어 있지 않습니다.</t>
+          <t>금천구 전체 주민에게 영향을 미치는 집단적 피해이며, '쓰레기 난민'이라는 표현에서 피해 규모가 상당함을 알 수 있습니다. (적합 조건 3, 4) 그러나 상대방의 책임이 명확히 특정되지 않고, 금천구 사안에 대한 공적 절차 진행 여부도 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>금천구 주민 다수</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>'석면 노출 관리' 건강영향조사 추진… '조기 발굴·구제 연계' 강화</t>
+          <t>금천구는 어쩌다 '쓰레기 난민'이 되었을까? [취재파일]</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=814385</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488736&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:25.031578+00:00</t>
+          <t>2026-03-24 12:45:59.445684+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
-      <c r="D198" t="inlineStr">
+      <c r="D198" t="inlineStr"/>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>인허가 절차 완료 및 주민/어업 피해보상 협의 진행 중</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>풍력산업협회는 안마 해상풍력 발전 프로젝트의 공유수면 점·사용 허가를 촉구하고 있습니다. 풍황조사, 환경영향평가 등 주요 인허가 절차가 완료되었으며, 주민합의서 체결 및 어업 피해보상 약정 등 보상을 위한 주민협의도 상당 부분 마무리된 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>해당 기사는 해상풍력 발전 프로젝트의 인허가 절차 완료 및 주민, 어업인과의 피해보상 협의 진행 상황을 다루고 있습니다. 이는 소송금융 투자 대상이 되는 '피해 발생'이나 '법적 분쟁' 상황이 아니며, 특정 가해 주체나 명확한 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I198" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>풍력산업협회  안마 해상풍력 공유수면 점·사용 허가해야</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>e-platform.net</t>
+        </is>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr">
+        <is>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100905</t>
+        </is>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:29:04.643259+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr"/>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>창원시 야생동물 피해보상사업 추진</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>창원시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해에 대비해 피해보상사업을 추진한다고 밝혔다. 보상 대상은 창원 지역에서 야생동물로 인해 농작물에 직접 피해가 발생한 농가이다.</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>기사 내용은 창원시가 야생동물로 인한 농작물 피해에 대해 피해보상사업을 추진한다는 것으로, 소송을 통해 배상을 받아야 할 명확한 상대방이 특정되지 않습니다. 시가 이미 보상 절차를 마련하고 있어 소송금융의 필요성이 낮습니다. (적합 조건 1, 2, 5 미충족)</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I199" t="inlineStr">
+        <is>
+          <t>농가 다수</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>창원 야생동물 농작물 훼손 피해보상 추진</t>
+        </is>
+      </c>
+      <c r="K199" t="inlineStr">
+        <is>
+          <t>knnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr">
+        <is>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484866</t>
+        </is>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>2026-03-24 12:26:36.933233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr"/>
+      <c r="D200" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E198" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A199" s="2" t="inlineStr">
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>정부 가이드라인 강화</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>길고양이 급식소 설치 및 관리 문제로 캣맘과 주민들 간의 갈등이 심화되자 정부가 길고양이 돌봄 가이드라인을 강화했습니다. 무단 설치 시 법적 책임이 발생할 수 있으며, 급식소 증가와 사료 과잉 급여로 인한 악취, 해충 유입 등 주민 불편 민원이 끊이지 않고 있습니다. 특히 주거 밀집 지역에 밥자리가 집중되어 문제가 가중되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>상대방(캣맘)은 개별 시민으로 자력이 충분하지 않을 가능성이 높고, 피해 규모 또한 개별 주민에게 미치는 금전적 피해가 크지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>다수 주민</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>캣맘 VS 주민 갈등 줄인다… 정부, '길고양이 밥자리' 가이드라인 강화</t>
+        </is>
+      </c>
+      <c r="K200" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603232005119895</t>
+        </is>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:31:31.578155+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B199" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D199" t="inlineStr">
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>HD현대오일뱅크</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>페놀 오염수 배출 관련 전현직 임직원 형사사건 대법원 상고 및 1,760억원 과징금 취소 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>현대오일뱅크가 2019년부터 2022년까지 페놀 함유 폐수를 방지시설 없이 배출한 혐의로 전현직 임직원들이 실형을 선고받고 1,760억원 규모의 과징금이 부과되었습니다. 사측은 이에 불복하여 현재 대법원 상고와 과징금 취소 행정소송을 진행 중입니다. 이 사건은 현대오일뱅크의 경영 불확실성을 가중시키는 요인으로 작용하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>현대오일뱅크의 페놀 오염수 배출 사건은 전현직 임직원 실형 선고와 1,760억원 규모의 과징금 부과로 상대방의 책임이 명확하며(적합 조건 1, 5), HD현대오일뱅크는 자력이 충분한 대기업입니다(적합 조건 2). 이미 공적 절차(형사 처벌 및 과징금 부과)가 진행되었고 현재 대법원 상고 및 행정소송이 진행 중이며(적합 조건 6), 과징금 규모는 사건의 중대성을 보여줍니다(적합 조건 4). 직접적인 피해자 규모는 명시되지 않았으나, 환경 오염 사건의 특성상 집단적 피해 발생 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>현대오일뱅크, 정제마진 호재 전망에도 '중동·사법리스크'에 안갯속</t>
+        </is>
+      </c>
+      <c r="K201" t="inlineStr">
+        <is>
+          <t>greened.kr</t>
+        </is>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M201" t="inlineStr">
+        <is>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338388</t>
+        </is>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:20:18.564561+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>시민단체 반대 운동 및 가처분 소송 요구</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>한국농어촌공사가 평택호 수면 태양광 발전시설 설치 사업을 추진하자, 평택호 태양광 설치 반대 범시민대책위원회가 환경 및 지역경제 훼손을 우려하며 사업 중단을 촉구했습니다. 시민 200여 명이 집회에 참여했으며, 대책위는 한국농어촌공사의 사업 공모 중지, 평택시의 적극적인 반대 입장 표명 및 행정력 동원, 그리고 사업 중지 가처분 소송 즉각 시행 등 4대 요구안을 제시했습니다.</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>상대방인 한국농어촌공사는 공공기관으로 자력이 충분하며, 충분한 검증 없이 대규모 사업을 일방적으로 추진하여 책임이 명확합니다. 65만 평택시민의 공공자산 훼손 및 지역경제 타격이 예상되는 집단적 피해이며, 9000억 원 규모의 사업으로 피해 규모가 매우 큽니다. 시민단체가 조직적으로 반대 운동을 전개하며 가처분 소송을 요구하고 있어 소송금융 투자 적합도가 높습니다.</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>65만 평택시민</t>
+        </is>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>평택호 수면 태양광 사업 반대 확산…시민단체  사업 즉각 중단하라</t>
+        </is>
+      </c>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>inews24.com</t>
+        </is>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr">
+        <is>
+          <t>http://www.inews24.com/view/1952231</t>
+        </is>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:19:22.479447+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E199" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K199" t="inlineStr">
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>새만금 농생명 용지 산업용지 전환에 대한 정책 논의 및 전북도의회 대정부 건의안 채택. 국제공항 건설 관련 국토부와 시민사회 간 소송전 진행 중.</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>새만금 개발사업지 내 수라 갯벌지구(농생명 용지 3공구)를 산업용지로 전환하자는 주장이 제기되며 논쟁이 심화되고 있습니다. 전북도의회는 산업용지 전환을 촉구하는 대정부 건의안을 채택했으나, 환경 단체 등 시민사회는 멸종위기종 서식지인 수라 갯벌의 생태적 가치 훼손을 우려하며 반대하고 있습니다. 현재 국제공항 건설 용지를 두고 국토부와 시민사회 간 소송전이 진행 중인 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>새만금 농생명 용지를 산업용지로 전환하려는 정책 결정에 대한 논쟁으로, 환경 파괴 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 대한민국 정부라는 충분한 자력의 상대방(적합 조건 2)이 존재하며, 멸종위기종 서식지 등 생태적 가치에 대한 증거 확보가 용이합니다(적합 조건 5). 전북도의회 건의안 채택 등 공적 절차가 진행 중이며(적합 조건 6), 관련하여 이미 소송전이 진행되는 등 법적 분쟁 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>환경 단체, 지역 주민, 어민 등 다수</t>
+        </is>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>[사설]새만금 농생명용지 전환, 고민과 토론 있어야</t>
+        </is>
+      </c>
+      <c r="K203" t="inlineStr">
         <is>
           <t>sjbnews.com</t>
         </is>
       </c>
-      <c r="L199" t="inlineStr">
-[...16 lines deleted...]
-      <c r="A200" s="2" t="inlineStr">
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M203" t="inlineStr">
+        <is>
+          <t>http://sjbnews.com/news/news.php?number=874464</t>
+        </is>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:17:01.101545+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>공모중지 가처분 소송 검토 요구</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>평택시민 500여 명이 한국농어촌공사의 평택호 태양광사업 추진에 반대하며 공모 즉각 중단 및 평택시의 행정력 동원을 요구했습니다. 이들은 평택시와 평택도시공사가 한국농어촌공사를 상대로 공모중지 가처분 소송을 검토할 것을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>한국농어촌공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 500여 명의 평택시민이 집단적으로 반대하고 있어 다수의 피해자가 예상됩니다(적합 조건 3). 또한, 공모중지 가처분 소송 검토가 요구되는 등 구체적인 법적 대응이 논의되고 있습니다. 다만, 현재까지 금전적 피해 규모가 명확히 특정되지 않고, 소송이 공식적으로 제기된 단계는 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>500여 명</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>평택시민 500여 명, 평택호 태양광 설치 반대에 한 목소리</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017168</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:10:42.088233+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B200" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D200" t="inlineStr">
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E200" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A201" s="4" t="inlineStr">
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>기후부 과징금 부과 및 조업정지 처분, 봉화군청/대구지방환경청 조치명령 및 과태료 부과, 영풍 측 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소가 제련잔재물 미처리 및 토양오염 미정화로 기후부로부터 과징금 처분을 받았으며, 과거에도 환경오염 문제로 여러 차례 행정처분과 대규모 과징금을 부과받았습니다. 현재 영풍 측은 관련 행정처분에 대해 행정소송으로 법적 대응 중이며, 5,400억 원 규모의 환경 개선 투자를 진행하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(조건 1), 대기업인 영풍에 충분한 자력이 있으며(조건 2), 기후부의 과징금 처분 및 사업보고서 등 객관적 증거가 확보되어 있습니다(조건 5). 이미 다수의 공적 절차(과징금, 조업정지, 조치명령)가 진행 중이며(조건 6), 과거 대규모 과징금 부과 사례와 환경 개선 투자 규모를 볼 때 잠재적 피해 규모가 클 가능성이 높습니다(조건 4).</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상 (과거 281억 원 과징금 부과 사례 및 5,400억 원 환경 개선 투자 규모 고려 시 잠재적 피해액 상당)</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>미상 (환경 오염으로 인한 잠재적 피해자 다수 예상)</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소, 제련잔재물 미처리...과징금 처분</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>inthenews.co.kr</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>https://www.inthenews.co.kr/news/article.html?no=84597</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:09:41.984266+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>농어촌공사</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>시민들이 사업 중지 가처분 소송을 요구하고 있으며, 시의회에서 사업 중단 촉구 성명서 발표</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>평택호에 추진되는 수상태양광 설치에 반대하는 시민들이 궐기대회를 열고 평택시와 평택도시공사에 농어촌공사를 상대로 사업 중지 가처분 소송을 제기할 것을 요구했다. 이미 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 반대 움직임이 확산되고 있다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>공공기관인 농어촌공사가 사업 주체로 특정되어 책임이 명확하고 자력이 충분함(적합 조건 1, 2). 다수의 시민이 집단적으로 반대하며 궐기대회를 개최했고(적합 조건 3), 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높음.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>평택호 수상태양광 설치 반대 시민 1차 궐기대회</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>shinailbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003956</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-03-23 13:07:28.616952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B201" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D201" t="inlineStr">
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr"/>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>농림축산식품부 길고양이 돌봄 가이드라인 발표, 주민 갈등 심화</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>길고양이 밥자리 설치를 둘러싼 주민 갈등이 심화되자 농림축산식품부가 공공장소 및 사유지 내 밥자리 설치 시 소유자 동의를 받도록 하는 가이드라인을 발표했습니다. 동의 없는 설치는 법적 문제(무단적치물, 주거침입, 손해배상책임 등)를 야기할 수 있으며, 밥자리 증가와 관리 부실로 악취, 해충 등 환경 위생 문제가 발생하고 있습니다. 서울시 조사 결과 길고양이 밥자리가 늘고 대형화되는 추세입니다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>주요 피고가 될 수 있는 '캣맘'은 개별 시민으로, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다. 또한, 악취, 해충, 환경 위생 악화 등 피해가 집단적이지만, 이를 구체적인 손해액으로 산정하고 입증하기가 매우 어려워 투자 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>주거 지역 주민 다수</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>갈등 유발하는 캣맘 ‘길고양이 밥자리’…이제 공공장소·사유지에 함...</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260323512479?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-03-23 12:58:31.530024+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E201" t="inlineStr">
-[...475 lines deleted...]
-      <c r="E208" t="inlineStr"/>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>한국농어촌공사의 사업 공모 진행 중, 범대위 가처분 소송 검토 중</t>
+        </is>
+      </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>이 기사는 과학자, 환경운동가 등 전문가들이 기후 위기 대응 방안을 논의하는 책 또는 강연을 소개합니다. 기후 불평등, 기후 소송 등 다양한 주제를 다루지만, 특정 법적 분쟁이나 소송 사건에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>평택호 태양광 설치 반대 범시민대책위원회가 한국농어촌공사의 평택호 수상태양광 사업 공모 중단을 촉구하며 궐기대회를 개최했다. 범대위는 9000억원 규모의 대규모 사업이 환경, 생태계, 지역경제 등에 심각한 훼손을 초래할 것이라 주장하며 평택시의 적극적인 반대 입장 표명과 가처분 소송 검토를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>기사는 특정 소송 사건이 아닌 '기후 소송'이라는 주제를 다루는 책 또는 논의를 소개하고 있습니다. 소송금융 투자 검토에 필요한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등의 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>한국농어촌공사는 공공기관으로 자력이 충분하며(적합 조건 2), 500여명의 시민이 궐기대회에 참여하는 등 다수의 지역민이 피해를 주장하며 집단적 반대 활동을 펼치고 있습니다(적합 조건 3). 9000억원 규모의 대규모 사업으로 환경, 생태계, 지역경제 등에 광범위하고 심각한 훼손이 예상되며(적합 조건 4), 한국농어촌공사의 사업 공모가 진행 중이고 이에 대한 중단을 촉구하는 시민단체의 조직적인 반대 활동이 활발하며 가처분 소송 검토가 언급되어 법적 대응이 임박했음을 시사합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지역민 다수</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>[주간 책타래] 왜요, 아이돌이 어때서요? 外</t>
+          <t>평택호 태양광 반대 범대위 “농어촌공사 공모 중단하라”</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275216</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003559951</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-03-21 00:39:29.548660+00:00</t>
+          <t>2026-03-23 12:50:02.600643+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>한국전력</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>입지선정위원회 결정 효력 정지 가처분 소송 및 무효 확인 소송 진행 중, 가처분 심문 종결</t>
+          <t>대한민국의학한림원 건강영향 연구 진행 중, 행정안전부 인명피해 인과관계 판단 기준 마련 예정</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>한국전력이 정읍-계룡 송전선로 건설을 추진하며 완주군 소양면 일대를 송전선 구역으로 정했으나, 주민들은 입지선정위원회 구성 및 운영에 문제가 있었다며 반발하고 있습니다. 완주군 소양면 주민 203명은 한전을 상대로 입지선정위원회 결정 효력 정지 가처분 소송과 무효 확인 소송을 제기했으며, 재판부는 가처분 심문을 종결했습니다. 이 소송 결과는 전북 내 다른 송전 갈등 지역에도 영향을 미칠 것으로 예상됩니다.</t>
+          <t>대한민국의학한림원이 지난해 영남 지역 대형 산불 이재민들의 장기적인 건강 영향 연구 중간 결과를 발표하며, 정부에 '초과 사망자' 등 산불 피해 인과관계를 적극적으로 조사하고 지원할 것을 촉구했습니다. 이 연구는 이재민 상당수가 PTSD 고위험군이며, 우울, 불안, 호흡기 질환 등 신체·정신적 피해를 겪고 있음을 밝혔습니다. 행정안전부가 산불 인명피해 인과관계 판단 기준을 새로 마련할 예정이어서 이번 연구 결과가 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>한국전력(공공기관)을 상대로 완주군 주민 203명이 집단으로 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확합니다(적합 조건 3). 입지선정위원회 구성 및 운영 절차상 하자를 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>정부(국가)를 상대로 한 소송 가능성, 영남 지역 대형 산불로 인한 다수의 이재민 피해(집단적 피해), 초과 사망자 및 심각한 정신적/신체적 피해(피해 규모 큼), 대한민국의학한림원의 연구 결과 및 행정안전부의 인과관계 판단 기준 마련 움직임(증거 확보 가능성 및 공적 절차 진행 중) 등 여러 적합 조건에 해당합니다. 특히 정부가 상대방이므로 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>203명</t>
+          <t>영남 산불 이재민 다수 (최소 400명 이상, 초과 사망자 최소 17명 추정)</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>전북 첫 송전선로 소송…“입지 선정 중단·무효”</t>
+          <t>이종구 의학한림원 부원장 “산불 초과사망, 적극 조사해야” [인터뷰]</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514391&amp;ref=A</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029570077&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-03-21 00:33:08.074551+00:00</t>
+          <t>2026-03-23 12:28:45.556579+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>산불 발생 1년 경과, 이재민 임시주택 거주 중</t>
+          <t>'2026년 야생동물 피해보상사업' 추진 중</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>지난해 3월 발생한 영덕 산불로 약 2만ha의 산림이 소실되고 다수의 이재민이 발생했으나, 1년이 지난 현재까지도 주민들은 임시주택에 거주하며 어려움을 겪고 있습니다. 기사에서는 산불의 원인이나 책임 주체가 명확히 언급되지 않았습니다.</t>
+          <t>창원특례시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해로부터 시민의 생명과 재산을 보호하고 농업인의 안정적인 영농활동을 보장하기 위해 '2026년 야생동물 피해보상사업'을 추진한다. 이는 야생동물 피해에 대한 시 차원의 대응책 마련이다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>산불은 대규모 피해를 야기했으나, 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융의 핵심 요건인 피고 특정 및 책임 입증이 어렵습니다. 이는 소송금융 투자에 있어 중대한 위험 요인입니다.</t>
+          <t>기사는 창원특례시가 야생동물 피해에 대한 보상사업을 추진하는 내용으로, 소송금융의 핵심인 소송 상대방(피고)이 특정되지 않는다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분)을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>다수 (이재민)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>사는 게 사는 게 아냐, 숯검정 산 보면 눈물만</t>
+          <t>창원특례시,'2026년 야생동물 피해보상사업'추진</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daegu-gyeongbuk/6107856</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=541803</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:12.692960+00:00</t>
+          <t>2026-03-23 12:28:12.591899+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
-      <c r="A211" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A211" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>영풍 석포제련소 등</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>기후정책 해체 관련 소송 직면</t>
+          <t>기후부의 수은 발생 근원조사 연구 용역 진행 중, 안동시 폐업 보상금 지급 절차 개시, 중앙환경분쟁조정위원회 통한 배상 논의 예정</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>비즈니스포스트 아침 주요 기사 중 하나로, 기후정책 해체와 관련하여 소송에 직면했다는 내용이 언급되었습니다. 하지만 이 외의 구체적인 정보는 제공되지 않아 사건의 상세 내용을 파악하기 어렵습니다.</t>
+          <t>안동댐 메기에서 기준치를 초과한 수은이 검출되어 어업인들의 조업이 3년 5개월간 중단되었습니다. 기후부가 수은 발생 원인 규명을 위한 연구 용역에 착수했으며, 안동시는 자체 예산으로 어업인 폐업 보상 절차를 개시했습니다. 영풍 석포제련소 등이 잠재적 오염원으로 거론되고 있으며, 향후 중앙환경분쟁조정위원회를 통한 배상 논의가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이어서 소송금융 적합도 판단에 필요한 구체적인 정보(상대방 특정, 피해 규모, 집단성, 증거 유무 등)를 파악하기 어렵습니다. 적합 조건에 해당하는 사항을 확인할 수 없습니다.</t>
+          <t>영풍 석포제련소 등 대기업이 잠재적 오염원으로 거론되어 상대방의 자력이 충분하고 책임 규명 가능성이 높습니다. 안동댐 어업인 다수가 3년 5개월간 조업 중단으로 집단적 피해를 입었으며, 기후부의 원인 규명 연구 용역이 진행 중이므로 객관적 증거 확보가 가능합니다. 또한, 안동시의 폐업 보상 절차 개시 및 중앙환경분쟁조정위원회 통한 배상 논의 등 공적 절차가 이미 진행 중입니다.</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>안동댐 어업인 다수</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>[3월21일자] 비즈니스포스트 아침의 주요기사</t>
+          <t>[단독] 안동댐 ‘수은 메기’ 어업 중단 3년5개월 지나서야 기후부 조사...</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433604</t>
+          <t>https://www.segye.com/newsView/20260323515741?OutUrl=naver</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-03-20 13:13:25.706208+00:00</t>
+          <t>2026-03-23 12:22:31.032498+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C212" t="inlineStr"/>
       <c r="D212" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>충남도 주관 석면건강영향조사 및 정밀검진 진행 중, 석면피해구제급여 연계 예정</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>김영곤 변호사는 대형 산불 피해 주민들과 함께 국가를 상대로 손해배상 소송을 준비 중이다. 산불이 단순 실화가 아닌 부실한 산림관리, 초기 진화 실패, 지휘체계 혼선 등 국가의 복합적인 책임으로 발생했다고 주장하며, 현행 제도의 개선을 요구하고 있다.</t>
+          <t>충청남도가 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하며, 석면질환 의심자에게 정밀검진을 제공하고 석면피해구제급여와 연계할 계획이다. 2020년부터 지속된 이 조사는 석면 노출로 인한 집단적 건강 피해를 확인하고 구제하기 위한 공적 절차이다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 부실한 산림관리, 초기 진화 실패 등으로 명확히 주장되고 있으며, 국가의 자력이 충분합니다. 대형 산불로 인한 다수의 피해주민이 발생하여 집단적 피해이며, 손해배상 소송이 준비 중입니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
+          <t>적합 조건인 '집단적 피해' (폐석면광산 주변지역 주민), '피해 규모가 큼' (석면질환의 중대성), '증거 확보 가능' (건강영향조사 및 정밀검진 결과), '공적 절차 진행 중' (충남도의 건강영향조사 및 구제급여 연계)이 모두 충족됩니다. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요합니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>폐석면광산 주변지역 주민 다수</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>산불피해 일회성 지원 그쳐···국가책임 명확히 해야</t>
+          <t>충남도, 올해도 '석면건강영향조사' 추진</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402763</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148351</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-03-20 13:06:20.447129+00:00</t>
+          <t>2026-03-23 12:22:08.051037+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
-      <c r="A213" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 가능성 언급, 논란 진행 중</t>
+          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>기사는 삼겹살 냄새로 인한 악취 피해의 법적 입증 한계와 배우 이장우의 순댓국집 식자재 미지급 논란을 단편적으로 다루고 있다. 악취 피해는 민사상 손해배상 청구가 가능하나 법적 입증이 어렵다는 지적이 있으며, 이장우 관련 논란은 현재 반박 중인 상태이다.</t>
+          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 건강영향조사를 추진하여 총 6789명 검진, 416명의 석면질환 의심자를 발굴했습니다. 이들은 피해구제와 연계되고 있으며, 올해도 보령, 홍성, 청양 3곳에서 조사가 이어질 예정입니다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>기사 내용이 두 가지 다른 사건을 단편적으로 언급하고 있으며, 소송금융 투자 적합 조건에 부합하는 부분이 거의 없음. '삼겹살 냄새' 건은 상대방 책임 입증에 한계가 있고(적합 조건 1 미충족), 피해 규모 및 상대방 특정도 어려움(적합 조건 4, 상대방 특정 불가). '이장우 식자재 미지급' 건은 논란 중이며 상대방이 개인으로 자력 요건에 부합하지 않을 가능성이 높음(적합 조건 2 미충족).</t>
+          <t>폐석면광산으로 인한 석면질환 발생이라는 상대방 책임이 명확하며, 충남도 주관 건강영향조사를 통해 416명의 석면질환 의심자가 발굴되어 집단적 피해 및 피해 규모가 큼이 확인됩니다. 또한, 공식 조사 결과와 피해구제 연계 등 공적 절차가 이미 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>'케데헌' 오스카 2관왕→'음주운전' 이재룡 검찰 송치→이장우 미수금 ...</t>
+          <t>충남도, 보령ㆍ홍성ㆍ청양 3곳서 석면건강영향조사</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773981440517016006</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289621537988</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-03-20 12:52:13.001048+00:00</t>
+          <t>2026-03-23 12:21:48.590420+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부를 상대로 소송 제기</t>
+          <t>석면건강영향조사 진행 중, 석면피해구제급여 연계</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부의 온실가스 규제 철폐 정책에 반발하여 소송을 제기했습니다. 기사는 지구 온난화 가속화, 슈퍼 엘니뇨 도래, 대형 메탄 누출 사고 등 기후 변화의 심각성을 언급하며 규제 철폐의 부당성을 강조합니다. 이 소송은 환경 보호와 기후 변화 대응에 대한 중요한 법적 다툼이 될 것으로 보입니다.</t>
+          <t>충남도가 폐석면광산 주변 주민들의 건강 보호를 위해 '2026 석면건강영향조사'를 추진합니다. 2020년부터 현재까지 6789명 검진을 통해 416명의 석면질환 의심자를 발굴하여 피해구제와 연계했으며, 올해는 보령, 홍성, 청양 3개 시군 주민 800명을 대상으로 추가 조사를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부를 상대로 온실가스 규제 철폐에 대한 소송을 제기한 사건으로, 상대방(미국 정부)의 자력이 충분하고(적합 조건 2), 24개 주라는 대규모 집단적 피해가 예상되며(적합 조건 3), 기후 변화 관련 증거가 명확합니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>집단적 피해(수백 명 이상)가 발생하고 있고, 피해 규모(석면질환)가 크며, 석면건강영향조사를 통해 객관적 증거 확보가 용이하고, 이미 공적 절차(피해구제 연계)가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 소송의 특정 피고를 명확히 하는 과정이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>미국 24개 주 및 해당 주민 다수</t>
+          <t>수백 명 이상 (현재 416명 의심자 발굴, 추가 조사 진행 중)</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>온실가스 규제 왜 없애는 거야? ...美 24개주 트럼프 행정부에 소송</t>
+          <t>충남도, 보령·홍성·청양 주민 대상 '2026 석면건강영향조사' 실시</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>newstree.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.newstree.kr/newsView/ntr202603200005</t>
+          <t>https://news.tf.co.kr/read/national/2305209.htm</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-03-20 12:39:34.712751+00:00</t>
+          <t>2026-03-23 12:21:22.864419+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
-      <c r="A215" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A215" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>온실가스 위해성 폐지 무효소송 진행 중</t>
+          <t>특별재난지역 선포, 산불특별법 시행에 따른 피해구제 지원금 신청 접수, 재건지원 TF팀 운영 중</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>24개 미국 주와 환경단체, 청소년 기후운동가들이 트럼프 행정부의 환경보호청(EPA)을 상대로 온실가스 위해성 폐지 조치에 대한 무효소송을 제기했다. 캘리포니아 주지사는 이를 '부패'로 규정하며 법정 대응 의지를 밝혔다. 이는 트럼프 EPA의 온실가스 규제 완화에 대한 두 번째 법정 다툼이다.</t>
+          <t>지난해 의성군을 덮친 대형 산불로 산림 2만8835ha, 주택 402동 등 막대한 피해가 발생했습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구계획을 확정했으며, 현재 산불 발생 1년이 지나 복구를 넘어 재건을 위한 다양한 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>상대방(트럼프 EPA)의 책임이 명확하고 자력이 충분하며, 24개 주와 다수의 환경단체가 참여하는 집단적 소송으로 피해 규모가 광범위합니다 (적합 조건 1, 2, 3, 4). 온실가스 위해성 폐지라는 행정처분 자체에 대한 법적 다툼이므로 관련 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5).</t>
+          <t>대규모 산불로 인한 집단적 피해와 막대한 피해 규모(수천억 원대 복구 계획)는 소송금융 적합 조건에 해당하나, 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 설정하기 어렵습니다. 현재는 정부 및 지자체의 복구 및 재건 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4062억 원 (정부 복구계획)</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>24개 주 주민 다수 및 환경단체</t>
+          <t>수백 가구 및 다수 시설</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>24개주, 트럼프 EPA 상대 온실가스 위해성 폐지 무효소송…두번째 법정...</t>
+          <t>산불 1년, 복구를 넘어 재건으로… 화마를 극복한 의성</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18294</t>
+          <t>http://www.inews24.com/view/1952175</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-03-20 12:38:13.782139+00:00</t>
+          <t>2026-03-23 12:21:11.882861+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>반복되는 산불 피해에 대한 산림정책 개선 논의 중</t>
+          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>산불 피해가 반복되면서 피해주민의 생활 안정과 보상 관리에 대한 국가의 지속적인 책임이 강조되고 있다. 특히 임업인에 대한 피해보상 제외 문제를 개선해야 한다는 지적이 나오며, 산림정책 패러다임 전환의 필요성이 제기되었다.</t>
+          <t>충남도가 폐석면광산 주변 주민 6789명을 대상으로 건강영향조사를 실시한 결과, 416명이 석면질환 의심자로 발견되었다. 올해도 800명에 대한 조사가 진행될 예정이며, 의심자들은 정밀검진 후 석면피해구제급여와 연계된다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 지속적인 피해자 발굴이 중요하다고 충남도는 밝혔다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>국가가 산불 피해 주민 및 임업인에 대한 생활 안정과 보상 관리를 지속적으로 책임져야 한다는 주장이 제기되어 상대방(국가)의 책임이 명확하고 자력이 충분하다. 또한, 다수의 피해주민과 임업인이 피해를 입어 집단적 소송 가능성이 높다.</t>
+          <t>폐석면광산 주변 주민 다수(416명 의심자, 6789명 조사)가 석면질환 의심자로 확인되어 집단적 피해가 명확합니다 (적합 조건 3). 충남도에서 건강영향조사 및 정밀검진을 진행하고 석면피해구제급여와 연계하는 등 공적 절차가 진행 중이며 (적합 조건 5, 6), 이는 객관적 증거 확보에 유리합니다. 석면질환의 심각성을 고려할 때 피해 규모가 크고, 정부 기관이 관여하고 있어 상대방의 자력도 충분할 것으로 예상됩니다 (적합 조건 4, 2).</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>피해주민 및 임업인 다수</t>
+          <t>416명 이상 (의심자), 6789명 (조사 대상)</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>산불 반복 우려···산림정책 패러다임 바꿔야</t>
+          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402764</t>
+          <t>https://www.nocutnews.co.kr/news/6489295?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323010104</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-03-20 12:25:26.513028+00:00</t>
+          <t>2026-03-23 12:20:33.041889+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
-      <c r="A217" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A217" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C217" t="inlineStr"/>
       <c r="D217" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>경북지사 후보의 산불 피해자 보상 지원 공약</t>
+          <t>충청남도 주관 석면건강영향조사 및 석면피해구제급여 연계 진행 중</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>이철우 경북지사 예비후보가 산불 발생 지역 피해자들의 보상을 적극 지원하고 산불 피해 지역을 재창조하는 역할을 하겠다고 밝혔습니다. 이는 과거 발생한 산불로 인한 피해자들의 회복을 돕겠다는 의지를 표명한 것입니다.</t>
+          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하여 6789명 중 416명의 석면질환 의심자를 발굴했다. 올해는 보령·홍성·청양 3개 시군 주민 800명을 대상으로 추가 조사를 실시하며, 의심자에 대해서는 정밀검진 후 석면피해구제급여와 연계할 예정이다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>산불 피해로 인한 집단적 피해 발생(적합 조건: 집단적 피해) 및 피해 규모가 클 것으로 예상(적합 조건: 피해 규모 큼)됩니다. 또한, 산불 원인 및 피해 규모에 대한 공식 조사 결과 등 증거 확보 가능성이 높습니다(적합 조건: 증거 확보 가능). 그러나 기사 내용만으로는 소송 상대방이 특정되지 않아 책임 소재와 자력 여부가 불분명하며, 현재 소송이나 공적 절차가 진행 중이라는 언급은 없습니다.</t>
+          <t>집단적 피해(416명 석면질환 의심자 발굴 및 추가 조사 진행), 피해 규모가 클 것으로 예상되는 중증 질환. 충청남도 주관의 건강영향조사 및 정밀검진을 통해 객관적 증거 확보 가능성이 높고, 석면피해구제급여 연계 등 공적 절차가 이미 진행 중임. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요함.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>이철우 경북지사 예비후보 등록…김재원 최고위원과 맞대결</t>
+          <t>충청남도, 석면 노출 우려 지역 석면건강영향조사 실시</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>idaegu.com</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.idaegu.com/news/articleView.html?idxno=658958</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=697803</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-03-20 12:24:31.422483+00:00</t>
+          <t>2026-03-23 12:20:11.588637+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>대한민국 (국방부/공군)</t>
+          <t>행정안전부</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>수원시의회 주관 민·관·군 협의체 논의 중, 상설 협의체 구성 제안</t>
+          <t>산불 피해자 지원을 위한 재건위원회 출범, 인과관계 판단을 위한 의료자문단 구성 계획, 피해구제 신고 기간 운영 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>수원시의회에서 공항 소음 피해에 대한 근본적인 해법을 찾기 위해 민·관·군이 한자리에 모여 논의했습니다. 현장에서는 소음 저감 대책 강화, 피해보상 현실화, 이전사업 추진, 상시 소통 창구 마련 등이 주요 과제로 제시되었으며, 민·관·군이 참여하는 상설 협의체 구성이 제안되었습니다.</t>
+          <t>지난해 영남권 대형 산불로 183명의 사상자와 3천300여 세대의 이재민이 발생했습니다. 산불 후유증으로 인한 사망 사례가 추가로 발견되고 있으나, 인과관계 입증의 어려움으로 공식 사망자로 인정받지 못하는 경우가 많아 지원 사각지대가 지적되고 있습니다. 정부는 의료자문단 구성 및 재건위원회 출범, 피해구제 신고 기간 운영 등을 통해 지원 체계를 보완하고 있습니다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>공항 소음 피해는 상대방(군/정부)의 책임이 명확하고 자력이 충분합니다. 또한, 다수의 주민이 피해를 입는 집단적 피해이며, 수원시의회 주관으로 민·관·군 협의체가 논의 중인 공적 절차가 진행되고 있어 증거 확보 가능성도 높습니다.</t>
+          <t>영남권 대형 산불로 인한 집단적 피해(183명 사상자, 3천300여 세대 이재민)가 발생했으며, 정부(행안부)가 상대방으로 자력이 충분합니다. 산불 후유증 사망자 인정 문제에 대해 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중이며, 피해구제 신고 기간도 운영되고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>183명 사상자, 3천300여 세대 이재민, 추가 사망자 발생</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>수원시의회, 공항피해 해법 찾기 '민·관·군 한자리'</t>
+          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진  [정책 바로보기]</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=826044</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=750688</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-03-20 12:23:58.433498+00:00</t>
+          <t>2026-03-23 12:19:47.384443+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
-      <c r="A219" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A219" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C219" t="inlineStr"/>
-      <c r="D219" t="inlineStr"/>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>트럼프 행정부 (미국 정부)</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>환경책임보험 요율체계 개편 설명회 개최</t>
+          <t>환경단체들이 트럼프 행정부의 연방법 위반을 주장하며 소송 재개</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>광주 지역에서 환경책임보험 설명회가 개최되었으며, 2026년 요율체계 개편에 대한 안내가 이루어졌다. 이 설명회는 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 환경책임보험사업단이 주관했다. 본 기사는 특정 사건이 아닌 제도 운영에 대한 내용이다.</t>
+          <t>미국 알래스카 석유 임대 경매와 관련하여 생물다양성센터와 지구의 친구들 등 주요 환경단체들이 트럼프 행정부를 상대로 소송을 재개했다. 이들은 트럼프 행정부가 연방법을 무시하고 취약한 지구 환경을 보호하지 못했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환경오염 피해 사건에 대한 내용이 아니며, 환경책임보험 설명회 및 요율체계 개편 안내에 관한 것이다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않는다.</t>
+          <t>트럼프 행정부의 연방법 위반 주장이 명확하고(적합 조건 1), 상대방(미국 정부)의 자력이 충분하다(적합 조건 2). 환경 피해는 집단적이고 규모가 클 가능성이 높으며(적합 조건 3, 4), 환경단체들이 이미 소송을 재개하여 법적 절차가 진행 중이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>광주 지역에서 환경책임보험 설명회 개최… 2026 요율체계 개편 안내</t>
+          <t>美 알래스카 석유 임대 경매 ‘역대 최고가’ 기록… 트럼프발 에너지 ...</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business_info/2026/03/20/Z4VWQSTWEBBFVKPW4L6F6RMISU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.g-enews.com/view.php?ud=202603221704506690c8c1c064d_1</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-03-20 12:17:40.072463+00:00</t>
+          <t>2026-03-23 00:34:22.143584+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>워싱턴DC 연방 항소법원에 소송 제기, 환경단체 소송과 병합 예정</t>
+          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>미국 23개 주와 14개 시·카운티가 트럼프 행정부의 온실가스 규제 근거 폐지 조치에 반발하여 워싱턴DC 연방 항소법원에 소송을 제기했다. 이들은 오바마 행정부 시절 마련된 '위해성 판단' 결론을 복원하고, 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있다. 환경단체들의 유사 소송과 병합되어 트럼프 행정부의 기후 정책 폐지에 대한 최대 규모 소송이 될 전망이다.</t>
+          <t>충남도가 2020년부터 폐석면 광산 주변 지역 주민을 대상으로 건강영향조사를 추진하여 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계했다. 올해도 조사를 지속하며 석면환경보건센터가 참여한다. 이는 집단적 환경 피해 사례로, 공적 절차가 진행 중이며 추가 피해자 발굴 및 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>미국 연방정부(트럼프 행정부)를 상대로 23개 주와 14개 시·카운티가 집단으로 소송을 제기한 사건으로, 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해가 예상되고(적합 조건 3), 소송의 근거가 되는 행정 조치(위해성 판단 폐기)가 명확하게 존재한다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 충남도가 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계하는 등 공적 절차가 진행 중이며, 집단적 피해와 증거 확보 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>미국 전역의 공중보건 및 복지에 영향을 받는 다수</t>
+          <t>416명</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>美 23개주  온실가스 규제근거 복원하라 …트럼프 행정부에 소송</t>
+          <t>충남도 올해도 '석면 건강영향조사' 추진</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202820</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6109884</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-03-20 00:49:46.327050+00:00</t>
+          <t>2026-03-23 00:17:47.667509+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
-      <c r="A221" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>한국쉘석유, 현대오일뱅크</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진0행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>한국쉘석유와 현대오일뱅크 간 조정 수용</t>
+          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>한국쉘석유는 환경복구 의무 이행을 위해 105억6700만 원을 계상했으며, 이와 관련된 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크의 조정 수용으로 이미 종결되었다.</t>
+          <t>충남도가 폐석면광산 주변 주민들을 대상으로 석면 건강영향조사를 진행 중이며, 2020년부터 6천789명 중 416명의 석면질환 의심자를 발견했다. 올해도 800명을 추가 조사할 계획이며, 의심자에게는 정밀검진 후 석면피해구제급여와 연계할 예정이다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 신속한 피해자 발굴 및 구제가 중요하다고 밝혔다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>해당 환경복구 의무 관련 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크 간의 조정 수용으로 이미 종결되었다. 이는 소송금융 투자 대상에서 부적합 조건인 '이미 종결된 사건'에 해당한다.</t>
+          <t>폐석면광산으로 인한 집단적 피해가 명확하며(집단적 피해), 충남도와 석면환경보건센터가 건강영향조사를 통해 객관적 증거를 확보하고 있음(증거 확보 가능, 공적 절차 진행 중). 석면질환은 피해 규모가 크고(피해 규모 큼), 석면피해구제급여와 연계될 예정으로 배상 가능성이 높음(상대방 자력 충분 - 대한민국).</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>105억6700만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이승봉 한국쉘석유 대표이사 사장</t>
+          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433473</t>
+          <t>https://www.yna.co.kr/view/AKR20260323019800063?input=1195m</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-03-20 00:47:51.786507+00:00</t>
+          <t>2026-03-23 00:17:35.826678+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C222" t="inlineStr"/>
       <c r="D222" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>미국 연방 항소법원에 소송 제기</t>
+          <t>석면환경보건센터 주관 건강영향조사 및 피해구제 연계 진행 중</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>미국 뉴욕과 캘리포니아 등 20여 개 주와 10여 개 지방정부가 트럼프 행정부의 온실가스 규제 폐지 조치에 맞서 연방 항소법원에 소송을 제기했습니다. 이 소송은 온실가스가 공중보건과 복지에 위협이 된다는 '위해성 판단' 결론을 폐기한 트럼프 행정부의 결정을 겨냥한 것으로, 주정부들은 위해성 판단 복원과 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있습니다.</t>
+          <t>석면 노출 지역 주민들을 대상으로 한 건강영향조사를 통해 6789명 검진 중 416명의 석면질환 의심자가 발굴되었으며, 이들을 피해구제와 연계하는 성과를 거두었습니다. 올해도 순천향대학교 부속 천안병원이 보령·홍성 지역에서 흉부 검사 및 정밀검진을 단계별로 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(트럼프 행정부의 온실가스 규제 폐지 조치), 상대방 자력 충분(미국 연방정부), 집단적 피해(20여 개 주와 10여 개 지방정부의 공중보건 및 복지), 피해 규모가 큼(기후 변화로 인한 장기적, 광범위한 피해), 증거 확보 가능(위해성 판단 결론 및 정부 조치 문서) 등 5개 적합 조건에 해당합니다.</t>
+          <t>석면 노출로 인한 석면질환 의심자가 416명에 달하며(집단적 피해), 질병의 특성상 피해 규모가 클 것으로 예상됩니다. 석면환경보건센터 주관의 건강영향조사를 통해 객관적인 증거 확보가 용이하며(증거 확보 가능), 이미 피해구제 연계 등 공적 절차가 진행 중입니다. 다만, 구체적인 소송 상대방은 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>미국 국민 전체</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>[이 시각 세계] 캘리포니아 등, 트럼프 온실가스 규제 폐지 맞서 소송</t>
+          <t>'석면 노출 관리' 건강영향조사 추진… '조기 발굴·구제 연계' 강화</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808908_37012.html</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=814385</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:56.191738+00:00</t>
+          <t>2026-03-23 00:17:25.031578+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
-      <c r="A223" s="2" t="inlineStr">
+      <c r="A223" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr"/>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>정부 특별법 제정 및 지자체 복구/개발 계획 수립 중</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>경북 안동시가 대형 산불 피해 1년을 맞아 '산림투자선도지구' 지정을 추진하며 지역 경제 활성화에 나섭니다. 특별법 제정을 기반으로 규제 완화 및 인센티브를 제공하여 민간 투자를 유치하고, 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 기사는 피해 복구 및 미래 성장 기반 마련에 초점을 맞추고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>본 기사는 산불 피해 복구 및 지역 경제 활성화에 대한 지자체의 계획을 다루고 있으며, 특정 가해자나 법적 분쟁의 소지가 명확하지 않습니다. 소송금융 투자를 위한 '상대방 책임 명확성', '상대방 자력', '집단적 피해' 등의 적합 조건이 충족되지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I223" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>[경북산불 1년] 산불 피해지를 '기회의 땅'으로</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>imaeil.com</t>
+        </is>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr">
+        <is>
+          <t>https://www.imaeil.com/page/view/2026031718112717711</t>
+        </is>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>2026-03-23 00:17:17.407004+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B223" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A224" s="4" t="inlineStr">
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>대한민국 정부 및 관련 공공기관</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>새만금 기본계획 수정 작업 진행 중, 전북도의회 대정부 건의안 채택. 국제공항 건설 관련 국토부와 시민사회 간 소송 진행 중.</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>새만금 농생명용지 3공구(수라갯벌 포함)를 산업용지로 전환하자는 주장이 제기되며 논란이 일고 있습니다. 전북도의회는 산업용지 전환을 촉구하는 건의안을 채택했으나, 환경단체와 어민들은 생태계 파괴와 생존권 위협을 이유로 반발하고 있습니다. 현재 새만금 기본계획 수정 작업이 진행 중이며, 국제공항 건설과 관련하여 국토부와 시민사회 간 소송도 불붙은 상태입니다.</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>새만금 용도 변경을 추진하는 정부 및 공공기관은 자력이 충분한 상대방이며, 수라갯벌의 생태적 가치 훼손 및 어민 생계 침해 가능성 등 집단적 피해 발생 우려가 높습니다. 이미 국제공항 건설과 관련하여 국토부와 시민사회 간 소송이 진행 중이며, 새만금 기본계획 수정이라는 공적 절차가 진행 중이므로 소송금융 투자 기회가 충분합니다.</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>어민 및 지역 주민 다수</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>새만금 용도 '농사 vs 공장' 충돌</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>sjbnews.com</t>
+        </is>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M224" t="inlineStr">
+        <is>
+          <t>http://sjbnews.com/news/news.php?number=874359</t>
+        </is>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:55:01.261603+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>대한민국 국회 (기후위기특별위원회 공론화위원회)</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>탄소중립기본법 개정 공론화 진행 중, 기후 헌법소원 최종선고 대기 중</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>국회 탄소중립기본법 개정 공론화 과정에서 미래세대에 온실가스 감축 부담을 전가하는 '볼록형 감축 경로'가 최종 선택지에 포함되어 논란이 되고 있습니다. 시민사회와 과학계는 과학적 위험성을 경고하며 공론화 중단 및 위원회 해체를 요구하고 있습니다. '아기 기후 소송' 등 기후 헌법소원이 이미 진행 중이며, 이 정책 결정이 미래세대에 미칠 막대한 영향에 대한 법적 다툼이 예상됩니다.</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>국회 공론화 과정에서 미래세대에 막대한 기후위기 부담을 전가할 수 있는 '볼록형 감축 경로'가 최종 선택지에 포함되어 시민사회와 과학계의 강한 반발을 사고 있습니다. 이미 '아기 기후 소송' 등 기후 헌법소원이 진행 중이며 (공적 절차 진행 중), 정부/국회라는 충분한 자력의 상대방 (상대방 자력 충분)과 미래세대라는 거대한 집단적 피해자 (집단적 피해)가 존재합니다. 과학적 근거와 공론화 과정 기록 등 증거 확보도 용이하여 (증거 확보 가능) 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I225" t="inlineStr">
+        <is>
+          <t>미래세대 다수</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>‘탄소 나중에 더 많이 감축’…끝내 최종 선택지에 오른 볼록형</t>
+        </is>
+      </c>
+      <c r="K225" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="M225" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603221534011</t>
+        </is>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>2026-03-22 12:49:03.464455+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B224" t="inlineStr">
-[...118 lines deleted...]
-      </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C226" t="inlineStr"/>
       <c r="D226" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 논의 및 공론화 진행 중, 헌법불합치 결정에 따른 후속 입법 절차</t>
+          <t>산불 특별법 시행 및 추가 피해 지원 신청 접수 중, 재건위원회 가동</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정을 위해 시민 설문을 진행 중이며, '후반부 집중 감축'이라는 위헌 소지가 있는 선택지를 포함하여 환경·시민단체들의 반발이 예상됩니다. 이는 청소년·영유아·시민단체가 제기한 기후소송(헌법소원)이 발단이 되었으며, 향후 추가적인 법적 다툼의 여지가 있습니다.</t>
+          <t>2025년 3월 경북 5개 시·군을 휩쓴 초대형 산불 발생 1주년을 맞아, 산불 특별법 시행령이 발효되며 국가 주도의 종합적 지원 체계가 확립되었습니다. 산림 9만9417ha 소실, 183명 인명피해, 5499명 이재민 발생 등 막대한 피해가 있었으며, 2027년 1월까지 추가 피해 지원 신청을 받고 재건위원회를 통해 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법불합치 결정으로 국가의 책임이 비교적 명확하며(적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다(적합 조건 2). 기후 변화는 전 국민 및 미래 세대에 영향을 미치는 집단적 피해이며(적합 조건 3), 헌법재판소 결정과 IPCC 권고 등 객관적 증거가 존재합니다(적합 조건 5). 현재 국회 공론화위원회를 통한 법 개정 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>기사는 초대형 산불로 인한 피해와 정부 주도의 특별법에 따른 복구 및 지원 절차를 다루고 있습니다. 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4), 그리고 공적 절차 진행 중(적합 조건 6)이라는 점은 확인되나, 소송의 대상이 될 명확한 책임 주체(적합 조건 1)가 특정되지 않고, 이에 따라 소송금융의 핵심인 상대방의 자력(적합 조건 2) 또한 판단할 수 없습니다. 이는 소송금융 투자 대상으로서의 근본적인 부적합 사유입니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>전 국민 및 미래 세대</t>
+          <t>5,499명 (이재민), 183명 (인명피해)</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>‘탄소, 후반부에 몰아서 줄이자’ 선택지로 등장 [기웃, 기후]</t>
+          <t>경북 초대형 산불 1년… 그래도 희망은 핀다</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319520925?OutUrl=naver</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613399</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-03-20 00:32:59.788426+00:00</t>
+          <t>2026-03-22 12:34:39.859355+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C227" t="inlineStr"/>
       <c r="D227" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>경상북도 재건 대책반 운영 및 피해 재건위원회 출범</t>
+          <t>특별재난지역 선포, 정부 및 지자체 복구 계획 수립 및 지원금 지급 진행 중</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>경상북도가 지난해 대형 산불 피해지역 재건을 위해 대책반을 확대 운영하고 피해 재건위원회를 출범시켰습니다. 5개 피해 시군 주민들의 새로운 소득 기반 창출, 정주 여건 개선, 마을 주택 재창조 등을 지원할 예정입니다.</t>
+          <t>2025년 3월 의성군을 덮친 대형 산불로 2만8835ha의 산림과 437가구의 주택, 농축산 시설 등이 큰 피해를 입었습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구 계획을 확정했으며, 의성군은 자체 예산 2174억 원을 투입하여 주거, 농축산, 산림, 문화유산 등 전 분야에 걸쳐 복구 및 재건을 추진 중입니다. 현재 피해 복구 1년을 맞아 지역 재건과 미래 산업 기반 마련에 힘쓰고 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 산불 발생의 책임 주체가 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 현재 경상북도의 재건 대책반 및 피해 재건위원회는 피해자 지원 및 재건에 초점을 맞추고 있으며, 소송으로 이어질 만한 책임 규명 절차는 언급되지 않았습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>상대방 책임이 명확하지 않음. 기사는 자연재해(산불)와 정부 및 지자체의 복구 노력을 다루고 있으며, 산불 발생의 원인이나 특정 주체의 과실로 인한 피해 확산에 대한 언급이 없어 소송의 피고를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 핵심 요건인 '책임 있는 상대방'이 부재합니다.</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4062억 원 이상</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>다수 (5개 시군 주민)</t>
+          <t>437가구 이상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>'경북 산불' 피해 재건 대책반 확대 운영</t>
+          <t>재난의 잿더미에서 피어난 희망... 의성, 도약을 향한 1년의 기록</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260319160314AE07415&amp;id=204596</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613275</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-03-20 00:28:06.276157+00:00</t>
+          <t>2026-03-22 12:20:19.060672+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C228" t="inlineStr"/>
       <c r="D228" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>예천군 저주파 소음 측정 및 저감 대책 권고</t>
+          <t>산불 피해구제 및 지원 특별법 시행 및 피해 신청 접수 중</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>경북 예천의 한 노부부가 주택 인근 기업형 스마트팜 농장에서 발생하는 저주파 소음으로 2년 가까이 고통받고 있습니다. 예천군 조사 결과 저주파 소음이 확인되어 스마트팜 측에 저감 대책을 권고했으나, 노부부는 보다 적극적인 방음벽 설치를 요구하고 있습니다. 현행 지침상 저주파 소음에 대한 강제적 행정 조치는 어려운 상황입니다.</t>
+          <t>지난해 경북 의성에서 발생한 대형 산불로 183명의 인명 피해와 1조 500억원의 재산 피해가 발생했으며, 축구장 14만개 면적의 산림이 소실되었다. '산불 피해구제 및 지원 특별법'이 제정되어 시행 중이며, 현재 3,300여 건의 피해 신청이 접수되었고 경북도는 피해 지역 재건을 위한 사업을 추진 중이다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 예천군의 저주파 소음 측정으로 객관적 증거가 확보되었으며(5), 지자체의 조치 권고 등 공적 절차가 진행 중입니다(6). 그러나 피해자가 노부부 2명으로 집단적 피해가 아니며(3), 피해 규모가 수억 원 이상으로 명확히 크다고 보기 어렵습니다(4). 상대방이 기업형 스마트팜이나 대기업 수준의 자력이 명확히 확인되지 않습니다(2).</t>
+          <t>집단적 피해(183명 인명 피해, 3,300여 건 피해 신청)와 막대한 피해 규모(재산 피해액 1조 500억원 추정)로 소송금융 투자 잠재력은 높음. 그러나 기사에서 산불 발생의 '부주의' 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어려우며, 현재는 특별법에 따른 피해 복구 및 지원 절차가 진행 중임.</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 500억원</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>183명 인명 피해, 3,300여 건 피해 신청</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>[전국 톡톡]  스마트팜 저주파 소음에 괴로워 ‥대책 한계</t>
+          <t>[경북 산불 1년] 폐허 속에서 희망을...경북도, '혁신적 재창조' 통해 산...</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808884_37012.html</t>
+          <t>https://www.imaeil.com/page/view/2026031917473098959</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:31.606626+00:00</t>
+          <t>2026-03-22 12:19:41.595607+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
-      <c r="A229" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A229" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C229" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C229" t="inlineStr"/>
       <c r="D229" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>송전선로 건설 관련 가처분 소송 첫 심리 진행 중</t>
+          <t>산불특별법에 따른 피해구제 지원금 신청 접수 및 재건지원 TF팀 운영</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>정읍과 충남 계룡을 잇는 초고압 송전선로 건설을 두고 완주군 주민 203명이 한국전력공사를 상대로 송전선로 입지 선정 절차 중단을 요구하는 가처분 소송을 제기했다. 주민들은 2023년 입지선정위원회 구성과 운영에 문제가 있었다고 주장하며 첫 심리가 진행되었다. 이번 소송 결과에 따라 전북 내 다른 지역에서도 유사 소송이 이어질 가능성이 있다.</t>
+          <t>의성 지역 산불 발생 1년을 맞아 복구 및 재건 노력이 진행 중이라는 기사입니다. 산불특별법 시행에 따라 피해구제 지원금 신청을 접수하고 있으며, 산불피해재건지원 TF팀을 통해 복구 행정 전반을 체계적으로 관리하고 있습니다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>한국전력공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 완주군 주민 203명이 이미 집단적으로 소송을 제기했고 다른 지역으로 확산될 가능성이 높아 집단적 피해(적합 조건 3)에 해당한다. 주민들이 송전선로 입지선정위원회 구성 및 운영 문제를 구체적으로 지적하며 한전의 책임을 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'에 해당하지 않습니다. 기사는 산불 피해에 대한 정부의 복구 및 지원 활동을 다루고 있으며, 소송의 대상이 될 만한 특정 가해 주체가 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>203명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>“송전선로 절차 중단”…가처분 소송 심문 진행</t>
+          <t>산불 1년, 복구를 넘어 재건으로… 다시 뛰는 의성</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513061&amp;ref=A</t>
+          <t>https://www.kbmaeil.com/article/20260322500075</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:29.786439+00:00</t>
+          <t>2026-03-22 12:18:44.401577+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C230" t="inlineStr"/>
-      <c r="D230" t="inlineStr"/>
-      <c r="E230" t="inlineStr"/>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>산불특별법에 따른 피해구제 지원금 신청 접수 및 복구 행정 진행 중, 추가 조사 계속</t>
+        </is>
+      </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>이 기사는 과학자, 환경운동가, 변호사 등 전문가 7인이 기후 위기 대응 방안을 논의한 내용을 엮은 책 '기후 위기를 걱정하는 당신을 위한 기후 학교'를 소개합니다. 기후 불평등, 기후 소송, 기후 정치 등 다양한 주제를 다루며, 개인과 공동체의 구체적인 행동과 연대를 통해 더 나은 미래를 만들자고 제안합니다. 환경운동연합이 2025년 진행한 '청년 기후 학교' 강좌 내용을 바탕으로 합니다.</t>
+          <t>의성에서 발생한 초대형 산불 1년 후, 복구 행정이 지속되고 있으며 산불특별법에 따라 총 289건의 피해구제 지원금 신청이 접수되었습니다. 현재까지도 제도 보완과 추가 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>해당 기사는 '기후 위기'라는 광범위한 주제를 다루는 책을 소개하는 내용입니다. 특정 사건이나 분쟁 당사자가 존재하지 않으며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 충족하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사는 산불 피해에 대한 행정적 복구 및 피해 구제 지원금 신청 현황에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 상대방이나 산불 발생의 책임 소재에 대한 정보가 없습니다. 집단적 피해(289건)와 공적 절차 진행 중(피해구제 신청 접수)이라는 적합 조건은 있으나, 소송금융의 핵심인 피고 특정 및 책임 명확성 부재로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>289건</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
-          <t>기후 위기에 맞선 생각의 좌표</t>
+          <t>초대형 산불 1년…의성, 복구 넘어 '재건'으로</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L230" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M230" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874229</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067559</t>
         </is>
       </c>
       <c r="N230" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:09.463000+00:00</t>
+          <t>2026-03-22 00:16:27.863844+00:00</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C231" t="inlineStr"/>
-      <c r="D231" t="inlineStr"/>
-      <c r="E231" t="inlineStr"/>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>전쟁으로 인한 환경 파괴 및 인류 피해 지속</t>
+        </is>
+      </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>해당 사설은 산불의 80%가 부주의로 발생한다는 점을 지적하며, 실화자에 대한 형사 처벌과 손해배상 책임을 강화하여 경각심을 높여야 한다고 주장합니다. 고의가 아니라는 이유로 책임을 가볍게 넘기는 관행을 바로잡을 제도적 보완의 필요성을 강조하고 있습니다.</t>
+          <t>기사는 전쟁이 인간에 대한 범죄일 뿐 아니라 지구 생태계를 파괴하는 '에코사이드'임을 강조한다. 베트남전 고엽제 살포, 러시아-우크라이나 전쟁의 토양 및 수질 오염, 막대한 탄소 배출 등 전쟁이 환경에 미치는 장기적이고 광범위한 피해를 지적하며, 에코사이드가 국제형사재판소의 범죄임을 언급한다.</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 실화자에 대한 처벌 및 손해배상 책임 강화를 주장하는 사설로, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>전쟁으로 인한 환경 파괴(에코사이드)는 집단적 피해, 막대한 피해 규모, 증거 확보 가능성 등 적합 조건에 일부 부합합니다. 그러나 소송 상대방이 국가 또는 군대이며, 민사상 손해배상 청구의 법적 근거 및 주권 면제 문제로 인해 소송 진행 및 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>[사설] 산불 80%가 ‘부주의’ 실화자 처벌 강화를</t>
+          <t>땅과 하늘에 씻을 수 없는 화학적 흉터</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L231" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M231" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484567</t>
+          <t>https://h21.hani.co.kr/arti/culture/science/59045.html</t>
         </is>
       </c>
       <c r="N231" t="inlineStr">
         <is>
-          <t>2026-03-19 12:59:36.475251+00:00</t>
+          <t>2026-03-21 12:18:35.154930+00:00</t>
         </is>
       </c>
     </row>
     <row r="232">
-      <c r="A232" s="4" t="inlineStr">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>국토교통부, 현대건설 컨소시엄</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>주민 집회 및 동대문구청의 부지 이전 요청, 정부와 사업자 간 갈등 지속</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>GTX-C노선 변전소 예정지인 서울 청량리역 인근 '롯데캐슬 스카이-L65' 아파트 입주민들이 변전소 설치에 반대하며 전자파 위험성과 안전 문제를 제기하고 있다. 주민들은 변전소와 아파트, 어린이집 간의 짧은 이격 거리를 우려하며 부지 이전을 요구하고 있으며, 동대문구청도 국토부에 이전 요청을 한 상태다. 국토부와 사업시행자는 법령 준수 및 전자파 기준치 이내임을 주장하며 소통을 통해 우려를 해소하겠다는 입장이다.</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>국토교통부와 현대건설 컨소시엄이라는 자력 있는 상대방이 명확하며, 1425가구 대단지 입주민들이 피해를 주장하고 있어 집단적 피해 규모가 큼. 주민들이 변전소와 아파트 간 이격 거리, 해외 사례 등 구체적인 증거를 제시하고 있으며, 동대문구청도 부지 이전을 요청하는 등 공적 절차가 진행 중임.</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>1425가구 입주민 다수</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>꼭 초고층 아파트 앞에 지어야 하나 …GTX 변전소 두고 주민들 분통</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25413601</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>2026-03-21 00:43:46.315753+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B232" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C233" t="inlineStr"/>
-      <c r="D233" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D233" t="inlineStr"/>
+      <c r="E233" t="inlineStr"/>
       <c r="F233" t="inlineStr">
         <is>
-          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인근 주민들이 6개월 이상 고통받고 있습니다. '웅~'하는 팬 소음으로 인해 일상생활에 지장을 겪고 있으며, 현재까지 뚜렷한 해결책이 마련되지 않아 피해가 지속되고 있습니다.</t>
+          <t>이 기사는 과학자, 환경운동가 등 전문가들이 기후 위기 대응 방안을 논의하는 책 또는 강연을 소개합니다. 기후 불평등, 기후 소송 등 다양한 주제를 다루지만, 특정 법적 분쟁이나 소송 사건에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인한 피해가 명확하며(상대방 책임 명확), 소음 측정 등 객관적 증거 확보가 가능합니다(증거 확보 가능). 다만, 상대방의 자력이나 피해 규모, 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>기사는 특정 소송 사건이 아닌 '기후 소송'이라는 주제를 다루는 책 또는 논의를 소개하고 있습니다. 소송금융 투자 검토에 필요한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등의 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>'웅~' 스마트팜 저주파 소음에 괴로워 ..대책 한계</t>
+          <t>[주간 책타래] 왜요, 아이돌이 어때서요? 外</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L233" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M233" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200339&amp;mode=view</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275216</t>
         </is>
       </c>
       <c r="N233" t="inlineStr">
         <is>
-          <t>2026-03-19 12:36:14.469038+00:00</t>
+          <t>2026-03-21 00:39:29.548660+00:00</t>
         </is>
       </c>
     </row>
     <row r="234">
-      <c r="A234" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C234" t="inlineStr"/>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>한국전력</t>
+        </is>
+      </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>산불 피해지원 및 재건 대책반 가동, 특별법에 따른 추가 피해지원 진행 중</t>
+          <t>입지선정위원회 결정 효력 정지 가처분 소송 및 무효 확인 소송 진행 중, 가처분 심문 종결</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>경북도가 산불 피해 주민들을 위한 '산불 피해지원 및 재건 대책반'을 확대 가동합니다. 특별법에 의거한 추가 피해 지원을 총괄하며, 피해자 단체와 협력하여 피해주민 지원 및 피해지역 복원 사업을 추진할 예정입니다.</t>
+          <t>한국전력이 정읍-계룡 송전선로 건설을 추진하며 완주군 소양면 일대를 송전선 구역으로 정했으나, 주민들은 입지선정위원회 구성 및 운영에 문제가 있었다며 반발하고 있습니다. 완주군 소양면 주민 203명은 한전을 상대로 입지선정위원회 결정 효력 정지 가처분 소송과 무효 확인 소송을 제기했으며, 재판부는 가처분 심문을 종결했습니다. 이 소송 결과는 전북 내 다른 송전 갈등 지역에도 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 경북도의 지원 및 재건 대책을 다루고 있으며, 소송의 상대방이 될 만한 책임 주체가 특정되지 않습니다 (적합 조건 1 불충족). 피해 규모가 크고 다수의 피해자가 존재하며(적합 조건 3, 4 충족), 공적 절차가 진행 중이지만(적합 조건 6 충족), 소송금융 투자를 위한 핵심 요소인 명확한 피고와 책임 소재가 부재합니다.</t>
+          <t>한국전력(공공기관)을 상대로 완주군 주민 203명이 집단으로 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확합니다(적합 조건 3). 입지선정위원회 구성 및 운영 절차상 하자를 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>203명</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
-          <t>경북도,'산불 피해지원 및 재건 대책반'확대 가동</t>
+          <t>전북 첫 송전선로 소송…“입지 선정 중단·무효”</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L234" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M234" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537797</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514391&amp;ref=A</t>
         </is>
       </c>
       <c r="N234" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:00.297889+00:00</t>
+          <t>2026-03-21 00:33:08.074551+00:00</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C235" t="inlineStr"/>
-      <c r="D235" t="inlineStr"/>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 개편 설명회 개최</t>
+          <t>산불 발생 1년 경과, 이재민 임시주택 거주 중</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 여수에서 '환경책임보험 제도 개편 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 2019년 8월 설립된 기구입니다. 기사는 특정 환경오염 사건이 아닌, 제도 개편 관련 행사 소식을 전하고 있습니다.</t>
+          <t>지난해 3월 발생한 영덕 산불로 약 2만ha의 산림이 소실되고 다수의 이재민이 발생했으나, 1년이 지난 현재까지도 주민들은 임시주택에 거주하며 어려움을 겪고 있습니다. 기사에서는 산불의 원인이나 책임 주체가 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>해당 기사는 환경책임보험 제도 개편 설명회 개최에 대한 내용으로, 특정 환경오염 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 사건을 파악할 수 없습니다.</t>
+          <t>산불은 대규모 피해를 야기했으나, 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융의 핵심 요건인 피고 특정 및 책임 입증이 어렵습니다. 이는 소송금융 투자에 있어 중대한 위험 요인입니다.</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (이재민)</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>'환경책임보험 제도 개편 설명회' 여수서 개최</t>
+          <t>사는 게 사는 게 아냐, 숯검정 산 보면 눈물만</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L235" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M235" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407634</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6107856</t>
         </is>
       </c>
       <c r="N235" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:43.487593+00:00</t>
+          <t>2026-03-21 00:25:12.692960+00:00</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C236" t="inlineStr"/>
-      <c r="D236" t="inlineStr"/>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 변경 관련 설명회 개최</t>
+          <t>기후정책 해체 관련 소송 직면</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 2026년 변경될 환경책임보험 제도에 대한 전국 설명회를 인천에서 개최한다는 내용의 기사입니다. 이 보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다. 기사는 특정 환경오염 피해 사건을 다루는 것이 아닌, 제도 변경에 대한 정보를 제공하고 있습니다.</t>
+          <t>비즈니스포스트 아침 주요 기사 중 하나로, 기후정책 해체와 관련하여 소송에 직면했다는 내용이 언급되었습니다. 하지만 이 외의 구체적인 정보는 제공되지 않아 사건의 상세 내용을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>기사는 환경책임보험 제도의 변경과 관련 설명회 개최에 대한 정보 전달 목적이며, 특정 환경오염 피해 사건이나 잠재적 소송 대상이 되는 주체를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이어서 소송금융 적합도 판단에 필요한 구체적인 정보(상대방 특정, 피해 규모, 집단성, 증거 유무 등)를 파악하기 어렵습니다. 적합 조건에 해당하는 사항을 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>2026 환경책임보험 제도 바뀐다…전국설명회 인천 지역에서 개최</t>
+          <t>[3월21일자] 비즈니스포스트 아침의 주요기사</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L236" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M236" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532574</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433604</t>
         </is>
       </c>
       <c r="N236" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:05.737250+00:00</t>
+          <t>2026-03-20 13:13:25.706208+00:00</t>
         </is>
       </c>
     </row>
     <row r="237">
-      <c r="A237" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A237" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C237" t="inlineStr"/>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>산불 피해구제 및 지원 등을 위한 특별법 제정 및 시의 복구 계획 수립 중</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구를 넘어 미래 성장 기반으로 조성할 계획이다. 이 특별법은 규제 완화와 인허가 의제 처리를 가능하게 하는 제도적 기반을 제공한다. 시는 이를 활용해 피해지역의 회복과 발전을 도모할 예정이다.</t>
+          <t>김영곤 변호사는 대형 산불 피해 주민들과 함께 국가를 상대로 손해배상 소송을 준비 중이다. 산불이 단순 실화가 아닌 부실한 산림관리, 초기 진화 실패, 지휘체계 혼선 등 국가의 복합적인 책임으로 발생했다고 주장하며, 현행 제도의 개선을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>이 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력('산불 피해구제 및 지원 등을 위한 특별법' 제정)에 초점을 맞추고 있습니다. 집단적 피해와 공적 절차가 진행 중인 것은 확인되나, 소송의 대상이 될 명확한 책임 주체가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>상대방(국가)의 책임이 부실한 산림관리, 초기 진화 실패 등으로 명확히 주장되고 있으며, 국가의 자력이 충분합니다. 대형 산불로 인한 다수의 피해주민이 발생하여 집단적 피해이며, 손해배상 소송이 준비 중입니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>안동시  산불 피해지역, 단순 복구 넘어 미래 성장기반 조성</t>
+          <t>산불피해 일회성 지원 그쳐···국가책임 명확히 해야</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M237" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542113</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402763</t>
         </is>
       </c>
       <c r="N237" t="inlineStr">
         <is>
-          <t>2026-03-19 00:16:32.823839+00:00</t>
+          <t>2026-03-20 13:06:20.447129+00:00</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C238" t="inlineStr"/>
       <c r="D238" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>소송 제기 예고</t>
+          <t>민사상 손해배상 청구 가능성 언급, 논란 진행 중</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>지역 주민과 시민단체가 대기오염 및 소음 문제를 이유로 소송 제기를 예고하며 환경 갈등이 확산되고 있다. 이 사건은 아직 소송 전 단계로, 구체적인 소송 상대방과 피해 규모가 명확히 파악되지 않고 있다.</t>
+          <t>기사는 삼겹살 냄새로 인한 악취 피해의 법적 입증 한계와 배우 이장우의 순댓국집 식자재 미지급 논란을 단편적으로 다루고 있다. 악취 피해는 민사상 손해배상 청구가 가능하나 법적 입증이 어렵다는 지적이 있으며, 이장우 관련 논란은 현재 반박 중인 상태이다.</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>적합 조건 중 '집단적 피해' 가능성은 있으나, 소송 상대방이 기사에 명확히 특정되지 않아 '상대방 책임 명확성' 및 '상대방 자력 충분' 여부를 판단하기 어렵다. 또한, 피해 규모가 미상이며, 아직 소송 제기 예고 단계로 증거 확보 여부도 불확실하여 투자 매력도가 낮다.</t>
+          <t>기사 내용이 두 가지 다른 사건을 단편적으로 언급하고 있으며, 소송금융 투자 적합 조건에 부합하는 부분이 거의 없음. '삼겹살 냄새' 건은 상대방 책임 입증에 한계가 있고(적합 조건 1 미충족), 피해 규모 및 상대방 특정도 어려움(적합 조건 4, 상대방 특정 불가). '이장우 식자재 미지급' 건은 논란 중이며 상대방이 개인으로 자력 요건에 부합하지 않을 가능성이 높음(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>3월 3주차 해외 ESG 핫클립</t>
+          <t>'케데헌' 오스카 2관왕→'음주운전' 이재룡 검찰 송치→이장우 미수금 ...</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L238" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M238" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18254</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773981440517016006</t>
         </is>
       </c>
       <c r="N238" t="inlineStr">
         <is>
-          <t>2026-03-18 13:12:57.849115+00:00</t>
+          <t>2026-03-20 12:52:13.001048+00:00</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C239" t="inlineStr"/>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>미국 트럼프 행정부</t>
+        </is>
+      </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>폐기물 선별장 사업 취소 소송 및 집행정지 신청 진행 중</t>
+          <t>미국 24개 주가 트럼프 행정부를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>청주 현도산단 내 식품공장 인근에 폐기물 선별장 건립이 추진되면서 하이트진로와 오비맥주 등 기업들이 입지 충돌을 겪고 있다. 이들 기업은 환경영향평가의 적정성 및 사업시행자 변경 논란을 제기하며 폐기물 선별장 사업에 대한 취소 소송과 집행정지 신청을 제기했다. 향후 소송에서 환경영향평가 적정성 여부가 핵심 쟁점이 될 전망이다.</t>
+          <t>미국 24개 주가 트럼프 행정부의 온실가스 규제 철폐 정책에 반발하여 소송을 제기했습니다. 기사는 지구 온난화 가속화, 슈퍼 엘니뇨 도래, 대형 메탄 누출 사고 등 기후 변화의 심각성을 언급하며 규제 철폐의 부당성을 강조합니다. 이 소송은 환경 보호와 기후 변화 대응에 대한 중요한 법적 다툼이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이)에 해당합니다. 폐기물 선별장 사업의 환경영향평가 적정성 및 사업시행자 변경 논란으로 상대방 책임이 명확하며, 하이트진로, 오비맥주 등 대기업이 피해를 입어 집단적 피해와 큰 규모의 손해가 예상됩니다. 환경영향평가 보고서 등 객관적 증거 확보가 용이하며, 이미 취소 소송이 진행 중입니다.</t>
+          <t>미국 24개 주가 트럼프 행정부를 상대로 온실가스 규제 철폐에 대한 소송을 제기한 사건으로, 상대방(미국 정부)의 자력이 충분하고(적합 조건 2), 24개 주라는 대규모 집단적 피해가 예상되며(적합 조건 3), 기후 변화 관련 증거가 명확합니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>하이트진로, 오비맥주 등 다수 기업</t>
+          <t>미국 24개 주 및 해당 주민 다수</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>식품공장 옆 폐기물 선별장 …청주 현도산단 '입지 충돌' 격화</t>
+          <t>온실가스 규제 왜 없애는 거야? ...美 24개주 트럼프 행정부에 소송</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>newstree.kr</t>
         </is>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M239" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356591</t>
+          <t>https://www.newstree.kr/newsView/ntr202603200005</t>
         </is>
       </c>
       <c r="N239" t="inlineStr">
         <is>
-          <t>2026-03-18 13:07:42.199934+00:00</t>
+          <t>2026-03-20 12:39:34.712751+00:00</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>트럼프 행정부 환경보호청</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>송전선로 최종 노선 확정 무산, 전북 완주에서 제기한 가처분 소송 첫 심리 예정</t>
+          <t>온실가스 위해성 폐지 무효소송 진행 중</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>경기도 용인 반도체 클러스터 전력 공급을 위한 115km 송전선로 건설에 대해 대전, 금산, 논산 등 지역 주민들이 일방적 희생을 강요받는다며 반발하고 있다. 주민들은 충분한 협의 없이 노선이 추진되었다고 주장하며 최종 노선 확정이 무산되었다. 이미 가처분 소송이 진행 중이며, 사회적 갈등과 비용이 커지고 있다.</t>
+          <t>24개 미국 주와 환경단체, 청소년 기후운동가들이 트럼프 행정부의 환경보호청(EPA)을 상대로 온실가스 위해성 폐지 조치에 대한 무효소송을 제기했다. 캘리포니아 주지사는 이를 '부패'로 규정하며 법정 대응 의지를 밝혔다. 이는 트럼프 EPA의 온실가스 규제 완화에 대한 두 번째 법정 다툼이다.</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>국가 기간시설 사업으로 상대방(한국전력공사 등 공공기관)의 자력이 충분하며, 대전, 금산, 논산 등 다수 지역 주민들이 115km 구간에 걸쳐 광범위한 피해를 호소하고 있어 집단적 피해가 명확합니다. 주민 동의 없는 일방적 노선 추진으로 상대방 책임이 비교적 명확하며, 이미 가처분 소송이 진행 중인 점도 소송금융 적합도를 높입니다.</t>
+          <t>상대방(트럼프 EPA)의 책임이 명확하고 자력이 충분하며, 24개 주와 다수의 환경단체가 참여하는 집단적 소송으로 피해 규모가 광범위합니다 (적합 조건 1, 2, 3, 4). 온실가스 위해성 폐지라는 행정처분 자체에 대한 법적 다툼이므로 관련 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>다수 (대전 서구, 금산, 논산 등 지역 주민)</t>
+          <t>24개 주 주민 다수 및 환경단체</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>“피해만 떠안는 송전선로 반대”…최종 노선 확정 무산</t>
+          <t>24개주, 트럼프 EPA 상대 온실가스 위해성 폐지 무효소송…두번째 법정...</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M240" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511983&amp;ref=A</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18294</t>
         </is>
       </c>
       <c r="N240" t="inlineStr">
         <is>
-          <t>2026-03-18 13:06:50.577254+00:00</t>
+          <t>2026-03-20 12:38:13.782139+00:00</t>
         </is>
       </c>
     </row>
     <row r="241">
-      <c r="A241" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C241" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E241" t="inlineStr"/>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>반복되는 산불 피해에 대한 산림정책 개선 논의 중</t>
+        </is>
+      </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>기사는 '기후 학교' 프로그램에 대한 소개로, 기후 소송, 기후 정치, 에코페미니즘 등 기후 위기와 관련된 다양한 주제와 사례를 다룹니다. 기후 위기 상황에서 공동체 연대와 협력의 중요성을 강조합니다.</t>
+          <t>산불 피해가 반복되면서 피해주민의 생활 안정과 보상 관리에 대한 국가의 지속적인 책임이 강조되고 있다. 특히 임업인에 대한 피해보상 제외 문제를 개선해야 한다는 지적이 나오며, 산림정책 패러다임 전환의 필요성이 제기되었다.</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>제공된 기사는 '기후 학교' 프로그램에 대한 소개로, 기후 위기와 관련된 다양한 주제를 다루고 있습니다. 특정 사건, 가해자, 피해 규모, 또는 진행 중인 법적 절차에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>국가가 산불 피해 주민 및 임업인에 대한 생활 안정과 보상 관리를 지속적으로 책임져야 한다는 주장이 제기되어 상대방(국가)의 책임이 명확하고 자력이 충분하다. 또한, 다수의 피해주민과 임업인이 피해를 입어 집단적 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해주민 및 임업인 다수</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>기후 위기를 걱정하는 당신을 위한 기후 학교</t>
+          <t>산불 반복 우려···산림정책 패러다임 바꿔야</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>kyosu.net</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M241" t="inlineStr">
         <is>
-          <t>https://www.kyosu.net/news/articleView.html?idxno=201013</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402764</t>
         </is>
       </c>
       <c r="N241" t="inlineStr">
         <is>
-          <t>2026-03-18 12:38:17.169511+00:00</t>
+          <t>2026-03-20 12:25:26.513028+00:00</t>
         </is>
       </c>
     </row>
     <row r="242">
-      <c r="A242" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C242" t="inlineStr"/>
-      <c r="D242" t="inlineStr"/>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>안동시의 산림투자선도지구 지정 추진</t>
+          <t>경북지사 후보의 산불 피해자 보상 지원 공약</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>안동시는 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진하고 있습니다. 이는 경남·경북·울산 초대형 산불 피해 구제 및 지역 경제 활성화의 일환입니다.</t>
+          <t>이철우 경북지사 예비후보가 산불 발생 지역 피해자들의 보상을 적극 지원하고 산불 피해 지역을 재창조하는 역할을 하겠다고 밝혔습니다. 이는 과거 발생한 산불로 인한 피해자들의 회복을 돕겠다는 의지를 표명한 것입니다.</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>기사는 안동시의 산불 피해 복구 및 민간투자 유치 계획을 다루고 있으며, 특정 상대방의 책임이나 손해배상 청구와 관련된 법적 분쟁을 언급하지 않습니다. 소송금융의 대상이 되는 법적 분쟁의 발생 가능성이 없어 부적합합니다.</t>
+          <t>산불 피해로 인한 집단적 피해 발생(적합 조건: 집단적 피해) 및 피해 규모가 클 것으로 예상(적합 조건: 피해 규모 큼)됩니다. 또한, 산불 원인 및 피해 규모에 대한 공식 조사 결과 등 증거 확보 가능성이 높습니다(적합 조건: 증거 확보 가능). 그러나 기사 내용만으로는 소송 상대방이 특정되지 않아 책임 소재와 자력 여부가 불분명하며, 현재 소송이나 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J242" t="inlineStr">
         <is>
-          <t>안동시, 산림투자선도지구 지정 추진으로 민간투자 유치 박차</t>
+          <t>이철우 경북지사 예비후보 등록…김재원 최고위원과 맞대결</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>idaegu.com</t>
         </is>
       </c>
       <c r="L242" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M242" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595588</t>
+          <t>https://www.idaegu.com/news/articleView.html?idxno=658958</t>
         </is>
       </c>
       <c r="N242" t="inlineStr">
         <is>
-          <t>2026-03-18 12:18:43.251522+00:00</t>
+          <t>2026-03-20 12:24:31.422483+00:00</t>
         </is>
       </c>
     </row>
     <row r="243">
-      <c r="A243" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C243" t="inlineStr"/>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>대한민국 (국방부/공군)</t>
+        </is>
+      </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>산림투자선도지구 지정 추진 및 특별법 기반 복구 계획</t>
+          <t>수원시의회 주관 민·관·군 협의체 논의 중, 상설 협의체 구성 제안</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>안동시가 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진합니다. 특별법 제정을 기반으로 규제 완화 및 인허가 간소화 등 파격적인 인센티브를 제공하여 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 이를 통해 지역 경제 활성화와 미래 성장 기반 마련을 목표로 하고 있습니다.</t>
+          <t>수원시의회에서 공항 소음 피해에 대한 근본적인 해법을 찾기 위해 민·관·군이 한자리에 모여 논의했습니다. 현장에서는 소음 저감 대책 강화, 피해보상 현실화, 이전사업 추진, 상시 소통 창구 마련 등이 주요 과제로 제시되었으며, 민·관·군이 참여하는 상설 협의체 구성이 제안되었습니다.</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>이 기사는 산불 피해 지역의 정부 주도 복구 및 민간 투자 유치 계획을 다루고 있으며, 특정 가해자나 피해자들이 손해배상을 청구하는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상이 되는 법적 분쟁의 발생 가능성이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>공항 소음 피해는 상대방(군/정부)의 책임이 명확하고 자력이 충분합니다. 또한, 다수의 주민이 피해를 입는 집단적 피해이며, 수원시의회 주관으로 민·관·군 협의체가 논의 중인 공적 절차가 진행되고 있어 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>안동 산불피해지, 새로운 기회의 땅으로</t>
+          <t>수원시의회, 공항피해 해법 찾기 '민·관·군 한자리'</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L243" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M243" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612910</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=826044</t>
         </is>
       </c>
       <c r="N243" t="inlineStr">
         <is>
-          <t>2026-03-18 12:18:30.603653+00:00</t>
+          <t>2026-03-20 12:23:58.433498+00:00</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C244" t="inlineStr"/>
-      <c r="D244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
-          <t>초대형 산불 피해구제 및 지원 특별법 시행 중</t>
+          <t>환경책임보험 요율체계 개편 설명회 개최</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>영남 지역 초대형 산불 발생 1년 후, 피해 주민의 생계 안정과 심리 치료, 농림수산업 시설 복구 등을 위한 특별법이 올해 2월부터 시행되고 있다. 이 기고문은 특별법 시행의 의의와 향후 과제를 다루고 있다.</t>
+          <t>광주 지역에서 환경책임보험 설명회가 개최되었으며, 2026년 요율체계 개편에 대한 안내가 이루어졌다. 이 설명회는 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 환경책임보험사업단이 주관했다. 본 기사는 특정 사건이 아닌 제도 운영에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해에 대한 특별법 시행과 지원에 초점을 맞추고 있어, 소송금융 투자에 필수적인 특정 책임 주체(피고)가 명확히 제시되지 않습니다 (적합 조건 1, 2 미충족). 피해 규모와 피해자 수는 크지만, 소송을 제기할 명확한 상대방과 그 책임 소재가 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 특정 환경오염 피해 사건에 대한 내용이 아니며, 환경책임보험 설명회 및 요율체계 개편 안내에 관한 것이다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않는다.</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>[기고] 영남 지역 초대형 산불 1년, 교훈과 과제</t>
+          <t>광주 지역에서 환경책임보험 설명회 개최… 2026 요율체계 개편 안내</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L244" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M244" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/581669?ref=naver</t>
+          <t>https://biz.chosun.com/industry/business_info/2026/03/20/Z4VWQSTWEBBFVKPW4L6F6RMISU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N244" t="inlineStr">
         <is>
-          <t>2026-03-18 12:17:24.999904+00:00</t>
+          <t>2026-03-20 12:17:40.072463+00:00</t>
         </is>
       </c>
     </row>
     <row r="245">
-      <c r="A245" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A245" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C245" t="inlineStr"/>
-      <c r="D245" t="inlineStr"/>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>미국 연방정부 (트럼프 행정부)</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>산림투자선도지구 추진, 특별법 제정</t>
+          <t>워싱턴DC 연방 항소법원에 소송 제기, 환경단체 소송과 병합 예정</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구에서 나아가 지역 경제를 견인할 새로운 성장 공간인 '산림투자선도지구'로 조성하는 방안을 추진하고 있습니다. 이는 피해 지역을 개발하여 경제 활성화를 도모하려는 계획입니다.</t>
+          <t>미국 23개 주와 14개 시·카운티가 트럼프 행정부의 온실가스 규제 근거 폐지 조치에 반발하여 워싱턴DC 연방 항소법원에 소송을 제기했다. 이들은 오바마 행정부 시절 마련된 '위해성 판단' 결론을 복원하고, 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있다. 환경단체들의 유사 소송과 병합되어 트럼프 행정부의 기후 정책 폐지에 대한 최대 규모 소송이 될 전망이다.</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 피해 지역의 복구 및 개발 계획에 대한 안동시의 이니셔티브를 다루고 있으며, 특정 가해자나 손해배상 청구의 대상이 되는 법적 분쟁을 언급하고 있지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '상대방 자력 충분', '피해 규모' 등의 조건이 충족되지 않아 투자 기회로 보기 어렵습니다.</t>
+          <t>미국 연방정부(트럼프 행정부)를 상대로 23개 주와 14개 시·카운티가 집단으로 소송을 제기한 사건으로, 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해가 예상되고(적합 조건 3), 소송의 근거가 되는 행정 조치(위해성 판단 폐기)가 명확하게 존재한다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 전역의 공중보건 및 복지에 영향을 받는 다수</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>산불피해 산림 복구 넘어 개발로…안동시 ‘산림투자선도지구’ 추진</t>
+          <t>美 23개주  온실가스 규제근거 복원하라 …트럼프 행정부에 소송</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L245" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M245" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260318500160</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202820</t>
         </is>
       </c>
       <c r="N245" t="inlineStr">
         <is>
-          <t>2026-03-18 12:16:41.661960+00:00</t>
+          <t>2026-03-20 00:49:46.327050+00:00</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C246" t="inlineStr"/>
-      <c r="D246" t="inlineStr"/>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>한국쉘석유, 현대오일뱅크</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 개편 설명회 진행</t>
+          <t>한국쉘석유와 현대오일뱅크 간 조정 수용</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 DB손해보험이 2026년 환경책임보험 제도 개편 방향과 주요 변경 사항을 안내하기 위한 전국 설명회를 개최했습니다. 이번 설명회는 가입 사업장의 환경안전관리 역량 향상을 목표로, 요율 체계 개편 및 초과손해액 보장특약 도입 필요성 등을 다뤘습니다. 특정 환경오염 사고나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>한국쉘석유는 환경복구 의무 이행을 위해 105억6700만 원을 계상했으며, 이와 관련된 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크의 조정 수용으로 이미 종결되었다.</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>이 기사는 특정 환경오염 사고나 피해에 대한 보도가 아닌, 환경책임보험 제도 개편에 대한 설명회 개최 소식입니다. 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않습니다. 소송 대상이 되는 구체적인 사건이 존재하지 않아 투자 검토가 불가능합니다.</t>
+          <t>해당 환경복구 의무 관련 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크 간의 조정 수용으로 이미 종결되었다. 이는 소송금융 투자 대상에서 부적합 조건인 '이미 종결된 사건'에 해당한다.</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>105억6700만 원</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>환경책임보험 전국설명회, 안산서 첫 개최…2026 제도 개편 방향 안내</t>
+          <t>[Who Is ?] 이승봉 한국쉘석유 대표이사 사장</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L246" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M246" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/17/20260317500161?wlog_tag3=naver</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433473</t>
         </is>
       </c>
       <c r="N246" t="inlineStr">
         <is>
-          <t>2026-03-18 12:16:20.752810+00:00</t>
+          <t>2026-03-20 00:47:51.786507+00:00</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>클리블랜드-클리프스</t>
+          <t>미국 연방정부</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>환경 소송 직면</t>
+          <t>미국 연방 항소법원에 소송 제기</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>북미 주요 광업 및 철강 회사인 클리블랜드-클리프스가 실적 악화와 함께 환경 소송이라는 사법 리스크에 직면했습니다. 이는 기업의 재정적 부담을 가중시킬 수 있는 중요한 법적 문제로, 소송금융 투자 대상으로 적합성이 높습니다.</t>
+          <t>미국 뉴욕과 캘리포니아 등 20여 개 주와 10여 개 지방정부가 트럼프 행정부의 온실가스 규제 폐지 조치에 맞서 연방 항소법원에 소송을 제기했습니다. 이 소송은 온실가스가 공중보건과 복지에 위협이 된다는 '위해성 판단' 결론을 폐기한 트럼프 행정부의 결정을 겨냥한 것으로, 주정부들은 위해성 판단 복원과 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>클리블랜드-클리프스라는 대기업이 환경 소송에 직면해 있어 상대방의 자력이 충분하고(적합 조건 2) 책임이 명확할 것으로 예상됩니다(적합 조건 1). 환경 소송의 특성상 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 관련 증거 확보도 가능할 것입니다(적합 조건 5).</t>
+          <t>상대방 책임이 명확(트럼프 행정부의 온실가스 규제 폐지 조치), 상대방 자력 충분(미국 연방정부), 집단적 피해(20여 개 주와 10여 개 지방정부의 공중보건 및 복지), 피해 규모가 큼(기후 변화로 인한 장기적, 광범위한 피해), 증거 확보 가능(위해성 판단 결론 및 정부 조치 문서) 등 5개 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미국 국민 전체</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>페로타임즈 손바닥뉴스 3월 18일(수)</t>
+          <t>[이 시각 세계] 캘리포니아 등, 트럼프 온실가스 규제 폐지 맞서 소송</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M247" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46911</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808908_37012.html</t>
         </is>
       </c>
       <c r="N247" t="inlineStr">
         <is>
-          <t>2026-03-18 00:49:15.096423+00:00</t>
+          <t>2026-03-20 00:44:56.191738+00:00</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>폐기물 선별시설 설치 관련 집행정지 항고 진행 중</t>
+          <t>미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법 소송 제기</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>청주 현도산단 입주 기업인 하이트진로, 오비맥주 등이 폐기물 선별장 설치에 반발하며 청주시를 상대로 법정 공방을 벌이고 있습니다. 기업들은 위생 및 브랜드 훼손을 우려하며 집행정지를 신청했으나 기각되었고, 현재 항고를 통해 법적 다툼을 이어가고 있습니다. 청주시는 환경 영향이 제한적이라는 입장입니다.</t>
+          <t>미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법성을 주장하며 소송을 제기했다. 이는 환경단체들의 소송에 이은 것으로, 기후변화 정책을 둘러싼 법적 공방이 본격화되고 있다. 이 소송은 트럼프 행정부의 환경 정책 후퇴에 대한 중요한 법적 도전이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>청주시(공공기관)를 상대로 하이트진로, 오비맥주 등 다수의 대기업이 집단적으로 피해를 주장하고 있으며, 이미 집행정지 항고 등 법적 절차가 진행 중입니다. 폐기물 선별장으로 인한 위생 및 브랜드 훼손 우려는 장기적으로 막대한 피해를 야기할 수 있어 피해 규모가 클 것으로 예상됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 이미 공적 절차 진행 중)</t>
+          <t>이 사건은 미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법성을 주장하며 소송을 제기한 것으로, 상대방(미국 정부)의 자력이 충분하고(조건 2), 24개 주에 걸친 대규모 집단적 피해(조건 3, 4)를 다룬다. 트럼프 행정부의 책임이 명확히 특정되며(조건 1), 환경 정책의 위법성 여부가 쟁점이므로 관련 증거 확보가 가능할 것으로 판단된다(조건 5).</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>다수의 입주기업</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>소주 공장 옆에 폐기물 선별장이?…청주 현도산단 입주사들 '발칵'</t>
+          <t>美 24개주  트럼프 '온실가스 위해성 판단' 폐기는 위법  소송</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
           <t>news1.kr</t>
         </is>
       </c>
       <c r="L248" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M248" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6104272</t>
+          <t>https://www.news1.kr/world/usa-canada/6107716</t>
         </is>
       </c>
       <c r="N248" t="inlineStr">
         <is>
-          <t>2026-03-18 00:47:17.703514+00:00</t>
+          <t>2026-03-20 00:43:34.133520+00:00</t>
         </is>
       </c>
     </row>
     <row r="249">
-      <c r="A249" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A249" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C249" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C249" t="inlineStr"/>
+      <c r="D249" t="inlineStr"/>
+      <c r="E249" t="inlineStr"/>
       <c r="F249" t="inlineStr">
         <is>
-          <t>경북 울진군 북면 고목2리 주민들은 신한울 원전 3·4호기 건설 재추진으로 인해 원전 10기에 둘러싸여 살게 되면서 생존권 침해와 환경 피해를 호소하고 있습니다. 주민들은 정부 정책 변화로 인한 피해를 주장하며 공사 중단과 집단 이주 대책 마련을 요구하고 있으며, 현재 한국수력원자원을 상대로 행정소송을 제기한 상태입니다. 이주 대상 기준 시점을 두고 한수원과 주민들 간의 갈등이 깊어 법정에서 최종 결론이 날 전망입니다.</t>
+          <t>해당 기사는 산불 실화자에 대한 처벌 수위를 논하며, 과실로 인한 산불의 경우 민사를 통해 막대한 손해배상금으로 재산 피해에 대한 책임을 물을 수 있다고 언급합니다. 이는 형사 처벌과 더불어 산불 가해자의 처벌로 볼 수 있다는 의견을 제시합니다.</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>정부의 원전 정책 변화로 인한 주민 피해가 명확하며, 한국수력원자력은 공공기관으로 충분한 자력을 가집니다. 약 130가구의 주민들이 집단 이주를 요구하며 행정소송을 제기 중이며, 생존권 침해 및 사망 사고까지 발생하여 피해 규모가 큽니다. 정부 정책 변화 및 공사 현장 등 증거도 확보 가능합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 산불 실화자의 처벌 수위와 민사상 책임에 대한 일반적인 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>약 130가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>“원전 10기에 둘러싸인 마을”···울진 주민들 “집단 이주 대책 마련...</t>
+          <t>[어떻게 생각하십니까] 산불 실화자 처벌 수위</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L249" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M249" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180600101</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484582</t>
         </is>
       </c>
       <c r="N249" t="inlineStr">
         <is>
-          <t>2026-03-18 00:43:46.100730+00:00</t>
+          <t>2026-03-20 00:35:11.112166+00:00</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C250" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D250" t="inlineStr">
+      <c r="C250" t="inlineStr"/>
+      <c r="D250" t="inlineStr"/>
+      <c r="E250" t="inlineStr"/>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>기사는 '육식의 도시'에서 기후와 채식을 외치는 내용을 다루며, '봉쇄 소송'과 '기후위기' 등의 단편적인 주제를 언급합니다. 특정 사건이나 법적 분쟁에 대한 상세한 정보가 없어 소송금융 투자 검토가 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문이 매우 단편적이며, 특정 사건이나 분쟁에 대한 구체적인 정보가 부족합니다. 소송 상대방, 피해 규모, 책임 소재 등이 명확히 파악되지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I250" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>'육식의 도시'에서 기후와 채식을 외치다</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>danbinews.com</t>
+        </is>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr">
+        <is>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32644</t>
+        </is>
+      </c>
+      <c r="N250" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:33:16.765986+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E250" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A251" s="4" t="inlineStr">
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>탄소중립기본법 개정 논의 및 공론화 진행 중, 헌법불합치 결정에 따른 후속 입법 절차</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정을 위해 시민 설문을 진행 중이며, '후반부 집중 감축'이라는 위헌 소지가 있는 선택지를 포함하여 환경·시민단체들의 반발이 예상됩니다. 이는 청소년·영유아·시민단체가 제기한 기후소송(헌법소원)이 발단이 되었으며, 향후 추가적인 법적 다툼의 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>헌법재판소의 헌법불합치 결정으로 국가의 책임이 비교적 명확하며(적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다(적합 조건 2). 기후 변화는 전 국민 및 미래 세대에 영향을 미치는 집단적 피해이며(적합 조건 3), 헌법재판소 결정과 IPCC 권고 등 객관적 증거가 존재합니다(적합 조건 5). 현재 국회 공론화위원회를 통한 법 개정 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I251" t="inlineStr">
+        <is>
+          <t>전 국민 및 미래 세대</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>‘탄소, 후반부에 몰아서 줄이자’ 선택지로 등장 [기웃, 기후]</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260319520925?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N251" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:32:59.788426+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...66 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C252" t="inlineStr"/>
       <c r="D252" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>경상북도 재건 대책반 운영 및 피해 재건위원회 출범</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>경상북도가 지난해 대형 산불 피해지역 재건을 위해 대책반을 확대 운영하고 피해 재건위원회를 출범시켰습니다. 5개 피해 시군 주민들의 새로운 소득 기반 창출, 정주 여건 개선, 마을 주택 재창조 등을 지원할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 산불 발생의 책임 주체가 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 현재 경상북도의 재건 대책반 및 피해 재건위원회는 피해자 지원 및 재건에 초점을 맞추고 있으며, 소송으로 이어질 만한 책임 규명 절차는 언급되지 않았습니다. (적합 조건 1, 2, 5 불충족)</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I252" t="inlineStr">
+        <is>
+          <t>다수 (5개 시군 주민)</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>'경북 산불' 피해 재건 대책반 확대 운영</t>
+        </is>
+      </c>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>tbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M252" t="inlineStr">
+        <is>
+          <t>https://www.tbc.co.kr/news/view?pno=20260319160314AE07415&amp;id=204596</t>
+        </is>
+      </c>
+      <c r="N252" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:28:06.276157+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>기업형 스마트팜 농장</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E252" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A253" s="2" t="inlineStr">
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>예천군 저주파 소음 측정 및 저감 대책 권고</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>경북 예천의 한 노부부가 주택 인근 기업형 스마트팜 농장에서 발생하는 저주파 소음으로 2년 가까이 고통받고 있습니다. 예천군 조사 결과 저주파 소음이 확인되어 스마트팜 측에 저감 대책을 권고했으나, 노부부는 보다 적극적인 방음벽 설치를 요구하고 있습니다. 현행 지침상 저주파 소음에 대한 강제적 행정 조치는 어려운 상황입니다.</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고(1), 예천군의 저주파 소음 측정으로 객관적 증거가 확보되었으며(5), 지자체의 조치 권고 등 공적 절차가 진행 중입니다(6). 그러나 피해자가 노부부 2명으로 집단적 피해가 아니며(3), 피해 규모가 수억 원 이상으로 명확히 크다고 보기 어렵습니다(4). 상대방이 기업형 스마트팜이나 대기업 수준의 자력이 명확히 확인되지 않습니다(2).</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I253" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>[전국 톡톡]  스마트팜 저주파 소음에 괴로워 ‥대책 한계</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808884_37012.html</t>
+        </is>
+      </c>
+      <c r="N253" t="inlineStr">
+        <is>
+          <t>2026-03-20 00:22:31.606626+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B253" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D253" t="inlineStr">
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E253" t="inlineStr">
-[...63 lines deleted...]
-      <c r="E254" t="inlineStr"/>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>송전선로 건설 관련 가처분 소송 첫 심리 진행 중</t>
+        </is>
+      </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>이 기사는 '기후 위기를 걱정하는 당신을 위한 기후 학교'라는 신간 도서를 소개하고 있습니다. 책은 기후 소송, 기후 정치, 에코페미니즘 등 다양한 기후 위기 관련 주제와 사례를 다루며, 공동체 연대와 협력의 중요성을 강조합니다.</t>
+          <t>정읍과 충남 계룡을 잇는 초고압 송전선로 건설을 두고 완주군 주민 203명이 한국전력공사를 상대로 송전선로 입지 선정 절차 중단을 요구하는 가처분 소송을 제기했다. 주민들은 2023년 입지선정위원회 구성과 운영에 문제가 있었다고 주장하며 첫 심리가 진행되었다. 이번 소송 결과에 따라 전북 내 다른 지역에서도 유사 소송이 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>해당 기사는 '기후 소송'을 주제로 다루는 신간 도서를 소개하는 내용으로, 실제 발생했거나 진행 중인 구체적인 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
+          <t>한국전력공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 완주군 주민 203명이 이미 집단적으로 소송을 제기했고 다른 지역으로 확산될 가능성이 높아 집단적 피해(적합 조건 3)에 해당한다. 주민들이 송전선로 입지선정위원회 구성 및 운영 문제를 구체적으로 지적하며 한전의 책임을 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>203명 이상</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>[신간산책] '기후 위기를 걱정하는 당신을 위한 기후 학교'</t>
+          <t>“송전선로 절차 중단”…가처분 소송 심문 진행</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>veritas-a.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M254" t="inlineStr">
         <is>
-          <t>http://www.veritas-a.com/news/articleView.html?idxno=601990</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513061&amp;ref=A</t>
         </is>
       </c>
       <c r="N254" t="inlineStr">
         <is>
-          <t>2026-03-17 12:49:49.786854+00:00</t>
+          <t>2026-03-19 13:09:29.786439+00:00</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C255" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C255" t="inlineStr"/>
+      <c r="D255" t="inlineStr"/>
+      <c r="E255" t="inlineStr"/>
       <c r="F255" t="inlineStr">
         <is>
-          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정 과정에서 온실가스 감축을 후반기로 미루는 '볼록형 경로'를 포함시키려 해 환경·시민단체들이 반발하고 있습니다. 이들은 '볼록형 경로'가 기후위기 대응의 후퇴이자 헌법재판소 결정 취지에 어긋난다고 비판하며 즉각적인 제외를 촉구하고 있습니다.</t>
+          <t>이 기사는 과학자, 환경운동가, 변호사 등 전문가 7인이 기후 위기 대응 방안을 논의한 내용을 엮은 책 '기후 위기를 걱정하는 당신을 위한 기후 학교'를 소개합니다. 기후 불평등, 기후 소송, 기후 정치 등 다양한 주제를 다루며, 개인과 공동체의 구체적인 행동과 연대를 통해 더 나은 미래를 만들자고 제안합니다. 환경운동연합이 2025년 진행한 '청년 기후 학교' 강좌 내용을 바탕으로 합니다.</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>헌법불합치 결정으로 탄소중립기본법 개정의 필요성은 명확하며(적합 조건 5, 6), 상대방은 국회로 자력이 충분하고(적합 조건 2), 기후위기 대응은 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당합니다. 그러나 현재 논의되는 '볼록형 감축' 경로에 대한 소송은 직접적인 금전적 손해배상 청구보다는 입법부작위 또는 위헌확인 등 공법적 쟁송의 성격이 강하여, 소송금융 투자의 핵심인 명확한 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다(적합 조건 4번 '피해 규모가 큼'에 해당하기 어려움).</t>
+          <t>해당 기사는 '기후 위기'라는 광범위한 주제를 다루는 책을 소개하는 내용입니다. 특정 사건이나 분쟁 당사자가 존재하지 않으며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 충족하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>전 국민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J255" t="inlineStr">
         <is>
-          <t>“온실가스 나중에 줄이자?”… ‘볼록형 감축’에 탄소중립법 개정 진...</t>
+          <t>기후 위기에 맞선 생각의 좌표</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L255" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M255" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317511734?OutUrl=naver</t>
+          <t>http://sjbnews.com/news/news.php?number=874229</t>
         </is>
       </c>
       <c r="N255" t="inlineStr">
         <is>
-          <t>2026-03-17 12:47:58.732927+00:00</t>
+          <t>2026-03-19 13:09:09.463000+00:00</t>
         </is>
       </c>
     </row>
     <row r="256">
-      <c r="A256" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A256" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C256" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C256" t="inlineStr"/>
+      <c r="D256" t="inlineStr"/>
+      <c r="E256" t="inlineStr"/>
       <c r="F256" t="inlineStr">
         <is>
-          <t>영남 산불 발생 1년 후, 정부가 이재민을 위한 피해 신고 기간을 1년간 운영하고 질병·부상 치료비, 비급여 항목, 간병비까지 지원 범위를 확대할 계획이다. 이는 산불 피해자들의 구제 사각지대를 없애기 위한 조치로, 위원회 심의를 통해 지원이 이루어질 예정이다.</t>
+          <t>해당 사설은 산불의 80%가 부주의로 발생한다는 점을 지적하며, 실화자에 대한 형사 처벌과 손해배상 책임을 강화하여 경각심을 높여야 한다고 주장합니다. 고의가 아니라는 이유로 책임을 가볍게 넘기는 관행을 바로잡을 제도적 보완의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>정부가 산불 피해 이재민에 대한 구제 절차를 운영하고 있어 상대방(정부)의 자력이 충분하며(적합 조건 2), 다수의 이재민이 발생하여 집단적 피해(적합 조건 3)이고, 질병·부상 치료비 등 피해 규모가 크다(적합 조건 4). 산불 발생 및 정부의 구제 절차는 공적 기록으로 증거 확보가 가능하며(적합 조건 5), 현재 정부 주도의 구제 절차가 진행 중이다(적합 조건 6). 정부의 지원이 불충분할 경우 소송 제기 가능성이 높다.</t>
+          <t>해당 기사는 산불 실화자에 대한 처벌 및 손해배상 책임 강화를 주장하는 사설로, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>이재민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>영남 산불 1년… 정부, 이재민 피해 사각지대 없앤다</t>
+          <t>[사설] 산불 80%가 ‘부주의’ 실화자 처벌 강화를</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L256" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M256" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031713250004122?did=NA</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484567</t>
         </is>
       </c>
       <c r="N256" t="inlineStr">
         <is>
-          <t>2026-03-17 12:33:39.970433+00:00</t>
+          <t>2026-03-19 12:59:36.475251+00:00</t>
         </is>
       </c>
     </row>
     <row r="257">
-      <c r="A257" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A257" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C257" t="inlineStr"/>
       <c r="D257" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
+          <t>특별법에 따른 피해지원 및 복구 대책 진행 중</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>경북 산불 발생 1년을 맞아 피해 지원과 재건에 총력을 기울이고 있습니다. 올해 본격 시행된 산불특별법에 따라 피해자 구제 절차가 강화되었으며, 1년간의 충분한 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 할 계획입니다.</t>
+          <t>경상북도가 산불 피해지역의 복구를 넘어 재건 및 재창조에 속도를 내고 있습니다. 특별법에 따른 추가 피해지원과 피해자 및 단체 지원, 산림경영특구 등의 핵심 과제를 추진하며 대책반을 통해 피해주민에 대한 직접적인 지원과 피해지역 복원을 계획하고 있습니다.</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>경북 산불로 인한 집단적 피해와 대규모 피해가 발생했으며(적합 조건 3, 4), 산불특별법에 따른 피해자 구제 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 소송의 상대방 책임이 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>기사는 산불 피해지역에 대한 경상북도의 복구 및 지원 노력을 다루고 있으며, 특정 책임 주체나 소송 상대방이 명확히 언급되지 않습니다. 소송금융 투자에 필요한 명확한 피고, 소송 사유, 또는 진행 중인 법적 절차가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>경북 산불1년, 피해지원과 재건에 총력 집중</t>
+          <t>경북도, 산불 피해지역 복구 넘어 재건·재창조 속도</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L257" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M257" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537501</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595873</t>
         </is>
       </c>
       <c r="N257" t="inlineStr">
         <is>
-          <t>2026-03-17 12:33:27.340246+00:00</t>
+          <t>2026-03-19 12:36:26.272183+00:00</t>
         </is>
       </c>
     </row>
     <row r="258">
-      <c r="A258" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C258" t="inlineStr"/>
       <c r="D258" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>재난복구 지원 및 피해자 구제 절차 진행 중</t>
+          <t>저주파 소음으로 인한 피해 지속, 대책 마련에 한계</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>경북 산불 발생 1년 후, 경상북도가 피해 주민 구호와 주거 안정, 재난복구 지원 기준 상향 등 피해 지원과 재건에 총력을 기울이고 있다. 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 독려하고 있다.</t>
+          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인근 주민들이 6개월 이상 고통받고 있습니다. '웅~'하는 팬 소음으로 인해 일상생활에 지장을 겪고 있으며, 현재까지 뚜렷한 해결책이 마련되지 않아 피해가 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>이 기사는 자연재해(산불)에 대한 정부 주도의 재난 복구 및 피해자 지원 노력을 다루고 있으며, 특정 책임 주체에 대한 법적 청구 가능성을 제시하지 않습니다. 다수의 피해자(적합 조건 3)와 진행 중인 공적 절차(적합 조건 6)는 있으나, 소송금융의 핵심인 책임이 명확한 상대방(적합 조건 1)이 부재하여 투자 대상으로 적합하지 않습니다.</t>
+          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인한 피해가 명확하며(상대방 책임 명확), 소음 측정 등 객관적 증거 확보가 가능합니다(증거 확보 가능). 다만, 상대방의 자력이나 피해 규모, 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>피해주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>경북 산불1년, 피해 지원과 재건에 '총력'… 이철우 지사,  복구는 이제...</t>
+          <t>'웅~' 스마트팜 저주파 소음에 괴로워 ..대책 한계</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L258" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M258" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725736</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200339&amp;mode=view</t>
         </is>
       </c>
       <c r="N258" t="inlineStr">
         <is>
-          <t>2026-03-17 12:29:56.402034+00:00</t>
+          <t>2026-03-19 12:36:14.469038+00:00</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C259" t="inlineStr"/>
       <c r="D259" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>산불 발생 1년 후, 피해자들의 정신적 고통 및 경제적 어려움 지속. 산불피해대책위원회 활동 언급.</t>
+          <t>산불 피해지원 및 재건 대책반 가동, 특별법에 따른 추가 피해지원 진행 중</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>지난해 3월 영남 지역 대규모 산불 발생 1년 후에도 주민들은 정신적 충격과 경제적 어려움에 시달리고 있습니다. 최소 6명의 추가 사망자가 정신적 후유증과 연관되어 파악되었으며, 자살 사례도 발생했습니다. 재산 피해는 수억원대에 달하는 것으로 추정됩니다.</t>
+          <t>경북도가 산불 피해 주민들을 위한 '산불 피해지원 및 재건 대책반'을 확대 가동합니다. 특별법에 의거한 추가 피해 지원을 총괄하며, 피해자 단체와 협력하여 피해주민 지원 및 피해지역 복원 사업을 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>기사는 대규모 산불로 인한 집단적 피해와 큰 피해 규모(재산 피해 수억원대, 정신적 후유증 및 사망자 발생)를 명확히 보여주나, 산불의 원인과 법적 책임이 있는 특정 상대방이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다. 상대방 책임 명확성 및 자력 충분 조건이 충족되지 않습니다.</t>
+          <t>기사는 산불 피해에 대한 경북도의 지원 및 재건 대책을 다루고 있으며, 소송의 상대방이 될 만한 책임 주체가 특정되지 않습니다 (적합 조건 1 불충족). 피해 규모가 크고 다수의 피해자가 존재하며(적합 조건 3, 4 충족), 공적 절차가 진행 중이지만(적합 조건 6 충족), 소송금융 투자를 위한 핵심 요소인 명확한 피고와 책임 소재가 부재합니다.</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>수억원대 (재산 피해), 미상 (정신적 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>다수 (주민), 최소 6명 (정신적 후유증 관련 추가 사망자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>다 불타버린 산과 집… 더 새까맣게 탄 삶은 무너졌다</t>
+          <t>경북도,'산불 피해지원 및 재건 대책반'확대 가동</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L259" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M259" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773736781&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537797</t>
         </is>
       </c>
       <c r="N259" t="inlineStr">
         <is>
-          <t>2026-03-17 12:27:31.581368+00:00</t>
+          <t>2026-03-19 12:33:00.297889+00:00</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C260" t="inlineStr"/>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
-          <t>서귀포시의 야생동물 피해보상보험 운영</t>
+          <t>환경책임보험 제도 개편 설명회 개최</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>서귀포시가 멧돼지, 노루 등 야생동물로 인한 농작물 및 인명 피해를 줄이기 위해 피해보상보험을 운영하고 있다. 시민들은 별도 가입이나 보험료 부담 없이 자동으로 가입되며, 최대 1000만원까지 보상받을 수 있다.</t>
+          <t>환경책임보험사업단이 여수에서 '환경책임보험 제도 개편 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 2019년 8월 설립된 기구입니다. 기사는 특정 환경오염 사건이 아닌, 제도 개편 관련 행사 소식을 전하고 있습니다.</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>이 기사는 서귀포시가 야생동물 피해에 대한 보상 보험을 운영한다는 내용으로, 소송을 통해 책임을 물을 명확한 상대방이 특정되지 않습니다. 또한, 보상 한도가 최대 1000만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작습니다. (적합 조건 1, 2, 4에 해당하지 않음)</t>
+          <t>해당 기사는 환경책임보험 제도 개편 설명회 개최에 대한 내용으로, 특정 환경오염 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 사건을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>최대 1000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>서귀포시, 야생동물 피해보상보험 운영…최대 1000만원 지원</t>
+          <t>'환경책임보험 제도 개편 설명회' 여수서 개최</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L260" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M260" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072591</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407634</t>
         </is>
       </c>
       <c r="N260" t="inlineStr">
         <is>
-          <t>2026-03-17 12:24:36.881930+00:00</t>
+          <t>2026-03-19 12:15:43.487593+00:00</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C261" t="inlineStr"/>
-      <c r="D261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
-          <t>경북도 주관 피해자 구제 절차 진행 중, 구호금 지급 완료 및 추가 신청 접수 예정</t>
+          <t>환경책임보험 제도 변경 관련 설명회 개최</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>경북도는 역대 최대 산불 발생 1년을 맞아 피해자 구제 절차를 강화하고 2027년 1월까지 추가 신청을 받을 계획이다. 현재 사유시설 복구비 4845억 원 중 90%가 지급 완료되었으며, 정부 건의를 통해 기존 지원을 확대할 방침이다.</t>
+          <t>환경책임보험사업단이 2026년 변경될 환경책임보험 제도에 대한 전국 설명회를 인천에서 개최한다는 내용의 기사입니다. 이 보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다. 기사는 특정 환경오염 피해 사건을 다루는 것이 아닌, 제도 변경에 대한 정보를 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>기사는 역대 최대 산불 피해에 대한 경북도의 구제 절차 및 복구 지원 현황을 다루고 있습니다. 특정 소송 상대방이나 책임 주체가 명확히 언급되지 않아 소송금융 투자에 필요한 핵심 요소인 피고 특정 및 책임 소재 파악이 어렵습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>기사는 환경책임보험 제도의 변경과 관련 설명회 개최에 대한 정보 전달 목적이며, 특정 환경오염 피해 사건이나 잠재적 소송 대상이 되는 주체를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>4845억 원 (복구비 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
-          <t>역대 최대 산불 1년…경북도, 단순복구 넘어 '경제 재창조' 본격화</t>
+          <t>2026 환경책임보험 제도 바뀐다…전국설명회 인천 지역에서 개최</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>sisafocus.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L261" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M261" t="inlineStr">
         <is>
-          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357257</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532574</t>
         </is>
       </c>
       <c r="N261" t="inlineStr">
         <is>
-          <t>2026-03-17 12:20:58.434025+00:00</t>
+          <t>2026-03-19 12:15:05.737250+00:00</t>
         </is>
       </c>
     </row>
     <row r="262">
-      <c r="A262" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A262" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C262" t="inlineStr"/>
       <c r="D262" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
+          <t>산불 피해구제 및 지원 등을 위한 특별법 제정 및 시의 복구 계획 수립 중</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>경북 지역에서 발생한 대형 산불로 10만 헥타르의 산림이 소실되고 5500명의 이재민이 발생한 지 1년이 지났습니다. 정부는 산불특별법에 따라 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해 지원에 집중할 계획입니다.</t>
+          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구를 넘어 미래 성장 기반으로 조성할 계획이다. 이 특별법은 규제 완화와 인허가 의제 처리를 가능하게 하는 제도적 기반을 제공한다. 시는 이를 활용해 피해지역의 회복과 발전을 도모할 예정이다.</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>적합 조건으로 대규모 집단적 피해(이재민 5500명)와 막대한 피해 규모(10만 ha 산림피해)가 존재하며, 산불특별법에 따른 공적 구제 절차가 진행 중입니다. 그러나 기사 내용만으로는 산불 발생의 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하고 책임 소재를 입증하는 데 추가 조사가 필요합니다.</t>
+          <t>이 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력('산불 피해구제 및 지원 등을 위한 특별법' 제정)에 초점을 맞추고 있습니다. 집단적 피해와 공적 절차가 진행 중인 것은 확인되나, 소송의 대상이 될 명확한 책임 주체가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>5500명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>'10만 ha산림피해, 이재민 5500명' 경북 대형 산불1년... 피해지원과 재...</t>
+          <t>안동시  산불 피해지역, 단순 복구 넘어 미래 성장기반 조성</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M262" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603177242h</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542113</t>
         </is>
       </c>
       <c r="N262" t="inlineStr">
         <is>
-          <t>2026-03-17 12:20:12.476486+00:00</t>
+          <t>2026-03-19 00:16:32.823839+00:00</t>
         </is>
       </c>
     </row>
     <row r="263">
-      <c r="A263" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A263" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C263" t="inlineStr"/>
       <c r="D263" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 구제 및 복구 진행 중</t>
+          <t>소송 제기 예고</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 1조 8800억 원 규모의 복구 사업을 집행 중입니다. '산불특별법'에 따라 피해 구제와 지원이 이루어지고 있으며, 현재 복구 상황을 점검하고 있습니다.</t>
+          <t>지역 주민과 시민단체가 대기오염 및 소음 문제를 이유로 소송 제기를 예고하며 환경 갈등이 확산되고 있다. 이 사건은 아직 소송 전 단계로, 구체적인 소송 상대방과 피해 규모가 명확히 파악되지 않고 있다.</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(경북·경남·울산 지역 초대형 산불), 피해 규모가 큼(1조 8800억 원 규모 복구), 이미 공적 절차 진행 중(산불특별법에 따른 피해 구제 및 복구)에 해당합니다. 그러나 기사 내용만으로는 소송의 피고가 될 특정 주체와 그 책임이 명확하게 드러나지 않아 소송금융 투자 적합도가 'High'로 판단하기는 어렵습니다.</t>
+          <t>적합 조건 중 '집단적 피해' 가능성은 있으나, 소송 상대방이 기사에 명확히 특정되지 않아 '상대방 책임 명확성' 및 '상대방 자력 충분' 여부를 판단하기 어렵다. 또한, 피해 규모가 미상이며, 아직 소송 제기 예고 단계로 증거 확보 여부도 불확실하여 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>1조 8800억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>경북·경남·울산 산불 1년… 1조 8800억 원 규모 복구 집행 중</t>
+          <t>3월 3주차 해외 ESG 핫클립</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L263" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M263" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960951&amp;call_from=naver_news</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18254</t>
         </is>
       </c>
       <c r="N263" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:48.478070+00:00</t>
+          <t>2026-03-18 13:12:57.849115+00:00</t>
         </is>
       </c>
     </row>
     <row r="264">
-      <c r="A264" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A264" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C264" t="inlineStr"/>
       <c r="D264" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>산불특별법 시행령 발효, 추가 피해 지원 신청 접수 중, 국무총리 산하 피해지원 및 재건위원회 대응 TF팀 가동</t>
+          <t>폐기물 선별장 사업 취소 소송 및 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>경상북도는 '2025 초대형 산불' 발생 1주기를 맞아 1조 8천억 원 규모의 복구비를 확보하고, 산불특별법 시행령에 따라 2027년 1월까지 추가 피해 지원 신청을 받으며 혁신적 재창조 사업을 추진 중입니다. 국무총리 산하 피해지원 및 재건위원회 대응 TF팀을 가동하여 사각지대 없는 지원을 목표로 하고 있습니다.</t>
+          <t>청주 현도산단 내 식품공장 인근에 폐기물 선별장 건립이 추진되면서 하이트진로와 오비맥주 등 기업들이 입지 충돌을 겪고 있다. 이들 기업은 환경영향평가의 적정성 및 사업시행자 변경 논란을 제기하며 폐기물 선별장 사업에 대한 취소 소송과 집행정지 신청을 제기했다. 향후 소송에서 환경영향평가 적정성 여부가 핵심 쟁점이 될 전망이다.</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>기사 내용은 초대형 산불 피해에 대한 경상북도의 복구 및 지원 노력에 초점이 맞춰져 있으며, 소송의 상대방이 될 수 있는 특정 책임 주체가 명확히 언급되지 않습니다 (적합 조건 1 미충족). 정부는 피해자들을 지원하는 주체로 등장하며, 소송금융의 핵심인 명확한 피고와 소송 사유가 부재하여 투자 대상으로 적합하지 않습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이)에 해당합니다. 폐기물 선별장 사업의 환경영향평가 적정성 및 사업시행자 변경 논란으로 상대방 책임이 명확하며, 하이트진로, 오비맥주 등 대기업이 피해를 입어 집단적 피해와 큰 규모의 손해가 예상됩니다. 환경영향평가 보고서 등 객관적 증거 확보가 용이하며, 이미 취소 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>1조 8,310억 원 (복구비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>피해주민 다수</t>
+          <t>하이트진로, 오비맥주 등 다수 기업</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>초대형 산불 1년…경북도 혁신 재창조 총력전</t>
+          <t>식품공장 옆 폐기물 선별장 …청주 현도산단 '입지 충돌' 격화</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L264" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M264" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612632</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356591</t>
         </is>
       </c>
       <c r="N264" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:38.657199+00:00</t>
+          <t>2026-03-18 13:07:42.199934+00:00</t>
         </is>
       </c>
     </row>
     <row r="265">
-      <c r="A265" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C265" t="inlineStr"/>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>산불특별법 시행 및 피해지원 추가 신청 접수 중</t>
+          <t>송전선로 최종 노선 확정 무산, 전북 완주에서 제기한 가처분 소송 첫 심리 예정</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>2025년 3월 경북에서 발생한 역대 최대 규모의 산불로 5,499명의 이재민과 183명의 인명피해, 1조 8,310억 원 규모의 복구비가 소요되었습니다. 산불 발생 1주년을 맞아 경북도는 산불특별법 시행에 따라 추가 피해 지원 신청을 받고 있으며, 피해 지역의 혁신적 재창조에 집중하고 있습니다.</t>
+          <t>경기도 용인 반도체 클러스터 전력 공급을 위한 115km 송전선로 건설에 대해 대전, 금산, 논산 등 지역 주민들이 일방적 희생을 강요받는다며 반발하고 있다. 주민들은 충분한 협의 없이 노선이 추진되었다고 주장하며 최종 노선 확정이 무산되었다. 이미 가처분 소송이 진행 중이며, 사회적 갈등과 비용이 커지고 있다.</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>대규모 집단적 피해(5,499명 이재민, 183명 인명피해)와 막대한 피해 규모(1.8조원 복구비)가 발생했으며, 산불특별법 제정 및 시행 등 공적 절차가 활발히 진행 중입니다. 그러나 산불 발생의 원인과 책임 주체가 명확히 특정되지 않아 소송금융의 핵심인 '상대방 책임' 및 '상대방 자력' 조건이 불분명하여 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>국가 기간시설 사업으로 상대방(한국전력공사 등 공공기관)의 자력이 충분하며, 대전, 금산, 논산 등 다수 지역 주민들이 115km 구간에 걸쳐 광범위한 피해를 호소하고 있어 집단적 피해가 명확합니다. 주민 동의 없는 일방적 노선 추진으로 상대방 책임이 비교적 명확하며, 이미 가처분 소송이 진행 중인 점도 소송금융 적합도를 높입니다.</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>1조 8,310억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>5,499명 이재민, 183명 인명피해</t>
+          <t>다수 (대전 서구, 금산, 논산 등 지역 주민)</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>'경북 초대형 산불 1년'...무엇이 달라졌나</t>
+          <t>“피해만 떠안는 송전선로 반대”…최종 노선 확정 무산</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M265" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1125560</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511983&amp;ref=A</t>
         </is>
       </c>
       <c r="N265" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:04.826169+00:00</t>
+          <t>2026-03-18 13:06:50.577254+00:00</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C266" t="inlineStr"/>
-      <c r="D266" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D266" t="inlineStr"/>
+      <c r="E266" t="inlineStr"/>
       <c r="F266" t="inlineStr">
         <is>
-          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 '산불특별법'에 따라 피해 구제와 지역 재건을 본격 추진합니다. 총 1조 8800억원 규모의 복구계획이 진행 중이며, 3358세대 5545명의 이재민에게 주거·생활 안정 및 치료비, 생계비 등 맞춤형 지원이 제공됩니다.</t>
+          <t>기사는 '기후 학교' 프로그램에 대한 소개로, 기후 소송, 기후 정치, 에코페미니즘 등 기후 위기와 관련된 다양한 주제와 사례를 다룹니다. 기후 위기 상황에서 공동체 연대와 협력의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했으며, 정부 주도로 산불특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사 내용상 산불 발생의 책임이 명확히 특정된 상대방이 없으며, 소송금융 투자 대상으로서의 소송 가능성이나 피고의 배상 책임 근거가 불분명하여 적합도가 낮습니다.</t>
+          <t>제공된 기사는 '기후 학교' 프로그램에 대한 소개로, 기후 위기와 관련된 다양한 주제를 다루고 있습니다. 특정 사건, 가해자, 피해 규모, 또는 진행 중인 법적 절차에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>1조 8800억원 (복구계획 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>3358세대 5545명 (주택 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>경북·경남·울산 산불 1년…정부  단순 복구 끝, 이제는 혁신 재건</t>
+          <t>기후 위기를 걱정하는 당신을 위한 기후 학교</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kyosu.net</t>
         </is>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M266" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04214806645384304</t>
+          <t>https://www.kyosu.net/news/articleView.html?idxno=201013</t>
         </is>
       </c>
       <c r="N266" t="inlineStr">
         <is>
-          <t>2026-03-17 12:18:10.691680+00:00</t>
+          <t>2026-03-18 12:38:17.169511+00:00</t>
         </is>
       </c>
     </row>
     <row r="267">
-      <c r="A267" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A267" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C267" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C267" t="inlineStr"/>
+      <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 구제 및 지역 재건 본격 추진, 추가 피해지원 신고 접수 중</t>
+          <t>안동시의 산림투자선도지구 지정 추진</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>지난해 경북 등 영남권을 휩쓴 초대형 산불 발생 1년이 지났지만, 이재민 2천236가구, 3천823명이 여전히 임시조립주택에서 생활하고 있습니다. 정부는 산불특별법에 따라 피해 구제와 지역 재건을 본격 추진하며 생활 안정 지원금 4천409억원을 지급했으나, 여전히 많은 이재민이 어려움을 겪고 있습니다. 추가 피해지원 신고가 접수 중이며, 정부는 사각지대 없는 지원을 약속했습니다.</t>
+          <t>안동시는 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진하고 있습니다. 이는 경남·경북·울산 초대형 산불 피해 구제 및 지역 경제 활성화의 일환입니다.</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해(수천 가구, 수천 명)와 막대한 피해 규모(수천억 원 이상)가 발생했으며, 정부의 산불특별법에 따른 공적 절차가 진행 중입니다. 정부를 상대로 한 미흡한 재난 관리 또는 불충분한 지원에 대한 책임 추궁 가능성이 있으며, 대한민국 정부는 충분한 자력을 갖추고 있습니다.</t>
+          <t>기사는 안동시의 산불 피해 복구 및 민간투자 유치 계획을 다루고 있으며, 특정 상대방의 책임이나 손해배상 청구와 관련된 법적 분쟁을 언급하지 않습니다. 소송금융의 대상이 되는 법적 분쟁의 발생 가능성이 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>3천358가구, 5천545명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>'괴물 산불' 1년…이재민 2천236가구 여전히 임시조립주택 생활</t>
+          <t>안동시, 산림투자선도지구 지정 추진으로 민간투자 유치 박차</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L267" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M267" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031713153381990</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595588</t>
         </is>
       </c>
       <c r="N267" t="inlineStr">
         <is>
-          <t>2026-03-17 12:17:56.490795+00:00</t>
+          <t>2026-03-18 12:18:43.251522+00:00</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C268" t="inlineStr"/>
       <c r="D268" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>정부의 산불특별법에 따른 피해 구제 및 지역 재건 사업 진행 중, 피해지원 및 재건위원회 운영 예정</t>
+          <t>산림투자선도지구 지정 추진 및 특별법 기반 복구 계획</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 발생 1년을 맞아 정부가 1조 8,800억 원 규모의 복구 계획을 수립하고 '혁신적 재건'에 착수합니다. 산불특별법에 따라 피해 구제 및 지역 재건을 본격 추진하며, 국무총리 소속 '피해지원 및 재건위원회'를 운영하여 사각지대 없는 지원 체계를 구축할 계획입니다. 기사는 정부의 피해 주민 지원 및 지역 경제 회복 노력에 중점을 두고 있습니다.</t>
+          <t>안동시가 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진합니다. 특별법 제정을 기반으로 규제 완화 및 인허가 간소화 등 파격적인 인센티브를 제공하여 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 이를 통해 지역 경제 활성화와 미래 성장 기반 마련을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해에 대한 정부의 복구 및 재건 노력에 초점을 맞추고 있으며, 산불 발생의 원인이나 책임 있는 주체를 명확히 특정하고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'이라는 소송금융 적합 조건이 충족되지 않아 투자 대상으로 부적합합니다. 피해 규모가 크고 다수의 피해자가 존재하며 공적 절차가 진행 중이나, 이는 정부의 구제 활동일 뿐 소송의 피고를 특정하는 데는 한계가 있습니다.</t>
+          <t>이 기사는 산불 피해 지역의 정부 주도 복구 및 민간 투자 유치 계획을 다루고 있으며, 특정 가해자나 피해자들이 손해배상을 청구하는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상이 되는 법적 분쟁의 발생 가능성이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>1조 8,800억 원 규모 (정부 복구 계획 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>초대형 산불 1년…'복구 넘어 재건' 경북·경남·울산, 혁신적 회복 본격...</t>
+          <t>안동 산불피해지, 새로운 기회의 땅으로</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M268" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260317000547</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612910</t>
         </is>
       </c>
       <c r="N268" t="inlineStr">
         <is>
-          <t>2026-03-17 12:16:48.142190+00:00</t>
+          <t>2026-03-18 12:18:30.603653+00:00</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C269" t="inlineStr"/>
       <c r="D269" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>산불특별법 시행, 피해지원 및 재건위원회 운영, 정부 복구 및 지원금 지급 진행 중</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 시행 중</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>지난해 영남 지역에서 발생한 초대형 산불 1년을 맞아 정부가 피해 복구 상황을 점검하고 피해 구제 및 지역 재건을 본격 추진합니다. 산불특별법에 따라 피해지원 및 재건위원회를 운영하며, 총 1조 8800억원 규모의 복구계획을 수립하여 이재민 주거 및 생활 안정 지원, 공공시설 복구 등을 진행하고 있습니다. 현재까지 3306건의 추가 피해지원 신고가 접수되었으며, 정부는 피해 주민들이 일상으로 온전히 복귀할 때까지 지원을 이어갈 계획입니다.</t>
+          <t>영남 지역 초대형 산불 발생 1년 후, 피해 주민의 생계 안정과 심리 치료, 농림수산업 시설 복구 등을 위한 특별법이 올해 2월부터 시행되고 있다. 이 기고문은 특별법 시행의 의의와 향후 과제를 다루고 있다.</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>산불은 자연재해로 발생했으며, 기사 내용은 정부의 피해 구제 및 지역 재건 노력에 초점을 맞추고 있어 소송의 상대방(피고)이 특정되지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하는 것이므로, 본 사건은 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 초대형 산불 피해에 대한 특별법 시행과 지원에 초점을 맞추고 있어, 소송금융 투자에 필수적인 특정 책임 주체(피고)가 명확히 제시되지 않습니다 (적합 조건 1, 2 미충족). 피해 규모와 피해자 수는 크지만, 소송을 제기할 명확한 상대방과 그 책임 소재가 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>수천 세대 및 수만 명</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>영남 산불 1년…정부, 피해 구제·지역 재건 본격 추진</t>
+          <t>[기고] 영남 지역 초대형 산불 1년, 교훈과 과제</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L269" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M269" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/03/17/2026031710354426510</t>
+          <t>https://www.naeil.com/news/read/581669?ref=naver</t>
         </is>
       </c>
       <c r="N269" t="inlineStr">
         <is>
-          <t>2026-03-17 12:16:33.488010+00:00</t>
+          <t>2026-03-18 12:17:24.999904+00:00</t>
         </is>
       </c>
     </row>
     <row r="270">
-      <c r="A270" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A270" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C270" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C270" t="inlineStr"/>
+      <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
-          <t>배출가스 부품 변경 미신고 관련 과징금 부과 처분 취소 소송 1심 판결</t>
+          <t>산림투자선도지구 추진, 특별법 제정</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>BMW코리아가 배출가스 부품 변경을 미신고하여 321억 원의 과징금을 부과받았으나, 서울행정법원은 해당 변경이 유의미한 악영향을 미쳤다고 보기 어렵다며 과징금 부과 처분이 위법하다고 판단했습니다. 이 판결은 BMW 화재사고와 관련된 행정적 제재에 대한 것으로, 피해자들의 손해배상 소송과는 직접적인 연관성이 명시되지 않았습니다.</t>
+          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구에서 나아가 지역 경제를 견인할 새로운 성장 공간인 '산림투자선도지구'로 조성하는 방안을 추진하고 있습니다. 이는 피해 지역을 개발하여 경제 활성화를 도모하려는 계획입니다.</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 배출가스 부품 변경 미신고에 대한 과징금 부과 및 행정소송이 진행되어 공적 절차 및 증거 확보가 용이함(적합 조건 5, 6). 그러나 서울행정법원이 '유의미한 악영향 개연성 인정 어려워'라고 판단하여, 이 사안 자체로 피해자들의 손해배상 책임을 입증하는 데 어려움이 있을 수 있습니다.</t>
+          <t>해당 기사는 산불 피해 지역의 복구 및 개발 계획에 대한 안동시의 이니셔티브를 다루고 있으며, 특정 가해자나 손해배상 청구의 대상이 되는 법적 분쟁을 언급하고 있지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '상대방 자력 충분', '피해 규모' 등의 조건이 충족되지 않아 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>[환경] BMW 화재사고 관련, '배출가스 부품 변경 미신고' 이유 321억 과징...</t>
+          <t>산불피해 산림 복구 넘어 개발로…안동시 ‘산림투자선도지구’ 추진</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L270" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M270" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92722</t>
+          <t>https://www.kbmaeil.com/article/20260318500160</t>
         </is>
       </c>
       <c r="N270" t="inlineStr">
         <is>
-          <t>2026-03-17 00:48:16.819355+00:00</t>
+          <t>2026-03-18 12:16:41.661960+00:00</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C271" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C271" t="inlineStr"/>
+      <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
-          <t>노후 소각장 정비 및 증설 반대, 과거 행정소송 종결</t>
+          <t>환경책임보험 제도 개편 설명회 진행</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>서울시 노후 소각장들이 대정비에 들어가면서 쓰레기 처리 대란이 예상됩니다. 수도권 직매립 금지로 소각 의존도가 높아진 상황에서, 서울시는 신규 소각장 건립 계획을 주민 반대 행정소송 패소로 철회했으며, 기존 시설 현대화 및 증설 또한 주민 반대에 부딪히고 있습니다. 이는 서울시의 고질적인 쓰레기 처리 인프라 문제와 주민 건강권/재산권 갈등을 보여줍니다.</t>
+          <t>환경책임보험사업단과 DB손해보험이 2026년 환경책임보험 제도 개편 방향과 주요 변경 사항을 안내하기 위한 전국 설명회를 개최했습니다. 이번 설명회는 가입 사업장의 환경안전관리 역량 향상을 목표로, 요율 체계 개편 및 초과손해액 보장특약 도입 필요성 등을 다뤘습니다. 특정 환경오염 사고나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>기사는 서울시의 쓰레기 처리 인프라 문제와 주민 반대에 따른 정책적 난항을 다루고 있어, 특정 주체의 명확한 불법 행위로 인한 집단적, 금전적 피해 발생 사례로 보기 어렵습니다. 소송금융의 주된 대상인 손해배상 소송으로 이어질 가능성이 낮으며, 과거 행정소송은 주민들이 승소하여 소각장 건립 계획이 철회된 사례로 새로운 손해배상 청구의 근거가 되기 어렵습니다. (적합 조건 1, 3, 4 미흡)</t>
+          <t>이 기사는 특정 환경오염 사고나 피해에 대한 보도가 아닌, 환경책임보험 제도 개편에 대한 설명회 개최 소식입니다. 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않습니다. 소송 대상이 되는 구체적인 사건이 존재하지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>서울 노후 소각장 줄줄이 대정비…쓰레기 10만t 갈 곳 잃었다</t>
+          <t>환경책임보험 전국설명회, 안산서 첫 개최…2026 제도 개편 방향 안내</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L271" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M271" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412298</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/17/20260317500161?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N271" t="inlineStr">
         <is>
-          <t>2026-03-17 00:37:29.113045+00:00</t>
+          <t>2026-03-18 12:16:20.752810+00:00</t>
         </is>
       </c>
     </row>
     <row r="272">
-      <c r="A272" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A272" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>클리블랜드-클리프스</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>환경 소송 직면</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>경남 함양군에서 발생한 대형 산불의 방화 피의자가 과거에도 상습적으로 불을 질러 실형을 선고받았던 '울산 봉대산 불다람쥐'로 밝혀졌다. 피의자는 2021년 출소 후 다시 3차례 야산에 불을 질렀으며, 이번 함양 산불로 234ha의 산림이 소실되었다. 경찰은 피의자를 긴급체포하여 구속했다.</t>
+          <t>북미 주요 광업 및 철강 회사인 클리블랜드-클리프스가 실적 악화와 함께 환경 소송이라는 사법 리스크에 직면했습니다. 이는 기업의 재정적 부담을 가중시킬 수 있는 중요한 법적 문제로, 소송금융 투자 대상으로 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 집단적 피해 규모가 크지만(적합 조건 1, 3, 4, 5, 6 해당), 피의자가 개인이며 과거에도 손해배상액이 확정되었음에도 자력 확보가 어려웠을 것으로 추정되어 배상 능력(자력)이 현저히 부족할 것으로 판단됩니다(적합 조건 2 불충족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮습니다.</t>
+          <t>클리블랜드-클리프스라는 대기업이 환경 소송에 직면해 있어 상대방의 자력이 충분하고(적합 조건 2) 책임이 명확할 것으로 예상됩니다(적합 조건 1). 환경 소송의 특성상 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 관련 증거 확보도 가능할 것입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>함양산불 범인은 ‘봉대산 불다람쥐’… “불 보고 희열” 상습 방화 전...</t>
+          <t>페로타임즈 손바닥뉴스 3월 18일(수)</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L272" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M272" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773663608&amp;code=11131422&amp;cp=nv</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46911</t>
         </is>
       </c>
       <c r="N272" t="inlineStr">
         <is>
-          <t>2026-03-17 00:34:05.058694+00:00</t>
+          <t>2026-03-18 00:49:15.096423+00:00</t>
         </is>
       </c>
     </row>
     <row r="273">
-      <c r="A273" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A273" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>손해배상액 확정</t>
+          <t>폐기물 선별시설 설치 관련 집행정지 항고 진행 중</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 함양과 남원 산불의 범인으로 검거되었습니다. A씨는 과거 울산 동구로부터 4억 2천만원 상당의 손해배상 청구 소송을 당해 배상액이 확정된 바 있습니다. 그는 2021년 출소 후 고향인 함양에서 지내왔습니다.</t>
+          <t>청주 현도산단 입주 기업인 하이트진로, 오비맥주 등이 폐기물 선별장 설치에 반발하며 청주시를 상대로 법정 공방을 벌이고 있습니다. 기업들은 위생 및 브랜드 훼손을 우려하며 집행정지를 신청했으나 기각되었고, 현재 항고를 통해 법적 다툼을 이어가고 있습니다. 청주시는 환경 영향이 제한적이라는 입장입니다.</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>울산 동구에 대한 손해배상액 4억 2천만원이 이미 확정되어 해당 사건은 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상이 되기 어렵습니다. 또한, 피고가 개인이며 자력이 충분하다고 보기 어렵습니다.</t>
+          <t>청주시(공공기관)를 상대로 하이트진로, 오비맥주 등 다수의 대기업이 집단적으로 피해를 주장하고 있으며, 이미 집행정지 항고 등 법적 절차가 진행 중입니다. 폐기물 선별장으로 인한 위생 및 브랜드 훼손 우려는 장기적으로 막대한 피해를 야기할 수 있어 피해 규모가 클 것으로 예상됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>4억 2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>울산 동구 (1명)</t>
+          <t>다수의 입주기업</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>봉대산 불다람쥐, 함양·남원 산불 범인이었다</t>
+          <t>소주 공장 옆에 폐기물 선별장이?…청주 현도산단 입주사들 '발칵'</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L273" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M273" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051525</t>
+          <t>https://www.news1.kr/industry/distribution/6104272</t>
         </is>
       </c>
       <c r="N273" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:55.920921+00:00</t>
+          <t>2026-03-18 00:47:17.703514+00:00</t>
         </is>
       </c>
     </row>
     <row r="274">
-      <c r="A274" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A274" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C274" t="inlineStr"/>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>한국수력원자력</t>
+        </is>
+      </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>경찰 수사 및 책임 추궁 진행 중</t>
+          <t>이주 대책 관련 행정소송 진행 중, 이주 대상 기준 시점 갈등</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>경남 함양에서 발생한 대형산불이 방화로 확인되었으며, 용의자가 검거되었습니다. 경남도는 수사기관과 협조하여 산불 원인자에게 산림 피해 복구비용과 손해배상을 끝까지 청구할 방침입니다.</t>
+          <t>경북 울진군 북면 고목2리 주민들은 신한울 원전 3·4호기 건설 재추진으로 인해 원전 10기에 둘러싸여 살게 되면서 생존권 침해와 환경 피해를 호소하고 있습니다. 주민들은 정부 정책 변화로 인한 피해를 주장하며 공사 중단과 집단 이주 대책 마련을 요구하고 있으며, 현재 한국수력원자원을 상대로 행정소송을 제기한 상태입니다. 이주 대상 기준 시점을 두고 한수원과 주민들 간의 갈등이 깊어 법정에서 최종 결론이 날 전망입니다.</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>방화 확인 및 용의자 검거로 상대방 책임이 명확하고(적합 조건 1), '대형산불'로 피해 규모가 클 것으로 예상되며(적합 조건 4), 수사기관의 조사로 증거 확보가 가능하고(적합 조건 5), 현재 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 용의자이므로 대규모 손해배상금을 감당할 자력이 부족할 가능성이 높아 소송금융 투자 매력이 낮습니다.</t>
+          <t>정부의 원전 정책 변화로 인한 주민 피해가 명확하며, 한국수력원자력은 공공기관으로 충분한 자력을 가집니다. 약 130가구의 주민들이 집단 이주를 요구하며 행정소송을 제기 중이며, 생존권 침해 및 사망 사고까지 발생하여 피해 규모가 큽니다. 정부 정책 변화 및 공사 현장 등 증거도 확보 가능합니다.</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 130가구</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>경남도, 함양 대형산불 방화 확인…용의자 검거</t>
+          <t>“원전 10기에 둘러싸인 마을”···울진 주민들 “집단 이주 대책 마련...</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L274" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M274" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297623</t>
+          <t>https://www.khan.co.kr/article/202603180600101</t>
         </is>
       </c>
       <c r="N274" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:35.317406+00:00</t>
+          <t>2026-03-18 00:43:46.100730+00:00</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>경찰 수사 및 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>경남 함양에서 대규모 산불을 낸 60대 방화 용의자 A씨가 검거되었습니다. A씨는 과거 울산 봉대산에서 17년간 96차례 방화를 저질러 '봉대산 불다람쥐'로 불렸으며, 당시 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234ha가 소실되었고, 경찰은 A씨에 대한 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
+          <t>A씨가 함양 산불의 방화범으로 지목되었으며, 과거 울산 동구 산불로 4억 2천만원의 배상액이 확정된 전력이 있다. 현재 함양 산불에 대해 경찰의 합동 감식 및 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>방화범의 책임이 명확하고(적합 조건 1), 산불 피해 규모가 매우 크며(적합 조건 4), 공공기관의 막대한 진화 비용이 발생했고(적합 조건 3), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인이며, 과거에도 4억 2천만원의 배상액이 확정되었음에도 자력 부족으로 회수가 어려웠을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(기타 투자 어려운 이유).</t>
+          <t>울산 동구 소송은 이미 배상액이 확정되어 종결된 사건으로 소송금융 투자 대상이 아니다. (부적합 조건: 이미 종결된 사건) 함양 산불의 경우 방화범이 특정되었으나(적합 조건: 상대방 책임 명확), 피고가 개인이며 과거 대규모 배상액 확정 전력이 있어 자력 회수 가능성이 낮아 보인다. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>수십억 원 이상 (공공기관 진화 비용 및 산림 피해액 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>공공기관 및 산불영향구역 내 다수 주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J275" t="inlineStr">
         <is>
-          <t>‘17년간 96건’ 함양 산불 용의자, 방화범 ‘불다람쥐’였다</t>
+          <t>함양 산불 방화범, '울산 봉대산 불다람쥐'였다</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L275" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M275" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05366086645383976</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1147012</t>
         </is>
       </c>
       <c r="N275" t="inlineStr">
         <is>
-          <t>2026-03-16 13:16:17.845914+00:00</t>
+          <t>2026-03-18 00:34:32.646632+00:00</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C276" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C276" t="inlineStr"/>
       <c r="D276" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 추가 방화 여죄 수사 중</t>
+          <t>산불특별법 시행령에 따른 피해 복구 및 지원 절차 진행 중, 추가 신청 접수 1년간 운영</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>60대 연쇄 방화범 김모씨가 경남 함양과 전북 남원에서 대형 산불을 일으킨 혐의로 구속되었다. 함양 산불은 축구장 327개 면적의 산림을 태우고 주민 80여명을 대피시켰으며, 김씨는 과거 '봉대산 불다람쥐'로 불리며 96차례 방화 전력이 있는 인물이다. 경찰은 김씨의 추가 범행 여부를 수사 중이다.</t>
+          <t>경북 지역을 휩쓴 초대형 산불 발생 1년을 맞아 경북도가 피해 주민 지원과 마을 재건에 총력을 기울이고 있습니다. 산불특별법 시행령에 따라 피해 주민들의 추가 신청을 1년간 접수하며, 총 1조8310억원 규모의 복구비를 확보하여 지원하고 있습니다.</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 긍정적이나, 피고가 개인 방화범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮다. 이는 소송금융 적합도 판단 기준 중 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 투자 결정에 있어 핵심적인 위험 요소이다.</t>
+          <t>해당 기사는 초대형 산불로 인한 대규모 피해와 경북도 및 중앙정부의 복구 및 지원 노력에 초점을 맞추고 있습니다. 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4), 그리고 산불특별법 시행 등 공적 절차 진행(적합 조건 6)은 확인되나, 산불 발생의 책임이 명확히 특정된 상대방이 기사 내에서 언급되지 않아 소송금융 투자 대상으로 부적합합니다(적합 조건 1, 2 미충족).</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조8310억원 (복구비)</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>80여명 대피, 다수의 산림 소유자 및 농가</t>
+          <t>5499명 (이재민), 183명 (인명 피해)</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>함양 대형 산불 범인은 ‘울산 봉대산 불다람쥐’였다</t>
+          <t>괴물산불 1년…경북도, “피해지원과 재건 총력”</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M276" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603162039005</t>
+          <t>https://www.munhwa.com/article/11575307?ref=naver</t>
         </is>
       </c>
       <c r="N276" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:59.910284+00:00</t>
+          <t>2026-03-18 00:22:02.690202+00:00</t>
         </is>
       </c>
     </row>
     <row r="277">
-      <c r="A277" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C277" t="inlineStr"/>
       <c r="D277" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 발효, 국무총리 소속 위원회 운영</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>60대 A씨가 출소 후 함양과 남원에서 3차례 야산에 방화한 혐의로 구속되었습니다. A씨는 과거 '봉대산 불 다람쥐'로 불리며 90여 차례 산불을 내 징역 10년과 4억2천만원의 손해배상 책임이 확정된 인물입니다. 이번 함양 산불로 약 234헥타르의 산림과 비닐하우스, 농막이 전소되었으며, 경찰은 A씨를 검거하여 추가 범행 여부를 조사 중입니다.</t>
+          <t>경북, 경남, 울산 지역에 발생한 초대형 산불로 인해 주민들이 목숨, 집, 생계를 잃는 등 막대한 피해를 입었다. 이에 정부는 '초대형 산불 피해구제 및 지원 특별법'을 발효하고 국무총리 소속 '피해 지원 및 재건위원회'를 통해 피해 구제와 지역 재건을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 피해 규모가 크지만(적합 조건 4), 피의자가 개인이며 과거에도 손해배상 책임이 확정되었음에도 자력 부족으로 실제 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자 대상으로는 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>초대형 산불로 인한 집단적 피해와 대규모 손실이 발생했으며, 정부 차원의 특별법 제정 및 위원회 운영을 통한 공적 절차가 진행 중입니다. (적합 조건 3, 4, 6) 그러나 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됩니다. (적합 조건 1, 5 불충족)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J277" t="inlineStr">
         <is>
-          <t>‘봉대산 불 다람쥐’ 또 방화… 함양 산불 피의자 구속</t>
+          <t>목숨·집·생계 모두 잃었다... 산불이 할퀸 마을은 폐허가 됐다 [초대형...</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M277" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031620052157492</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031711540005116?did=NA</t>
         </is>
       </c>
       <c r="N277" t="inlineStr">
         <is>
-          <t>2026-03-16 13:13:12.158266+00:00</t>
+          <t>2026-03-18 00:15:55.388845+00:00</t>
         </is>
       </c>
     </row>
     <row r="278">
-      <c r="A278" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>방화범 (개인)</t>
+          <t>국가 및 지방자치단체</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>방화 재범으로 인한 형사 수사 진행 중일 가능성 높음</t>
+          <t>국가 배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>과거 울산 동구청에 4억2,000만 원의 손해배상액이 확정된 '봉대산 불다람쥐'가 출소 후 함양에서 또다시 대형 산불을 낸 것으로 보인다. 피고의 책임은 명확하나, 현재 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 부족할 것으로 예상된다.</t>
+          <t>초대형 산불 피해 주민들이 국가 및 지방자치단체를 상대로 배상 소송을 준비 중이다. 김영곤 변호사는 산불특별법의 미흡한 배상 방안과 당국의 근본적인 책임 문제를 지적하며 소송을 추진하고 있다. 산불의 시작은 개인 실화였으나, 재난대응체계의 구멍이 피해를 키웠다는 주장이다.</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>피고(방화범)의 책임은 명확하고(적합 조건 1) 함양 대형 산불로 인한 피해 규모가 클 것으로 예상되지만(적합 조건 4), 기사에 따르면 피고가 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 현저히 부족하다(적합 조건 2 미충족). 이는 소송금융 투자에 있어 회수 가능성이 낮아 부적합하다.</t>
+          <t>국가 및 지방자치단체를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 초대형 산불로 인해 다수의 피해주민이 발생하여 집단적 피해에 해당합니다(적합 조건 3). 산불의 시작은 개인 실화였으나 당국의 재난대응체계 미흡이 근본 원인으로 지적되어 상대방 책임이 비교적 명확해 보입니다(적합 조건 1). 현재 소송 준비 단계로 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>함양 산불 피해액 미상 (과거 사건 배상액 4억2,000만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해주민 다수</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>산불 뉴스 보며 희열 … '봉대산 불다람쥐' 출소 후 또 방화, 함양 대형...</t>
+          <t>초대형 산불이 드러낸 재난대응체계 구멍들</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L278" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M278" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031618110003753?did=NA</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69880</t>
         </is>
       </c>
       <c r="N278" t="inlineStr">
         <is>
-          <t>2026-03-16 13:03:54.249854+00:00</t>
+          <t>2026-03-17 13:20:13.382524+00:00</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C279" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C279" t="inlineStr"/>
+      <c r="D279" t="inlineStr"/>
+      <c r="E279" t="inlineStr"/>
       <c r="F279" t="inlineStr">
         <is>
-          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 17년간 90여회 방화한 사건으로, 울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 확정되었다. A씨는 2021년 출소 후 고향으로 이주해 생활 중인 것으로 전해졌다.</t>
+          <t>이 기사는 '기후 위기를 걱정하는 당신을 위한 기후 학교'라는 신간 도서를 소개하고 있습니다. 책은 기후 소송, 기후 정치, 에코페미니즘 등 다양한 기후 위기 관련 주제와 사례를 다루며, 공동체 연대와 협력의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 이미 확정되어 사건이 종결된 상태이다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인이며 자력이 충분한지 불분명하여 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>해당 기사는 '기후 소송'을 주제로 다루는 신간 도서를 소개하는 내용으로, 실제 발생했거나 진행 중인 구체적인 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>4억2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>17년간 90여회 방화 '봉대산 불다람쥐'… 산불뉴스 보며 희열</t>
+          <t>[신간산책] '기후 위기를 걱정하는 당신을 위한 기후 학교'</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>veritas-a.com</t>
         </is>
       </c>
       <c r="L279" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M279" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2039076</t>
+          <t>http://www.veritas-a.com/news/articleView.html?idxno=601990</t>
         </is>
       </c>
       <c r="N279" t="inlineStr">
         <is>
-          <t>2026-03-16 13:02:21.607737+00:00</t>
+          <t>2026-03-17 12:49:49.786854+00:00</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>국회</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>헌법재판소 헌법불합치 결정 후 탄소중립기본법 개정 절차 진행 중</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '울산 봉대산 불다람쥐'로 불리던 60대 A씨로 확인되어 구속되었습니다. A씨는 과거에도 상습적으로 방화하여 징역형을 선고받고 울산 동구로부터 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었으며, 경찰은 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
+          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정 과정에서 온실가스 감축을 후반기로 미루는 '볼록형 경로'를 포함시키려 해 환경·시민단체들이 반발하고 있습니다. 이들은 '볼록형 경로'가 기후위기 대응의 후퇴이자 헌법재판소 결정 취지에 어긋난다고 비판하며 즉각적인 제외를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 클 것으로 예상되나(적합 조건 4), 피의자가 60대 개인으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
+          <t>헌법불합치 결정으로 탄소중립기본법 개정의 필요성은 명확하며(적합 조건 5, 6), 상대방은 국회로 자력이 충분하고(적합 조건 2), 기후위기 대응은 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당합니다. 그러나 현재 논의되는 '볼록형 감축' 경로에 대한 소송은 직접적인 금전적 손해배상 청구보다는 입법부작위 또는 위헌확인 등 공법적 쟁송의 성격이 강하여, 소송금융 투자의 핵심인 명확한 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다(적합 조건 4번 '피해 규모가 큼'에 해당하기 어려움).</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전 국민</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
-          <t>“산불 뉴스 보며 희열 느껴…불 지르고 싶은 충동  함양 방화 피의자는...</t>
+          <t>“온실가스 나중에 줄이자?”… ‘볼록형 감축’에 탄소중립법 개정 진...</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L280" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M280" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026031617412111929</t>
+          <t>https://www.segye.com/newsView/20260317511734?OutUrl=naver</t>
         </is>
       </c>
       <c r="N280" t="inlineStr">
         <is>
-          <t>2026-03-16 12:59:57.135126+00:00</t>
+          <t>2026-03-17 12:47:58.732927+00:00</t>
         </is>
       </c>
     </row>
     <row r="281">
-      <c r="A281" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A281" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>정부 주도 피해 신고 및 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>경남 함양 산불을 포함해 총 3차례 산불을 낸 혐의로 60대 A씨가 구속되었습니다. A씨는 과거 울산 봉대산에 90여 차례 불을 질러 징역 10년을 선고받고 4.2억 원의 손해배상액이 확정된 전력이 있으며, 이번에도 산불 뉴스에 희열을 느껴 범행했다고 진술했습니다. 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었습니다.</t>
+          <t>영남 산불 발생 1년 후, 정부가 이재민을 위한 피해 신고 기간을 1년간 운영하고 질병·부상 치료비, 비급여 항목, 간병비까지 지원 범위를 확대할 계획이다. 이는 산불 피해자들의 구제 사각지대를 없애기 위한 조치로, 위원회 심의를 통해 지원이 이루어질 예정이다.</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 피의자가 개인(60대 A씨)으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 과거 손해배상액 4.2억 원이 확정된 사례가 있으나, 이번 산불 피해 규모를 감당할 만한 자력이 있는지 불확실합니다.</t>
+          <t>정부가 산불 피해 이재민에 대한 구제 절차를 운영하고 있어 상대방(정부)의 자력이 충분하며(적합 조건 2), 다수의 이재민이 발생하여 집단적 피해(적합 조건 3)이고, 질병·부상 치료비 등 피해 규모가 크다(적합 조건 4). 산불 발생 및 정부의 구제 절차는 공적 기록으로 증거 확보가 가능하며(적합 조건 5), 현재 정부 주도의 구제 절차가 진행 중이다(적합 조건 6). 정부의 지원이 불충분할 경우 소송 제기 가능성이 높다.</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>이재민 다수</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>화재 뉴스에 희열, 못 참아  악몽의 함양산불 범인 잡고 보니…봉대산...</t>
+          <t>영남 산불 1년… 정부, 이재민 피해 사각지대 없앤다</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L281" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M281" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031617472317368</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031713250004122?did=NA</t>
         </is>
       </c>
       <c r="N281" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:14.075887+00:00</t>
+          <t>2026-03-17 12:33:39.970433+00:00</t>
         </is>
       </c>
     </row>
     <row r="282">
-      <c r="A282" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C282" t="inlineStr"/>
       <c r="D282" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>경남 함양 산불의 방화 피의자가 과거 '울산 봉대산 불다람쥐'로 불리며 상습적으로 산불을 저지른 60대 A씨로 드러났습니다. A씨는 최근 3차례의 산불을 포함해 범행을 자백했으며, 경찰은 그를 구속하고 여죄를 수사 중입니다. 이번 함양 산불로 234ha의 산림이 소실되고 8천 명의 이재민이 발생한 것으로 추정됩니다.</t>
+          <t>경북 산불 발생 1년을 맞아 피해 지원과 재건에 총력을 기울이고 있습니다. 올해 본격 시행된 산불특별법에 따라 피해자 구제 절차가 강화되었으며, 1년간의 충분한 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 할 계획입니다.</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>피의자가 체포 및 구속되었고 자백까지 하여 상대방 책임이 명확하며(조건 1), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(조건 6). 234ha에 달하는 산림 피해와 기사 제목에 명시된 8천 명의 이재민 발생으로 집단적 피해 규모가 매우 크고(조건 3, 4), CCTV, 자백 등 증거도 명확합니다(조건 5). 다만, 피의자가 개인이며 과거에도 손해배상액 확정에도 불구하고 자력 부족 문제가 있었던 점은 고려해야 합니다.</t>
+          <t>경북 산불로 인한 집단적 피해와 대규모 피해가 발생했으며(적합 조건 3, 4), 산불특별법에 따른 피해자 구제 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 소송의 상대방 책임이 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>8천명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>산불 보면 희열 …'이재민 8천명' 함양 산불 범인 잡고 보니</t>
+          <t>경북 산불1년, 피해지원과 재건에 총력 집중</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M282" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182061</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537501</t>
         </is>
       </c>
       <c r="N282" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:07.034658+00:00</t>
+          <t>2026-03-17 12:33:27.340246+00:00</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C283" t="inlineStr"/>
       <c r="D283" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 검찰 송치 예정</t>
+          <t>재난복구 지원 및 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '봉대산 불다람쥐'로 불리던 60대 A씨로 밝혀져 구속되었다. A씨는 과거에도 여러 차례 방화로 징역형을 선고받고 울산 동구로부터 4.2억 원의 손해배상 판결을 받은 전력이 있다. 이번 함양 산불로 234ha의 산림과 비닐하우스, 농막 등이 소실되었으며, 경찰은 여죄를 수사 중이다.</t>
+          <t>경북 산불 발생 1년 후, 경상북도가 피해 주민 구호와 주거 안정, 재난복구 지원 기준 상향 등 피해 지원과 재건에 총력을 기울이고 있다. 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 독려하고 있다.</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중, 피해 규모 큼 등 여러 적합 조건이 충족되나 (적합 조건 1, 4, 5, 6), 피고인(개인 방화범)의 자력이 매우 부족하여 승소하더라도 배상금 회수가 어려울 가능성이 높다 (적합 조건 2번 미충족). 소송금융 투자에 있어 배상금 회수 가능성은 핵심적인 요소이므로, 이 사건은 투자 부적합으로 판단된다.</t>
+          <t>이 기사는 자연재해(산불)에 대한 정부 주도의 재난 복구 및 피해자 지원 노력을 다루고 있으며, 특정 책임 주체에 대한 법적 청구 가능성을 제시하지 않습니다. 다수의 피해자(적합 조건 3)와 진행 중인 공적 절차(적합 조건 6)는 있으나, 소송금융의 핵심인 책임이 명확한 상대방(적합 조건 1)이 부재하여 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해주민 다수</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>함양 산불 범인 잡고 보니…현상금 3억 '봉대산 불다람쥐'</t>
+          <t>경북 산불1년, 피해 지원과 재건에 '총력'… 이철우 지사,  복구는 이제...</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M283" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565885</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725736</t>
         </is>
       </c>
       <c r="N283" t="inlineStr">
         <is>
-          <t>2026-03-16 12:56:58.011826+00:00</t>
+          <t>2026-03-17 12:29:56.402034+00:00</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C284" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C284" t="inlineStr"/>
       <c r="D284" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>경찰 수사 및 합동 감식 진행 중</t>
+          <t>산불 발생 1년 후, 피해자들의 정신적 고통 및 경제적 어려움 지속. 산불피해대책위원회 활동 언급.</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>함양산불의 범인으로 과거 울산 봉대산 방화범이 지목되었으며, 그는 과거 울산 동구로부터 4억2천만원의 손해배상액이 확정된 바 있다. 현재 경찰이 함양산불에 대해 합동 감식 및 CCTV 분석 등 수사를 진행 중이다.</t>
+          <t>지난해 3월 영남 지역 대규모 산불 발생 1년 후에도 주민들은 정신적 충격과 경제적 어려움에 시달리고 있습니다. 최소 6명의 추가 사망자가 정신적 후유증과 연관되어 파악되었으며, 자살 사례도 발생했습니다. 재산 피해는 수억원대에 달하는 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 피해 규모가 클 것으로 예상되나(적합 조건 4), 피고가 개인이며 과거에도 손해배상액이 확정되었음에도 불구하고 자력 부족으로 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+          <t>기사는 대규모 산불로 인한 집단적 피해와 큰 피해 규모(재산 피해 수억원대, 정신적 후유증 및 사망자 발생)를 명확히 보여주나, 산불의 원인과 법적 책임이 있는 특정 상대방이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다. 상대방 책임 명확성 및 자력 충분 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억원대 (재산 피해), 미상 (정신적 피해)</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (주민), 최소 6명 (정신적 후유증 관련 추가 사망자)</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>산불 보면 희열 …함양산불 범인은 '울산 봉대산 불다람쥐'</t>
+          <t>다 불타버린 산과 집… 더 새까맣게 탄 삶은 무너졌다</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L284" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M284" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226321</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773736781&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N284" t="inlineStr">
         <is>
-          <t>2026-03-16 12:56:38.487349+00:00</t>
+          <t>2026-03-17 12:27:31.581368+00:00</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C285" t="inlineStr"/>
-      <c r="D285" t="inlineStr">
+      <c r="D285" t="inlineStr"/>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>서귀포시의 야생동물 피해보상보험 운영</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>서귀포시가 멧돼지, 노루 등 야생동물로 인한 농작물 및 인명 피해를 줄이기 위해 피해보상보험을 운영하고 있다. 시민들은 별도 가입이나 보험료 부담 없이 자동으로 가입되며, 최대 1000만원까지 보상받을 수 있다.</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>이 기사는 서귀포시가 야생동물 피해에 대한 보상 보험을 운영한다는 내용으로, 소송을 통해 책임을 물을 명확한 상대방이 특정되지 않습니다. 또한, 보상 한도가 최대 1000만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작습니다. (적합 조건 1, 2, 4에 해당하지 않음)</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>최대 1000만원</t>
+        </is>
+      </c>
+      <c r="I285" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>서귀포시, 야생동물 피해보상보험 운영…최대 1000만원 지원</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>news.bbsi.co.kr</t>
+        </is>
+      </c>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M285" t="inlineStr">
+        <is>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072591</t>
+        </is>
+      </c>
+      <c r="N285" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:24:36.881930+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr"/>
+      <c r="D286" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E285" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>포항지진 손해배상 소송 항소심 진행 중</t>
+          <t>경북도 주관 피해자 구제 절차 진행 중, 구호금 지급 완료 및 추가 신청 접수 예정</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>포항지진은 인재로 판명되어 국가를 상대로 한 손해배상 소송이 진행 중입니다. 기사는 포항시장 예비후보가 지진 소송 관련 의혹을 해명하는 내용으로, 그가 1심 승소한 선정 당사자이며 현재 항소심이 대구고등법원에서 진행 중임을 밝히고 있습니다. 이 사건은 다수의 피해자가 발생한 대규모 소송입니다.</t>
+          <t>경북도는 역대 최대 산불 발생 1년을 맞아 피해자 구제 절차를 강화하고 2027년 1월까지 추가 신청을 받을 계획이다. 현재 사유시설 복구비 4845억 원 중 90%가 지급 완료되었으며, 정부 건의를 통해 기존 지원을 확대할 방침이다.</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>포항지진은 인재로 판명되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송의 성격이 강하며, 공식 조사 결과라는 객관적 증거가 존재합니다. 현재 항소심이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>기사는 역대 최대 산불 피해에 대한 경북도의 구제 절차 및 복구 지원 현황을 다루고 있습니다. 특정 소송 상대방이나 책임 주체가 명확히 언급되지 않아 소송금융 투자에 필요한 핵심 요소인 피고 특정 및 책임 소재 파악이 어렵습니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4845억 원 (복구비 기준)</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>모성은 포항시장 예비후보  흑색선전 중단하고 정책 토론으로 경쟁하자...</t>
+          <t>역대 최대 산불 1년…경북도, 단순복구 넘어 '경제 재창조' 본격화</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>sisafocus.co.kr</t>
         </is>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M286" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612478</t>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357257</t>
         </is>
       </c>
       <c r="N286" t="inlineStr">
         <is>
-          <t>2026-03-16 12:51:41.560878+00:00</t>
+          <t>2026-03-17 12:20:58.434025+00:00</t>
         </is>
       </c>
     </row>
     <row r="287">
-      <c r="A287" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C287" t="inlineStr"/>
       <c r="D287" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>대구고등법원 민사3부에서 2심 변론 진행 중</t>
+          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>포항 지진피해 손해배상 소송은 1심에서 원고 측이 승소했으며, 현재 대구고등법원에서 2심 변론이 진행 중이다. 이 사건은 포항 지진으로 인한 다수의 피해자들이 국가 등을 상대로 손해배상을 청구하는 집단소송의 성격을 띠고 있다.</t>
+          <t>경북 지역에서 발생한 대형 산불로 10만 헥타르의 산림이 소실되고 5500명의 이재민이 발생한 지 1년이 지났습니다. 정부는 산불특별법에 따라 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해 지원에 집중할 계획입니다.</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>포항 지진은 정부 조사로 책임 주체가 명확하며(적합 조건 1), 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입은 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 변론이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>적합 조건으로 대규모 집단적 피해(이재민 5500명)와 막대한 피해 규모(10만 ha 산림피해)가 존재하며, 산불특별법에 따른 공적 구제 절차가 진행 중입니다. 그러나 기사 내용만으로는 산불 발생의 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하고 책임 소재를 입증하는 데 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>5500명</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>포항시장 예비후보들, 정책·선거문화 제안 등 잇단 행보</t>
+          <t>'10만 ha산림피해, 이재민 5500명' 경북 대형 산불1년... 피해지원과 재...</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L287" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M287" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1192081</t>
+          <t>https://www.hankyung.com/article/202603177242h</t>
         </is>
       </c>
       <c r="N287" t="inlineStr">
         <is>
-          <t>2026-03-16 12:48:31.458527+00:00</t>
+          <t>2026-03-17 12:20:12.476486+00:00</t>
         </is>
       </c>
     </row>
     <row r="288">
-      <c r="A288" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C288" t="inlineStr"/>
       <c r="D288" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>헌법재판소의 기후 위기 관련 국가 책임 확인 결정</t>
+          <t>산불특별법에 따른 피해 구제 및 복구 진행 중</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인했습니다. 이는 기후 위기로 인한 국가의 책임을 법적으로 인정한 것으로, 향후 관련 손해배상 소송의 중요한 근거가 될 수 있습니다.</t>
+          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 1조 8800억 원 규모의 복구 사업을 집행 중입니다. '산불특별법'에 따라 피해 구제와 지원이 이루어지고 있으며, 현재 복구 상황을 점검하고 있습니다.</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인하여 상대방(국가)의 책임이 명확하며(적합 조건 1, 5), 국가의 자력이 충분합니다(적합 조건 2). 기후 위기는 미래세대에 대한 집단적이고 광범위한 피해를 야기하므로 피해 규모가 크고(적합 조건 3, 4), 헌재 결정은 강력한 공적 증거이자 공적 절차의 결과입니다(적합 조건 5, 6).</t>
+          <t>적합 조건으로 집단적 피해(경북·경남·울산 지역 초대형 산불), 피해 규모가 큼(1조 8800억 원 규모 복구), 이미 공적 절차 진행 중(산불특별법에 따른 피해 구제 및 복구)에 해당합니다. 그러나 기사 내용만으로는 소송의 피고가 될 특정 주체와 그 책임이 명확하게 드러나지 않아 소송금융 투자 적합도가 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8800억 원</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>[이 뉴스, 이렇게 봐야 한다]87년 개헌 자물쇠가 열리다: 정치는 가능성...</t>
+          <t>경북·경남·울산 산불 1년… 1조 8800억 원 규모 복구 집행 중</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L288" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M288" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/875937002</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960951&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N288" t="inlineStr">
         <is>
-          <t>2026-03-16 12:41:21.818187+00:00</t>
+          <t>2026-03-17 12:19:48.478070+00:00</t>
         </is>
       </c>
     </row>
     <row r="289">
-      <c r="A289" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A289" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C289" t="inlineStr"/>
       <c r="D289" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>국가보훈부에서 고엽제 피해자 현황 관리 중</t>
+          <t>산불특별법 시행령 발효, 추가 피해 지원 신청 접수 중, 국무총리 산하 피해지원 및 재건위원회 대응 TF팀 가동</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>베트남전 파병 고엽제 누적 피해자가 14만 9천여 명에 달하며, 국가보훈부에서 2024년 기준으로 관련 현황을 관리하고 있습니다. 이 기사는 무기산업이 건강에 미치는 영향을 보여주는 사례로, 군사주의 작동 방식에 대한 비판적 시각을 담고 있습니다.</t>
+          <t>경상북도는 '2025 초대형 산불' 발생 1주기를 맞아 1조 8천억 원 규모의 복구비를 확보하고, 산불특별법 시행령에 따라 2027년 1월까지 추가 피해 지원 신청을 받으며 혁신적 재창조 사업을 추진 중입니다. 국무총리 산하 피해지원 및 재건위원회 대응 TF팀을 가동하여 사각지대 없는 지원을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>베트남전 고엽제 피해자는 14만 9천여 명으로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 국가보훈부 기준이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5). 고엽제 사건의 역사적 맥락상 상대방 책임 및 자력 충분성도 높게 평가됩니다(적합 조건 1, 2).</t>
+          <t>기사 내용은 초대형 산불 피해에 대한 경상북도의 복구 및 지원 노력에 초점이 맞춰져 있으며, 소송의 상대방이 될 수 있는 특정 책임 주체가 명확히 언급되지 않습니다 (적합 조건 1 미충족). 정부는 피해자들을 지원하는 주체로 등장하며, 소송금융의 핵심인 명확한 피고와 소송 사유가 부재하여 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8,310억 원 (복구비)</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>14만 9천여 명</t>
+          <t>피해주민 다수</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>[시민건강논평] 무기산업을 건강의 문제로 봐야 하는 이유</t>
+          <t>초대형 산불 1년…경북도 혁신 재창조 총력전</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M289" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=233500</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612632</t>
         </is>
       </c>
       <c r="N289" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:51.654519+00:00</t>
+          <t>2026-03-17 12:19:38.657199+00:00</t>
         </is>
       </c>
     </row>
     <row r="290">
-      <c r="A290" s="4" t="inlineStr">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr"/>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>산불특별법 시행 및 피해지원 추가 신청 접수 중</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>2025년 3월 경북에서 발생한 역대 최대 규모의 산불로 5,499명의 이재민과 183명의 인명피해, 1조 8,310억 원 규모의 복구비가 소요되었습니다. 산불 발생 1주년을 맞아 경북도는 산불특별법 시행에 따라 추가 피해 지원 신청을 받고 있으며, 피해 지역의 혁신적 재창조에 집중하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>대규모 집단적 피해(5,499명 이재민, 183명 인명피해)와 막대한 피해 규모(1.8조원 복구비)가 발생했으며, 산불특별법 제정 및 시행 등 공적 절차가 활발히 진행 중입니다. 그러나 산불 발생의 원인과 책임 주체가 명확히 특정되지 않아 소송금융의 핵심인 '상대방 책임' 및 '상대방 자력' 조건이 불분명하여 투자 적합도가 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>1조 8,310억 원</t>
+        </is>
+      </c>
+      <c r="I290" t="inlineStr">
+        <is>
+          <t>5,499명 이재민, 183명 인명피해</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>'경북 초대형 산불 1년'...무엇이 달라졌나</t>
+        </is>
+      </c>
+      <c r="K290" t="inlineStr">
+        <is>
+          <t>wikitree.co.kr</t>
+        </is>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr">
+        <is>
+          <t>https://www.wikitree.co.kr/articles/1125560</t>
+        </is>
+      </c>
+      <c r="N290" t="inlineStr">
+        <is>
+          <t>2026-03-17 12:19:04.826169+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B290" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C291" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C291" t="inlineStr"/>
       <c r="D291" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>산불특별법 시행 중이나 사망과 산불 간의 인과관계 입증에 난항을 겪고 있음</t>
+          <t>산불특별법에 따른 피해 구제 및 지역 재건 추진, 피해지원 및 재건위원회 가동</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>지난해 3월 영남 지역을 휩쓴 초대형 산불 이후, 산불로 인한 폐 질환, 화상 등으로 사망했음에도 사망진단서에 산불이 기록되지 않아 공식 사망자로 인정받지 못하는 유족들이 다수 발생했습니다. 유족들은 산불 이전에는 없던 질환을 앓았다고 주장하지만, 의료진은 의학적 인과관계 판단의 어려움을 이유로 산불을 사인으로 기재하지 않고 있으며, 정부와 보험사는 이를 근거로 피해를 인정하지 않고 있습니다. 산불특별법이 시행되었음에도 피해 입증에 어려움을 겪고 있습니다.</t>
+          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 '산불특별법'에 따라 피해 구제와 지역 재건을 본격 추진합니다. 총 1조 8800억원 규모의 복구계획이 진행 중이며, 3358세대 5545명의 이재민에게 주거·생활 안정 및 치료비, 생계비 등 맞춤형 지원이 제공됩니다.</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>정부(대한민국)라는 자력 있는 상대방이 존재하고, 다수의 유족이 유사한 피해를 겪고 있어 집단적 피해에 해당하며, 사망이라는 중대한 피해 규모를 가집니다. 다만, 산불과 사망 간의 의학적 인과관계 입증이 핵심 쟁점으로, 현재 의료진과 정부가 이를 인정하지 않아 상대방 책임이 명확하지 않은 점이 투자 난이도를 높입니다.</t>
+          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했으며, 정부 주도로 산불특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사 내용상 산불 발생의 책임이 명확히 특정된 상대방이 없으며, 소송금융 투자 대상으로서의 소송 가능성이나 피고의 배상 책임 근거가 불분명하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8800억원 (복구계획 규모)</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>다수 (최소 8명 이상 언급, '기록되지 않은 죽음'으로 더 많을 가능성)</t>
+          <t>3358세대 5545명 (주택 피해)</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>“어떻게 관련이 없나”… 죽음으로 기록되지 않은 ‘산불’</t>
+          <t>경북·경남·울산 산불 1년…정부  단순 복구 끝, 이제는 혁신 재건</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L291" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M291" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773579695&amp;code=11131100&amp;cp=nv</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04214806645384304</t>
         </is>
       </c>
       <c r="N291" t="inlineStr">
         <is>
-          <t>2026-03-16 00:18:06.184323+00:00</t>
+          <t>2026-03-17 12:18:10.691680+00:00</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>한국남부발전</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>LNG복합발전소 건설 추진 중, 주민 및 환경단체 반발 심화, 착공 예정</t>
+          <t>산불특별법에 따른 피해 구제 및 지역 재건 본격 추진, 추가 피해지원 신고 접수 중</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>한국남부발전이 하동 석탄화력발전소를 폐쇄하고 1조 3천억 원 규모의 LNG복합발전소를 건설할 계획에 대해 주민들이 강하게 반발하고 있다. 주민들은 30년 넘게 석탄발전소로 인한 건강 및 생계 피해를 겪었으며, LNG발전소 또한 환경 문제와 건강 피해를 유발할 것이라고 우려한다. 특히 명덕마을에서는 암환자가 다수 발생했고, 남해군민들도 보상 범위 밖에서 피해를 호소하고 있다.</t>
+          <t>지난해 경북 등 영남권을 휩쓴 초대형 산불 발생 1년이 지났지만, 이재민 2천236가구, 3천823명이 여전히 임시조립주택에서 생활하고 있습니다. 정부는 산불특별법에 따라 피해 구제와 지역 재건을 본격 추진하며 생활 안정 지원금 4천409억원을 지급했으나, 여전히 많은 이재민이 어려움을 겪고 있습니다. 추가 피해지원 신고가 접수 중이며, 정부는 사각지대 없는 지원을 약속했습니다.</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>상대방(한국남부발전)은 공공기관으로 자력이 충분하며, 기존 석탄화력발전소로 인한 다수의 주민 피해(건강, 환경)가 명확히 언급됨. LNG발전소 건설 강행 시 추가적인 집단적 피해 발생 가능성이 높고, 주민들이 강경하게 반발하며 소송 가능성을 시사하고 있음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>대규모 산불로 인한 집단적 피해(수천 가구, 수천 명)와 막대한 피해 규모(수천억 원 이상)가 발생했으며, 정부의 산불특별법에 따른 공적 절차가 진행 중입니다. 정부를 상대로 한 미흡한 재난 관리 또는 불충분한 지원에 대한 책임 추궁 가능성이 있으며, 대한민국 정부는 충분한 자력을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>하동군 및 남해군 주민 다수</t>
+          <t>3천358가구, 5천545명</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>'하동 LNG복잡발전소 건립 강행?' 주민반발 잇따라</t>
+          <t>'괴물 산불' 1년…이재민 2천236가구 여전히 임시조립주택 생활</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M292" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185017</t>
+          <t>https://www.imaeil.com/page/view/2026031713153381990</t>
         </is>
       </c>
       <c r="N292" t="inlineStr">
         <is>
-          <t>2026-03-16 00:17:39.647261+00:00</t>
+          <t>2026-03-17 12:17:56.490795+00:00</t>
         </is>
       </c>
     </row>
     <row r="293">
-      <c r="A293" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A293" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C293" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C293" t="inlineStr"/>
       <c r="D293" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>B업체는 영업정지 및 폐기물 처리 명령 처분 취소 행정소송 진행 중</t>
+          <t>정부의 산불특별법에 따른 피해 구제 및 지역 재건 사업 진행 중, 피해지원 및 재건위원회 운영 예정</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>울주 지역 재활용업체 2곳이 악취 기준 초과 및 불법 매립으로 인해 영업정지 및 폐기물 처리 명령을 받았습니다. 이 중 한 업체(B업체)는 해당 처분이 부당하다며 행정소송을 제기하여 법적 다툼을 이어가고 있으며, 다른 업체들은 이미 법원에서 처분을 받아들이지 않아 패소한 것으로 보입니다.</t>
+          <t>경북·경남·울산 초대형 산불 발생 1년을 맞아 정부가 1조 8,800억 원 규모의 복구 계획을 수립하고 '혁신적 재건'에 착수합니다. 산불특별법에 따라 피해 구제 및 지역 재건을 본격 추진하며, 국무총리 소속 '피해지원 및 재건위원회'를 운영하여 사각지대 없는 지원 체계를 구축할 계획입니다. 기사는 정부의 피해 주민 지원 및 지역 경제 회복 노력에 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>울주 재활용업체들의 악취 기준 초과 및 불법 매립 행위로 인해 책임이 명확하며(적합 조건 1), 행정처분(영업정지, 폐기물 처리 명령)이 내려진 것은 공적 절차가 진행되었고(적합 조건 6) 관련 증거가 확보되었음을 의미합니다(적합 조건 5). 또한 악취 및 불법 매립은 주변 주민들에게 집단적 피해를 야기할 가능성이 높습니다(적합 조건 3). 그러나 상대방인 재활용업체들의 자력 여부가 불분명하며(적합 조건 2 불확실), 피해 규모 또한 기사에서 구체적으로 파악되지 않아(적합 조건 4 불확실) 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>기사는 초대형 산불 피해에 대한 정부의 복구 및 재건 노력에 초점을 맞추고 있으며, 산불 발생의 원인이나 책임 있는 주체를 명확히 특정하고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'이라는 소송금융 적합 조건이 충족되지 않아 투자 대상으로 부적합합니다. 피해 규모가 크고 다수의 피해자가 존재하며 공적 절차가 진행 중이나, 이는 정부의 구제 활동일 뿐 소송의 피고를 특정하는 데는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8,800억 원 규모 (정부 복구 계획 기준)</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>악취 기준 초과에 불법 매립까지…울주 재활용업체 2곳 영업정지</t>
+          <t>초대형 산불 1년…'복구 넘어 재건' 경북·경남·울산, 혁신적 회복 본격...</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L293" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M293" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060580</t>
+          <t>https://www.newspim.com/news/view/20260317000547</t>
         </is>
       </c>
       <c r="N293" t="inlineStr">
         <is>
-          <t>2026-03-15 12:58:43.648001+00:00</t>
+          <t>2026-03-17 12:16:48.142190+00:00</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C294" t="inlineStr"/>
       <c r="D294" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>대규모 환경 재해 발생</t>
+          <t>산불특별법 시행, 피해지원 및 재건위원회 운영, 정부 복구 및 지원금 지급 진행 중</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>기사는 피폭된 원유저장소로 인한 불기둥과 먼지구름, 검은 기름 막으로 인한 바다 오염 등 대규모 환경 재해를 묘사하고 있습니다. 이로 인해 힘없는 민간인과 취약계층이 가장 큰 피해를 입고 있으며, 인류 문명 파괴까지 언급됩니다. 사건의 구체적인 발생 원인이나 책임 주체는 명시되지 않았습니다.</t>
+          <t>지난해 영남 지역에서 발생한 초대형 산불 1년을 맞아 정부가 피해 복구 상황을 점검하고 피해 구제 및 지역 재건을 본격 추진합니다. 산불특별법에 따라 피해지원 및 재건위원회를 운영하며, 총 1조 8800억원 규모의 복구계획을 수립하여 이재민 주거 및 생활 안정 지원, 공공시설 복구 등을 진행하고 있습니다. 현재까지 3306건의 추가 피해지원 신고가 접수되었으며, 정부는 피해 주민들이 일상으로 온전히 복귀할 때까지 지원을 이어갈 계획입니다.</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>제공된 기사 내용만으로는 사건의 구체적인 책임 주체가 명확히 특정되지 않아(적합 조건 1 미충족) 소송 상대방과 자력을 파악하기 어렵습니다(적합 조건 2 미충족). 또한, 공적 절차 진행 여부나 증거 확보 가능성에 대한 정보도 부족합니다(적합 조건 5, 6 미충족). 다만, 민간인과 취약계층에 대한 집단적 피해(적합 조건 3)와 문명 파괴, 대규모 환경 오염 등 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 전반적으로 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도가 낮습니다.</t>
+          <t>산불은 자연재해로 발생했으며, 기사 내용은 정부의 피해 구제 및 지역 재건 노력에 초점을 맞추고 있어 소송의 상대방(피고)이 특정되지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하는 것이므로, 본 사건은 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 세대 및 수만 명</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>잠깐 소요(逍遙)하는 지구별 여행자!</t>
+          <t>영남 산불 1년…정부, 피해 구제·지역 재건 본격 추진</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M294" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773562215428812050</t>
+          <t>https://www.mt.co.kr/policy/2026/03/17/2026031710354426510</t>
         </is>
       </c>
       <c r="N294" t="inlineStr">
         <is>
-          <t>2026-03-15 12:23:37.264163+00:00</t>
+          <t>2026-03-17 12:16:33.488010+00:00</t>
         </is>
       </c>
     </row>
     <row r="295">
-      <c r="A295" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>경상북도</t>
+          <t>BMW코리아</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>'포항지진피해구제특별법' 개정 추진 중</t>
+          <t>배출가스 부품 변경 미신고 관련 과징금 부과 처분 취소 소송 1심 판결</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보가 포항 지진으로 인한 많은 시민들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 공약했습니다. 이는 경상북도의 책임 하에 집단적 피해 구제가 논의되는 사안으로, 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>BMW코리아가 배출가스 부품 변경을 미신고하여 321억 원의 과징금을 부과받았으나, 서울행정법원은 해당 변경이 유의미한 악영향을 미쳤다고 보기 어렵다며 과징금 부과 처분이 위법하다고 판단했습니다. 이 판결은 BMW 화재사고와 관련된 행정적 제재에 대한 것으로, 피해자들의 손해배상 소송과는 직접적인 연관성이 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보가 포항 지진 피해자들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 약속하여 상대방 책임이 비교적 명확하며, 경상북도라는 충분한 자력을 가진 상대방이 특정됩니다. 또한, 많은 시민들이 정신적 피해를 겪고 있어 집단적 피해의 가능성이 높고, 특별법 개정 추진이라는 공적 절차가 진행 중입니다.</t>
+          <t>BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 배출가스 부품 변경 미신고에 대한 과징금 부과 및 행정소송이 진행되어 공적 절차 및 증거 확보가 용이함(적합 조건 5, 6). 그러나 서울행정법원이 '유의미한 악영향 개연성 인정 어려워'라고 판단하여, 이 사안 자체로 피해자들의 손해배상 책임을 입증하는 데 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>많은 시민들</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보  포항, 지역 상권·경제가 함께 살아나는 구...</t>
+          <t>[환경] BMW 화재사고 관련, '배출가스 부품 변경 미신고' 이유 321억 과징...</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L295" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M295" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509650</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92722</t>
         </is>
       </c>
       <c r="N295" t="inlineStr">
         <is>
-          <t>2026-03-15 12:21:09.134747+00:00</t>
+          <t>2026-03-17 00:48:16.819355+00:00</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C296" t="inlineStr"/>
-      <c r="D296" t="inlineStr"/>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>정부의 산불 예방 및 단속 강화 기간</t>
+          <t>노후 소각장 정비 및 증설 반대, 과거 행정소송 종결</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>이재명 대통령은 산림 인근 소각 행위로 인한 대형 산불 위험을 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 당부했다. 정부는 봄철 산불 위험에 대비해 '대형산불 특별대책기간'을 운영하며 산불 예방 및 단속 활동을 강화하고 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔다.</t>
+          <t>서울시 노후 소각장들이 대정비에 들어가면서 쓰레기 처리 대란이 예상됩니다. 수도권 직매립 금지로 소각 의존도가 높아진 상황에서, 서울시는 신규 소각장 건립 계획을 주민 반대 행정소송 패소로 철회했으며, 기존 시설 현대화 및 증설 또한 주민 반대에 부딪히고 있습니다. 이는 서울시의 고질적인 쓰레기 처리 인프라 문제와 주민 건강권/재산권 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 산불 예방을 위한 대통령의 당부와 정부의 대책 기간 운영에 대한 일반적인 정보 제공입니다. 소송금융 투자 대상으로 검토할 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 서울시의 쓰레기 처리 인프라 문제와 주민 반대에 따른 정책적 난항을 다루고 있어, 특정 주체의 명확한 불법 행위로 인한 집단적, 금전적 피해 발생 사례로 보기 어렵습니다. 소송금융의 주된 대상인 손해배상 소송으로 이어질 가능성이 낮으며, 과거 행정소송은 주민들이 승소하여 소각장 건립 계획이 철회된 사례로 새로운 손해배상 청구의 근거가 되기 어렵습니다. (적합 조건 1, 3, 4 미흡)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>李대통령, 주말 새벽 SNS  산림 근처 불 태우기, 조심 또 조심</t>
+          <t>서울 노후 소각장 줄줄이 대정비…쓰레기 10만t 갈 곳 잃었다</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L296" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M296" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590032.html</t>
+          <t>https://www.joongang.co.kr/article/25412298</t>
         </is>
       </c>
       <c r="N296" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:52.666157+00:00</t>
+          <t>2026-03-17 00:37:29.113045+00:00</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C297" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E297" t="inlineStr"/>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 구속 진행 중</t>
+        </is>
+      </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>이 대통령이 산불 발생 시 실화죄로 처벌받고 피해보상까지 해야 한다고 경고하며, 영농 부산물 소각 대신 파쇄를 통한 산불 예방을 강조했다. 이는 산불의 위험성과 법적 책임을 상기시키는 일반적인 메시지이다.</t>
+          <t>경남 함양군에서 발생한 대형 산불의 방화 피의자가 과거에도 상습적으로 불을 질러 실형을 선고받았던 '울산 봉대산 불다람쥐'로 밝혀졌다. 피의자는 2021년 출소 후 다시 3차례 야산에 불을 질렀으며, 이번 함양 산불로 234ha의 산림이 소실되었다. 경찰은 피의자를 긴급체포하여 구속했다.</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 분석이 아닌, 산불 발생 시 처벌 및 피해보상에 대한 대통령의 일반적인 경고문이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않다.</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 집단적 피해 규모가 크지만(적합 조건 1, 3, 4, 5, 6 해당), 피의자가 개인이며 과거에도 손해배상액이 확정되었음에도 자력 확보가 어려웠을 것으로 추정되어 배상 능력(자력)이 현저히 부족할 것으로 판단됩니다(적합 조건 2 불충족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>李대통령  산림 인근서 소각 절대 안 돼요</t>
+          <t>함양산불 범인은 ‘봉대산 불다람쥐’… “불 보고 희열” 상습 방화 전...</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L297" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M297" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5001098</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773663608&amp;code=11131422&amp;cp=nv</t>
         </is>
       </c>
       <c r="N297" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:31.251307+00:00</t>
+          <t>2026-03-17 00:34:05.058694+00:00</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C298" t="inlineStr"/>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>종결</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>피해구제지원금 지급 완료</t>
+          <t>손해배상액 확정</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>포항시장 예비후보가 과거 포항 지진 피해구제지원금 4,900억 원을 확보한 것을 가장 보람 있는 성과로 언급했습니다. 그는 또한 힌남노 태풍, 영덕 산불과 같은 대형 재해가 포항에서 다시 발생하지 않도록 안전한 도시를 만들겠다고 다짐했습니다. 이 기사는 현재 진행 중인 법적 분쟁보다는 과거 재해 극복 성과와 미래 안전 정책에 초점을 맞추고 있습니다.</t>
+          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 함양과 남원 산불의 범인으로 검거되었습니다. A씨는 과거 울산 동구로부터 4억 2천만원 상당의 손해배상 청구 소송을 당해 배상액이 확정된 바 있습니다. 그는 2021년 출소 후 고향인 함양에서 지내왔습니다.</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>이 기사는 포항시장 예비후보의 정치적 발언으로, 과거 포항 지진 피해구제지원금 확보라는 성과를 강조하고 있습니다. 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상이 될 만한 법적 분쟁을 다루고 있지 않으며, 과거 사건에 대한 보상 절차가 이미 상당 부분 진행되었음을 시사하여 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>울산 동구에 대한 손해배상액 4억 2천만원이 이미 확정되어 해당 사건은 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상이 되기 어렵습니다. 또한, 피고가 개인이며 자력이 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>4,900억원</t>
+          <t>4억 2000만원</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>울산 동구 (1명)</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보 “지진극복, 안전도시 포항 만들 것”</t>
+          <t>봉대산 불다람쥐, 함양·남원 산불 범인이었다</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L298" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M298" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595011</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051525</t>
         </is>
       </c>
       <c r="N298" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:26.194555+00:00</t>
+          <t>2026-03-17 00:33:55.920921+00:00</t>
         </is>
       </c>
     </row>
     <row r="299">
-      <c r="A299" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C299" t="inlineStr"/>
-      <c r="D299" t="inlineStr"/>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>정부의 산불 특별대책기간 운영 중</t>
+          <t>경찰 수사 및 책임 추궁 진행 중</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>이재명 대통령이 산림 인근 소각 행위에 대해 엄중 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 강조했습니다. 정부는 봄철 대형산불 특별대책기간을 운영하며 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔습니다. 이는 산불 예방을 위한 대국민 당부 및 행정 조치에 관한 내용입니다.</t>
+          <t>경남 함양에서 발생한 대형산불이 방화로 확인되었으며, 용의자가 검거되었습니다. 경남도는 수사기관과 협조하여 산불 원인자에게 산림 피해 복구비용과 손해배상을 끝까지 청구할 방침입니다.</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>기사는 특정 산불 사건에 대한 분석이 아닌, 산불 예방 및 처벌에 대한 대통령의 경고와 정부의 대책 기간 운영에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 투자 검토 자체가 불가능합니다.</t>
+          <t>방화 확인 및 용의자 검거로 상대방 책임이 명확하고(적합 조건 1), '대형산불'로 피해 규모가 클 것으로 예상되며(적합 조건 4), 수사기관의 조사로 증거 확보가 가능하고(적합 조건 5), 현재 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 용의자이므로 대규모 손해배상금을 감당할 자력이 부족할 가능성이 높아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>이 대통령  산림 인근 소각 절대 안 돼…산불 나면 실화죄 처벌, 피해배...</t>
+          <t>경남도, 함양 대형산불 방화 확인…용의자 검거</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L299" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M299" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260315_0003548451</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297623</t>
         </is>
       </c>
       <c r="N299" t="inlineStr">
         <is>
-          <t>2026-03-15 00:17:01.199481+00:00</t>
+          <t>2026-03-17 00:33:35.317406+00:00</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C300" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E300" t="inlineStr"/>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 예정</t>
+        </is>
+      </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>대통령이 산림 인근 소각 행위에 대한 강력한 경고 메시지를 발표하며, 산불 발생 시 실화죄 처벌 및 피해 배상 의무가 있음을 강조했습니다. 이는 최근 증가하는 산불 발생 건수에 대한 우려와 함께, 화목보일러 사용, 건설 현장, 영농 부산물 소각 등이 주요 원인으로 지목된 데 따른 예방 조치 주문입니다.</t>
+          <t>경남 함양에서 대규모 산불을 낸 60대 방화 용의자 A씨가 검거되었습니다. A씨는 과거 울산 봉대산에서 17년간 96차례 방화를 저질러 '봉대산 불다람쥐'로 불렸으며, 당시 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234ha가 소실되었고, 경찰은 A씨에 대한 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>이 기사는 산불 예방 및 실화죄 처벌에 대한 대통령의 일반적인 경고 메시지입니다. 특정 사건이나 피해자가 명확히 존재하지 않으며, 소송 상대방이나 구체적인 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>방화범의 책임이 명확하고(적합 조건 1), 산불 피해 규모가 매우 크며(적합 조건 4), 공공기관의 막대한 진화 비용이 발생했고(적합 조건 3), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인이며, 과거에도 4억 2천만원의 배상액이 확정되었음에도 자력 부족으로 회수가 어려웠을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(기타 투자 어려운 이유).</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 이상 (공공기관 진화 비용 및 산림 피해액 추정)</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공공기관 및 산불영향구역 내 다수 주민</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>이 대통령, 새벽 SNS에  산림 인근 소각 절대 안 돼…처벌·피해보상까지...</t>
+          <t>‘17년간 96건’ 함양 산불 용의자, 방화범 ‘불다람쥐’였다</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L300" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M300" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5181763</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05366086645383976</t>
         </is>
       </c>
       <c r="N300" t="inlineStr">
         <is>
-          <t>2026-03-15 00:16:51.536830+00:00</t>
+          <t>2026-03-16 13:16:17.845914+00:00</t>
         </is>
       </c>
     </row>
     <row r="301">
-      <c r="A301" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A301" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>정부조사 및 피해구제지원금 지급 완료. 지열발전소 안전시설 건립 지연 문제 제기.</t>
+          <t>경찰 수사 및 구속, 추가 방화 여죄 수사 중</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 책임 소재가 명확해졌다. 당시 11만 세대, 4900억 원 규모의 피해구제지원금이 지급되었으나, 현재 지열발전소 부지의 안전시설 건립이 지연되고 있다는 문제가 제기되고 있다.</t>
+          <t>60대 연쇄 방화범 김모씨가 경남 함양과 전북 남원에서 대형 산불을 일으킨 혐의로 구속되었다. 함양 산불은 축구장 327개 면적의 산림을 태우고 주민 80여명을 대피시켰으며, 김씨는 과거 '봉대산 불다람쥐'로 불리며 96차례 방화 전력이 있는 인물이다. 경찰은 김씨의 추가 범행 여부를 수사 중이다.</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 상대방 책임이 명확하며(적합 조건 1, 5), 산업통상자원부 등 공공기관이 관련되어 상대방 자력이 충분합니다(적합 조건 2). 11만 세대, 4900억 원 규모의 집단적 피해가 발생하여 피해 규모가 매우 크고(적합 조건 3, 4), 이미 정부조사 및 피해구제지원금 지급이라는 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 긍정적이나, 피고가 개인 방화범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮다. 이는 소송금융 적합도 판단 기준 중 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 투자 결정에 있어 핵심적인 위험 요소이다.</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>4900억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>11만 세대</t>
+          <t>80여명 대피, 다수의 산림 소유자 및 농가</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보 “지진극복…안전도시 포항 만들겠다”</t>
+          <t>함양 대형 산불 범인은 ‘울산 봉대산 불다람쥐’였다</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L301" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M301" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694322?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202603162039005</t>
         </is>
       </c>
       <c r="N301" t="inlineStr">
         <is>
-          <t>2026-03-15 00:16:13.059660+00:00</t>
+          <t>2026-03-16 13:14:59.910284+00:00</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C302" t="inlineStr"/>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>층간소음 분쟁 발생 및 해결 절차 안내</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>아침 믹서기 소리로 인한 층간소음 사례를 통해 층간소음 문제가 사회적 논쟁으로 부상하고 있음을 보도합니다. 기사는 소음 피해 발생 시 관리사무소 신고, 층간소음관리위원회 또는 환경분쟁조정피해구제위원회 분쟁 조정 신청 등 일반적인 해결 절차를 안내하고 있습니다.</t>
+          <t>60대 A씨가 출소 후 함양과 남원에서 3차례 야산에 방화한 혐의로 구속되었습니다. A씨는 과거 '봉대산 불 다람쥐'로 불리며 90여 차례 산불을 내 징역 10년과 4억2천만원의 손해배상 책임이 확정된 인물입니다. 이번 함양 산불로 약 234헥타르의 산림과 비닐하우스, 농막이 전소되었으며, 경찰은 A씨를 검거하여 추가 범행 여부를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>본 기사는 층간소음이라는 일반적인 민사 분쟁에 대한 논의를 다루며, 특정 가해자나 대규모 피해를 명확히 제시하지 않습니다. 상대방이 개인으로 추정되어 자력 확보가 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미흡)</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 피해 규모가 크지만(적합 조건 4), 피의자가 개인이며 과거에도 손해배상 책임이 확정되었음에도 자력 부족으로 실제 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자 대상으로는 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J302" t="inlineStr">
         <is>
-          <t>아침 6시 반 믹서기 소리에 잠 깨 …층간소음 논쟁 점화</t>
+          <t>‘봉대산 불 다람쥐’ 또 방화… 함양 산불 피의자 구속</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M302" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031406777</t>
+          <t>https://view.asiae.co.kr/article/2026031620052157492</t>
         </is>
       </c>
       <c r="N302" t="inlineStr">
         <is>
-          <t>2026-03-14 12:16:47.763405+00:00</t>
+          <t>2026-03-16 13:13:12.158266+00:00</t>
         </is>
       </c>
     </row>
     <row r="303">
-      <c r="A303" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A303" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C303" t="inlineStr"/>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>방화범 (개인)</t>
+        </is>
+      </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>가처분 신청 진행 중, 본안 소송 계획, 수몰 반대 투쟁본부 활동 및 총궐기대회 개최</t>
+          <t>방화 재범으로 인한 형사 수사 진행 중일 가능성 높음</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>태백 장성광업소 수몰에 반대하는 투쟁위원회가 총궐기대회를 열고 48일째 투쟁을 이어가고 있다. 투쟁위원회는 가처분 신청이 인용되지 않을 경우 집행 정지 본안 소송까지 진행할 계획임을 밝히며, 광업소 수몰로 인한 피해에 대한 강력한 법적 대응을 예고했다. 이는 대규모 환경 관련 분쟁으로 발전할 가능성이 높다.</t>
+          <t>과거 울산 동구청에 4억2,000만 원의 손해배상액이 확정된 '봉대산 불다람쥐'가 출소 후 함양에서 또다시 대형 산불을 낸 것으로 보인다. 피고의 책임은 명확하나, 현재 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 부족할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해(총궐기대회, 투쟁위원회), 피해 규모가 큼(광업소 수몰), 상대방 책임이 비교적 명확함(수몰 원인 제공 주체), 증거 확보 가능성 높음(공식 기록), 관련 절차 진행 중(가처분 신청 및 본안 소송 계획, 투쟁본부 활동). 부적합 조건에 해당하지 않음.</t>
+          <t>피고(방화범)의 책임은 명확하고(적합 조건 1) 함양 대형 산불로 인한 피해 규모가 클 것으로 예상되지만(적합 조건 4), 기사에 따르면 피고가 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 현저히 부족하다(적합 조건 2 미충족). 이는 소송금융 투자에 있어 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>함양 산불 피해액 미상 (과거 사건 배상액 4억2,000만 원)</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>태백 장성광업소 수몰 반대 총궐기대회… 강력 투쟁 하겠다</t>
+          <t>산불 뉴스 보며 희열 … '봉대산 불다람쥐' 출소 후 또 방화, 함양 대형...</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M303" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603140001</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031618110003753?did=NA</t>
         </is>
       </c>
       <c r="N303" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:27.481403+00:00</t>
+          <t>2026-03-16 13:03:54.249854+00:00</t>
         </is>
       </c>
     </row>
     <row r="304">
-      <c r="A304" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A304" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>한국전력</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>입지선정위원회 결의 무효 민사 소송 및 가처분 신청 제기</t>
+          <t>손해배상 책임 확정</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>한국전력의 송전선로 건설을 둘러싼 정당성 논쟁이 계속되는 가운데, 완주군 주민 200여 명이 송전선로 경과 대역을 정한 입지선정위원회 결의를 무효로 해달라는 민사 소송과 절차 중단을 위한 가처분 신청을 법원에 제기했습니다. 주민들은 송전선로 입지 선정의 효력을 멈추기 위한 법정 대응에 나선 것입니다.</t>
+          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 17년간 90여회 방화한 사건으로, 울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 확정되었다. A씨는 2021년 출소 후 고향으로 이주해 생활 중인 것으로 전해졌다.</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>상대방인 한국전력은 자력이 충분한 공공기관이며(적합 조건 2), 완주군 주민 200여 명이 집단적으로 소송에 참여하여 다수의 피해자가 존재합니다(적합 조건 3, 4). 다만, 입지 선정 절차의 무효 주장이 법원에서 어떻게 판단될지, 구체적인 피해 금액 입증이 쟁점이 될 수 있습니다.</t>
+          <t>울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 이미 확정되어 사건이 종결된 상태이다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인이며 자력이 충분한지 불분명하여 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억2000만원</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>200여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>“송전선로 입지 선정 무효”…완주 주민들도 소송 나서</t>
+          <t>17년간 90여회 방화 '봉대산 불다람쥐'… 산불뉴스 보며 희열</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L304" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M304" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508200&amp;ref=A</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2039076</t>
         </is>
       </c>
       <c r="N304" t="inlineStr">
         <is>
-          <t>2026-03-14 00:31:16.351708+00:00</t>
+          <t>2026-03-16 13:02:21.607737+00:00</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>40대 남성 A씨</t>
+          <t>60대 A씨</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>경찰이 방화 용의자 체포 및 조사 중</t>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>수원 팔달산에서 7개 지점 동시다발 방화로 산불이 발생했습니다. 경찰은 현장 인근에서 40대 남성 A씨를 방화 용의자로 체포해 조사 중이며, A씨는 혐의를 부인하고 있습니다. 전문가들은 방화의 재범률이 높고 막대한 사회적 비용을 유발하므로 강력한 손해배상 청구가 필요하다고 지적했습니다.</t>
+          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '울산 봉대산 불다람쥐'로 불리던 60대 A씨로 확인되어 구속되었습니다. A씨는 과거에도 상습적으로 방화하여 징역형을 선고받고 울산 동구로부터 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었으며, 경찰은 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>방화 용의자가 특정되고(상대방 책임 명확), 목격자 진술 및 체포 등 증거 확보가 가능하며, 경찰 조사가 진행 중인 점(공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에서도 산불 방화에 대한 손해배상 청구가 한국에서 잘 이루어지지 않는다는 점을 지적하고 있어 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 클 것으로 예상되나(적합 조건 4), 피의자가 60대 개인으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>[현장] 검게 탄 나무토막에 매캐한 냄새… 봄철 도심 산 덮친 ‘묻지마...</t>
+          <t>“산불 뉴스 보며 희열 느껴…불 지르고 싶은 충동  함양 방화 피의자는...</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L305" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M305" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760224</t>
+          <t>https://www.kwnews.co.kr/page/view/2026031617412111929</t>
         </is>
       </c>
       <c r="N305" t="inlineStr">
         <is>
-          <t>2026-03-14 00:30:20.538135+00:00</t>
+          <t>2026-03-16 12:59:57.135126+00:00</t>
         </is>
       </c>
     </row>
     <row r="306">
-      <c r="A306" s="2" t="inlineStr">
+      <c r="A306" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>경찰 수사 및 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>경남 함양 산불을 포함해 총 3차례 산불을 낸 혐의로 60대 A씨가 구속되었습니다. A씨는 과거 울산 봉대산에 90여 차례 불을 질러 징역 10년을 선고받고 4.2억 원의 손해배상액이 확정된 전력이 있으며, 이번에도 산불 뉴스에 희열을 느껴 범행했다고 진술했습니다. 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었습니다.</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 피의자가 개인(60대 A씨)으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 과거 손해배상액 4.2억 원이 확정된 사례가 있으나, 이번 산불 피해 규모를 감당할 만한 자력이 있는지 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>화재 뉴스에 희열, 못 참아  악몽의 함양산불 범인 잡고 보니…봉대산...</t>
+        </is>
+      </c>
+      <c r="K306" t="inlineStr">
+        <is>
+          <t>view.asiae.co.kr</t>
+        </is>
+      </c>
+      <c r="L306" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr">
+        <is>
+          <t>https://view.asiae.co.kr/article/2026031617472317368</t>
+        </is>
+      </c>
+      <c r="N306" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:58:14.075887+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B306" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D306" t="inlineStr">
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E306" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>장성광업소 갱도 배수 작업 관련 법원 가처분 심문 진행 중, 본안 소송 예정</t>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>장성광업소 갱도 배수 작업으로 인한 수몰 피해를 우려하는 주민들이 '수몰 반대 투쟁위'를 결성, 산업통상자원부 등 관계 기관을 상대로 법원에 가처분 신청을 제기했다. 현재 가처분 심문 결과에 촉각을 세우고 있으며, 인용되지 않을 경우 본안 소송 및 집행정지 소송까지 진행할 계획이다.</t>
+          <t>경남 함양 산불의 방화 피의자가 과거 '울산 봉대산 불다람쥐'로 불리며 상습적으로 산불을 저지른 60대 A씨로 드러났습니다. A씨는 최근 3차례의 산불을 포함해 범행을 자백했으며, 경찰은 그를 구속하고 여죄를 수사 중입니다. 이번 함양 산불로 234ha의 산림이 소실되고 8천 명의 이재민이 발생한 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>상대방이 산업통상자원부 등 공공기관으로 자력이 충분하며(적합 조건 2), '수몰 반대 투쟁위'가 조직되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 법원 가처분 심문이 진행 중이며 본안 소송 계획이 있어 관련 절차가 진행되고 있습니다(적합 조건 6). 다만, 상대방의 책임 명확성이나 구체적인 피해 규모는 기사에서 명확히 드러나지 않아 추가 확인이 필요합니다.</t>
+          <t>피의자가 체포 및 구속되었고 자백까지 하여 상대방 책임이 명확하며(조건 1), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(조건 6). 234ha에 달하는 산림 피해와 기사 제목에 명시된 8천 명의 이재민 발생으로 집단적 피해 규모가 매우 크고(조건 3, 4), CCTV, 자백 등 증거도 명확합니다(조건 5). 다만, 피의자가 개인이며 과거에도 손해배상액 확정에도 불구하고 자력 부족 문제가 있었던 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8천명 이상</t>
         </is>
       </c>
       <c r="J307" t="inlineStr">
         <is>
-          <t>장성광업소 지켜내자! , 법원 가처분 심문 결과 촉각</t>
+          <t>산불 보면 희열 …'이재민 8천명' 함양 산불 범인 잡고 보니</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M307" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/134416</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182061</t>
         </is>
       </c>
       <c r="N307" t="inlineStr">
         <is>
-          <t>2026-03-13 13:17:10.044675+00:00</t>
+          <t>2026-03-16 12:58:07.034658+00:00</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C308" t="inlineStr"/>
-      <c r="D308" t="inlineStr"/>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>기후·환경 분야 법안 국회 통과</t>
+          <t>경찰 수사 중, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>기후부가 기후·환경 분야 법안 6개가 국회를 통과했다고 밝혔다. 이 법안들은 손해배상책임 주체를 기업과 국가가 공동으로 부담하도록 하여 국가책임을 강화하고, 피해구제위원회를 국무총리 소속 배상심의위원회로 개편하는 내용을 포함한다. 이는 향후 관련 피해 발생 시 국가를 상대로 한 손해배상 청구의 법적 기반을 마련하는 것이다.</t>
+          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '봉대산 불다람쥐'로 불리던 60대 A씨로 밝혀져 구속되었다. A씨는 과거에도 여러 차례 방화로 징역형을 선고받고 울산 동구로부터 4.2억 원의 손해배상 판결을 받은 전력이 있다. 이번 함양 산불로 234ha의 산림과 비닐하우스, 농막 등이 소실되었으며, 경찰은 여죄를 수사 중이다.</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 기후·환경 분야의 손해배상 책임 주체를 확대하고 피해구제위원회를 개편하는 법안 통과 소식이다. 소송금융 투자 대상이 되는 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 현재로서는 투자 적합성이 낮다.</t>
+          <t>상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중, 피해 규모 큼 등 여러 적합 조건이 충족되나 (적합 조건 1, 4, 5, 6), 피고인(개인 방화범)의 자력이 매우 부족하여 승소하더라도 배상금 회수가 어려울 가능성이 높다 (적합 조건 2번 미충족). 소송금융 투자에 있어 배상금 회수 가능성은 핵심적인 요소이므로, 이 사건은 투자 부적합으로 판단된다.</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>기후부, 기후·환경 분야 법안 6개 국회 통과 밝혀</t>
+          <t>함양 산불 범인 잡고 보니…현상금 3억 '봉대산 불다람쥐'</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>todayenergy.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L308" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M308" t="inlineStr">
         <is>
-          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295206</t>
+          <t>https://www.etoday.co.kr/news/view/2565885</t>
         </is>
       </c>
       <c r="N308" t="inlineStr">
         <is>
-          <t>2026-03-13 12:56:18.810629+00:00</t>
+          <t>2026-03-16 12:56:58.011826+00:00</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C309" t="inlineStr"/>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>개인 (울산 봉대산 불다람쥐)</t>
+        </is>
+      </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>이웃 간 소음 분쟁</t>
+          <t>경찰 수사 및 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>아파트 이웃 간 소음 문제로 갈등이 발생하고 있으며, 특정 이웃이 아침 일찍 믹서기를 사용하는 소음으로 인해 다른 이웃이 고통을 호소하고 있다. 공동주택관리법 위반 가능성이 언급되며 법적 분쟁의 여지가 있음을 시사한다.</t>
+          <t>함양산불의 범인으로 과거 울산 봉대산 방화범이 지목되었으며, 그는 과거 울산 동구로부터 4억2천만원의 손해배상액이 확정된 바 있다. 현재 경찰이 함양산불에 대해 합동 감식 및 CCTV 분석 등 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>상대방이 특정 개인으로 자력 확인이 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 집단적 피해 가능성도 낮아 소송금융 투자 대상으로서의 매력이 부족함.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 피해 규모가 클 것으로 예상되나(적합 조건 4), 피고가 개인이며 과거에도 손해배상액이 확정되었음에도 불구하고 자력 부족으로 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J309" t="inlineStr">
         <is>
-          <t>아침 6시 반 믹서기 소리에 깬다  엘베 호소문…법대로 하면 누가 이길...</t>
+          <t>산불 보면 희열 …함양산불 범인은 '울산 봉대산 불다람쥐'</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L309" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M309" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/5KZPHWCXKZ2L</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226321</t>
         </is>
       </c>
       <c r="N309" t="inlineStr">
         <is>
-          <t>2026-03-13 12:46:03.292634+00:00</t>
+          <t>2026-03-16 12:56:38.487349+00:00</t>
         </is>
       </c>
     </row>
     <row r="310">
-      <c r="A310" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A310" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C310" t="inlineStr"/>
       <c r="D310" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정, 하반기 국가 배상 본격화 전망</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>가습기살균제 사건이 법률상 '참사'로 규정되고 국가의 배상 책임이 명확히 명시된 피해구제법 개정안이 국회 본회의를 통과했다. 이에 따라 기존 피해구제 중심에서 국가가 직접 배상하는 체계로 전환되며, 국무총리 소속 배상심의위원회를 통해 올해 하반기부터 국가 배상이 본격적으로 이뤄질 전망이다. 현재까지 5971명의 피해자가 인정된 대규모 환경 참사이다.</t>
+          <t>올해 첫 대형산불인 함양 산불을 포함해 총 3차례 산불을 낸 60대 A씨가 긴급체포 및 구속되었습니다. A씨는 과거 '울산 봉대산 불다람쥐'로 불리며 90차례 넘게 방화한 전력이 있으며, 징역 10년과 4억2천만원 상당의 손해배상액이 확정된 바 있습니다. 이번 산불로 축구장 327개 면적에 달하는 234ha의 산림이 소실되고 비닐하우스와 농막이 전소되는 등 큰 피해가 발생했습니다.</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>가습기살균제 사건에 대한 국가의 책임이 법률(피해구제법 개정안)로 명확히 명시되었고, 2024년 법원 판결로도 국가 책임이 일부 인정되었습니다. (적합 조건 1, 5) 상대방이 대한민국으로 자력이 충분하며 (적합 조건 2), 5971명 이상의 대규모 피해자가 발생한 집단적 피해 사건입니다. (적합 조건 3, 4) 현재 피해구제법 개정안 통과 및 배상심의위원회 개편 등 공적 절차가 활발히 진행 중이며, 하반기부터 국가 배상이 본격화될 예정이므로 종결된 사건이 아닙니다. (적합 조건 6, 부적합 조건 0)</t>
+          <t>피의자 A씨의 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 공적 절차(경찰 수사, 검찰 송치 예정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 234ha에 달하는 산림 소실과 비닐하우스, 농막 전소 등 피해 규모가 크지만(적합 조건 4), 피의자가 60대 개인으로 과거 손해배상 확정 이력이 있음에도 자력이 충분하지 않을 가능성이 높아(부적합 조건: 상대방 자력 부족) 소송금융 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>5971명 이상</t>
+          <t>다수 (산림청, 지자체, 인근 주민 등)</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 '참사' 첫 법적 명시... 피해구제법 개정안 국회 통...</t>
+          <t>함양산불 범인은 '울산 봉대산 불다람쥐'… 산불뉴스 보고 희열 (종합)</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>ibabynews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L310" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M310" t="inlineStr">
         <is>
-          <t>https://www.ibabynews.com/news/articleView.html?idxno=149584</t>
+          <t>https://www.yna.co.kr/view/AKR20260316111951052?input=1195m</t>
         </is>
       </c>
       <c r="N310" t="inlineStr">
         <is>
-          <t>2026-03-13 12:25:14.377860+00:00</t>
+          <t>2026-03-16 12:54:39.671515+00:00</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과</t>
+          <t>포항지진 손해배상 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>안호영 의원이 대표발의한 가습기살균제 피해구제 특별법 전부개정안이 국회 본회의를 통과했습니다. 이 개정안은 가습기살균제 피해를 법률상 최초로 '참사'로 명시하고 국가의 책임을 인정했습니다. 이는 20년 만에 이루어진 중요한 진전으로, 피해자 구제에 새로운 전기가 마련될 것으로 보입니다.</t>
+          <t>포항지진은 인재로 판명되어 국가를 상대로 한 손해배상 소송이 진행 중입니다. 기사는 포항시장 예비후보가 지진 소송 관련 의혹을 해명하는 내용으로, 그가 1심 승소한 선정 당사자이며 현재 항소심이 대구고등법원에서 진행 중임을 밝히고 있습니다. 이 사건은 다수의 피해자가 발생한 대규모 소송입니다.</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>가습기살균제 피해는 특별법 통과로 국가의 책임이 법률상 명시되어 상대방 책임이 명확하며(적합 조건 1), 국가 및 관련 기업들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 수만 명에 달하는 대규모 집단적 피해이며(적합 조건 3, 4), 오랜 기간 정부 조사와 공적 논의가 진행되어 증거 확보가 용이합니다(적합 조건 5). 또한, 특별법 제정 및 통과라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>포항지진은 인재로 판명되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송의 성격이 강하며, 공식 조사 결과라는 객관적 증거가 존재합니다. 현재 항소심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
+          <t>수만 명 이상 추정</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>모성은 포항시장 예비후보  흑색선전 중단하고 정책 토론으로 경쟁하자...</t>
+        </is>
+      </c>
+      <c r="K311" t="inlineStr">
+        <is>
+          <t>hidomin.com</t>
+        </is>
+      </c>
+      <c r="L311" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M311" t="inlineStr">
+        <is>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612478</t>
+        </is>
+      </c>
+      <c r="N311" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:51:41.560878+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>대구고등법원 민사3부에서 2심 변론 진행 중</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>포항 지진피해 손해배상 소송은 1심에서 원고 측이 승소했으며, 현재 대구고등법원에서 2심 변론이 진행 중이다. 이 사건은 포항 지진으로 인한 다수의 피해자들이 국가 등을 상대로 손해배상을 청구하는 집단소송의 성격을 띠고 있다.</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>포항 지진은 정부 조사로 책임 주체가 명확하며(적합 조건 1), 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입은 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 변론이 진행 중으로 종결되지 않은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I312" t="inlineStr">
+        <is>
           <t>수만 명 이상</t>
         </is>
       </c>
-      <c r="J311" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="J312" t="inlineStr">
         <is>
-          <t>영흥도 농지 침수…법원,  옹진군, 4천여만원 배상</t>
+          <t>포항시장 예비후보들, 정책·선거문화 제안 등 잇단 행보</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L312" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M312" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=220675</t>
+          <t>http://www.breaknews.com/1192081</t>
         </is>
       </c>
       <c r="N312" t="inlineStr">
         <is>
-          <t>2026-03-13 00:54:28.133637+00:00</t>
+          <t>2026-03-16 12:48:31.458527+00:00</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>화성그린에너지밸류 (사모펀드)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>헌법재판소의 기후 위기 관련 국가 책임 확인 결정</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인했습니다. 이는 기후 위기로 인한 국가의 책임을 법적으로 인정한 것으로, 향후 관련 손해배상 소송의 중요한 근거가 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인하여 상대방(국가)의 책임이 명확하며(적합 조건 1, 5), 국가의 자력이 충분합니다(적합 조건 2). 기후 위기는 미래세대에 대한 집단적이고 광범위한 피해를 야기하므로 피해 규모가 크고(적합 조건 3, 4), 헌재 결정은 강력한 공적 증거이자 공적 절차의 결과입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>미래세대 다수</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>[이 뉴스, 이렇게 봐야 한다]87년 개헌 자물쇠가 열리다: 정치는 가능성...</t>
+        </is>
+      </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>ddanzi.com</t>
+        </is>
+      </c>
+      <c r="L313" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="M313" t="inlineStr">
+        <is>
+          <t>http://www.ddanzi.com/875937002</t>
+        </is>
+      </c>
+      <c r="N313" t="inlineStr">
+        <is>
+          <t>2026-03-16 12:41:21.818187+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr"/>
+      <c r="D314" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E313" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
-          <t>환경 관련 법안 국회 통과, 국가 책임 강화 및 배상심의위원회 개편</t>
+          <t>국가보훈부에서 고엽제 피해자 현황 관리 중</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>국회에서 환경 관련 6개 법안이 통과되어 환경 피해에 대한 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화되었다. 기존 기후에너지환경부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편되어 피해 구제 절차가 개선될 예정이다. 이는 향후 환경 분쟁 발생 시 피해자들의 배상 가능성을 높이는 제도적 기반을 마련하는 의미가 있다.</t>
+          <t>베트남전 파병 고엽제 누적 피해자가 14만 9천여 명에 달하며, 국가보훈부에서 2024년 기준으로 관련 현황을 관리하고 있습니다. 이 기사는 무기산업이 건강에 미치는 영향을 보여주는 사례로, 군사주의 작동 방식에 대한 비판적 시각을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환경 피해 사건이 아닌, 환경 관련 법안의 국회 통과 소식을 다루고 있다. 이는 향후 환경 분쟁 발생 시 국가의 배상 책임을 강화하고 피해 구제 절차를 개선하는 제도적 기반을 마련하는 것이므로, 현재 시점에서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 특정되지 않는다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>베트남전 고엽제 피해자는 14만 9천여 명으로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 국가보훈부 기준이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5). 고엽제 사건의 역사적 맥락상 상대방 책임 및 자력 충분성도 높게 평가됩니다(적합 조건 1, 2).</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14만 9천여 명</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>환경관련 6개 법안 국회 통과</t>
+          <t>[시민건강논평] 무기산업을 건강의 문제로 봐야 하는 이유</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L314" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M314" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000584</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=233500</t>
         </is>
       </c>
       <c r="N314" t="inlineStr">
         <is>
-          <t>2026-03-13 00:41:27.876265+00:00</t>
+          <t>2026-03-16 00:29:51.654519+00:00</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C315" t="inlineStr"/>
-      <c r="D315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
-          <t>간접흡연 피해 발생, 민사소송 제기 어려움</t>
+          <t>후쿠시마 핵사고 15주기 기념 종교 행사</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>아파트 내 간접흡연으로 인한 갈등이 심화되고 있으나, 피해 세대가 특정 세대의 흡연으로 인한 것임을 입증하고 피해 발생 및 인과관계를 증명하는 것이 현실적으로 어렵다는 법률 전문가의 의견이 제시되었습니다. 이로 인해 손해배상 청구 등 민사소송 제기가 쉽지 않은 상황입니다.</t>
+          <t>후쿠시마 핵사고 15주기를 맞아 5대 종교인들이 핵 없는 세상을 발원하며 피해자들을 위로하는 기도 집전을 이어갔습니다. 불교계를 대표해 불교환경연대 상임대표 법만스님은 자애경을 독경하며 생명 평화의 원력을 다졌습니다.</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>상대방 책임(특정 세대)과 피해 발생, 인과관계 입증이 현실적으로 어렵다고 명시되어 있어 (적합 조건 1, 5 미충족), 소송금융 투자 대상으로서의 명확성이 매우 낮습니다. 또한 상대방이 개별 거주자로 자력 충분 조건(적합 조건 2)을 충족하기 어렵고, 피해 규모도 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
+          <t>이 기사는 후쿠시마 핵사고 15주기를 기념하는 종교 행사 보도로, 현재 진행 중인 법적 분쟁이나 새로운 소송 기회를 제시하지 않습니다. 따라서 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '부적합 조건: 이미 종결된 사건'에 준하는 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
-          <t>새벽 2시 화장실 흡연 멈춰주세요 …아파트 갈등 해결책은? [이슈+]</t>
+          <t>후쿠시마 핵사고 15주기‥5대 종교인  핵 없는 세상  발원</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>btnnews.tv</t>
         </is>
       </c>
       <c r="L315" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M315" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031270467</t>
+          <t>https://www.btnnews.tv/news/articleView.html?idxno=89271</t>
         </is>
       </c>
       <c r="N315" t="inlineStr">
         <is>
-          <t>2026-03-13 00:31:50.887717+00:00</t>
+          <t>2026-03-16 00:26:13.381700+00:00</t>
         </is>
       </c>
     </row>
     <row r="316">
-      <c r="A316" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 통과, 국가배상체계 전환, 추가 질환 및 피해자 구제 논의 활발</t>
+          <t>산불특별법 시행 중이나 사망과 산불 간의 인과관계 입증에 난항을 겪고 있음</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회를 통과했다. 환경·보건 6대 학술단체는 성명을 통해 배·보상 신청 기간 합리화, 추가 질환에 대한 종국성 원칙 개선, 장기 모니터링 등 전향적 후속 조치를 촉구했다. 정부는 호흡기계 외 다양한 질환을 폭넓게 인정하고 인과관계 연구를 확대하며, 새롭게 규명되는 질환에 대한 배상 신청 기회를 보장할 계획이다.</t>
+          <t>지난해 3월 영남 지역을 휩쓴 초대형 산불 이후, 산불로 인한 폐 질환, 화상 등으로 사망했음에도 사망진단서에 산불이 기록되지 않아 공식 사망자로 인정받지 못하는 유족들이 다수 발생했습니다. 유족들은 산불 이전에는 없던 질환을 앓았다고 주장하지만, 의료진은 의학적 인과관계 판단의 어려움을 이유로 산불을 사인으로 기재하지 않고 있으며, 정부와 보험사는 이를 근거로 피해를 인정하지 않고 있습니다. 산불특별법이 시행되었음에도 피해 입증에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정으로 국가배상체계로 전환되어 상대방(대한민국)의 자력이 충분하고 책임이 명확합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 급성 폐질환 외 만성·전신질환 등 추가 피해 가능성이 지속적으로 제기되어 피해 규모가 매우 큽니다. 또한, 6대 학술단체의 성명과 정부의 후속 조치 계획 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>정부(대한민국)라는 자력 있는 상대방이 존재하고, 다수의 유족이 유사한 피해를 겪고 있어 집단적 피해에 해당하며, 사망이라는 중대한 피해 규모를 가집니다. 다만, 산불과 사망 간의 의학적 인과관계 입증이 핵심 쟁점으로, 현재 의료진과 정부가 이를 인정하지 않아 상대방 책임이 명확하지 않은 점이 투자 난이도를 높입니다.</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 (최소 8명 이상 언급, '기록되지 않은 죽음'으로 더 많을 가능성)</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
+          <t>“어떻게 관련이 없나”… 죽음으로 기록되지 않은 ‘산불’</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L316" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M316" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312091353</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773579695&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N316" t="inlineStr">
         <is>
-          <t>2026-03-13 00:31:42.092940+00:00</t>
+          <t>2026-03-16 00:18:06.184323+00:00</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>한국남부발전</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>대법원 국가 배상 책임 확정, 특별법 개정 및 배상심의위원회 설치 예정</t>
+          <t>LNG복합발전소 건설 추진 중, 주민 및 환경단체 반발 심화, 착공 예정</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정안이 가결되었다. 이는 2024년 6월 대법원에서 국가의 배상 책임이 확정된 데 따른 것으로, 법률에 명문화되었다. 향후 국무총리 소속으로 배상심의위원회가 설치되어 피해 구제 절차가 진행될 예정이다.</t>
+          <t>한국남부발전이 하동 석탄화력발전소를 폐쇄하고 1조 3천억 원 규모의 LNG복합발전소를 건설할 계획에 대해 주민들이 강하게 반발하고 있다. 주민들은 30년 넘게 석탄발전소로 인한 건강 및 생계 피해를 겪었으며, LNG발전소 또한 환경 문제와 건강 피해를 유발할 것이라고 우려한다. 특히 명덕마을에서는 암환자가 다수 발생했고, 남해군민들도 보상 범위 밖에서 피해를 호소하고 있다.</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>대법원에서 국가 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 대법원 판결을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 또한, 특별법 개정 및 배상심의위원회 설치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(한국남부발전)은 공공기관으로 자력이 충분하며, 기존 석탄화력발전소로 인한 다수의 주민 피해(건강, 환경)가 명확히 언급됨. LNG발전소 건설 강행 시 추가적인 집단적 피해 발생 가능성이 높고, 주민들이 강경하게 반발하며 소송 가능성을 시사하고 있음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하동군 및 남해군 주민 다수</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>국회, 대미투자법·가습기법·학원법 등 55건 가결…우 의장  여야 합의...</t>
+          <t>'하동 LNG복잡발전소 건립 강행?' 주민반발 잇따라</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L317" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M317" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=276504</t>
+          <t>https://news.knn.co.kr/news/article/185017</t>
         </is>
       </c>
       <c r="N317" t="inlineStr">
         <is>
-          <t>2026-03-13 00:16:06.125605+00:00</t>
+          <t>2026-03-16 00:17:39.647261+00:00</t>
         </is>
       </c>
     </row>
     <row r="318">
-      <c r="A318" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A318" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>울주 재활용업체 2곳</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해구제법 개정안 통과, 국무총리 소속 배상심의위원회 개편 및 국가배상 예정</t>
+          <t>B업체는 영업정지 및 폐기물 처리 명령 처분 취소 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해구제법 개정안이 국회 본회의를 통과하며 국가 책임이 인정되고 국무총리 소속 배상심의위원회가 설치될 예정입니다. 대법원이 국가 책임을 인정한 법적 근거를 마련한 것으로, 하반기부터 국가배상이 이뤄질 것으로 예상됩니다. 현재까지 5,971명의 피해자가 인정된 사상 최악의 환경 참사입니다.</t>
+          <t>울주 지역 재활용업체 2곳이 악취 기준 초과 및 불법 매립으로 인해 영업정지 및 폐기물 처리 명령을 받았습니다. 이 중 한 업체(B업체)는 해당 처분이 부당하다며 행정소송을 제기하여 법적 다툼을 이어가고 있으며, 다른 업체들은 이미 법원에서 처분을 받아들이지 않아 패소한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>국가 책임이 대법원에서 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5,971명에 달하는 대규모 피해자(적합 조건 3, 4)가 존재하며, 피해구제법 개정 및 배상심의위원회 설립 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>울주 재활용업체들의 악취 기준 초과 및 불법 매립 행위로 인해 책임이 명확하며(적합 조건 1), 행정처분(영업정지, 폐기물 처리 명령)이 내려진 것은 공적 절차가 진행되었고(적합 조건 6) 관련 증거가 확보되었음을 의미합니다(적합 조건 5). 또한 악취 및 불법 매립은 주변 주민들에게 집단적 피해를 야기할 가능성이 높습니다(적합 조건 3). 그러나 상대방인 재활용업체들의 자력 여부가 불분명하며(적합 조건 2 불확실), 피해 규모 또한 기사에서 구체적으로 파악되지 않아(적합 조건 4 불확실) 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>5,971명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안, 국회 본회의 통과</t>
+          <t>악취 기준 초과에 불법 매립까지…울주 재활용업체 2곳 영업정지</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L318" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M318" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603121837254752</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060580</t>
         </is>
       </c>
       <c r="N318" t="inlineStr">
         <is>
-          <t>2026-03-13 00:15:37.358452+00:00</t>
+          <t>2026-03-15 12:58:43.648001+00:00</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C319" t="inlineStr"/>
       <c r="D319" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>수원시의회에서 행정 조치 요구, 환경 정비 관련 소송 진행 중으로 추정</t>
+          <t>대규모 환경 재해 발생</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>조미옥 수원시의원이 금곡동 공공시설용 예비대지와 관련하여 수원시에 근본적인 대책 마련과 소송 진행 기간 중 환경 정비 등 적극적인 행정 조치를 요구했다. 현재 소송이 진행 중인 것으로 보이나, 기사 내용이 단편적이어서 구체적인 사건 내용과 피해 상황은 파악하기 어렵다.</t>
+          <t>기사는 피폭된 원유저장소로 인한 불기둥과 먼지구름, 검은 기름 막으로 인한 바다 오염 등 대규모 환경 재해를 묘사하고 있습니다. 이로 인해 힘없는 민간인과 취약계층이 가장 큰 피해를 입고 있으며, 인류 문명 파괴까지 언급됩니다. 사건의 구체적인 발생 원인이나 책임 주체는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 불완전하여 사건의 구체적인 책임 소재, 피해 규모, 피해자 수 등을 파악하기 어렵다. 상대방인 수원시는 자력이 충분하나(적합 조건 2), 핵심 정보의 부재로 소송금융 투자 적합성을 판단하기 어렵다.</t>
+          <t>제공된 기사 내용만으로는 사건의 구체적인 책임 주체가 명확히 특정되지 않아(적합 조건 1 미충족) 소송 상대방과 자력을 파악하기 어렵습니다(적합 조건 2 미충족). 또한, 공적 절차 진행 여부나 증거 확보 가능성에 대한 정보도 부족합니다(적합 조건 5, 6 미충족). 다만, 민간인과 취약계층에 대한 집단적 피해(적합 조건 3)와 문명 파괴, 대규모 환경 오염 등 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 전반적으로 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>조미옥 의원  금곡동 공공시설용 예비대지 수원시 근본대책 마련해야</t>
+          <t>잠깐 소요(逍遙)하는 지구별 여행자!</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L319" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M319" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=276490</t>
+          <t>http://www.jndn.com/article.php?aid=1773562215428812050</t>
         </is>
       </c>
       <c r="N319" t="inlineStr">
         <is>
-          <t>2026-03-12 13:13:32.924051+00:00</t>
+          <t>2026-03-15 12:23:37.264163+00:00</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경상북도</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 국회 본회의 통과로 국가배상체계 전환, 추가 질환 및 피해자에 대한 배상 신청 기회 확대 논의 및 후속 조치 진행 중</t>
+          <t>'포항지진피해구제특별법' 개정 추진 중</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회 본회의를 통과했다. 환경·보건 6대 학술단체는 배·보상 신청 기간 합리화, 추가 질환에 대한 배상 청구 권리 제한 철폐 등 전향적 후속 조치를 촉구했다. 기후에너지환경부는 호흡기계 외 다양한 질환을 폭넓게 인정하고, 새롭게 인과관계가 규명되는 질환에 대한 배상 기회를 보장할 계획이라고 밝혔다.</t>
+          <t>김재원 경북지사 예비후보가 포항 지진으로 인한 많은 시민들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 공약했습니다. 이는 경상북도의 책임 하에 집단적 피해 구제가 논의되는 사안으로, 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정으로 국가배상체계가 전환되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 수만 명 이상의 피해자와 추가 질환 가능성으로 피해 규모가 매우 큽니다. 특별법 통과, 학술단체 성명, 정부 발표 등 객관적 증거가 존재하며, 법 개정 및 정부의 후속 조치 논의 등 공적 절차가 활발히 진행 중입니다. (적합 조건 6개 모두 해당)</t>
+          <t>김재원 경북지사 예비후보가 포항 지진 피해자들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 약속하여 상대방 책임이 비교적 명확하며, 경상북도라는 충분한 자력을 가진 상대방이 특정됩니다. 또한, 많은 시민들이 정신적 피해를 겪고 있어 집단적 피해의 가능성이 높고, 특별법 개정 추진이라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>많은 시민들</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
+          <t>김재원 경북지사 예비후보  포항, 지역 상권·경제가 함께 살아나는 구...</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L320" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M320" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312083652</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509650</t>
         </is>
       </c>
       <c r="N320" t="inlineStr">
         <is>
-          <t>2026-03-12 13:11:16.996116+00:00</t>
+          <t>2026-03-15 12:21:09.134747+00:00</t>
         </is>
       </c>
     </row>
     <row r="321">
-      <c r="A321" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A321" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C321" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C321" t="inlineStr"/>
+      <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과, 피해구제자금 설치·운용</t>
+          <t>정부의 산불 예방 및 단속 강화 기간</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 개정안이 통과되어 국가의 손해배상책임이 명시되었습니다. 정부출연금, 사업자 및 원료물질 사업자의 분담금으로 피해구제자금을 설치·운용하는 내용이 골자입니다.</t>
+          <t>이재명 대통령은 산림 인근 소각 행위로 인한 대형 산불 위험을 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 당부했다. 정부는 봄철 산불 위험에 대비해 '대형산불 특별대책기간'을 운영하며 산불 예방 및 단속 활동을 강화하고 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔다.</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과로 국가의 손해배상책임이 명시되었고(적합 조건 1), 국가 및 관련 사업자들의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 대한 공적 절차(특별법 개정, 피해구제자금 설치·운용)가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 산불 예방을 위한 대통령의 당부와 정부의 대책 기간 운영에 대한 일반적인 정보 제공입니다. 소송금융 투자 대상으로 검토할 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>해킹사고 반복 시 매출 3% 과징금…정보통신망법 개정안 통과</t>
+          <t>李대통령, 주말 새벽 SNS  산림 근처 불 태우기, 조심 또 조심</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L321" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M321" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031218015663840</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590032.html</t>
         </is>
       </c>
       <c r="N321" t="inlineStr">
         <is>
-          <t>2026-03-12 13:08:41.049133+00:00</t>
+          <t>2026-03-15 12:20:52.666157+00:00</t>
         </is>
       </c>
     </row>
     <row r="322">
-      <c r="A322" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A322" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C322" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C322" t="inlineStr"/>
+      <c r="D322" t="inlineStr"/>
+      <c r="E322" t="inlineStr"/>
       <c r="F322" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정안이 국회를 통과하며 기후변화 관련 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화됩니다. 기존 기후부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편될 예정입니다. 이는 기후변화로 인한 집단적 피해에 대한 국가 및 기업의 배상 책임 근거를 강화하여 향후 관련 소송 및 피해 구제 절차에 중요한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>이 대통령이 산불 발생 시 실화죄로 처벌받고 피해보상까지 해야 한다고 경고하며, 영농 부산물 소각 대신 파쇄를 통한 산불 예방을 강조했다. 이는 산불의 위험성과 법적 책임을 상기시키는 일반적인 메시지이다.</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정으로 기후변화 관련 손해배상책임 주체가 기업과 국가로 명확해지고 국가의 자력이 충분하여 적합 조건 2에 해당합니다. 또한 국무총리 소속 배상심의위원회로 개편되어 공적 피해 구제 절차가 강화되므로 적합 조건 6에 해당합니다. 이는 향후 기후변화 관련 집단적 피해에 대한 소송금융 투자 가능성을 크게 높입니다.</t>
+          <t>기사는 특정 사건에 대한 분석이 아닌, 산불 발생 시 처벌 및 피해보상에 대한 대통령의 일반적인 경고문이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않다.</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정안 등 6개 법안 국회 통과</t>
+          <t>李대통령  산림 인근서 소각 절대 안 돼요</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L322" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M322" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=365992</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5001098</t>
         </is>
       </c>
       <c r="N322" t="inlineStr">
         <is>
-          <t>2026-03-12 13:06:56.137263+00:00</t>
+          <t>2026-03-15 12:20:31.251307+00:00</t>
         </is>
       </c>
     </row>
     <row r="323">
-      <c r="A323" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A323" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C323" t="inlineStr"/>
       <c r="D323" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부 개정안 국회 통과, 국가 손해배상 책임 명시</t>
+          <t>피해구제지원금 지급 완료</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해구제법 전부 개정안이 통과되어 가습기 살균제 사건 피해자에 대한 국가 손해배상 책임이 명시되었습니다. 이는 기존 피해자들이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 강화하는 것으로, 대규모 집단 소송의 가능성을 열었습니다.</t>
+          <t>포항시장 예비후보가 과거 포항 지진 피해구제지원금 4,900억 원을 확보한 것을 가장 보람 있는 성과로 언급했습니다. 그는 또한 힌남노 태풍, 영덕 산불과 같은 대형 재해가 포항에서 다시 발생하지 않도록 안전한 도시를 만들겠다고 다짐했습니다. 이 기사는 현재 진행 중인 법적 분쟁보다는 과거 재해 극복 성과와 미래 안전 정책에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부 개정안이 국회를 통과하며 국가 손해배상 책임이 명시되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 이미 대규모 집단적 피해가 발생했으며, 법 개정 자체가 공적 절차의 결과물이므로 증거 확보 및 공적 절차 진행 조건에 부합하여 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>이 기사는 포항시장 예비후보의 정치적 발언으로, 과거 포항 지진 피해구제지원금 확보라는 성과를 강조하고 있습니다. 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상이 될 만한 법적 분쟁을 다루고 있지 않으며, 과거 사건에 대한 보상 절차가 이미 상당 부분 진행되었음을 시사하여 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4,900억원</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
-          <t>대미투자특별법 본회의 처리, 李 대통령  대승적 결단 감사</t>
+          <t>공원식 포항시장 예비후보 “지진극복, 안전도시 포항 만들 것”</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L323" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M323" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411338</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595011</t>
         </is>
       </c>
       <c r="N323" t="inlineStr">
         <is>
-          <t>2026-03-12 13:06:03.459659+00:00</t>
+          <t>2026-03-15 12:20:26.194555+00:00</t>
         </is>
       </c>
     </row>
     <row r="324">
-      <c r="A324" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A324" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C324" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C324" t="inlineStr"/>
+      <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안 통과, 국가 배상체계로 전환 및 배상심의위원회 개편</t>
+          <t>정부의 산불 특별대책기간 운영 중</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안이 국회를 통과하여 가습기살균제 피해를 사회적 참사로 명확히 규정하고, 기존 기업 중심의 구제체계를 국가와 기업이 공동으로 책임지는 배상체계로 전환했다. 이에 따라 국무총리 소속 배상심의위원회가 신설되며, 피해자들에게 생애 전주기 지원이 강화될 예정이다.</t>
+          <t>이재명 대통령이 산림 인근 소각 행위에 대해 엄중 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 강조했습니다. 정부는 봄철 대형산불 특별대책기간을 운영하며 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔습니다. 이는 산불 예방을 위한 대국민 당부 및 행정 조치에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (국가와 기업의 공동 책임 명시), 상대방에게 자력이 충분함 (국가 및 관련 기업), 집단적 피해 (가습기살균제 참사), 피해 규모가 큼 (생애 전주기 지원), 증거가 있거나 확보 가능함 (사회적 참사로 규정, 법 개정), 이미 공적 절차가 진행 중임 (피해구제법 개정 및 배상심의위원회 개편).</t>
+          <t>기사는 특정 산불 사건에 대한 분석이 아닌, 산불 예방 및 처벌에 대한 대통령의 경고와 정부의 대책 기간 운영에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 투자 검토 자체가 불가능합니다.</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J324" t="inlineStr">
         <is>
-          <t>'가습기살균제 피해구제법' 개정안 통과...국가 배상체계로 전환</t>
+          <t>이 대통령  산림 인근 소각 절대 안 돼…산불 나면 실화죄 처벌, 피해배...</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L324" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M324" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603121728165918</t>
+          <t>https://www.newsis.com/view/NISX20260315_0003548451</t>
         </is>
       </c>
       <c r="N324" t="inlineStr">
         <is>
-          <t>2026-03-12 12:58:32.866843+00:00</t>
+          <t>2026-03-15 00:17:01.199481+00:00</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C325" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C325" t="inlineStr"/>
+      <c r="D325" t="inlineStr"/>
+      <c r="E325" t="inlineStr"/>
       <c r="F325" t="inlineStr">
         <is>
-          <t>인천 옹진군 영흥도에서 옹진군이 발주한 공사 중 수문이 철거되어 바닷물이 역류, 농민 A씨 부부의 논이 침수되는 피해가 발생했다. 인천지방법원은 옹진군과 공사 업체의 과실을 인정하여 A씨 부부에게 4천216만원을 배상하라고 판결했다. 재판부는 공사 업체가 바닷물 역류 가능성을 고려하지 않았고, 옹진군은 공공시설 관리 의무를 소홀히 했다고 판단했다.</t>
+          <t>대통령이 산림 인근 소각 행위에 대한 강력한 경고 메시지를 발표하며, 산불 발생 시 실화죄 처벌 및 피해 배상 의무가 있음을 강조했습니다. 이는 최근 증가하는 산불 발생 건수에 대한 우려와 함께, 화목보일러 사용, 건설 현장, 영농 부산물 소각 등이 주요 원인으로 지목된 데 따른 예방 조치 주문입니다.</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>인천지방법원의 1심 판결이 이미 선고되어 사건이 종결된 상태로, 신규 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당) 비록 피고의 책임이 명확하고(적합 조건 1) 옹진군이 공공기관으로서 자력이 충분하지만(적합 조건 2), 이미 판결이 난 사건에 대한 신규 투자는 어렵습니다.</t>
+          <t>이 기사는 산불 예방 및 실화죄 처벌에 대한 대통령의 일반적인 경고 메시지입니다. 특정 사건이나 피해자가 명확히 존재하지 않으며, 소송 상대방이나 구체적인 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>4천216만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>A씨 부부 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>[인천지법 판결]수문 뜯고 방치해 논 침수, 인천 옹진군 4천여만원 배상...</t>
+          <t>이 대통령, 새벽 SNS에  산림 인근 소각 절대 안 돼…처벌·피해보상까지...</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L325" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M325" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603121531557411b50722e900_12</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5181763</t>
         </is>
       </c>
       <c r="N325" t="inlineStr">
         <is>
-          <t>2026-03-12 12:57:53.693604+00:00</t>
+          <t>2026-03-15 00:16:51.536830+00:00</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>트럼프 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>알래스카 공공 토지 보호 해제에 대한 환경단체의 소송 진행 중</t>
+          <t>정부조사 및 피해구제지원금 지급 완료. 지열발전소 안전시설 건립 지연 문제 제기.</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>트럼프 정부가 산업 개발을 위해 알래스카 공공 토지에 대한 보호 조치를 해제하자, 환경단체들이 이에 반발하여 소송을 제기했습니다. 해당 결정은 알래스카 원주민 공동체의 생계와 자연 생태계를 위협할 수 있다는 지적이 나오고 있습니다.</t>
+          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 책임 소재가 명확해졌다. 당시 11만 세대, 4900억 원 규모의 피해구제지원금이 지급되었으나, 현재 지열발전소 부지의 안전시설 건립이 지연되고 있다는 문제가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>트럼프 정부의 공공 토지 보호 해제 결정으로 인한 환경 파괴 및 원주민 생계 위협은 상대방 책임이 명확하고(적합 조건 1), 미국 정부라는 충분한 자력을 가진 상대방(적합 조건 2)을 대상으로 합니다. 환경단체 및 알래스카 원주민 공동체라는 다수의 피해자가 발생하며(적합 조건 3), 자연 생태계 파괴라는 큰 피해 규모가 예상됩니다(적합 조건 4). 정부의 공식 결정이므로 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 상대방 책임이 명확하며(적합 조건 1, 5), 산업통상자원부 등 공공기관이 관련되어 상대방 자력이 충분합니다(적합 조건 2). 11만 세대, 4900억 원 규모의 집단적 피해가 발생하여 피해 규모가 매우 크고(적합 조건 3, 4), 이미 정부조사 및 피해구제지원금 지급이라는 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4900억 원</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>알래스카 원주민 공동체 및 환경단체 다수</t>
+          <t>11만 세대</t>
         </is>
       </c>
       <c r="J326" t="inlineStr">
         <is>
-          <t>트럼프, 알래스카 공공 토지 보호 해제…환경단체  생태계 파괴  소송전</t>
+          <t>공원식 포항시장 예비후보 “지진극복…안전도시 포항 만들겠다”</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L326" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M326" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640192</t>
+          <t>https://biz.heraldcorp.com/article/10694322?ref=naver</t>
         </is>
       </c>
       <c r="N326" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:04.480817+00:00</t>
+          <t>2026-03-15 00:16:13.059660+00:00</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C327" t="inlineStr"/>
-      <c r="D327" t="inlineStr"/>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>기후재난 소송 가능성에 대한 논의 중</t>
+          <t>층간소음 분쟁 발생 및 해결 절차 안내</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>당진시민이 기후재난 관련 글로벌 소송 가능성을 문의했고, 변호사는 제품 생산량 기반 책임 추정이 인정받는 추세라고 답변했습니다. 서산·당진 지역의 홍수 피해 우려와 관련하여 기후재난 소송의 법적 가능성에 대한 논의가 이루어졌습니다.</t>
+          <t>아침 믹서기 소리로 인한 층간소음 사례를 통해 층간소음 문제가 사회적 논쟁으로 부상하고 있음을 보도합니다. 기사는 소음 피해 발생 시 관리사무소 신고, 층간소음관리위원회 또는 환경분쟁조정피해구제위원회 분쟁 조정 신청 등 일반적인 해결 절차를 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>특정 피해 사건이나 가해 기업이 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮습니다. 기후재난 소송의 가능성과 법리적 추세에 대한 논의 수준에 머물러 있어, 현재 단계에서는 투자하기 어렵습니다.</t>
+          <t>본 기사는 층간소음이라는 일반적인 민사 분쟁에 대한 논의를 다루며, 특정 가해자나 대규모 피해를 명확히 제시하지 않습니다. 상대방이 개인으로 추정되어 자력 확보가 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미흡)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>당진시민, 기후재난 해법을 묻다</t>
+          <t>아침 6시 반 믹서기 소리에 잠 깨 …층간소음 논쟁 점화</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>idjnews.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L327" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M327" t="inlineStr">
         <is>
-          <t>http://www.idjnews.kr/news/articleView.html?idxno=215194</t>
+          <t>https://www.hankyung.com/article/2026031406777</t>
         </is>
       </c>
       <c r="N327" t="inlineStr">
         <is>
-          <t>2026-03-12 12:44:36.242227+00:00</t>
+          <t>2026-03-14 12:16:47.763405+00:00</t>
         </is>
       </c>
     </row>
     <row r="328">
-      <c r="A328" s="3" t="inlineStr">
+      <c r="A328" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr"/>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>가처분 신청 진행 중, 본안 소송 계획, 수몰 반대 투쟁본부 활동 및 총궐기대회 개최</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>태백 장성광업소 수몰에 반대하는 투쟁위원회가 총궐기대회를 열고 48일째 투쟁을 이어가고 있다. 투쟁위원회는 가처분 신청이 인용되지 않을 경우 집행 정지 본안 소송까지 진행할 계획임을 밝히며, 광업소 수몰로 인한 피해에 대한 강력한 법적 대응을 예고했다. 이는 대규모 환경 관련 분쟁으로 발전할 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>적합 조건: 집단적 피해(총궐기대회, 투쟁위원회), 피해 규모가 큼(광업소 수몰), 상대방 책임이 비교적 명확함(수몰 원인 제공 주체), 증거 확보 가능성 높음(공식 기록), 관련 절차 진행 중(가처분 신청 및 본안 소송 계획, 투쟁본부 활동). 부적합 조건에 해당하지 않음.</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I328" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>태백 장성광업소 수몰 반대 총궐기대회… 강력 투쟁 하겠다</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>kukinews.com</t>
+        </is>
+      </c>
+      <c r="L328" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M328" t="inlineStr">
+        <is>
+          <t>https://www.kukinews.com/article/view/kuk202603140001</t>
+        </is>
+      </c>
+      <c r="N328" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:34:27.481403+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B328" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH), 지자체(세종시, 광주시 등), 한국도로공사</t>
+          <t>한국전력</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>일부 지역에서 주민들과 공공기관 간 소송 진행, 집단 민원 지속 및 공공기관 대책 마련 중</t>
+          <t>입지선정위원회 결의 무효 민사 소송 및 가처분 신청 제기</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>전국 주요 신도시 및 아파트 단지 인근 도로에서 차량 소음으로 인한 주민 피해가 심각합니다. 아파트 건설 당시 소음 저감 조치 미흡으로 입주 후 집단 민원이 발생했으며, LH, 지자체, 한국도로공사 등 공공기관이 뒤늦게 수백억~수천억 원의 예산을 투입해 방음시설을 설치하고 있습니다. 이 문제는 주택 공급 속도에 밀려 소음 기준이 섣불리 완화된 결과로 지적되며, 일부 지역에서는 주민들과 공공기관 간 소송이 진행되기도 했습니다.</t>
+          <t>한국전력의 송전선로 건설을 둘러싼 정당성 논쟁이 계속되는 가운데, 완주군 주민 200여 명이 송전선로 경과 대역을 정한 입지선정위원회 결의를 무효로 해달라는 민사 소송과 절차 중단을 위한 가처분 신청을 법원에 제기했습니다. 주민들은 송전선로 입지 선정의 효력을 멈추기 위한 법정 대응에 나선 것입니다.</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>LH, 지자체, 한국도로공사 등 공공기관이 소음 발생의 책임 주체로 특정되며, 이들은 충분한 자력을 가집니다. 세종, 광주, 광교 등 여러 지역에서 수천 가구 이상의 집단적 피해가 발생했고, 관련 민원이 8000건에 달하는 등 피해 규모가 매우 큽니다. 이미 공공기관이 수백억~수천억 원의 예산을 투입하여 방음시설을 설치하는 등 공적 절차가 진행 중이며, 일부 지역에서는 소송도 이어지고 있습니다.</t>
+          <t>상대방인 한국전력은 자력이 충분한 공공기관이며(적합 조건 2), 완주군 주민 200여 명이 집단적으로 소송에 참여하여 다수의 피해자가 존재합니다(적합 조건 3, 4). 다만, 입지 선정 절차의 무효 주장이 법원에서 어떻게 판단될지, 구체적인 피해 금액 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>미상 (공공기관 투입 비용 수백억~수천억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>수천 가구 이상</t>
+          <t>200여 명</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>집 짓기 편하라고 봐준 소음 탓에 혈세 ‘콸콸’ [공급 속도에 밀린 삶...</t>
+          <t>“송전선로 입지 선정 무효”…완주 주민들도 소송 나서</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L329" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M329" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2563289</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508200&amp;ref=A</t>
         </is>
       </c>
       <c r="N329" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:37.622470+00:00</t>
+          <t>2026-03-14 00:31:16.351708+00:00</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C330" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E330" t="inlineStr"/>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>40대 남성 A씨</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>경찰이 방화 용의자 체포 및 조사 중</t>
+        </is>
+      </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>법무법인 화우가 환경영향평가협회와 업무협약을 체결했습니다. 이는 강화된 환경 법령과 탄소중립 정책에 따라 기업과 평가업체가 직면한 복잡한 규제 환경에 대응하고, 회원사들의 리스크 관리 역량을 높이기 위함입니다. 양 기관은 법률 자문, 공동 협력사업 추진 및 정보 교류 등을 통해 협력할 예정입니다.</t>
+          <t>수원 팔달산에서 7개 지점 동시다발 방화로 산불이 발생했습니다. 경찰은 현장 인근에서 40대 남성 A씨를 방화 용의자로 체포해 조사 중이며, A씨는 혐의를 부인하고 있습니다. 전문가들은 방화의 재범률이 높고 막대한 사회적 비용을 유발하므로 강력한 손해배상 청구가 필요하다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인과 협회 간의 업무협약 체결 소식으로, 특정 피해자 집단이나 진행 중인 분쟁 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 소송 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>방화 용의자가 특정되고(상대방 책임 명확), 목격자 진술 및 체포 등 증거 확보가 가능하며, 경찰 조사가 진행 중인 점(공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에서도 산불 방화에 대한 손해배상 청구가 한국에서 잘 이루어지지 않는다는 점을 지적하고 있어 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>법무법인 화우, 환경영향평가협회와 업무협약 체결</t>
+          <t>[현장] 검게 탄 나무토막에 매캐한 냄새… 봄철 도심 산 덮친 ‘묻지마...</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L330" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M330" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603112224153545f4ab64559d_12</t>
+          <t>https://www.kyeongin.com/article/1760224</t>
         </is>
       </c>
       <c r="N330" t="inlineStr">
         <is>
-          <t>2026-03-12 00:29:32.497596+00:00</t>
+          <t>2026-03-14 00:30:20.538135+00:00</t>
         </is>
       </c>
     </row>
     <row r="331">
-      <c r="A331" s="3" t="inlineStr">
+      <c r="A331" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>가습기살균제피해구제법 개정안 통과, 국가 및 기업 손해배상 책임 명시</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>가습기살균제피해구제법 개정안이 통과되어 가습기살균제 사건을 참사로 규정하고 기업뿐 아니라 국가의 손해배상 책임을 명시했다. 이 법 통과로 피해자 유족들은 눈물을 흘렸으며, 향후 피해 구제 및 손해배상 소송의 법적 기반이 강화될 것으로 예상된다.</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>가습기살균제 사건은 국가와 기업의 손해배상 책임이 법적으로 명시되었고(적합 조건 1), 상대방(국가 및 관련 기업)의 자력이 충분하며(적합 조건 2), 대규모 집단 피해 사건으로 피해 규모와 피해자 수가 매우 크다(적합 조건 3, 4). 이미 특별법이 제정되고 개정될 정도로 공적 조사가 충분히 이루어져 증거 확보가 용이하며(적합 조건 5), 법 개정으로 피해 구제 절차가 강화되어 추가 소송 가능성이 높다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>문 안 열면 감옥 갈 수 있다 …가정폭력 현장조사 막으면 징역형 가능</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>womentimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L331" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M331" t="inlineStr">
+        <is>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101224</t>
+        </is>
+      </c>
+      <c r="N331" t="inlineStr">
+        <is>
+          <t>2026-03-14 00:29:37.629785+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B331" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D331" t="inlineStr">
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>산업통상자원부</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E331" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A332" s="4" t="inlineStr">
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>장성광업소 갱도 배수 작업 관련 법원 가처분 심문 진행 중, 본안 소송 예정</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>장성광업소 갱도 배수 작업으로 인한 수몰 피해를 우려하는 주민들이 '수몰 반대 투쟁위'를 결성, 산업통상자원부 등 관계 기관을 상대로 법원에 가처분 신청을 제기했다. 현재 가처분 심문 결과에 촉각을 세우고 있으며, 인용되지 않을 경우 본안 소송 및 집행정지 소송까지 진행할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>상대방이 산업통상자원부 등 공공기관으로 자력이 충분하며(적합 조건 2), '수몰 반대 투쟁위'가 조직되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 법원 가처분 심문이 진행 중이며 본안 소송 계획이 있어 관련 절차가 진행되고 있습니다(적합 조건 6). 다만, 상대방의 책임 명확성이나 구체적인 피해 규모는 기사에서 명확히 드러나지 않아 추가 확인이 필요합니다.</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>장성광업소 지켜내자! , 법원 가처분 심문 결과 촉각</t>
+        </is>
+      </c>
+      <c r="K332" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L332" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M332" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/134416</t>
+        </is>
+      </c>
+      <c r="N332" t="inlineStr">
+        <is>
+          <t>2026-03-13 13:17:10.044675+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B332" t="inlineStr">
-[...54 lines deleted...]
-      <c r="A333" s="2" t="inlineStr">
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr"/>
+      <c r="D333" t="inlineStr"/>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>기후·환경 분야 법안 국회 통과</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>기후부가 기후·환경 분야 법안 6개가 국회를 통과했다고 밝혔다. 이 법안들은 손해배상책임 주체를 기업과 국가가 공동으로 부담하도록 하여 국가책임을 강화하고, 피해구제위원회를 국무총리 소속 배상심의위원회로 개편하는 내용을 포함한다. 이는 향후 관련 피해 발생 시 국가를 상대로 한 손해배상 청구의 법적 기반을 마련하는 것이다.</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 기후·환경 분야의 손해배상 책임 주체를 확대하고 피해구제위원회를 개편하는 법안 통과 소식이다. 소송금융 투자 대상이 되는 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 현재로서는 투자 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I333" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>기후부, 기후·환경 분야 법안 6개 국회 통과 밝혀</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>todayenergy.kr</t>
+        </is>
+      </c>
+      <c r="L333" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M333" t="inlineStr">
+        <is>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295206</t>
+        </is>
+      </c>
+      <c r="N333" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:56:18.810629+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr"/>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>이웃 간 소음 분쟁</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>아파트 이웃 간 소음 문제로 갈등이 발생하고 있으며, 특정 이웃이 아침 일찍 믹서기를 사용하는 소음으로 인해 다른 이웃이 고통을 호소하고 있다. 공동주택관리법 위반 가능성이 언급되며 법적 분쟁의 여지가 있음을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>상대방이 특정 개인으로 자력 확인이 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 집단적 피해 가능성도 낮아 소송금융 투자 대상으로서의 매력이 부족함.</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I334" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>아침 6시 반 믹서기 소리에 깬다  엘베 호소문…법대로 하면 누가 이길...</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>lawtalknews.co.kr</t>
+        </is>
+      </c>
+      <c r="L334" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M334" t="inlineStr">
+        <is>
+          <t>https://lawtalknews.co.kr/article/5KZPHWCXKZ2L</t>
+        </is>
+      </c>
+      <c r="N334" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:46:03.292634+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B333" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D333" t="inlineStr">
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E333" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A334" s="2" t="inlineStr">
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정, 하반기 국가 배상 본격화 전망</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>가습기살균제 사건이 법률상 '참사'로 규정되고 국가의 배상 책임이 명확히 명시된 피해구제법 개정안이 국회 본회의를 통과했다. 이에 따라 기존 피해구제 중심에서 국가가 직접 배상하는 체계로 전환되며, 국무총리 소속 배상심의위원회를 통해 올해 하반기부터 국가 배상이 본격적으로 이뤄질 전망이다. 현재까지 5971명의 피해자가 인정된 대규모 환경 참사이다.</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>가습기살균제 사건에 대한 국가의 책임이 법률(피해구제법 개정안)로 명확히 명시되었고, 2024년 법원 판결로도 국가 책임이 일부 인정되었습니다. (적합 조건 1, 5) 상대방이 대한민국으로 자력이 충분하며 (적합 조건 2), 5971명 이상의 대규모 피해자가 발생한 집단적 피해 사건입니다. (적합 조건 3, 4) 현재 피해구제법 개정안 통과 및 배상심의위원회 개편 등 공적 절차가 활발히 진행 중이며, 하반기부터 국가 배상이 본격화될 예정이므로 종결된 사건이 아닙니다. (적합 조건 6, 부적합 조건 0)</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I335" t="inlineStr">
+        <is>
+          <t>5971명 이상</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해 '참사' 첫 법적 명시... 피해구제법 개정안 국회 통...</t>
+        </is>
+      </c>
+      <c r="K335" t="inlineStr">
+        <is>
+          <t>ibabynews.com</t>
+        </is>
+      </c>
+      <c r="L335" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M335" t="inlineStr">
+        <is>
+          <t>https://www.ibabynews.com/news/articleView.html?idxno=149584</t>
+        </is>
+      </c>
+      <c r="N335" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:25:14.377860+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B334" t="inlineStr">
-[...138 lines deleted...]
-      <c r="A336" s="4" t="inlineStr">
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>안호영 의원이 대표발의한 가습기살균제 피해구제 특별법 전부개정안이 국회 본회의를 통과했습니다. 이 개정안은 가습기살균제 피해를 법률상 최초로 '참사'로 명시하고 국가의 책임을 인정했습니다. 이는 20년 만에 이루어진 중요한 진전으로, 피해자 구제에 새로운 전기가 마련될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해는 특별법 통과로 국가의 책임이 법률상 명시되어 상대방 책임이 명확하며(적합 조건 1), 국가 및 관련 기업들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 수만 명에 달하는 대규모 집단적 피해이며(적합 조건 3, 4), 오랜 기간 정부 조사와 공적 논의가 진행되어 증거 확보가 용이합니다(적합 조건 5). 또한, 특별법 제정 및 통과라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I336" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>안호영 국회의원, 가습기살균제 피해 20년 만에 ‘참사’로 인정 이끌어...</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>thepowernews.co.kr</t>
+        </is>
+      </c>
+      <c r="L336" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="M336" t="inlineStr">
+        <is>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026031315322942563dfcd109a8_7</t>
+        </is>
+      </c>
+      <c r="N336" t="inlineStr">
+        <is>
+          <t>2026-03-13 12:21:54.543505+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B336" t="inlineStr">
-[...58 lines deleted...]
-      <c r="A337" s="2" t="inlineStr">
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>옹진군</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>인천 영흥도에서 공사 이후 농지가 바닷물에 침수된 사건에 대해 농민 A씨 부부가 옹진군과 공사 업체를 상대로 제기한 손해배상 소송에서 법원이 피고 측의 일부 배상 책임을 인정했습니다. 인천지방법원은 옹진군과 공사 업체에 4천여만원을 배상하라고 판결했습니다.</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>상대방 책임이 법원에서 인정되었고(적합 조건 '상대방 책임이 비교적 명확함'), 옹진군이라는 공공기관이 피고로 자력이 충분하나(적합 조건 '상대방에게 자력이 충분함'), 피해 규모가 4천여만원으로 소액이며(적합 조건 '피해 규모가 큼' 미충족), 이미 법원 판결이 선고된 단계로 신규 투자 기회가 제한적이므로 소송금융 적합도는 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>4천여만원</t>
+        </is>
+      </c>
+      <c r="I337" t="inlineStr">
+        <is>
+          <t>2명</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>영흥도 농지 침수…법원,  옹진군, 4천여만원 배상</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>news.skbroadband.com</t>
+        </is>
+      </c>
+      <c r="L337" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M337" t="inlineStr">
+        <is>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=220675</t>
+        </is>
+      </c>
+      <c r="N337" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:54:28.133637+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B337" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D337" t="inlineStr">
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>화성그린에너지밸류 (사모펀드)</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E337" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>충주시의 석면처리 지원사업 추진 예정</t>
+          <t>환경영향평가 협의 진행 중, 주민대책위 백지화 촉구</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>충주시가 2026년까지 총 18억 1300만 원의 예산을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로 인한 환경적 위험을 제거하고 피해자들을 지원하기 위한 목적입니다.</t>
+          <t>화성 발안산단 소각장 증설 추진에 대해 지역 주민들이 강하게 반발하고 있습니다. 사모펀드가 소각장을 인수하여 수익 극대화를 위해 증설을 추진하고 있으며, 이는 주민들의 생존권과 환경권, 건강권을 위협한다는 주장입니다. 과거 화성시의 증설 계획 반려 처분이 행정심판 및 행정소송에서 모두 승소했음에도 불구하고, 현재 환경영향평가 협의가 진행 중이며 주민대책위는 즉각적인 백지화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>해당 기사는 충주시의 석면 피해자 구제 및 슬레이트 철거 지원사업에 대한 내용으로, 소송의 상대방이 특정되지 않습니다. 또한, 소송금융 투자를 위한 책임 소재나 구체적인 법적 분쟁 상황이 언급되지 않아 투자 적합성이 낮습니다. (적합 조건 1, 2, 5, 6 불충족)</t>
+          <t>사모펀드가 소각장 증설을 추진하며 주민의견을 무시하고 수익 극대화를 목적으로 하는 점이 명확하며(상대방 책임 명확), 사모펀드의 자력도 충분해 보입니다(상대방 자력 충분). 약 3만 명의 주민이 환경권 및 건강권 침해를 주장하며 집단적 피해가 예상되고(집단적 피해, 피해 규모 큼), 기후부 공시자료, 감사보고서 등 객관적 증거도 존재합니다(증거 확보 가능). 비록 과거 행정소송에서 화성시가 승소했으나, 현재 환경영향평가 협의가 진행 중이며 주민대책위가 백지화를 촉구하는 등 공적 절차가 진행 중인 사건입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 3만 명</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>충주시, '2026년 석면처리 지원사업' 추진</t>
+          <t>경기도의회 이홍근 의원  발안산단 소각장 증설 백지화 돼야</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L338" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M338" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404710</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1345953</t>
         </is>
       </c>
       <c r="N338" t="inlineStr">
         <is>
-          <t>2026-03-11 12:40:13.319793+00:00</t>
+          <t>2026-03-13 00:52:54.020943+00:00</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C339" t="inlineStr"/>
-      <c r="D339" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
-          <t>충주시의 석면 피해 구제급여 지원 진행 중</t>
+          <t>환경 관련 법안 국회 통과, 국가 책임 강화 및 배상심의위원회 개편</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>충주시가 과거 석면 광산 및 공장 주변 거주로 건강 피해를 입은 시민들을 위해 석면 처리비 지원과 함께 석면 피해 구제급여를 지급한다. 총 1억3500만원의 예산으로 기존 피해자 22명과 신규 대상자에게 요양생활수당 등을 지원할 예정이다. 이는 시민 건강 보호를 위한 충주시의 행정적 지원 조치이다.</t>
+          <t>국회에서 환경 관련 6개 법안이 통과되어 환경 피해에 대한 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화되었다. 기존 기후에너지환경부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편되어 피해 구제 절차가 개선될 예정이다. 이는 향후 환경 분쟁 발생 시 피해자들의 배상 가능성을 높이는 제도적 기반을 마련하는 의미가 있다.</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>해당 기사는 충주시가 과거 석면 피해를 입은 시민들에게 구제급여를 지원하는 행정적 조치를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 소송 상대방이나 새로운 소송 기회가 제시되지 않으며, 시가 피해자에게 지원하는 내용이므로 적합 조건에 부합하지 않습니다.</t>
+          <t>본 기사는 특정 환경 피해 사건이 아닌, 환경 관련 법안의 국회 통과 소식을 다루고 있다. 이는 향후 환경 분쟁 발생 시 국가의 배상 책임을 강화하고 피해 구제 절차를 개선하는 제도적 기반을 마련하는 것이므로, 현재 시점에서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 특정되지 않는다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>22명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>충주시, 석면 처리비 지원…시민 건강 보호</t>
+          <t>환경관련 6개 법안 국회 통과</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L339" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M339" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2402429</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000584</t>
         </is>
       </c>
       <c r="N339" t="inlineStr">
         <is>
-          <t>2026-03-11 12:20:13.167345+00:00</t>
+          <t>2026-03-13 00:41:27.876265+00:00</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C340" t="inlineStr"/>
       <c r="D340" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>충주시의 석면 피해자 구제 및 슬레이트 철거 사업 진행 중</t>
+          <t>간접흡연 피해 발생, 민사소송 제기 어려움</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>충주시는 국비와 시비 18억 1,300만 원을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로부터 안전한 도시를 조성하기 위한 공공 보건 및 환경 개선 노력의 일환입니다. 기사 내용은 특정 소송의 발생이나 소송 상대방을 지목하고 있지 않습니다.</t>
+          <t>아파트 내 간접흡연으로 인한 갈등이 심화되고 있으나, 피해 세대가 특정 세대의 흡연으로 인한 것임을 입증하고 피해 발생 및 인과관계를 증명하는 것이 현실적으로 어렵다는 법률 전문가의 의견이 제시되었습니다. 이로 인해 손해배상 청구 등 민사소송 제기가 쉽지 않은 상황입니다.</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>이 기사는 충주시가 석면 피해자 구제 및 슬레이트 철거를 위해 예산을 투입하는 공공사업에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 언급되지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 발생 가능성이나 상대방의 책임이 불분명합니다.</t>
+          <t>상대방 책임(특정 세대)과 피해 발생, 인과관계 입증이 현실적으로 어렵다고 명시되어 있어 (적합 조건 1, 5 미충족), 소송금융 투자 대상으로서의 명확성이 매우 낮습니다. 또한 상대방이 개별 거주자로 자력 충분 조건(적합 조건 2)을 충족하기 어렵고, 피해 규모도 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>충주시, '석면 없는 안전 도시' 조성에 18억 투입</t>
+          <t>새벽 2시 화장실 흡연 멈춰주세요 …아파트 갈등 해결책은? [이슈+]</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L340" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M340" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=594286</t>
+          <t>https://www.hankyung.com/article/2026031270467</t>
         </is>
       </c>
       <c r="N340" t="inlineStr">
         <is>
-          <t>2026-03-11 12:19:11.445026+00:00</t>
+          <t>2026-03-13 00:31:50.887717+00:00</t>
         </is>
       </c>
     </row>
     <row r="341">
-      <c r="A341" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A341" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성 및 그로 인한 법적 환경 변화 전망</t>
+          <t>가습기살균제 특별법 개정안 통과, 국가배상체계 전환, 추가 질환 및 피해자 구제 논의 활발</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>트럼프 행정부가 '위해성 판정'을 폐기할 경우, '공공 피해' 소송이 증가하고 산업 규제 완화 등 법적 환경에 큰 변화가 생길 것으로 전망됩니다. 이는 환경 관련 소송의 증가 가능성을 시사합니다.</t>
+          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회를 통과했다. 환경·보건 6대 학술단체는 성명을 통해 배·보상 신청 기간 합리화, 추가 질환에 대한 종국성 원칙 개선, 장기 모니터링 등 전향적 후속 조치를 촉구했다. 정부는 호흡기계 외 다양한 질환을 폭넓게 인정하고 인과관계 연구를 확대하며, 새롭게 규명되는 질환에 대한 배상 신청 기회를 보장할 계획이다.</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성으로 '공공 피해' 소송 증가가 예상되어 다수의 피해자와 정부 또는 대기업을 상대로 한 소송으로 발전할 잠재력이 있습니다 (적합 조건: 상대방 자력 충분, 집단적 피해 가능성, 증거 확보 가능). 하지만 현재는 구체적인 피해 발생이나 소송 진행이 아닌 법적 환경 변화에 대한 전망 단계로, 사건의 구체성이 낮아 Medium 등급으로 판단합니다.</t>
+          <t>가습기살균제 특별법 개정으로 국가배상체계로 전환되어 상대방(대한민국)의 자력이 충분하고 책임이 명확합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 급성 폐질환 외 만성·전신질환 등 추가 피해 가능성이 지속적으로 제기되어 피해 규모가 매우 큽니다. 또한, 6대 학술단체의 성명과 정부의 후속 조치 계획 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>[기후+] '위해성 판정' 뒤집은 트럼프 행정부, 미국 산업과 환경에 미칠...</t>
+          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L341" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M341" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=39202</t>
+          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312091353</t>
         </is>
       </c>
       <c r="N341" t="inlineStr">
         <is>
-          <t>2026-03-11 00:42:34.841773+00:00</t>
+          <t>2026-03-13 00:31:42.092940+00:00</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>도쿄전력</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>도쿄전력을 상대로 손해배상 소송 진행 중</t>
+          <t>대법원 국가 배상 책임 확정, 특별법 개정 및 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15년 후, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았다. 이 중 7명이 도쿄전력을 상대로 손해배상 소송을 제기했으며, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있다. 시민단체는 환자들이 사회적 압박에 시달리고 있다고 호소한다.</t>
+          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정안이 가결되었다. 이는 2024년 6월 대법원에서 국가의 배상 책임이 확정된 데 따른 것으로, 법률에 명문화되었다. 향후 국무총리 소속으로 배상심의위원회가 설치되어 피해 구제 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>대기업 피고(도쿄전력)로 자력이 충분하며(적합 조건 2), 400명 이상의 갑상선암 환자 발생은 집단적이고 큰 피해 규모를 보여준다(적합 조건 3, 4). 후쿠시마현의 전수 검사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 현재 소송이 4년 넘게 진행 중으로 종결되지 않았다(부적합 조건 0개).</t>
+          <t>대법원에서 국가 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 대법원 판결을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 또한, 특별법 개정 및 배상심의위원회 설치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>400명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J342" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
+          <t>국회, 대미투자법·가습기법·학원법 등 55건 가결…우 의장  여야 합의...</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L342" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M342" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806424_37012.html</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=276504</t>
         </is>
       </c>
       <c r="N342" t="inlineStr">
         <is>
-          <t>2026-03-11 00:41:45.704402+00:00</t>
+          <t>2026-03-13 00:16:06.125605+00:00</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>가습기 살균제 피해구제법 개정안 통과, 국무총리 소속 배상심의위원회 개편 및 국가배상 예정</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>가습기 살균제 피해구제법 개정안이 국회 본회의를 통과하며 국가 책임이 인정되고 국무총리 소속 배상심의위원회가 설치될 예정입니다. 대법원이 국가 책임을 인정한 법적 근거를 마련한 것으로, 하반기부터 국가배상이 이뤄질 것으로 예상됩니다. 현재까지 5,971명의 피해자가 인정된 사상 최악의 환경 참사입니다.</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>국가 책임이 대법원에서 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5,971명에 달하는 대규모 피해자(적합 조건 3, 4)가 존재하며, 피해구제법 개정 및 배상심의위원회 설립 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I343" t="inlineStr">
+        <is>
+          <t>5,971명 이상</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해구제법 개정안, 국회 본회의 통과</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L343" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M343" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0101_202603121837254752</t>
+        </is>
+      </c>
+      <c r="N343" t="inlineStr">
+        <is>
+          <t>2026-03-13 00:15:37.358452+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>수원시</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E343" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A344" s="2" t="inlineStr">
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>수원시의회에서 행정 조치 요구, 환경 정비 관련 소송 진행 중으로 추정</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>조미옥 수원시의원이 금곡동 공공시설용 예비대지와 관련하여 수원시에 근본적인 대책 마련과 소송 진행 기간 중 환경 정비 등 적극적인 행정 조치를 요구했다. 현재 소송이 진행 중인 것으로 보이나, 기사 내용이 단편적이어서 구체적인 사건 내용과 피해 상황은 파악하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>기사 내용이 매우 단편적이고 불완전하여 사건의 구체적인 책임 소재, 피해 규모, 피해자 수 등을 파악하기 어렵다. 상대방인 수원시는 자력이 충분하나(적합 조건 2), 핵심 정보의 부재로 소송금융 투자 적합성을 판단하기 어렵다.</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J344" t="inlineStr">
+        <is>
+          <t>조미옥 의원  금곡동 공공시설용 예비대지 수원시 근본대책 마련해야</t>
+        </is>
+      </c>
+      <c r="K344" t="inlineStr">
+        <is>
+          <t>onews.tv</t>
+        </is>
+      </c>
+      <c r="L344" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M344" t="inlineStr">
+        <is>
+          <t>https://www.onews.tv/news/articleView.html?idxno=276490</t>
+        </is>
+      </c>
+      <c r="N344" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:13:32.924051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B344" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C345" t="inlineStr"/>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>충주시의 석면 없는 도시 조성 사업 진행 중, 석면 피해자 구제 포함</t>
+          <t>가습기살균제 특별법 개정안 국회 본회의 통과로 국가배상체계 전환, 추가 질환 및 피해자에 대한 배상 신청 기회 확대 논의 및 후속 조치 진행 중</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>충주시가 2026년까지 '석면 없는 안전한 도시' 조성을 목표로 18억 1,300만 원 규모의 사업을 추진한다. 이 사업은 노후 슬레이트 철거와 석면 피해자 구제를 포함하며, 시·국비 및 기금으로 운영된다.</t>
+          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회 본회의를 통과했다. 환경·보건 6대 학술단체는 배·보상 신청 기간 합리화, 추가 질환에 대한 배상 청구 권리 제한 철폐 등 전향적 후속 조치를 촉구했다. 기후에너지환경부는 호흡기계 외 다양한 질환을 폭넓게 인정하고, 새롭게 인과관계가 규명되는 질환에 대한 배상 기회를 보장할 계획이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>기사는 충주시의 석면 없는 도시 조성 사업에 대한 것으로, 특정 가해자를 상대로 한 소송 사건이 아닙니다. 소송의 상대방이 명확히 특정되지 않으며(적합 조건 1 불충족), 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다(적합 조건 4 불충족).</t>
+          <t>가습기살균제 특별법 개정으로 국가배상체계가 전환되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 수만 명 이상의 피해자와 추가 질환 가능성으로 피해 규모가 매우 큽니다. 특별법 통과, 학술단체 성명, 정부 발표 등 객관적 증거가 존재하며, 법 개정 및 정부의 후속 조치 논의 등 공적 절차가 활발히 진행 중입니다. (적합 조건 6개 모두 해당)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>충주시, 2026년 '석면 없는 안전한 도시' 조성 박차</t>
+          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L345" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M345" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3525336</t>
+          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312083652</t>
         </is>
       </c>
       <c r="N345" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:11.632033+00:00</t>
+          <t>2026-03-12 13:11:16.996116+00:00</t>
         </is>
       </c>
     </row>
     <row r="346">
-      <c r="A346" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A346" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C346" t="inlineStr"/>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>국가, 관련 사업자 및 원료물질 사업자</t>
+        </is>
+      </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>산불 특별법에 따른 피해 지원 신청 및 지급 절차 진행 중</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과, 피해구제자금 설치·운용</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>경북·경남·울산 지역의 초대형 산불 피해자를 위한 특별법이 시행됨에 따라 안동시가 피해 지원 신청 및 지급 절차를 안내하는 설명회를 개최하고 있다. 주민들의 궁금증을 해소하기 위한 현장 질의응답도 진행되었다. 이는 산불 피해에 대한 정부 차원의 구제 및 지원 절차가 진행 중임을 보여준다.</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 개정안이 통과되어 국가의 손해배상책임이 명시되었습니다. 정부출연금, 사업자 및 원료물질 사업자의 분담금으로 피해구제자금을 설치·운용하는 내용이 골자입니다.</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>산불 피해라는 집단적 피해가 발생했고, '산불 특별법' 시행으로 피해 규모가 클 것으로 예상됩니다. 또한, 특별법에 따른 피해 지원 신청 절차가 진행 중이라는 점에서 공적 절차가 진행 중입니다. 그러나 소송의 상대방이 특정되지 않고, 상대방의 책임이 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과로 국가의 손해배상책임이 명시되었고(적합 조건 1), 국가 및 관련 사업자들의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 대한 공적 절차(특별법 개정, 피해구제자금 설치·운용)가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>산불 특별법 피해지원 신청 방법 안내</t>
+          <t>해킹사고 반복 시 매출 3% 과징금…정보통신망법 개정안 통과</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L346" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M346" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541219</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031218015663840</t>
         </is>
       </c>
       <c r="N346" t="inlineStr">
         <is>
-          <t>2026-03-11 00:14:21.781634+00:00</t>
+          <t>2026-03-12 13:08:41.049133+00:00</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C347" t="inlineStr"/>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>국가 및 기업</t>
+        </is>
+      </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>유엔 기후 결의안 추진, 국제사법재판소(ICJ) 권고적 의견 발표</t>
+          <t>탄소중립기본법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>태평양 섬나라 바누아투가 기후변화로 인한 국토 소실 위기에 처하자, 미국 트럼프 정부의 방해에도 불구하고 유엔에서 기후 결의안을 추진하고 있습니다. 이 결의안은 국제사법재판소(ICJ)의 '기후위기 대응 의무 위반국은 피해국에 배상해야 한다'는 권고적 의견을 전 세계가 이행할 것을 촉구하는 내용을 담고 있습니다. 이는 기후변화 피해국이 가해국에 국가 간 소송을 제기하여 배상받을 수 있는 법적 토대를 마련하는 것으로 평가됩니다.</t>
+          <t>탄소중립기본법 개정안이 국회를 통과하며 기후변화 관련 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화됩니다. 기존 기후부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편될 예정입니다. 이는 기후변화로 인한 집단적 피해에 대한 국가 및 기업의 배상 책임 근거를 강화하여 향후 관련 소송 및 피해 구제 절차에 중요한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>국제사법재판소(ICJ)의 '기후위기 대응은 모든 국가의 의무' 및 '의무 위반국은 피해국에 배상해야 한다'는 권고적 의견이 법적 근거를 마련하여 상대방 책임이 비교적 명확하며 증거 확보 가능성이 높습니다. 바누아투 국토 소실 위기 등 집단적이고 막대한 피해 규모를 가지고 있으며, 유엔에서 기후 결의안이 추진 중인 공적 절차가 진행되고 있습니다. 잠재적 가해국은 충분한 자력을 가질 것으로 예상됩니다.</t>
+          <t>탄소중립기본법 개정으로 기후변화 관련 손해배상책임 주체가 기업과 국가로 명확해지고 국가의 자력이 충분하여 적합 조건 2에 해당합니다. 또한 국무총리 소속 배상심의위원회로 개편되어 공적 피해 구제 절차가 강화되므로 적합 조건 6에 해당합니다. 이는 향후 기후변화 관련 집단적 피해에 대한 소송금융 투자 가능성을 크게 높입니다.</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>바누아투 국민 전체 및 태평양 도서국 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>‘수몰 위기국’ 바누아투, 트럼프 훼방 맞서 UN 기후결의안 추진</t>
+          <t>탄소중립기본법 개정안 등 6개 법안 국회 통과</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L347" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M347" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/environment/1248653.html</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=365992</t>
         </is>
       </c>
       <c r="N347" t="inlineStr">
         <is>
-          <t>2026-03-10 13:10:17.781401+00:00</t>
+          <t>2026-03-12 13:06:56.137263+00:00</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>포르투갈</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>가습기살균제피해구제법 전부 개정안 국회 통과, 국가 손해배상 책임 명시</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>국회 본회의에서 가습기살균제 피해구제법 전부 개정안이 통과되어 가습기 살균제 사건 피해자에 대한 국가 손해배상 책임이 명시되었습니다. 이는 기존 피해자들이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 강화하는 것으로, 대규모 집단 소송의 가능성을 열었습니다.</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해구제법 전부 개정안이 국회를 통과하며 국가 손해배상 책임이 명시되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 이미 대규모 집단적 피해가 발생했으며, 법 개정 자체가 공적 절차의 결과물이므로 증거 확보 및 공적 절차 진행 조건에 부합하여 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I348" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>대미투자특별법 본회의 처리, 李 대통령  대승적 결단 감사</t>
+        </is>
+      </c>
+      <c r="K348" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L348" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M348" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25411338</t>
+        </is>
+      </c>
+      <c r="N348" t="inlineStr">
+        <is>
+          <t>2026-03-12 13:06:03.459659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>대한민국, 가습기살균제 제조/판매 기업</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해구제법 개정안 통과, 국가 배상체계로 전환 및 배상심의위원회 개편</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해구제법 개정안이 국회를 통과하여 가습기살균제 피해를 사회적 참사로 명확히 규정하고, 기존 기업 중심의 구제체계를 국가와 기업이 공동으로 책임지는 배상체계로 전환했다. 이에 따라 국무총리 소속 배상심의위원회가 신설되며, 피해자들에게 생애 전주기 지원이 강화될 예정이다.</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (국가와 기업의 공동 책임 명시), 상대방에게 자력이 충분함 (국가 및 관련 기업), 집단적 피해 (가습기살균제 참사), 피해 규모가 큼 (생애 전주기 지원), 증거가 있거나 확보 가능함 (사회적 참사로 규정, 법 개정), 이미 공적 절차가 진행 중임 (피해구제법 개정 및 배상심의위원회 개편).</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I349" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>'가습기살균제 피해구제법' 개정안 통과...국가 배상체계로 전환</t>
+        </is>
+      </c>
+      <c r="K349" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L349" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202603121728165918</t>
+        </is>
+      </c>
+      <c r="N349" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:58:32.866843+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>옹진군, 공사 업체</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>인천지방법원 1심 판결 선고</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>인천 옹진군 영흥도에서 옹진군이 발주한 공사 중 수문이 철거되어 바닷물이 역류, 농민 A씨 부부의 논이 침수되는 피해가 발생했다. 인천지방법원은 옹진군과 공사 업체의 과실을 인정하여 A씨 부부에게 4천216만원을 배상하라고 판결했다. 재판부는 공사 업체가 바닷물 역류 가능성을 고려하지 않았고, 옹진군은 공공시설 관리 의무를 소홀히 했다고 판단했다.</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>인천지방법원의 1심 판결이 이미 선고되어 사건이 종결된 상태로, 신규 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당) 비록 피고의 책임이 명확하고(적합 조건 1) 옹진군이 공공기관으로서 자력이 충분하지만(적합 조건 2), 이미 판결이 난 사건에 대한 신규 투자는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>4천216만원</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>A씨 부부 외 미상</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>[인천지법 판결]수문 뜯고 방치해 논 침수, 인천 옹진군 4천여만원 배상...</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L350" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M350" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603121531557411b50722e900_12</t>
+        </is>
+      </c>
+      <c r="N350" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:57:53.693604+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>트럼프 정부</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E348" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A349" s="3" t="inlineStr">
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>알래스카 공공 토지 보호 해제에 대한 환경단체의 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>트럼프 정부가 산업 개발을 위해 알래스카 공공 토지에 대한 보호 조치를 해제하자, 환경단체들이 이에 반발하여 소송을 제기했습니다. 해당 결정은 알래스카 원주민 공동체의 생계와 자연 생태계를 위협할 수 있다는 지적이 나오고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>트럼프 정부의 공공 토지 보호 해제 결정으로 인한 환경 파괴 및 원주민 생계 위협은 상대방 책임이 명확하고(적합 조건 1), 미국 정부라는 충분한 자력을 가진 상대방(적합 조건 2)을 대상으로 합니다. 환경단체 및 알래스카 원주민 공동체라는 다수의 피해자가 발생하며(적합 조건 3), 자연 생태계 파괴라는 큰 피해 규모가 예상됩니다(적합 조건 4). 정부의 공식 결정이므로 증거 확보도 용이합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>알래스카 원주민 공동체 및 환경단체 다수</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>트럼프, 알래스카 공공 토지 보호 해제…환경단체  생태계 파괴  소송전</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>digitaltoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L351" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M351" t="inlineStr">
+        <is>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640192</t>
+        </is>
+      </c>
+      <c r="N351" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:45:04.480817+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr"/>
+      <c r="D352" t="inlineStr"/>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>기후재난 소송 가능성에 대한 논의 중</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>당진시민이 기후재난 관련 글로벌 소송 가능성을 문의했고, 변호사는 제품 생산량 기반 책임 추정이 인정받는 추세라고 답변했습니다. 서산·당진 지역의 홍수 피해 우려와 관련하여 기후재난 소송의 법적 가능성에 대한 논의가 이루어졌습니다.</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>특정 피해 사건이나 가해 기업이 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮습니다. 기후재난 소송의 가능성과 법리적 추세에 대한 논의 수준에 머물러 있어, 현재 단계에서는 투자하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>당진시민, 기후재난 해법을 묻다</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>idjnews.kr</t>
+        </is>
+      </c>
+      <c r="L352" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="M352" t="inlineStr">
+        <is>
+          <t>http://www.idjnews.kr/news/articleView.html?idxno=215194</t>
+        </is>
+      </c>
+      <c r="N352" t="inlineStr">
+        <is>
+          <t>2026-03-12 12:44:36.242227+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B349" t="inlineStr">
-[...274 lines deleted...]
-      </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C353" t="inlineStr"/>
-      <c r="D353" t="inlineStr"/>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>옹진군, B업체</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>지방선거 후보의 공약</t>
+          <t>인천지법 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>이 기사는 지방선거 후보의 공약을 다루며, 군 사격장 폐쇄와 징벌적 피해보상 추진 등 지역 현안에 대한 후보의 입장을 소개하고 있습니다. 현직 시장의 행정 안정론과 민주당의 시정 탈환론, 진보당의 민생 혁신론이 충돌하는 선거 양상을 보도하고 있습니다.</t>
+          <t>인천지법은 영흥면 농민 2명이 옹진군과 B업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 재판부는 바닷물 역류로 인한 농지 염해 피해에 대해 옹진군과 B업체가 공동으로 수천만 원을 배상할 책임이 있다고 판단했다.</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>이 기사는 지방선거 후보의 공약을 다루는 정치 기사로, 실제 발생한 사건이나 진행 중인 법적 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확하게 인정되었고(적합 조건 1), 옹진군(공공기관)은 자력이 충분합니다(적합 조건 2). 또한 법원 판결이 나온 만큼 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 현재 보도된 피해자 수가 2명으로 집단적 피해로 보기 어렵고, 피해 규모도 수천만 원으로 '큼' 기준에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>[6·3 지방선거 후보 열전-포천시] '1승 1패' 전·현직 시장 다시 만날까</t>
+          <t>바닷물 역류로 농지 염해 피해… 법원  옹진군도 수천만 원 배상 책임</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M353" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318419</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719499</t>
         </is>
       </c>
       <c r="N353" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:26.393241+00:00</t>
+          <t>2026-03-12 12:44:25.025792+00:00</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>한국토지주택공사(LH), 지자체(세종시, 광주시 등), 한국도로공사</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>군소음 피해보상금 신청 접수 완료, 보상금 심사 및 지급 절차 진행 예정</t>
+          <t>일부 지역에서 주민들과 공공기관 간 소송 진행, 집단 민원 지속 및 공공기관 대책 마련 중</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>충북 충주시에서 군소음으로 인한 피해보상금 신청이 1만 2천592건 접수되었다. 이는 군소음보상법에 따른 절차로, 신청 접수는 완료되었으며 향후 보상금 심사 및 지급 절차가 진행될 예정이다.</t>
+          <t>전국 주요 신도시 및 아파트 단지 인근 도로에서 차량 소음으로 인한 주민 피해가 심각합니다. 아파트 건설 당시 소음 저감 조치 미흡으로 입주 후 집단 민원이 발생했으며, LH, 지자체, 한국도로공사 등 공공기관이 뒤늦게 수백억~수천억 원의 예산을 투입해 방음시설을 설치하고 있습니다. 이 문제는 주택 공급 속도에 밀려 소음 기준이 섣불리 완화된 결과로 지적되며, 일부 지역에서는 주민들과 공공기관 간 소송이 진행되기도 했습니다.</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>군소음으로 인한 피해는 국가의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가지고 있다(적합 조건 2). 1만 2천여 건의 신청은 집단적 피해를 명확히 보여주며(적합 조건 3, 4), 이미 군소음 피해보상금 신청이라는 공적 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단된다(적합 조건 5, 6).</t>
+          <t>LH, 지자체, 한국도로공사 등 공공기관이 소음 발생의 책임 주체로 특정되며, 이들은 충분한 자력을 가집니다. 세종, 광주, 광교 등 여러 지역에서 수천 가구 이상의 집단적 피해가 발생했고, 관련 민원이 8000건에 달하는 등 피해 규모가 매우 큽니다. 이미 공공기관이 수백억~수천억 원의 예산을 투입하여 방음시설을 설치하는 등 공적 절차가 진행 중이며, 일부 지역에서는 소송도 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공공기관 투입 비용 수백억~수천억 원)</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>1만 2천592명</t>
+          <t>수천 가구 이상</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>충북 충주시, 군소음 피해보상금 신청 1만2592건 접수</t>
+          <t>집 짓기 편하라고 봐준 소음 탓에 혈세 ‘콸콸’ [공급 속도에 밀린 삶...</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L354" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M354" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066650</t>
+          <t>https://www.etoday.co.kr/news/view/2563289</t>
         </is>
       </c>
       <c r="N354" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:16.566248+00:00</t>
+          <t>2026-03-12 00:38:37.622470+00:00</t>
         </is>
       </c>
     </row>
     <row r="355">
-      <c r="A355" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A355" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C355" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C355" t="inlineStr"/>
+      <c r="D355" t="inlineStr"/>
+      <c r="E355" t="inlineStr"/>
       <c r="F355" t="inlineStr">
         <is>
-          <t>충주시가 2026년도 군소음 피해보상금 신청 접수를 1만 2592건 완료했습니다. 군소음보상팀은 현장 행정을 통해 주민들의 편의를 높이는 성과를 거두었다고 밝혔습니다.</t>
+          <t>법무법인 화우가 환경영향평가협회와 업무협약을 체결했습니다. 이는 강화된 환경 법령과 탄소중립 정책에 따라 기업과 평가업체가 직면한 복잡한 규제 환경에 대응하고, 회원사들의 리스크 관리 역량을 높이기 위함입니다. 양 기관은 법률 자문, 공동 협력사업 추진 및 정보 교류 등을 통해 협력할 예정입니다.</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>군소음으로 인한 피해에 대해 정부(군)의 책임이 명확하고, 충주시에서 1만 2천여 명의 주민을 대상으로 보상금 신청을 접수하는 등 공적 절차가 진행 중입니다. 피해자 수가 매우 많고 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합합니다.</t>
+          <t>해당 기사는 법무법인과 협회 간의 업무협약 체결 소식으로, 특정 피해자 집단이나 진행 중인 분쟁 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 소송 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>12,592명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>충주시, 1만 2592건 군소음 피해 주민 보상금 접수 완료</t>
+          <t>법무법인 화우, 환경영향평가협회와 업무협약 체결</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L355" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M355" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261485</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603112224153545f4ab64559d_12</t>
         </is>
       </c>
       <c r="N355" t="inlineStr">
         <is>
-          <t>2026-03-09 12:26:25.354780+00:00</t>
+          <t>2026-03-12 00:29:32.497596+00:00</t>
         </is>
       </c>
     </row>
     <row r="356">
-      <c r="A356" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A356" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C356" t="inlineStr"/>
       <c r="D356" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>공공소각장 관련 논란 제기 단계</t>
+          <t>충주시 석면피해 구제급여 지급 및 슬레이트 처리 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>기사는 '오염자 부담 원칙'과 '쓰레기 종량제'를 언급하며 공공소각장 관련 논란의 본질을 짚고 있습니다. 현실과 원칙 간의 모순을 지적하며, 환경오염 유발자가 비용을 부담해야 한다는 점을 강조합니다.</t>
+          <t>충주시가 '석면 없는 안전한 도시' 조성을 위해 노후 슬레이트 철거 지원 및 석면 피해자 구제급여를 지급하고 있습니다. 현재 22명의 석면 피해자가 인정되어 요양생활수당 등을 받고 있으며, 신규 대상자도 지원할 예정입니다. 이는 과거 석면광산이나 공장 주변 거주로 인한 건강 피해에 대한 조치입니다.</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>기사 내용이 '공공소각장 논란'에 대한 일반적인 언급에 그쳐, 특정 피해 사실, 책임 주체, 피해 규모, 진행 중인 공적 절차 등 소송금융 투자에 필요한 구체적인 정보가 전혀 파악되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>적합 조건으로 집단적 피해(22명 이상 인정된 피해자), 피해 규모(석면 질환의 심각성), 증거 확보 가능성(피해자 인정 절차), 공적 절차 진행 중(석면피해 구제급여 지급)이 확인됩니다. 그러나 소송 상대방(석면광산/공장 운영 주체)이 기사에 명확히 특정되지 않아 추가 조사가 필요하며, 이로 인해 적합도가 'High'까지는 어렵습니다.</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>22명 이상</t>
         </is>
       </c>
       <c r="J356" t="inlineStr">
         <is>
-          <t>공공소각장 논란 풀 열쇠, '쓰레기 종량제 봉투'에 있다? 현실과 모순</t>
+          <t>[지자체 이슈] 충주시, 2026년 '석면 없는 안전한 도시' 조성 박차 가해</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L356" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M356" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309438</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=452859</t>
         </is>
       </c>
       <c r="N356" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:55.972009+00:00</t>
+          <t>2026-03-12 00:24:14.556628+00:00</t>
         </is>
       </c>
     </row>
     <row r="357">
-      <c r="A357" s="3" t="inlineStr">
+      <c r="A357" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr"/>
+      <c r="D357" t="inlineStr"/>
+      <c r="E357" t="inlineStr"/>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>새만금 사업의 오랜 역사와 중요성을 다루는 칼럼으로, 과거 환경단체의 소송으로 공사가 두 차례 중단된 적이 있음을 언급합니다. 1970년대 박정희 정부 시절 구상되어 1980년대 쌀 부족 사태 이후 본격화된 사업의 배경을 설명합니다. 현재 진행 중인 구체적인 법적 분쟁이나 피해 상황에 대한 정보는 포함되어 있지 않습니다.</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>해당 기사는 새만금 사업의 역사적 배경을 설명하는 칼럼으로, 과거 환경단체의 소송으로 공사가 중단된 적이 있음을 언급할 뿐, 현재 진행 중인 구체적인 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 신규 사건을 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 없음)</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>[타향에서] 유장(悠長)한 새만금의 역사를 알자</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>jjan.kr</t>
+        </is>
+      </c>
+      <c r="L357" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M357" t="inlineStr">
+        <is>
+          <t>https://www.jjan.kr/article/20260311500224</t>
+        </is>
+      </c>
+      <c r="N357" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:13:04.117049+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>도쿄전력</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>후쿠시마 원전 폐로 작업 지연 및 핵연료 데브리 제거 난항</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>후쿠시마 원전 사고 15주년을 맞아 폐로 작업이 2051년까지 달성하기 어려울 것으로 전망됩니다. 핵연료 데브리 제거가 극히 미미한 수준에 그치고 있어 장기적인 환경 및 건강 피해에 대한 우려가 지속되고 있습니다. 이는 도쿄전력의 책임이 명확하고 피해 규모가 막대하며, 사건이 종결되지 않은 채 진행 중인 대규모 환경 재난입니다.</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함 (도쿄전력), 상대방에게 자력이 충분함 (대기업), 집단적 피해 (광범위한 주민 피해), 피해 규모가 큼 (장기적 환경 및 건강 피해, 막대한 복구 비용), 증거가 있거나 확보 가능함 (공식 조사 결과 다수). 사건이 종결되지 않고 폐로 작업이 장기 지연되고 있어 추가적인 법적 분쟁 가능성이 높음.</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>日후쿠시마 원전 사고 15년…'2051년까지 폐로' 달성 어려울 듯</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L358" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M358" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/world/northeast-asia/6097660</t>
+        </is>
+      </c>
+      <c r="N358" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:54:35.108063+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>도쿄전력</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>후쿠시마 원전 사고 15년이 지난 현재, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았습니다. 이 중 7명은 원전 사고를 암 발병의 원인으로 지목하며 2022년 도쿄전력을 상대로 손해배상 소송을 제기했고, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>도쿄전력이라는 자력 충분한 대기업이 피고이며(적합 조건 2), 후쿠시마현의 공식 검사 결과 400명 이상의 암/의심환자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 객관적 증거가 존재합니다(적합 조건 5). 현재 7명이 도쿄전력을 상대로 손해배상 소송을 제기하여 4년 넘게 공방 중이며, 사건이 종결되지 않았습니다(부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>400여 명 (암 또는 의심환자)</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L359" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M359" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nw1200/article/6806532_36967.html</t>
+        </is>
+      </c>
+      <c r="N359" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:49:35.719983+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B357" t="inlineStr">
-[...66 lines deleted...]
-      <c r="A358" s="4" t="inlineStr">
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>SK하이닉스</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>원고 자격에 대한 법원 심리 진행 중</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>SK하이닉스의 인디애나 공장 건설과 관련하여 주민들이 공공 보건 및 안전 위협을 이유로 지난 6월부터 집단 소송을 제기하여 진행 중이다. 현재 법원에서는 원고 자격에 대한 심리가 이루어지고 있다.</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>상대방(SK하이닉스)은 대기업으로 자력이 충분하며, 주민들이 공공 보건 및 안전 위협을 이유로 집단 소송을 진행 중이다. 다만, 구체적인 피해 규모나 증거의 명확성은 추가 확인이 필요하다.</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>SK하이닉스 ‘인디애나 승부수’, 법정 리스크 직면… 5조 투자의 명운...</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L360" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M360" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=2026031110080143922bd56fbc3c_1</t>
+        </is>
+      </c>
+      <c r="N360" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:47:40.491953+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B358" t="inlineStr">
-[...114 lines deleted...]
-      <c r="A360" s="2" t="inlineStr">
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr"/>
+      <c r="D361" t="inlineStr"/>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>법무법인의 업무협약 체결</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>법무법인 화우가 (사)환경영향평가협회와 환경영향평가사업의 발전과 법적 기반 개선을 위한 업무협약을 체결했다. 이번 협약은 환경영향평가 관련 법령 강화 및 탄소중립 정책 확대에 따라 기업과 평가업체의 복잡한 규제 환경에 대한 리스크 대응 역량을 높이는 데 중점을 둔다. 화우는 환경규제대응센터의 전문성을 바탕으로 업계 표준 법률 자문 기관으로서의 입지를 강화할 계획이다.</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>본 기사는 법무법인과 협회 간의 업무협약 체결에 대한 내용으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 소송 또는 공적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>[로펌라운지] 화우, 환경영향평가협회와 업무협약 체결</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>ajunews.com</t>
+        </is>
+      </c>
+      <c r="L361" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M361" t="inlineStr">
+        <is>
+          <t>https://www.ajunews.com/view/20260311172256897</t>
+        </is>
+      </c>
+      <c r="N361" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:46:42.596871+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B360" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D360" t="inlineStr">
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>xAI</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E360" t="inlineStr">
-[...134 lines deleted...]
-      <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
-          <t>지자체장의 수도권 쓰레기 반입 저지 정책 발표, 향후 소송 발생 가능성 언급</t>
+          <t>남부환경법센터(SELC)가 연방 허가 없이 가스터빈을 운영한 점을 문제 삼아 소송을 준비 중</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>김영환 충청북도 지사가 수도권 생활 쓰레기 유입을 막기 위해 지자체 권한을 최대한 활용할 것이며, 이로 인해 소송이 발생하더라도 감수하겠다는 입장을 밝혔다. 이는 쓰레기 발생지 소각 원칙을 강조하며 지역 환경 보호를 위한 선제적 조치로 보인다.</t>
+          <t>일론 머스크의 xAI가 미시시피에 41기의 발전소를 건설하는 과정에서 주민 의견을 무시하고 연방 허가 없이 가스터빈을 운영한 사실이 드러났습니다. 이에 전미유색인지위향상협회(NAACP)와 남부환경법센터(SELC)는 공동 성명을 발표하며 주민 의견 무시를 비판하고, SELC는 xAI를 상대로 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아닌, 지자체장의 정책적 의지를 표명하며 미래에 발생할 수 있는 소송을 감수하겠다는 내용입니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 어느 하나도 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확(연방 허가 없이 가스터빈 운영), 상대방 자력 충분(일론 머스크의 xAI), 다수 주민 피해(주민 의견 무시), 증거 확보 가능성 높음(연방 허가 위반), 이미 공적 절차(소송 준비)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>김영환 지사  수도권 쓰레기 반입, 소송 감수하고 저지해야</t>
+          <t>일론 머스크 xAI, 미시시피 발전소 41기 짓는다</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M362" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260306&amp;SEQUENCE=0116</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639595</t>
         </is>
       </c>
       <c r="N362" t="inlineStr">
         <is>
-          <t>2026-03-06 13:12:54.099581+00:00</t>
+          <t>2026-03-11 12:44:37.229754+00:00</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C363" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C363" t="inlineStr"/>
       <c r="D363" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>충주시의 석면처리 지원사업 추진 예정</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>충주시가 2026년까지 총 18억 1300만 원의 예산을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로 인한 환경적 위험을 제거하고 피해자들을 지원하기 위한 목적입니다.</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>해당 기사는 충주시의 석면 피해자 구제 및 슬레이트 철거 지원사업에 대한 내용으로, 소송의 상대방이 특정되지 않습니다. 또한, 소송금융 투자를 위한 책임 소재나 구체적인 법적 분쟁 상황이 언급되지 않아 투자 적합성이 낮습니다. (적합 조건 1, 2, 5, 6 불충족)</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>충주시, '2026년 석면처리 지원사업' 추진</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>enewstoday.co.kr</t>
+        </is>
+      </c>
+      <c r="L363" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M363" t="inlineStr">
+        <is>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404710</t>
+        </is>
+      </c>
+      <c r="N363" t="inlineStr">
+        <is>
+          <t>2026-03-11 12:40:13.319793+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr"/>
+      <c r="D364" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E363" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>LNG복합발전소 건설 관련 주민공청회 개최, 피해보상 의견차이 발생</t>
+          <t>충주시의 석면 피해 구제급여 지원 진행 중</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>경남 하동군에 1조 3천억 원 규모의 LNG복합발전소 건설이 추진 중이며, 한국남부발전이 주최한 주민공청회에서 환경영향평가 결과 설명과 함께 피해보상에 대한 주민들의 강한 이견이 표출되며 파행되었습니다. 인근 주민들은 발전소 건설로 인한 피해를 우려하며 보상을 요구하고 있어 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>충주시가 과거 석면 광산 및 공장 주변 거주로 건강 피해를 입은 시민들을 위해 석면 처리비 지원과 함께 석면 피해 구제급여를 지급한다. 총 1억3500만원의 예산으로 기존 피해자 22명과 신규 대상자에게 요양생활수당 등을 지원할 예정이다. 이는 시민 건강 보호를 위한 충주시의 행정적 지원 조치이다.</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>상대방인 한국남부발전은 공공기관으로 자력이 충분하며(적합 조건 2), LNG복합발전소 건설로 인한 인근 주민들의 집단적 피해 발생 가능성이 높습니다(적합 조건 3). 환경영향평가 결과가 증거로 활용될 수 있고(적합 조건 5), 이미 주민공청회라는 공적 절차가 진행 중입니다(적합 조건 6). 피해보상에 대한 이견이 명확히 드러나 소송 가능성이 높습니다.</t>
+          <t>해당 기사는 충주시가 과거 석면 피해를 입은 시민들에게 구제급여를 지원하는 행정적 조치를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 소송 상대방이나 새로운 소송 기회가 제시되지 않으며, 시가 피해자에게 지원하는 내용이므로 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>인근 주민 다수</t>
+          <t>22명 이상</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
-          <t>하동 LNG복합발전소 건설 공청회 개최</t>
+          <t>충주시, 석면 처리비 지원…시민 건강 보호</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L364" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M364" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184637</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2402429</t>
         </is>
       </c>
       <c r="N364" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:02.454922+00:00</t>
+          <t>2026-03-11 12:20:13.167345+00:00</t>
         </is>
       </c>
     </row>
     <row r="365">
-      <c r="A365" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A365" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C365" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C365" t="inlineStr"/>
       <c r="D365" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 관련 부칙 삭제로 일부 피해자 소송권 제한 우려 제기</t>
+          <t>충주시의 석면 피해자 구제 및 슬레이트 철거 사업 진행 중</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들을 위한 특별법 개정안에서 '단기 소멸시효 중단' 조항이 삭제되어 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 지적이 나왔습니다. 개정안은 기존 구제급여를 손해배상금으로 전환하고, 피해자가 배상심의위원회 금액에 불만족 시 민사소송을 제기할 수 있도록 하지만, 소멸시효 규정 적용에 대한 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제로 해당 조항에 문제를 제기한 것으로 알려졌습니다.</t>
+          <t>충주시는 국비와 시비 18억 1,300만 원을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로부터 안전한 도시를 조성하기 위한 공공 보건 및 환경 개선 노력의 일환입니다. 기사 내용은 특정 소송의 발생이나 소송 상대방을 지목하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 국가와 기업의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 또한, 특별법 개정안 논의라는 공적 절차가 진행 중이며(적합 조건 6), 부칙 삭제로 인해 일부 피해자들의 소멸시효 쟁점이 발생하여 새로운 소송 기회가 창출될 가능성이 높습니다.</t>
+          <t>이 기사는 충주시가 석면 피해자 구제 및 슬레이트 철거를 위해 예산을 투입하는 공공사업에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 언급되지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 발생 가능성이나 상대방의 책임이 불분명합니다.</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J365" t="inlineStr">
         <is>
-          <t>가습기살균제 '소멸시효 중단' 부칙 삭제…10년 전 피해자 영향은</t>
+          <t>충주시, '석면 없는 안전 도시' 조성에 18억 투입</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L365" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M365" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063541</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=594286</t>
         </is>
       </c>
       <c r="N365" t="inlineStr">
         <is>
-          <t>2026-03-06 12:13:50.163045+00:00</t>
+          <t>2026-03-11 12:19:11.445026+00:00</t>
         </is>
       </c>
     </row>
     <row r="366">
-      <c r="A366" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A366" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>부영주택</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>인천 연수구의 고강도 대응책 모색 중, 부영주택은 처분취소소송 등 법적 대응으로 일관</t>
+          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성 및 그로 인한 법적 환경 변화 전망</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>부영주택이 2018년부터 토양 오염 정화 조치명령을 4차례 받았음에도 7년째 법적 대응으로 일관하며 시민 안전을 방치하고 있다. 인천 연수구는 이에 대한 고강도 대응책을 모색 중이다. 대기업의 환경 오염 책임과 다수 시민 피해가 예상되는 사건으로, 공적 절차가 진행 중이다.</t>
+          <t>트럼프 행정부가 '위해성 판정'을 폐기할 경우, '공공 피해' 소송이 증가하고 산업 규제 완화 등 법적 환경에 큰 변화가 생길 것으로 전망됩니다. 이는 환경 관련 소송의 증가 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>상대방 부영주택은 대기업으로 자력이 충분하며(적합 조건 2), 4차례의 정화 조치명령과 2018년 토양 오염 사실이 확인되어 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 7년째 시민 안전 방치 및 연수구의 고강도 대응책 모색은 집단적 피해와 공적 절차 진행 중임을 시사하여 소송금융 투자에 적합함(적합 조건 3, 6).</t>
+          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성으로 '공공 피해' 소송 증가가 예상되어 다수의 피해자와 정부 또는 대기업을 상대로 한 소송으로 발전할 잠재력이 있습니다 (적합 조건: 상대방 자력 충분, 집단적 피해 가능성, 증거 확보 가능). 하지만 현재는 구체적인 피해 발생이나 소송 진행이 아닌 법적 환경 변화에 대한 전망 단계로, 사건의 구체성이 낮아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>다수 시민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>7년째 묵묵부답 부영…인천 연수구, 고강도 대응책 모색</t>
+          <t>[기후+] '위해성 판정' 뒤집은 트럼프 행정부, 미국 산업과 환경에 미칠...</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>kmaeil.com</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L366" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M366" t="inlineStr">
         <is>
-          <t>https://www.kmaeil.com/news/articleView.html?idxno=631942</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=39202</t>
         </is>
       </c>
       <c r="N366" t="inlineStr">
         <is>
-          <t>2026-03-06 01:44:20.182950+00:00</t>
+          <t>2026-03-11 00:42:34.841773+00:00</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C367" t="inlineStr"/>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>도쿄전력</t>
+        </is>
+      </c>
       <c r="D367" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>도쿄전력을 상대로 손해배상 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>후쿠시마 원전 사고 15년 후, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았다. 이 중 7명이 도쿄전력을 상대로 손해배상 소송을 제기했으며, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있다. 시민단체는 환자들이 사회적 압박에 시달리고 있다고 호소한다.</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>대기업 피고(도쿄전력)로 자력이 충분하며(적합 조건 2), 400명 이상의 갑상선암 환자 발생은 집단적이고 큰 피해 규모를 보여준다(적합 조건 3, 4). 후쿠시마현의 전수 검사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 현재 소송이 4년 넘게 진행 중으로 종결되지 않았다(부적합 조건 0개).</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>400명 이상</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L367" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M367" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806424_37012.html</t>
+        </is>
+      </c>
+      <c r="N367" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:41:45.704402+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>xAI</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>집단 소송 직면</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>일론 머스크가 주도하는 AI 기업 xAI가 미시시피에 독자적인 전력 자급 시설을 추진하는 과정에서 인근 주민들과의 갈등으로 집단 소송에 직면했다. 이는 에너지 수급 문제 해결을 위한 고육책이지만, 지역 공동체와의 상생이라는 기업 책임론의 중요한 분수령이 될 것으로 보인다.</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>xAI는 '29조원 AI 공룡'으로 언급되어 상대방에게 자력이 충분하며(적합 조건 2), '집단 소송 직면'이라는 표현을 통해 다수의 인근 주민들이 피해를 입어 집단적 피해가 발생하고 있음을 알 수 있습니다(적합 조건 3). 또한 '기업 책임론의 분수령'이라는 언급은 상대방 책임이 비교적 명확할 수 있음을 시사합니다(적합 조건 1).</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>인근 주민 다수</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>'29조원 AI 공룡' 머스크의 xAI, 미시시피 전력 자급 승부수… '환경·참...</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>g-enews.com</t>
+        </is>
+      </c>
+      <c r="L368" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M368" t="inlineStr">
+        <is>
+          <t>https://www.g-enews.com/view.php?ud=2026031022322635992bd56fbc3c_1</t>
+        </is>
+      </c>
+      <c r="N368" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:28:43.256508+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>자카르타 주 정부</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>사고 발생 및 책임 공방 시작</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>인도네시아 반타르게방 매립지에서 50m 높이의 쓰레기 산이 붕괴하여 7명이 사망하고 6명이 부상당했습니다. 인도네시아 환경부 장관은 2008년부터 금지된 노천 매립장 운영을 방치한 자카르타 주 정부에 책임이 있다고 주장했습니다.</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>인도네시아 환경부 장관이 자카르타 주 정부에 책임이 있다고 주장하여 상대방 책임이 비교적 명확하며, 자카르타 주 정부는 공공기관으로 자력이 충분합니다. 7명 사망, 6명 부상으로 다수의 인명 피해가 발생하여 피해 규모가 크고 집단적 피해에 해당하며, 사고 발생 사실 및 인명 피해 규모가 명확하여 증거 확보 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>7명 사망, 6명 부상 (총 13명)</t>
+        </is>
+      </c>
+      <c r="J369" t="inlineStr">
+        <is>
+          <t>50m '쓰레기 산' 와르르…세계 최대 인니 매립지서 7명 사망</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L369" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M369" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25410829</t>
+        </is>
+      </c>
+      <c r="N369" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:19:28.367917+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr"/>
+      <c r="D370" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E367" t="inlineStr">
-[...62 lines deleted...]
-      <c r="D368" t="inlineStr">
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>충주시의 석면 없는 도시 조성 사업 진행 중, 석면 피해자 구제 포함</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>충주시가 2026년까지 '석면 없는 안전한 도시' 조성을 목표로 18억 1,300만 원 규모의 사업을 추진한다. 이 사업은 노후 슬레이트 철거와 석면 피해자 구제를 포함하며, 시·국비 및 기금으로 운영된다.</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>기사는 충주시의 석면 없는 도시 조성 사업에 대한 것으로, 특정 가해자를 상대로 한 소송 사건이 아닙니다. 소송의 상대방이 명확히 특정되지 않으며(적합 조건 1 불충족), 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다(적합 조건 4 불충족).</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>충주시, 2026년 '석면 없는 안전한 도시' 조성 박차</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L370" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M370" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3525336</t>
+        </is>
+      </c>
+      <c r="N370" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:18:11.632033+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr"/>
+      <c r="D371" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E368" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A370" s="2" t="inlineStr">
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>산불 특별법에 따른 피해 지원 신청 및 지급 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>경북·경남·울산 지역의 초대형 산불 피해자를 위한 특별법이 시행됨에 따라 안동시가 피해 지원 신청 및 지급 절차를 안내하는 설명회를 개최하고 있다. 주민들의 궁금증을 해소하기 위한 현장 질의응답도 진행되었다. 이는 산불 피해에 대한 정부 차원의 구제 및 지원 절차가 진행 중임을 보여준다.</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>산불 피해라는 집단적 피해가 발생했고, '산불 특별법' 시행으로 피해 규모가 클 것으로 예상됩니다. 또한, 특별법에 따른 피해 지원 신청 절차가 진행 중이라는 점에서 공적 절차가 진행 중입니다. 그러나 소송의 상대방이 특정되지 않고, 상대방의 책임이 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>산불 특별법 피해지원 신청 방법 안내</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>idaegu.co.kr</t>
+        </is>
+      </c>
+      <c r="L371" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="M371" t="inlineStr">
+        <is>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541219</t>
+        </is>
+      </c>
+      <c r="N371" t="inlineStr">
+        <is>
+          <t>2026-03-11 00:14:21.781634+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B370" t="inlineStr">
-[...81 lines deleted...]
-      <c r="D371" t="inlineStr">
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr"/>
+      <c r="D372" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E371" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>산불 피해 보상 비상대책위원회 구성 및 정부/지자체에 지원 요청 단계</t>
+          <t>유엔 기후 결의안 추진, 국제사법재판소(ICJ) 권고적 의견 발표</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>영양 산불 피해 주민들이 비상대책위원회를 구성하고 더불어민주당 최고위원과의 간담회에서 산림 복구, 주택 신축, 금융 지원 확대 등 현실적인 지원을 요청했습니다. 이는 지역 현안 청취의 일환으로 진행되었으며, 아직 소송이나 공식적인 공적 절차는 시작되지 않은 정책 건의 단계입니다.</t>
+          <t>태평양 섬나라 바누아투가 기후변화로 인한 국토 소실 위기에 처하자, 미국 트럼프 정부의 방해에도 불구하고 유엔에서 기후 결의안을 추진하고 있습니다. 이 결의안은 국제사법재판소(ICJ)의 '기후위기 대응 의무 위반국은 피해국에 배상해야 한다'는 권고적 의견을 전 세계가 이행할 것을 촉구하는 내용을 담고 있습니다. 이는 기후변화 피해국이 가해국에 국가 간 소송을 제기하여 배상받을 수 있는 법적 토대를 마련하는 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>기사에서 산불의 원인이나 법적 책임 주체가 명확히 특정되지 않아 적합 조건 1(상대방 책임 명확)이 충족되지 않습니다. 사건의 성격이 직접적인 손해배상 청구보다는 정부/지자체에 대한 정책 건의 및 지원 요청에 가까워 소송금융 투자를 위한 명확한 피고와 법적 청구 근거가 부족합니다. 다만, 집단적 피해(비상대책위원회 구성)와 피해 규모(산림 복구, 주택 신축)는 상당할 것으로 추정됩니다.</t>
+          <t>국제사법재판소(ICJ)의 '기후위기 대응은 모든 국가의 의무' 및 '의무 위반국은 피해국에 배상해야 한다'는 권고적 의견이 법적 근거를 마련하여 상대방 책임이 비교적 명확하며 증거 확보 가능성이 높습니다. 바누아투 국토 소실 위기 등 집단적이고 막대한 피해 규모를 가지고 있으며, 유엔에서 기후 결의안이 추진 중인 공적 절차가 진행되고 있습니다. 잠재적 가해국은 충분한 자력을 가질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>바누아투 국민 전체 및 태평양 도서국 다수</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
-          <t>영양군  영양의 미래를 듣다 … 박규환 더불어민주당 최고위원, 영양군...</t>
+          <t>‘수몰 위기국’ 바누아투, 트럼프 훼방 맞서 UN 기후결의안 추진</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L372" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M372" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343340</t>
+          <t>https://www.hani.co.kr/arti/society/environment/1248653.html</t>
         </is>
       </c>
       <c r="N372" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:27.255918+00:00</t>
+          <t>2026-03-10 13:10:17.781401+00:00</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>포르투갈</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>EU 법원에 의해 소송 제기됨</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>포항 지진 피해주민들의 정신적 위자료 소송이 1심 승소 후 항소심에서 패소하여 현재 대법원에서 법률 다툼이 진행 중입니다. 한 경상북도지사 예비후보가 도지사 당선 시 경북도가 나서 피해주민을 지원하겠다고 공약했습니다.</t>
+          <t>EU 법원이 포르투갈이 55개 보호대상지역(SCI)을 특별보전지역(SAC)으로 지정하지 않아 유럽 공동 자연유산 보호 의무를 위반했다며 소송을 제기했다. 일부 지역은 서식지나 종의 일부만 보호하고 명확한 보전 목표 없이 관리되고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>포항 지진은 정부의 지열발전사업으로 인한 인재로 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대한민국 정부 및 관련 공공기관이 피고이므로 자력이 충분합니다(적합 조건 2). 수만 명의 피해주민이 관련된 집단적 피해이며(적합 조건 3, 4), 정부 조사 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 현재 대법원 상고심이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>EU 법원이 포르투갈을 상대로 환경 보호 의무 위반 소송을 제기하여 상대방의 책임이 명확하며(적합 조건 1), 피고가 국가이므로 자력이 충분합니다(적합 조건 2). 55개 보호대상지역에 대한 위반으로 피해 규모가 크고(적합 조건 4), 법원이 소송을 제기한 만큼 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>김재원 경상북도지사 예비후보, 포항 발전 담은 5대 핵심 공약 발표</t>
+          <t>보호 안 하면 불법 ...환경법 더 강화하는 유럽</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>newspenguin.com</t>
         </is>
       </c>
       <c r="L373" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M373" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593353</t>
+          <t>https://www.newspenguin.com/news/articleView.html?idxno=21353</t>
         </is>
       </c>
       <c r="N373" t="inlineStr">
         <is>
-          <t>2026-03-05 01:49:58.640256+00:00</t>
+          <t>2026-03-10 12:45:52.512181+00:00</t>
         </is>
       </c>
     </row>
     <row r="374">
-      <c r="A374" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A374" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C374" t="inlineStr"/>
-      <c r="D374" t="inlineStr"/>
-      <c r="E374" t="inlineStr"/>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>지자체 실태 조사 촉구, 환경분쟁조정피해구제위원회 청원 가능성 언급</t>
+        </is>
+      </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>본 기사는 '마포 소각장 백지화'라는 제목을 가지고 있으나, 실제 본문 내용은 택배 포장규제, 호주 날씨, ESG 공시 등 여러 ESG 관련 뉴스 헤드라인의 나열입니다. 따라서 제목과 관련된 구체적인 사건 내용이나 피해 상황이 전혀 언급되지 않아 소송금융 투자 검토를 위한 사건 분석이 불가능합니다.</t>
+          <t>농촌 난개발 및 환경오염으로 인한 주민 건강 피해가 발생하고 있으며, 주민들은 환경분쟁조정피해구제위원회에 건강피해조사를 청원할 수 있다. 그러나 진료기록, 오염도 측정자료 등 기초자료 제출에 어려움을 겪고 있어, 지자체의 실태 조사가 시급하다.</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 여러 개의 ESG 관련 헤드라인으로 구성되어 있으며, 제목에서 언급된 '마포 소각장 백지화'와 관련된 구체적인 사건이나 피해 내용을 전혀 담고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 정보가 부재합니다.</t>
+          <t>적합 조건: 집단적 피해 (주민 다수가 환경오염 및 난개발로 인한 건강 피해 우려), 증거 확보 가능성 (진료기록, 오염도 측정자료 등 기초자료 제출 요구 및 지자체 실태 조사 촉구). 부적합 조건: 상대방의 자력이나 구체적인 책임 주체가 명확히 특정되지 않았고, 피해 규모 또한 미상임.</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
-          <t>'마포 소각장' 결국 백지화…서울시 '기존 시설 증설' 검토</t>
+          <t>농촌 난개발·환경오염 피해, 지자체가 실태 조사해야</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>newstree.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L374" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M374" t="inlineStr">
         <is>
-          <t>https://www.newstree.kr/newsView/ntr202603040019</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402447</t>
         </is>
       </c>
       <c r="N374" t="inlineStr">
         <is>
-          <t>2026-03-05 01:44:05.940807+00:00</t>
+          <t>2026-03-10 12:24:12.927241+00:00</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C375" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C375" t="inlineStr"/>
       <c r="D375" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>환경부의 국회 보고 및 주민대책위와 소송대리인단 간 진실공방 진행 중</t>
+          <t>경북․경남․울산 초대형산불 피해구제 및 지원 특별법에 따른 피해 지원 신청 및 설명회 진행 중</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>영풍 석포제련소의 대규모 환경복원 비용 누락 의혹이 제기되며 회계 리스크가 부상하고 있다. 주민대책위원회와 소송대리인단은 영풍이 환경복원 비용을 장부에서 누락해 기업 실적을 왜곡했다고 주장하며, 환경부가 국회에 보고한 최소 정화 비용은 2991억 원에 달한다.</t>
+          <t>안동시가 경북․경남․울산 초대형산불 피해구제 및 지원 특별법 시행에 따라 피해 주민 4천여 명을 대상으로 피해 지원 신청 및 지급 절차 안내 설명회를 진행했다. 내년 1월 28일까지 피해 지원 신청이 가능하며, 시는 주민들이 누락 없이 지원받을 수 있도록 행정 지원에 최선을 다할 예정이다.</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (영풍의 대규모 환경복원 비용 누락 주장), 상대방에게 자력이 충분함 (영풍은 대기업으로 추정되며 수천억 원 규모의 환경개선비가 논의됨), 집단적 피해 (주민대책위원회가 구성되어 다수 주민의 피해를 대변), 피해 규모가 큼 (환경부 보고 기준 최소 2991억 원의 정화 비용), 증거가 있거나 확보 가능함 (환경부가 국회에 보고한 자료 존재), 이미 공적 절차가 진행 중임 (환경부의 국회 보고 및 주민대책위 활동).</t>
+          <t>대규모 산불로 인한 4천여 명의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 구제를 위한 특별법이 시행되어 공적 절차가 진행 중입니다(적합 조건 6). 특별법 시행 자체가 피해 사실을 인정하는 강력한 증거가 됩니다(적합 조건 5). 비록 기사에서 소송 상대방이 명확히 특정되지는 않으나, 대규모 재난의 특성상 추가적인 책임 주체(예: 정부, 관련 기업 등)가 존재할 가능성이 높으며, 특별법에 따른 지원이 불충분할 경우 소송으로 이어질 잠재력이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>최소 2991억 원, 최대 5400억 원 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>4천여 명</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>석포제련소 환경개선비 5400억 진실공방…영풍, 회계 리스크 부상</t>
+          <t>[지자체 이슈] 안동시, 산불 특별법 피해지원 신청 및 지급 절차 안내 설...</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>1conomynews.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L375" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M375" t="inlineStr">
         <is>
-          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47308</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=452725</t>
         </is>
       </c>
       <c r="N375" t="inlineStr">
         <is>
-          <t>2026-03-05 01:39:33.394851+00:00</t>
+          <t>2026-03-10 12:20:28.783627+00:00</t>
         </is>
       </c>
     </row>
     <row r="376">
-      <c r="A376" s="2" t="inlineStr">
+      <c r="A376" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr"/>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>공동주택 내 간접흡연 피해 발생</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>방송인 사유리의 아들이 집 화장실에서 담배 냄새를 맡고 '노 스모킹' 경고문을 붙인 사건을 계기로, 아파트 등 공동주택에서의 간접흡연 및 3차 흡연 피해의 심각성이 조명되었습니다. 특히 영유아에게 중이염, 천식, 돌연사증후군 위험을 높일 수 있으나, 가해자 특정 및 피해 입증이 어려운 구조적 문제점이 지적되었습니다.</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>상대방 책임이 명확하지 않고(가해자 특정 불가), 증거 확보가 어려워 소송 진행에 큰 장애가 예상됩니다. 또한, 현재 기사 내용만으로는 구체적인 피해 규모(금액)를 파악하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건에 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>엄마방 화장실서 담배냄새 ..사유리, 아들 '노스모킹' 귀여운 경고에 ...</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>fnnews.com</t>
+        </is>
+      </c>
+      <c r="L376" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M376" t="inlineStr">
+        <is>
+          <t>http://www.fnnews.com/news/202603092059234891</t>
+        </is>
+      </c>
+      <c r="N376" t="inlineStr">
+        <is>
+          <t>2026-03-10 00:20:18.604455+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B376" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C377" t="inlineStr"/>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>국토교통부 장관</t>
+        </is>
+      </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>초대형 산불 피해 구제 특별법 시행 및 접수 진행 중</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중 (1심 원고 승소)</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>경북 초대형 산불로 피해를 입은 산주들을 위한 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 1월 29일 시행되어 피해 구제 신청을 받고 있다. 이 법은 산불 피해자들에게 직접적인 지원을 제공하기 위한 것으로, 소송을 통한 배상보다는 정부 차원의 구제에 초점을 맞추고 있다.</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송이 항소심을 앞두고 있습니다. 1심에서는 국토교통부가 조류 충돌 위험 및 생태계 파괴 조사를 충분히 검토하지 않아 위법하다며 원고(시민 1297명) 승소 판결이 나왔습니다. 국토부는 항소했으며, 지역 경제계는 사업 추진을 촉구하고 환경단체는 수라 갯벌 보존을 주장하며 대립하고 있습니다.</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>초대형 산불로 인해 다수의 산주가 피해를 입었으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다(피해 규모가 큼). 또한, 피해 구제를 위한 특별법이 제정되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 그러나 소송의 상대방 책임이 명확히 특정되지 않고, 기사 내용만으로는 소송금융 투자 대상으로서의 법적 쟁점 발굴이 어렵습니다.</t>
+          <t>1심에서 국토교통부의 재량 일탈 및 위법성이 인정되어 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 정부 기관입니다(적합 조건 2). 1297명의 시민이 원고로 참여한 집단적 피해 사건으로(적합 조건 3), 수라 갯벌 보존이라는 중대한 환경적 가치와 관련된 대규모 사안입니다(적합 조건 4). 또한 1심 판결을 통해 증거가 충분히 확보되었음이 입증되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>다수의 산주</t>
+          <t>1297명</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>경북도, 2026년 임업·산림 공익직접지불금 접수</t>
+          <t>항소심 앞두고 재점화된 새만금 공항 찬반 논란</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L377" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M377" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402129</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/09/20260309500070?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N377" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:16.979591+00:00</t>
+          <t>2026-03-09 12:44:46.860769+00:00</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C378" t="inlineStr"/>
-      <c r="D378" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
-          <t>산불 피해구제 특별법 시행 및 직불금 신청 안내</t>
+          <t>지방선거 후보의 공약</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>지난해 경북, 경남, 울산 지역의 초대형 산불로 피해를 입은 산주들을 위한 특별법이 금년 1월 29일 시행되었습니다. 경북도는 이 특별법에 따라 임업직불금을 신청할 것을 독려하며, 피해 구제를 위한 절차를 안내하고 있습니다.</t>
+          <t>이 기사는 지방선거 후보의 공약을 다루며, 군 사격장 폐쇄와 징벌적 피해보상 추진 등 지역 현안에 대한 후보의 입장을 소개하고 있습니다. 현직 시장의 행정 안정론과 민주당의 시정 탈환론, 진보당의 민생 혁신론이 충돌하는 선거 양상을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>해당 기사는 초대형 산불 피해 산주들을 위한 특별법 제정 및 직불금 신청 안내에 관한 내용으로, 특정 상대방의 책임 소재를 다루거나 소송 제기 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 소송 당사자 및 쟁점이 불분명하여 적합도가 낮습니다.</t>
+          <t>이 기사는 지방선거 후보의 공약을 다루는 정치 기사로, 실제 발생한 사건이나 진행 중인 법적 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>산주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>경북도,임업직불금 꼭 신청하세요</t>
+          <t>[6·3 지방선거 후보 열전-포천시] '1승 1패' 전·현직 시장 다시 만날까</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L378" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M378" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160286155727361</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318419</t>
         </is>
       </c>
       <c r="N378" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:54.130409+00:00</t>
+          <t>2026-03-09 12:27:26.393241+00:00</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>엑손모빌, 선코어</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>미국 연방대법원 기후소송 심리 착수</t>
+          <t>군소음 피해보상금 신청 접수 완료, 보상금 심사 및 지급 절차 진행 예정</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>미국 연방대법원이 엑손모빌과 선코어를 상대로 제기된 기후 관련 손해배상 소송의 기각 요청을 심리하기로 결정했습니다. 이 소송의 핵심 쟁점은 기업의 기후 변화 책임 여부입니다.</t>
+          <t>충북 충주시에서 군소음으로 인한 피해보상금 신청이 1만 2천592건 접수되었다. 이는 군소음보상법에 따른 절차로, 신청 접수는 완료되었으며 향후 보상금 심사 및 지급 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>상대방은 자력이 충분한 대기업(엑손모빌, 선코어)이며(적합 조건 2), 기후 변화 관련 소송은 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 수반할 가능성이 높습니다. 또한, 미국 연방대법원에서 소송 심리에 착수했다는 점에서 사건의 중요성과 법적 쟁점이 충분히 존재합니다.</t>
+          <t>군소음으로 인한 피해는 국가의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가지고 있다(적합 조건 2). 1만 2천여 건의 신청은 집단적 피해를 명확히 보여주며(적합 조건 3, 4), 이미 군소음 피해보상금 신청이라는 공적 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단된다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 2천592명</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>3월 1주차 해외 ESG 핫클립</t>
+          <t>충북 충주시, 군소음 피해보상금 신청 1만2592건 접수</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L379" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M379" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18100</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066650</t>
         </is>
       </c>
       <c r="N379" t="inlineStr">
         <is>
-          <t>2026-03-05 00:31:04.284691+00:00</t>
+          <t>2026-03-09 12:27:16.566248+00:00</t>
         </is>
       </c>
     </row>
     <row r="380">
-      <c r="A380" s="3" t="inlineStr">
+      <c r="A380" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>군소음 피해보상금 신청 접수 완료</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>충주시가 2026년도 군소음 피해보상금 신청 접수를 1만 2592건 완료했습니다. 군소음보상팀은 현장 행정을 통해 주민들의 편의를 높이는 성과를 거두었다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>군소음으로 인한 피해에 대해 정부(군)의 책임이 명확하고, 충주시에서 1만 2천여 명의 주민을 대상으로 보상금 신청을 접수하는 등 공적 절차가 진행 중입니다. 피해자 수가 매우 많고 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>12,592명</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>충주시, 1만 2592건 군소음 피해 주민 보상금 접수 완료</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>daejonilbo.com</t>
+        </is>
+      </c>
+      <c r="L380" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M380" t="inlineStr">
+        <is>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261485</t>
+        </is>
+      </c>
+      <c r="N380" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:26:25.354780+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr"/>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>공공소각장 관련 논란 제기 단계</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>기사는 '오염자 부담 원칙'과 '쓰레기 종량제'를 언급하며 공공소각장 관련 논란의 본질을 짚고 있습니다. 현실과 원칙 간의 모순을 지적하며, 환경오염 유발자가 비용을 부담해야 한다는 점을 강조합니다.</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>기사 내용이 '공공소각장 논란'에 대한 일반적인 언급에 그쳐, 특정 피해 사실, 책임 주체, 피해 규모, 진행 중인 공적 절차 등 소송금융 투자에 필요한 구체적인 정보가 전혀 파악되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>공공소각장 논란 풀 열쇠, '쓰레기 종량제 봉투'에 있다? 현실과 모순</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>thescoop.co.kr</t>
+        </is>
+      </c>
+      <c r="L381" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="M381" t="inlineStr">
+        <is>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309438</t>
+        </is>
+      </c>
+      <c r="N381" t="inlineStr">
+        <is>
+          <t>2026-03-09 12:18:55.972009+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B380" t="inlineStr">
-[...44 lines deleted...]
-      <c r="K380" t="inlineStr">
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>K 업체</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>K 업체는 시를 상대로 행정소송 진행 중, W 기업은 K 업체에 대한 소송 제기 전</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>K 업체가 하천 부지에서 폐목재를 파쇄한 위법행위로 인해 시로부터 허가 취소 처분을 받았으며, 이에 K 업체는 행정소송으로 맞서고 있다. 인접한 유리 및 창호 전문 제조 W 기업은 K 업체의 위법행위로 피해를 입었으며, K 업체를 상대로 소송을 제기하기 전이다.</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>K 업체의 위법행위 실체가 드러나 책임이 명확하며(적합 조건 1), 시의 허가 취소라는 공적 절차가 진행 중입니다(적합 조건 6). 또한 W 기업이 K 업체를 상대로 소송을 제기하기 전이므로 신규 투자 기회가 있습니다. 다만, 피해 규모와 피해자 수가 특정되지 않아 High 등급은 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>하천 부지서 폐목재 파쇄… 市 허가 취소엔 '행정소송' 맞서</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
         <is>
           <t>kihoilbo.co.kr</t>
         </is>
       </c>
-      <c r="L380" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="L382" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M382" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408820</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015499</t>
         </is>
       </c>
       <c r="N382" t="inlineStr">
         <is>
-          <t>2026-03-04 01:30:20.846125+00:00</t>
+          <t>2026-03-08 12:47:15.211799+00:00</t>
         </is>
       </c>
     </row>
     <row r="383">
-      <c r="A383" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A383" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C383" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C383" t="inlineStr"/>
+      <c r="D383" t="inlineStr"/>
+      <c r="E383" t="inlineStr"/>
       <c r="F383" t="inlineStr">
         <is>
-          <t>새만금신공항 개발사업 기본계획 취소 소송에서 국토교통부가 공항 입지 선정 과정에서 조류 충돌 위험성을 충분히 검토하지 않고 위험도를 축소 평가한 점이 인정되어 1심 원고 승소 판결이 내려졌다. 서울대교구 환경사목위원회는 이 판결의 의미를 되새기며 수라갯벌 보전의 필요성을 강조하는 에코포럼을 개최했다. 이 사건은 환경 문제와 항공 안전 측면에서 사업 재검토 여론을 형성하며 사회적 관심을 받고 있다.</t>
+          <t>이 기사는 전쟁이 자연 생태계에 미치는 파괴적인 영향을 다루며, 숲, 강, 농지, 습지가 군사작전과 폭격으로 무너지고 생물다양성이 빠르게 사라지는 점을 강조합니다. 전쟁의 가장 큰 피해자가 인간뿐만 아니라 자연 생태계임을 지적합니다.</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>국토교통부의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관(적합 조건 2)이다. 또한, 새만금신공항백지화 공동행동 소속 시민들이 원고로 참여한 집단적 성격의 소송이며(적합 조건 3), 조류 충돌 위험성 등 객관적 증거가 충분히 제시되었다(적합 조건 5). 1심 판결이 내려졌으나 최종 종결된 사건은 아니므로 항소심 등 후속 절차에 대한 소송금융의 기회가 있다.</t>
+          <t>제공된 기사는 전쟁이 자연 생태계에 미치는 일반적인 피해를 다루는 논평으로, 특정 사건이나 법적 분쟁에 대한 내용이 아닙니다. 소송금융 투자에 필요한 특정 피고, 구체적인 피해자 집단, 객관적으로 입증 가능한 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>서울대교구 환경사목위, ‘새만금신공항’ 주제 에코포럼 개최</t>
+          <t>[3월 8일] 빵과 장미, 빵과 평화 - 전쟁의 시대에 '여성의 날'이 묻는다</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>catholictimes.org</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L383" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M383" t="inlineStr">
         <is>
-          <t>https://www.catholictimes.org/article/20260302500134</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56270</t>
         </is>
       </c>
       <c r="N383" t="inlineStr">
         <is>
-          <t>2026-03-04 01:20:03.160918+00:00</t>
+          <t>2026-03-08 12:23:11.168815+00:00</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C384" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C384" t="inlineStr"/>
+      <c r="D384" t="inlineStr"/>
+      <c r="E384" t="inlineStr"/>
       <c r="F384" t="inlineStr">
         <is>
-          <t>환경단체가 부산 엄궁·장낙대교 건설로 인한 낙동강하구 생태계 파괴 우려를 제기하며 부산시를 상대로 집행정지 신청을 제기했으나 법원에서 기각되었습니다. 이에 불복하여 즉시항고에 나섰으며, 법정보호종 서식지 훼손 등 회복할 수 없는 손해 발생 가능성을 적극 소명할 예정입니다.</t>
+          <t>기사는 기후위기를 비롯한 복합위기 시대에 국가의 역할을 비판적으로 분석하며, 현 정부의 재생에너지 정책 미흡을 지적합니다. '전환국가'의 가능성을 모색하는 세미나 개최 소식을 전하며, 국가가 사회 전환의 주역이 될 수 있을지에 대한 이론적 논의를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>행정소송의 집행정지 신청으로, 직접적인 금전적 손해배상 청구가 아닌 공사 중단이 주된 목적입니다. 따라서 소송금융 투자의 핵심인 금전적 회수 가능성이 낮아 투자 매력도가 떨어집니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>해당 기사는 기후위기 시대 국가의 역할에 대한 학술적 논의와 정책 비판을 다루고 있습니다. 특정 주체의 명확한 법적 책임이나 구체적인 피해 사실, 피해자 집단이 명시되어 있지 않아 소송의 대상이 될 만한 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J384" t="inlineStr">
         <is>
-          <t>엄궁·장낙대교 집행정지 기각에 환경단체 '즉시항고'</t>
+          <t>복합위기 시대에 국가가 생태전환의 무대가 될 수 있을까?</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L384" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M384" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211434&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.pressian.com/pages/articles/2026030616180374633?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N384" t="inlineStr">
         <is>
-          <t>2026-03-04 01:17:15.437415+00:00</t>
+          <t>2026-03-08 00:35:43.502482+00:00</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>대한민국, 가습기살균제 사업자 및 원료물질 사업자</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>1심 및 항소심에서 주민 승소, 서울시 상고 검토 중</t>
+          <t>가습기살균제 특별법 전부개정안 국회 본회의 부의 및 피해자들의 개정안 내용에 대한 이의 제기</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>서울시가 마포구에 추가 소각장을 건립하려던 계획이 1심에 이어 항소심에서도 절차 위반으로 위법하다는 판결을 받았다. 법원은 입지선정위원회 구성 및 타당성조사 기관 선정 과정의 위법성을 지적했으며, 서울시는 상고 여부를 검토 중이다. 주민들은 서울시의 무원칙한 쓰레기 대응과 쓰레기 발생지 처리 원칙 위반에 대한 우려를 표하고 있다.</t>
+          <t>가습기살균제 피해구제 특별법 전부개정안이 국회 본회의 의결을 앞두고 있으나, 피해자들의 의견 수렴 없이 원안에서 다수의 조항이 수정되어 논란이다. 특히 기존 피해자의 민사재판청구권 제한, 원료물질 사업자 분담금 변경 등이 피해자에게 불리하게 작용할 수 있다는 지적이 제기되며, 민변 등은 위헌 논란 및 사회적 갈등 확대를 우려하고 있다. 이 법안은 2024년 대법원 판결에 따라 국가배상 체계로 전환하기 위한 것으로, 피해자들은 국회에 공식 협의 절차를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>서울시의 소각장 건립 계획이 1심과 항소심에서 절차 위반으로 위법하다는 판결을 받아 상대방 책임이 명확하며(적합 조건 1, 5), 상대방인 서울시는 자력이 충분하다(적합 조건 2). 마포구 주민들이 조직적으로 대응하는 집단적 피해 사례이다(적합 조건 3).</t>
+          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확), 국가 및 대기업(사업자, 원료물질 사업자)이 상대방이므로 자력이 충분하다. 수십만 명에 달하는 집단적 피해이며(집단적 피해, 피해 규모 큼), 대법원 판결 및 법안 내 정보청구권 강화 조항으로 증거 확보 가능성이 높다(증거 확보 가능). 현재 특별법 개정이라는 공적 절차가 진행 중이며, 피해자들이 개정안에 대한 이의를 제기하고 있어 추가적인 법적 분쟁 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>마포구 상암동 주민 다수</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>쓰레기 독박, 정의로운 해법 찾아라</t>
+          <t>'국가배상' 천명한 新가습기살균제법…피해자 모르게 수정</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L385" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M385" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/society_general/58935.html</t>
+          <t>https://www.nocutnews.co.kr/news/6480914?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307094047</t>
         </is>
       </c>
       <c r="N385" t="inlineStr">
         <is>
-          <t>2026-03-04 01:15:17.676605+00:00</t>
+          <t>2026-03-07 12:26:01.317814+00:00</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>미국 에너지부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>미국 에너지부 보고서 관련 소송 진행 중</t>
+          <t>가습기살균제특별법 전부개정안 국회 본회의 의결 예정, 국가배상 체계 전환 추진 중. 일부 조항 수정으로 민사재판청구권 제한 논란.</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>미국 에너지부가 기후변화에 대한 편향된 시각을 가진 보고서를 발표하여 국제 과학계의 반발을 사고 있으며, 이 보고서를 이유로 소송이 제기되었습니다. 이는 기후규제 해체를 정당화하려는 시도로 해석되어 광범위한 환경적, 사회적 피해를 야기할 수 있습니다.</t>
+          <t>가습기살균제 피해구제 특별법 전부개정안이 국회 본회의 의결을 앞두고 있습니다. 이 개정안은 국가배상 체계로 전환하는 것을 골자로 하지만, 피해자 공청회 없이 수정된 일부 조항, 특히 기존 피해자의 민사재판청구권을 제한하는 내용이 논란이 되고 있습니다. 민변 등은 위헌 논란과 사회적 갈등을 우려하며 재검토를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>미국 에너지부라는 공공기관이 피고가 될 수 있으며(적합 조건 2), 기후규제 해체와 관련된 사안으로 집단적이고 광범위한 피해 발생 가능성이 높습니다(적합 조건 3, 4). 국제 과학계의 반박과 이미 소송이 제기되었다는 점에서 상대방 책임이 비교적 명확하고 증거 확보가 용이할 것으로 판단됩니다(적합 조건 1, 5).</t>
+          <t>가습기살균제 사건은 국가 책임이 대법원 판결로 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 새로운 특별법 제정 과정에서 피해자 정보청구권 강화 조항이 포함되어 증거 확보가 용이하며(적합 조건 5), 현재 국회에서 특별법 개정안이 논의 중인 공적 절차가 진행되고 있습니다(적합 조건 6). 다만, 일부 피해자의 민사재판청구권 제한 조항이 논란이 되고 있어, 이 부분에 대한 추가적인 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J386" t="inlineStr">
         <is>
-          <t>국제과학계 미국 에너지부 보고서 반박 나서,  기후규제 해체 정당화 말...</t>
+          <t>'국가배상' 천명한 新가습기살균제법…피해자 모르게 수정</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L386" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M386" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431651</t>
+          <t>https://www.nocutnews.co.kr/news/6480914?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307050048</t>
         </is>
       </c>
       <c r="N386" t="inlineStr">
         <is>
-          <t>2026-03-04 01:14:57.405721+00:00</t>
+          <t>2026-03-07 00:34:22.611282+00:00</t>
         </is>
       </c>
     </row>
     <row r="387">
-      <c r="A387" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A387" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C387" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C387" t="inlineStr"/>
+      <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
-          <t>사단법인 곶자왈사람들의 비판 및 문제 제기</t>
+          <t>지자체장의 수도권 쓰레기 반입 저지 정책 발표, 향후 소송 발생 가능성 언급</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>제주시의 소나무재선충병 방제사업 과정에서 환경부 지정 멸종위기종인 제주고사리삼과 희귀식물 새우난초의 집단서식지가 크게 훼손되었다는 주장이 제기되었다. 사단법인 곶자왈사람들은 중장비 투입으로 천여 개체의 제주고사리삼 서식지가 짓밟혔다고 비판하며, 제주시의 책임이 명확해 보인다. 이는 공공기관을 상대로 한 환경 소송으로 발전할 가능성이 높은 사건이다.</t>
+          <t>김영환 충청북도 지사가 수도권 생활 쓰레기 유입을 막기 위해 지자체 권한을 최대한 활용할 것이며, 이로 인해 소송이 발생하더라도 감수하겠다는 입장을 밝혔다. 이는 쓰레기 발생지 소각 원칙을 강조하며 지역 환경 보호를 위한 선제적 조치로 보인다.</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>제주시의 소나무재선충 방제사업으로 멸종위기종 서식지가 훼손되었다는 주장이 제기되어 상대방 책임이 명확하고(적합 조건 1), 상대방이 공공기관(제주시)으로 자력이 충분하다(적합 조건 2). 천여 개체의 멸종위기종 집단서식지 훼손은 집단적 피해(적합 조건 3)이자 피해 규모가 크며(적합 조건 4), 사단법인 곶자왈사람들의 현장 확인으로 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아닌, 지자체장의 정책적 의지를 표명하며 미래에 발생할 수 있는 소송을 감수하겠다는 내용입니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>천여 개체의 제주고사리삼 및 새우난초 서식지 훼손</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J387" t="inlineStr">
         <is>
-          <t>[주요 단신] 제2공항 주민투표 등 ‘8대 우선 도정혁신과제’ 발표 외</t>
+          <t>김영환 지사  수도권 쓰레기 반입, 소송 감수하고 저지해야</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L387" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M387" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498183&amp;ref=A</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260306&amp;SEQUENCE=0116</t>
         </is>
       </c>
       <c r="N387" t="inlineStr">
         <is>
-          <t>2026-03-04 01:08:28.350310+00:00</t>
+          <t>2026-03-06 13:12:54.099581+00:00</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>수도권 지자체 및 민간 소각시설</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>서울시가 신규 광역자원회수시설 관련 법률적 절차 종료 결정</t>
+          <t>충북지사의 수도권 쓰레기 반입 저지 선언 및 행정 조치 예고</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>서울시가 마포구 상암동에 추진 중이던 신규 광역자원회수시설 관련 법률적 절차를 종료하기로 결정했습니다. 대신 기존 마포자원회수시설을 현대화하여 친환경 기술을 도입할 방침입니다. 이는 구민 반발에 따른 제동으로 보입니다.</t>
+          <t>김영환 충북지사가 수도권 소각 쓰레기의 충북 지역 반입을 강력히 저지하겠다는 의지를 표명했다. 폐기물관리법 시행규칙 개정으로 수도권 지자체들이 청주 등 민간 소각시설을 통한 위탁 처리를 추진하자, 김 지사는 소송이 걸리더라도 가진 권한을 최대한 활용해 막겠다고 밝혔다. 이는 환경 보호와 지역 주민의 삶의 질을 위한 조치로 보인다.</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>서울시가 신규 광역자원회수시설과 관련한 소송 등 법률적 절차를 종료하기로 결정하여, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮거나 기존 절차가 종결되는 상황에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 충북지사가 수도권 쓰레기 반입을 막기 위한 행정적 조치를 취하겠다는 의지를 표명하며, 향후 충북도가 피소될 가능성을 언급하고 있습니다. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 피고가 될 가능성이 높은 본 사건은 적합도가 낮습니다. 또한, 집단적 환경 피해는 예상되나 개별 피해자들의 구체적이고 정량화된 손해액이 명확하지 않아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>쓰레기는 늘고 소각장은 늙고…증설 꺼낸 서울시, 구민 반발에 제동</t>
+          <t>충북지사  소송 걸리더라도 수도권 쓰레기 유입 막아야</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L388" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M388" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603030246</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538314</t>
         </is>
       </c>
       <c r="N388" t="inlineStr">
         <is>
-          <t>2026-03-04 00:41:34.464678+00:00</t>
+          <t>2026-03-06 12:57:46.705219+00:00</t>
         </is>
       </c>
     </row>
     <row r="389">
-      <c r="A389" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A389" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C389" t="inlineStr"/>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>한국남부발전</t>
+        </is>
+      </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>서산시의 야생동물 피해예방시설 설치 지원사업 및 피해방지단 운영 중</t>
+          <t>LNG복합발전소 건설 관련 주민공청회 개최, 피해보상 의견차이 발생</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>충남 서산시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 줄이고 농가의 안정적인 영농활동을 돕기 위해 '야생동물 피해예방시설 설치 지원사업'을 추진한다. 농·임·어업인에게 최대 300만 원까지 시설 설치 비용을 지원하며, 총사업비는 2,800만 원 규모이다. 시는 반복적인 피해 지역 등을 우선 지원하고, 피해보상금 지급 및 유해야생동물 피해방지단 운영 등 종합적인 대응책을 병행할 방침이다.</t>
+          <t>경남 하동군에 1조 3천억 원 규모의 LNG복합발전소 건설이 추진 중이며, 한국남부발전이 주최한 주민공청회에서 환경영향평가 결과 설명과 함께 피해보상에 대한 주민들의 강한 이견이 표출되며 파행되었습니다. 인근 주민들은 발전소 건설로 인한 피해를 우려하며 보상을 요구하고 있어 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>본 기사는 서산시가 야생동물로 인한 농작물 피해를 예방하기 위한 지원 사업을 추진한다는 내용으로, 소송금융의 핵심인 '책임 있는 소송 상대방'이 명확히 특정되지 않습니다. 피해는 야생동물에 의한 것이며, 시는 피해 보상 및 예방을 위한 행정적 지원을 제공하고 있어 소송 대상이 부재합니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>상대방인 한국남부발전은 공공기관으로 자력이 충분하며(적합 조건 2), LNG복합발전소 건설로 인한 인근 주민들의 집단적 피해 발생 가능성이 높습니다(적합 조건 3). 환경영향평가 결과가 증거로 활용될 수 있고(적합 조건 5), 이미 주민공청회라는 공적 절차가 진행 중입니다(적합 조건 6). 피해보상에 대한 이견이 명확히 드러나 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>농·임·어업인 다수</t>
+          <t>인근 주민 다수</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>서산시, 야생동물 피해예방시설 설치 지원 확대 추진</t>
+          <t>하동 LNG복합발전소 건설 공청회 개최</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L389" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M389" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010000877</t>
+          <t>https://news.knn.co.kr/news/article/184637</t>
         </is>
       </c>
       <c r="N389" t="inlineStr">
         <is>
-          <t>2026-03-04 00:18:46.586428+00:00</t>
+          <t>2026-03-06 12:16:02.454922+00:00</t>
         </is>
       </c>
     </row>
     <row r="390">
-      <c r="A390" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A390" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>부산시</t>
+          <t>대한민국, 가습기살균제 사업자 및 원료물질 사업자</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>엄궁·장낙대교 집행정지 소송 1심 기각, 항소 예정</t>
+          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 관련 부칙 삭제로 일부 피해자 소송권 제한 우려 제기</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>환경단체가 부산 엄궁대교와 장낙대교 건설에 반대하며 제기한 집행정지 소송이 1심에서 기각되었습니다. 환경단체는 이에 불복하여 항소할 예정이며, 해당 교량들은 부산시가 2030년 완공을 목표로 추진 중인 대규모 공공사업입니다.</t>
+          <t>가습기살균제 피해자들을 위한 특별법 개정안에서 '단기 소멸시효 중단' 조항이 삭제되어 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 지적이 나왔습니다. 개정안은 기존 구제급여를 손해배상금으로 전환하고, 피해자가 배상심의위원회 금액에 불만족 시 민사소송을 제기할 수 있도록 하지만, 소멸시효 규정 적용에 대한 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제로 해당 조항에 문제를 제기한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>이 사건은 환경단체의 행정소송으로, 직접적인 금전적 피해를 입은 다수의 피해자가 특정되지 않아 소송금융의 주요 적합 조건인 집단적 피해 및 큰 피해 규모에 해당하지 않습니다. 상대방(부산시)은 자력이 충분하나(적합 조건 2), 1심에서 원고 패소 판결이 나와 소송 승소 가능성이 낮게 평가될 수 있습니다.</t>
+          <t>가습기살균제 사건은 국가와 기업의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 또한, 특별법 개정안 논의라는 공적 절차가 진행 중이며(적합 조건 6), 부칙 삭제로 인해 일부 피해자들의 소멸시효 쟁점이 발생하여 새로운 소송 기회가 창출될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>환경단체 제기 '엄궁·장낙대교 집행정지' 소송 1심 기각… 항소할 것</t>
+          <t>가습기살균제 '소멸시효 중단' 부칙 삭제…10년 전 피해자 영향은</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L390" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M390" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6087511</t>
+          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063541</t>
         </is>
       </c>
       <c r="N390" t="inlineStr">
         <is>
-          <t>2026-03-03 00:45:04.065403+00:00</t>
+          <t>2026-03-06 12:13:50.163045+00:00</t>
         </is>
       </c>
     </row>
     <row r="391">
-      <c r="A391" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A391" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C391" t="inlineStr"/>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>부영주택</t>
+        </is>
+      </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 또는 예정</t>
+          <t>인천 연수구의 고강도 대응책 모색 중, 부영주택은 처분취소소송 등 법적 대응으로 일관</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>경남 밀양에서 쓰레기 소각 중 발생한 불티로 인해 산림 143ha가 소실되는 대형 산불이 발생했습니다. 산림당국이 '산불 확산 대응 2단계'를 발령할 정도로 피해 규모가 컸으며, 가해자에 대한 처벌과 함께 손해배상 청구의 필요성이 제기되고 있습니다.</t>
+          <t>부영주택이 2018년부터 토양 오염 정화 조치명령을 4차례 받았음에도 7년째 법적 대응으로 일관하며 시민 안전을 방치하고 있다. 인천 연수구는 이에 대한 고강도 대응책을 모색 중이다. 대기업의 환경 오염 책임과 다수 시민 피해가 예상되는 사건으로, 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>쓰레기 소각으로 인한 산불 발생으로 상대방 책임이 비교적 명확하며(적합 조건 1), 143ha에 달하는 산림 소실로 피해 규모가 크고(적합 조건 4), 산림당국의 조사 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '처벌' 언급으로 공적 절차가 진행 중일 가능성이 있습니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고 집단적 피해 여부가 명확하지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>상대방 부영주택은 대기업으로 자력이 충분하며(적합 조건 2), 4차례의 정화 조치명령과 2018년 토양 오염 사실이 확인되어 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 7년째 시민 안전 방치 및 연수구의 고강도 대응책 모색은 집단적 피해와 공적 절차 진행 중임을 시사하여 소송금융 투자에 적합함(적합 조건 3, 6).</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 시민</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>[천지일보 이슈종합] 미국 이란 갈등·4선 박홍근 후보 지목·중동 공습...</t>
+          <t>7년째 묵묵부답 부영…인천 연수구, 고강도 대응책 모색</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>kmaeil.com</t>
         </is>
       </c>
       <c r="L391" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M391" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380295</t>
+          <t>https://www.kmaeil.com/news/articleView.html?idxno=631942</t>
         </is>
       </c>
       <c r="N391" t="inlineStr">
         <is>
-          <t>2026-03-03 00:35:32.507819+00:00</t>
+          <t>2026-03-06 01:44:20.182950+00:00</t>
         </is>
       </c>
     </row>
     <row r="392">
-      <c r="A392" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A392" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C392" t="inlineStr"/>
       <c r="D392" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>음성군 야생동물 피해보상사업 추진</t>
+          <t>기존 배상 제도의 개선 및 피해 배상 대상 확대 논의 중</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>충북 음성군이 야생동물로 인한 농작물 및 인명피해를 신속하게 보상하기 위한 '야생동물 피해보상사업'을 본격 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위해 실시된다.</t>
+          <t>가습기 살균제 피해 배상 제도가 손해배상 신청 기한 제한과 등급제 미폐지 등 여러 해결 과제를 안고 있습니다. 환경보건시민센터는 기존 법이 최소한의 생존만을 보장한다고 지적하며, 피해 배상 대상 확대를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>기사는 음성군이 야생동물 피해에 대한 보상사업을 추진한다는 내용으로, 소송의 상대방이 될 수 있는 주체가 명확히 특정되지 않습니다. 음성군은 피해를 유발한 주체가 아닌 보상 주체로 등장하며, 이는 소송금융의 적합 조건인 '상대방 책임 명확'에 부합하지 않습니다. 오히려 정부가 피해를 보상하려는 노력을 하고 있어 소송의 필요성이 낮아질 수 있습니다.</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 주요 가해 기업들이 대기업으로 자력이 충분하며(적합 조건 2), 집단적 피해와 막대한 피해 규모를 가진 사건입니다(적합 조건 3, 4). 또한, 이미 정부 조사 및 관련 절차가 진행되었고(적합 조건 5, 6), 현재도 배상 대상 확대 및 제도 개선 논의가 활발히 이루어지고 있어 추가적인 법적 조치 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
-          <t>음성군, 야생동물 피해보상사업 추진</t>
+          <t>“가습기 살균제 피해 배상 대상 확대해 주오”</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L392" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M392" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400254</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1772710800796335006</t>
         </is>
       </c>
       <c r="N392" t="inlineStr">
         <is>
-          <t>2026-03-03 00:17:48.603048+00:00</t>
+          <t>2026-03-06 01:44:02.117525+00:00</t>
         </is>
       </c>
     </row>
     <row r="393">
-      <c r="A393" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A393" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C393" t="inlineStr"/>
       <c r="D393" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>산불 가해자에 대한 처벌 및 손해배상 청구 제언</t>
+          <t>환경피해 조사 지원 조례 제정 제안 및 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>올해 산불 피해가 전년 대비 7배 급증한 것으로 나타났다. 전문가들은 산불 가해자에 대한 단순 처벌을 넘어 진화 및 복구 비용에 대한 막대한 손해배상 청구를 통해 실질적인 예방 효과를 거둘 수 있다고 제언했다.</t>
+          <t>공익법률센터 농본은 농촌 환경피해에 대한 현행 건강피해조사 청원 제도가 주민들에게 문턱이 높고 유명무실하다고 지적했다. 이에 기초지자체가 환경피해 실태 조사를 실시하고 주민들을 지원하는 조례 제정의 필요성을 제안하며, 향후 전국적인 캠페인을 이어나갈 계획이다.</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>산불 피해는 집단적 피해이며(적합 조건 3), '막대한 손해배상'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 '산림청에 따르면'이라는 언급은 공식적인 조사 결과나 증거가 존재함을 시사하며(적합 조건 5), '처벌'을 언급하는 것은 관련 공적 절차가 진행 중일 가능성을 나타냅니다(적합 조건 6). 그러나 기사만으로는 구체적인 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵고, 책임의 명확성도 추가 정보가 필요하여 적합도를 Medium으로 판단했습니다.</t>
+          <t>기사 내용은 농촌 환경피해 조사 제도의 문제점을 지적하고 개선을 위한 정책 제안에 해당합니다. 특정 가해 기업이나 기관이 명확히 특정되지 않아 상대방 책임 및 자력 조건(적합 조건 1, 2)을 충족하지 못하며, 피해 증거 확보가 현재 주민들에게 어렵다는 점(적합 조건 5)도 투자 적합도를 낮춥니다. 집단적 피해 가능성은 있으나(적합 조건 3), 소송금융 투자 대상으로서의 구체적인 사건이 아닌 제도 개선 논의 단계입니다.</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농촌 주민 다수</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>산불 피해 전년 대비 '7배' 급증…  처벌 넘어 손해배상 청구해야</t>
+          <t>공익법률센터 농본, '유명무실 환경피해 조사제도' 농촌 환경피해조사 ...</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L393" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M393" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380205</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030514511143309a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N393" t="inlineStr">
         <is>
-          <t>2026-03-02 12:44:02.435905+00:00</t>
+          <t>2026-03-06 01:03:46.980061+00:00</t>
         </is>
       </c>
     </row>
     <row r="394">
-      <c r="A394" s="4" t="inlineStr">
+      <c r="A394" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 기본계획 취소 1심 판결 후 항소심 진행 중</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>국토교통부가 가덕도신공항의 연내 착공을 추진하며 안전을 최우선 가치로 강조하고 있습니다. 한편, 새만금 국제공항은 1심에서 조류 충돌 위험 및 습지 영향 평가 부족을 이유로 기본계획 취소 판결을 받았으며, 국토부는 항소심에서 전문가 의견을 보완하여 재판부를 설득할 계획입니다.</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 관련 소송은 국토교통부를 상대로 진행 중이므로 상대방의 자력이 충분합니다 (적합 조건 2). 또한 1심에서 기본계획 취소 판결이 내려져 원고 측에 유리한 증거가 확보된 상태입니다 (적합 조건 5). 그러나 이 소송은 환경 및 행정적 쟁점에 초점을 맞추고 있어, 다수의 피해자에 대한 직접적인 금전적 손해배상 청구 사건으로 보기는 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>가덕도신공항 연내 착공 가시화…국토부2차관 “안전 기준 타협 없다”</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>youthdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L394" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M394" t="inlineStr">
+        <is>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=214766</t>
+        </is>
+      </c>
+      <c r="N394" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:58:01.661365+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>수도권 쓰레기 원정 소각으로 인한 지역 갈등 심화</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>수도권 생활폐기물 직매립 금지 시행 이후 서울시의 신규 소각장 건립이 무산되면서, 수도권 쓰레기 4800t이 충청권 민간 업체로 넘어가 소각되는 '원정 소각'이 발생하고 있습니다. 이에 충청권 지역사회는 '쓰레기는 발생한 곳에서 처리해야 한다'는 원칙이 무너졌다며 강하게 반발하고 있어 지역 갈등이 심화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>서울시 등 수도권 지자체의 폐기물 처리 능력 부족으로 인한 원정 소각 책임이 명확하며(적합 조건 1), 상대방이 공공기관이므로 자력이 충분합니다(적합 조건 2). 충청권 지역사회 주민들이 집단적인 환경적, 사회적 피해를 입고 있으며(적합 조건 3), 수도권매립지관리공사 통계 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>충청권 지역사회 주민 다수</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>“남의 집 앞마당서 소각?”…매립 금지 한 달, ‘쓰레기 전쟁’의 민낯</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>segye.com</t>
+        </is>
+      </c>
+      <c r="L395" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M395" t="inlineStr">
+        <is>
+          <t>https://www.segye.com/newsView/20260306502872?OutUrl=naver</t>
+        </is>
+      </c>
+      <c r="N395" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:47:08.266614+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>국가 및 가습기살균제 사업자</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 중단 조항 삭제 논란</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>가습기살균제 피해자들의 민사 소송 권리와 관련된 특별법 개정안에서 '단기 소멸시효 중단' 조항이 국회 논의 과정에서 삭제되었습니다. 이로 인해 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제를 제기했으며, 법조계에서는 피해자들에게 불리하게 작용할 수 있다고 지적합니다.</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>가습기살균제 사건은 대법원에서 국가 책임이 인정되었고(상대방 책임 명확), 국가 및 관련 기업들이 피고가 되므로 자력이 충분합니다. 또한 다수의 피해자가 발생한 집단적 피해 사건이며, 심각한 건강 피해로 피해 규모가 큽니다. 특별법 개정안 논의 등 공적 절차가 진행 중이며, 소멸시효 조항 삭제로 인해 피해자들의 소송 제기 기회가 제한될 수 있어 새로운 소송 수요가 발생할 가능성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>가습기살균제 '소멸시효 중단' 조항 삭제…10년 전 피해자 영향은</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>nocutnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L396" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M396" t="inlineStr">
+        <is>
+          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063436</t>
+        </is>
+      </c>
+      <c r="N396" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:35:30.966725+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B394" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D394" t="inlineStr">
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>영양군 또는 대한민국</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>산불 피해 보상 비상대책위원회 구성 및 정부/지자체에 지원 요청 단계</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>영양 산불 피해 주민들이 비상대책위원회를 구성하고 더불어민주당 최고위원과의 간담회에서 산림 복구, 주택 신축, 금융 지원 확대 등 현실적인 지원을 요청했습니다. 이는 지역 현안 청취의 일환으로 진행되었으며, 아직 소송이나 공식적인 공적 절차는 시작되지 않은 정책 건의 단계입니다.</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>기사에서 산불의 원인이나 법적 책임 주체가 명확히 특정되지 않아 적합 조건 1(상대방 책임 명확)이 충족되지 않습니다. 사건의 성격이 직접적인 손해배상 청구보다는 정부/지자체에 대한 정책 건의 및 지원 요청에 가까워 소송금융 투자를 위한 명확한 피고와 법적 청구 근거가 부족합니다. 다만, 집단적 피해(비상대책위원회 구성)와 피해 규모(산림 복구, 주택 신축)는 상당할 것으로 추정됩니다.</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>영양군  영양의 미래를 듣다 … 박규환 더불어민주당 최고위원, 영양군...</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>m-i.kr</t>
+        </is>
+      </c>
+      <c r="L397" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="M397" t="inlineStr">
+        <is>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343340</t>
+        </is>
+      </c>
+      <c r="N397" t="inlineStr">
+        <is>
+          <t>2026-03-06 00:15:27.255918+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>대법원 상고심 진행 중</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>포항 지진 피해주민들의 정신적 위자료 소송이 1심 승소 후 항소심에서 패소하여 현재 대법원에서 법률 다툼이 진행 중입니다. 한 경상북도지사 예비후보가 도지사 당선 시 경북도가 나서 피해주민을 지원하겠다고 공약했습니다.</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>포항 지진은 정부의 지열발전사업으로 인한 인재로 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대한민국 정부 및 관련 공공기관이 피고이므로 자력이 충분합니다(적합 조건 2). 수만 명의 피해주민이 관련된 집단적 피해이며(적합 조건 3, 4), 정부 조사 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 현재 대법원 상고심이 진행 중으로 종결되지 않은 사건입니다.</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr">
+        <is>
+          <t>김재원 경상북도지사 예비후보, 포항 발전 담은 5대 핵심 공약 발표</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L398" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M398" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593353</t>
+        </is>
+      </c>
+      <c r="N398" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:49:58.640256+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr"/>
+      <c r="D399" t="inlineStr"/>
+      <c r="E399" t="inlineStr"/>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>본 기사는 '마포 소각장 백지화'라는 제목을 가지고 있으나, 실제 본문 내용은 택배 포장규제, 호주 날씨, ESG 공시 등 여러 ESG 관련 뉴스 헤드라인의 나열입니다. 따라서 제목과 관련된 구체적인 사건 내용이나 피해 상황이 전혀 언급되지 않아 소송금융 투자 검토를 위한 사건 분석이 불가능합니다.</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>제공된 기사 본문은 여러 개의 ESG 관련 헤드라인으로 구성되어 있으며, 제목에서 언급된 '마포 소각장 백지화'와 관련된 구체적인 사건이나 피해 내용을 전혀 담고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 정보가 부재합니다.</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>'마포 소각장' 결국 백지화…서울시 '기존 시설 증설' 검토</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>newstree.kr</t>
+        </is>
+      </c>
+      <c r="L399" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="M399" t="inlineStr">
+        <is>
+          <t>https://www.newstree.kr/newsView/ntr202603040019</t>
+        </is>
+      </c>
+      <c r="N399" t="inlineStr">
+        <is>
+          <t>2026-03-05 01:44:05.940807+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>영풍</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E394" t="inlineStr">
-[...418 lines deleted...]
-      </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>지진특별법 제정 및 피해구제지원금 지급 완료</t>
+          <t>환경부의 국회 보고 및 주민대책위와 소송대리인단 간 진실공방 진행 중</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보가 지진특별법 제정으로 11만 가구가 피해구제지원금을 받을 수 있었던 과정을 언급하며, 포항시민의 고통을 정책과 행정의 책임으로 바꾸겠다고 강조했다. 이 기사는 과거 포항 지진 피해에 대한 입법적 해결과 지원금 지급이 완료된 상황을 회고하는 내용이다.</t>
+          <t>영풍 석포제련소의 대규모 환경복원 비용 누락 의혹이 제기되며 회계 리스크가 부상하고 있다. 주민대책위원회와 소송대리인단은 영풍이 환경복원 비용을 장부에서 누락해 기업 실적을 왜곡했다고 주장하며, 환경부가 국회에 보고한 최소 정화 비용은 2991억 원에 달한다.</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>이 기사는 포항 지진 특별법 제정 및 11만 가구에 대한 피해구제지원금 지급이라는 과거의 사건과 그 해결 과정을 언급하고 있습니다. 이는 이미 주요 법적 및 입법적 절차가 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (영풍의 대규모 환경복원 비용 누락 주장), 상대방에게 자력이 충분함 (영풍은 대기업으로 추정되며 수천억 원 규모의 환경개선비가 논의됨), 집단적 피해 (주민대책위원회가 구성되어 다수 주민의 피해를 대변), 피해 규모가 큼 (환경부 보고 기준 최소 2991억 원의 정화 비용), 증거가 있거나 확보 가능함 (환경부가 국회에 보고한 자료 존재), 이미 공적 절차가 진행 중임 (환경부의 국회 보고 및 주민대책위 활동).</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2991억 원, 최대 5400억 원 추정</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>11만 가구</t>
+          <t>주민 다수</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>‘선거사무소 개소’ 공원식 포항시장 예비후보, 희망경제캠프 선대위...</t>
+          <t>석포제련소 환경개선비 5400억 진실공방…영풍, 회계 리스크 부상</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>1conomynews.co.kr</t>
         </is>
       </c>
       <c r="L400" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M400" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260228500074</t>
+          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47308</t>
         </is>
       </c>
       <c r="N400" t="inlineStr">
         <is>
-          <t>2026-03-01 12:16:50.519941+00:00</t>
+          <t>2026-03-05 01:39:33.394851+00:00</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>국정조사 실시 요구 중</t>
+          <t>마포구 소각장 건립 관련 행정소송은 서울시 패소로 종결. 현재는 강남구, 노원구 등 기존 소각장 증설에 대한 주민 반발 및 서울시의 절충점 모색 중.</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>의성 산불로 27명의 생명과 11만 6000헥타르의 숲이 소실된 사건에 대해 안동환경운동연합 대표가 국가 대응의 구조적 실패를 지적했습니다. 강풍 뒤에 숨지 말고 국민 안전과 피해자 권리 차원에서 국가의 적절한 대응 여부를 묻고 국정조사를 실시할 것을 촉구했습니다.</t>
+          <t>서울시가 마포구 소각장 신규 건립 계획을 행정소송 패소 후 백지화했으나, 쓰레기 처리 용량 부족으로 기존 소각장 증설을 추진 중이다. 강남구, 노원구 등 소각장 인근 주민들은 냄새, 분진, 유해 가스 및 재산 가치 하락 우려로 증설에 강력히 반발하고 있어 향후 집단 민원 및 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>국가 대응 실패를 주장하며 상대방(국가)의 책임이 비교적 명확하고 자력이 충분합니다. 27명의 생명과 11만 6000헥타르의 숲 피해는 집단적이고 규모가 크며, 국정조사 실시 요구를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
+          <t>서울시의 소각장 건립 절차 위법성이 행정소송에서 확인되어 상대방 책임이 명확하며(적합 조건 1), 대규모 공공기관인 서울시가 상대방이므로 자력이 충분하다(적합 조건 2). 마포구, 강남구, 노원구 등 다수 지역 주민들이 소각장 건립/증설로 인한 환경적, 재산적 피해를 우려하고 있어 집단적 피해가 예상되며(적합 조건 3), 잠재적 피해 규모가 클 수 있다(적합 조건 4). 행정소송 판결문 등 증거 확보도 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>27명 및 11만 6000헥타르의 숲</t>
+          <t>다수 (마포구, 강남구, 노원구 소각장 인근 주민)</t>
         </is>
       </c>
       <c r="J401" t="inlineStr">
         <is>
-          <t>의성산불은 구조적 실패... 국정조사 실시하라</t>
+          <t>서울시 ‘마포구 소각장’ 건립 포기…쓰레기 100% 자체처리 계획 난관</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>hyunbulnews.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L401" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M401" t="inlineStr">
         <is>
-          <t>https://www.hyunbulnews.com/news/articleView.html?idxno=502201</t>
+          <t>https://www.donga.com/news/Society/article/all/20260304/133463412/1</t>
         </is>
       </c>
       <c r="N401" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:33.381820+00:00</t>
+          <t>2026-03-05 01:35:39.716940+00:00</t>
         </is>
       </c>
     </row>
     <row r="402">
-      <c r="A402" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A402" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C402" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C402" t="inlineStr"/>
       <c r="D402" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>포항지진 특별법 제정 및 피해구제지원금 지급 완료 후, 대법원 판결로 국가 책임이 인정되어 개별 손해배상 소송이 진행 중.</t>
+          <t>초대형 산불 피해 구제 특별법 시행 및 접수 진행 중</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보가 과거 지진범대위 공동위원장으로서 11만 가구가 피해구제지원금을 받을 수 있도록 투쟁했던 경험을 언급하며 포항의 안전과 민생을 책임지는 시장이 되겠다고 밝혔다. 이는 국가 책임이 인정된 대규모 포항 지진 피해 사건을 참조하며, 여전히 개별 소송의 가능성이 남아있는 상황이다.</t>
+          <t>경북 초대형 산불로 피해를 입은 산주들을 위한 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 1월 29일 시행되어 피해 구제 신청을 받고 있다. 이 법은 산불 피해자들에게 직접적인 지원을 제공하기 위한 것으로, 소송을 통한 배상보다는 정부 차원의 구제에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>포항 지진 피해는 정부의 책임이 명확히 인정되었고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 11만 가구에 달하는 대규모 피해자(적합 조건 3, 4)와 명확한 증거(정부 조사, 특례법 제정)(적합 조건 5)가 존재한다. 비록 기사는 과거의 투쟁을 언급하지만, 대법원 판결 등으로 국가의 책임이 확정되어 개별 소송의 가능성이 여전히 높아 소송금융 투자에 적합하다.</t>
+          <t>초대형 산불로 인해 다수의 산주가 피해를 입었으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다(피해 규모가 큼). 또한, 피해 구제를 위한 특별법이 제정되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 그러나 소송의 상대방 책임이 명확히 특정되지 않고, 기사 내용만으로는 소송금융 투자 대상으로서의 법적 쟁점 발굴이 어렵습니다.</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>11만 가구</t>
+          <t>다수의 산주</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보, '희망경제캠프' 닻 올렸다…  포항 재도약 성...</t>
+          <t>경북도, 2026년 임업·산림 공익직접지불금 접수</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L402" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M402" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2400036</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402129</t>
         </is>
       </c>
       <c r="N402" t="inlineStr">
         <is>
-          <t>2026-02-28 12:17:03.412482+00:00</t>
+          <t>2026-03-05 00:59:16.979591+00:00</t>
         </is>
       </c>
     </row>
     <row r="403">
-      <c r="A403" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A403" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C403" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C403" t="inlineStr"/>
       <c r="D403" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>서울시가 하급심에서 패소하여 상고를 검토 중</t>
+          <t>산불 피해구제 특별법 시행 및 직불금 신청 안내</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>서울시가 마포 소각장 관련 소송에서 패소하고 상고를 검토 중인 상황입니다. 이는 소각장 건설로 인한 환경적 또는 행정적 분쟁을 시사하며, 공공기관을 상대로 한 집단 소송 가능성이 있습니다. 현재 사건은 종결되지 않고 진행 중입니다.</t>
+          <t>지난해 경북, 경남, 울산 지역의 초대형 산불로 피해를 입은 산주들을 위한 특별법이 금년 1월 29일 시행되었습니다. 경북도는 이 특별법에 따라 임업직불금을 신청할 것을 독려하며, 피해 구제를 위한 절차를 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>서울시가 마포 소각장 관련 소송에서 패소하여 책임이 비교적 명확하며(적합 조건 1), 공공기관인 서울시는 자력이 충분합니다(적합 조건 2). 소각장 건설은 다수의 주민에게 집단적 피해를 야기할 수 있으며(적합 조건 3), 이미 패소 판결이 나왔다는 점에서 증거가 확보되었음을 시사합니다(적합 조건 5). 사건이 상고심 진행 예정으로 종결되지 않았습니다.</t>
+          <t>해당 기사는 초대형 산불 피해 산주들을 위한 특별법 제정 및 직불금 신청 안내에 관한 내용으로, 특정 상대방의 책임 소재를 다루거나 소송 제기 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 소송 당사자 및 쟁점이 불분명하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>산주 다수</t>
         </is>
       </c>
       <c r="J403" t="inlineStr">
         <is>
-          <t>'마포 소각장' 패소한 서울시 '상고할 결심'...약일까? 독일까?</t>
+          <t>경북도,임업직불금 꼭 신청하세요</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>newstree.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L403" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M403" t="inlineStr">
         <is>
-          <t>https://www.newstree.kr/newsView/ntr202602270004</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160286155727361</t>
         </is>
       </c>
       <c r="N403" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:55.117621+00:00</t>
+          <t>2026-03-05 00:55:54.130409+00:00</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>엑손모빌, 선코어</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>해상풍력 특별법 추진 및 어업인 집단 반발, 소송 진행 중</t>
+          <t>미국 연방대법원 기후소송 심리 착수</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>해상풍력 개발을 둘러싸고 여러 지역에서 어업권 침해, 경관 논란, 상생기금 배분 갈등 등으로 어업인들의 반발이 확산되고 있다. 정부 주도의 계획입지 체제 도입을 위한 특별법이 추진되는 가운데, 과거에도 소송과 집회가 반복된 바 있어 향후 법적 분쟁 가능성이 높다.</t>
+          <t>미국 연방대법원이 엑손모빌과 선코어를 상대로 제기된 기후 관련 손해배상 소송의 기각 요청을 심리하기로 결정했습니다. 이 소송의 핵심 쟁점은 기업의 기후 변화 책임 여부입니다.</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>정부 주도의 해상풍력 개발로 인해 어업권 침해가 발생하고 있으며, 정부 또는 대형 개발사가 상대방으로 자력이 충분함(조건 2). 여러 지역의 다수 어업인이 피해를 입어 집단적 피해가 명확하며(조건 3), 과거에도 소송과 집회가 반복되었고 특별법 추진 등 공적 절차가 진행 중이므로(조건 6) 소송금융 투자에 적합성이 높음.</t>
+          <t>상대방은 자력이 충분한 대기업(엑손모빌, 선코어)이며(적합 조건 2), 기후 변화 관련 소송은 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 수반할 가능성이 높습니다. 또한, 미국 연방대법원에서 소송 심리에 착수했다는 점에서 사건의 중요성과 법적 쟁점이 충분히 존재합니다.</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>어업인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>'바다 위 풍력' 속도전...어업인 반발 확산</t>
+          <t>3월 1주차 해외 ESG 핫클립</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L404" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M404" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108269</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18100</t>
         </is>
       </c>
       <c r="N404" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:35.938615+00:00</t>
+          <t>2026-03-05 00:31:04.284691+00:00</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C405" t="inlineStr"/>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>고양시</t>
+        </is>
+      </c>
       <c r="D405" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>고양시가 폐기물처리업체의 위법행위에 대한 실질적 단속 및 피해 구제를 외면했다는 비판이 제기되었습니다. 이에 고양시의 행정 난맥을 질타하는 행정소송이 청구되어 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>고양시라는 공공기관이 소송 상대방으로 자력이 충분하며(적합 조건 2), 폐기물관리법상 위법행위에 대한 고양시의 책임이 비교적 명확하게 지적되고 있습니다(적합 조건 1). 관련 행정 기록 등을 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 집단적 피해 여부를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>고양시, 폐기물처리업체 위법행위에 '뒷짐'만</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>kihoilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L405" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M405" t="inlineStr">
+        <is>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015039</t>
+        </is>
+      </c>
+      <c r="N405" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:46:17.372851+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>정부 및 건설사</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>본안 소송 진행 중, 공사중지 신청 기각</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>시민행동이 낙동강 엄궁·장낙대교 건설 사업에 대해 본안 소송 판결 확정 시까지 공사 중지를 요청했으나, 법원에서 해당 신청이 기각되었다. 원고 측은 낙동강 하구 생태계의 영구적 보전 가치를 주장하며 소송을 이어갈 예정으로, 현재 본안 소송이 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>상대방은 공공기관 또는 대기업일 가능성이 높아 자력이 충분하며(적합 조건 2), 낙동강 하구 생태계 보전이라는 집단적이고 중대한 가치를 다루므로 피해 규모가 크고(적합 조건 3, 4), 시민행동이 원고로 참여하여 집단적 피해 양상을 보임(적합 조건 3). 다만, 공사중지 신청이 기각되어 본안 소송의 진행에 다소 어려움이 있을 수 있다.</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>낙동강 ‘엄궁·장낙대교’ 공사중지 신청사건 기각</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>kookje.co.kr</t>
+        </is>
+      </c>
+      <c r="L406" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="M406" t="inlineStr">
+        <is>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22004000960</t>
+        </is>
+      </c>
+      <c r="N406" t="inlineStr">
+        <is>
+          <t>2026-03-04 01:45:09.993645+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E405" t="inlineStr">
-[...134 lines deleted...]
-      </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>야생동물 피해보상사업 추진</t>
+          <t>가습기살균제피해구제법 전부개정법률안 국회 본회의 의결 앞둠, 국무총리 소속 배상심의위원회 구성 예정</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>음성군이 2026년부터 야생동물로 인한 농작물 및 인명 피해를 보상하는 사업을 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위한 것으로, 피해 발생 시 군에서 직접 보상금을 지급할 예정이다.</t>
+          <t>가습기살균제 피해에 대한 국가의 책임이 명문화되는 '가습기살균제피해구제법 전부개정법률안'이 국회 본회의 의결을 앞두고 있습니다. 이 개정안은 기존 치료비 외에 일실이익과 위자료까지 배상 범위를 확대하고, 등급 중심에서 벗어나 개인별로 배상액을 산정하게 됩니다. 정부는 법안 통과 후 국무총리 소속 배상심의위원회를 구성하여 하반기부터 개인별 배상 심의에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>이 기사는 음성군이 야생동물 피해에 대해 보상하는 사업을 추진한다는 내용으로, 소송금융의 대상이 되는 '책임 있는 상대방'이 특정되지 않습니다. 이는 피해자에게 보상을 제공하는 공공사업이며, 소송을 통해 다툴 대상이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
+          <t>국가의 책임이 법률 개정안으로 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력을 가진 상대방이 특정됩니다. 1000만 병 이상 판매된 제품으로 인한 5971명 이상의 집단적 피해가 발생했으며, 9240억 원 규모의 큰 피해 금액이 추산됩니다. 또한, 법률 개정안이 국회 본회의 의결을 앞두고 있어 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 9240억 원 (2022년 추산)</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5971명 이상</t>
         </is>
       </c>
       <c r="J407" t="inlineStr">
         <is>
-          <t>음성군, '2026년 야생동물 피해보상사업' 추진</t>
+          <t>피해자 울리던 가습기살균제 등급 사라진다…잃어버린 월급도 국가가 배...</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>ccreview.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L407" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M407" t="inlineStr">
         <is>
-          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343543</t>
+          <t>https://www.joongang.co.kr/article/25408820</t>
         </is>
       </c>
       <c r="N407" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:04.466798+00:00</t>
+          <t>2026-03-04 01:30:20.846125+00:00</t>
         </is>
       </c>
     </row>
     <row r="408">
-      <c r="A408" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A408" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>그린피스</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>미 법원 판결</t>
+          <t>새만금신공항 개발사업 기본계획 취소 소송 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>미국 법원이 송유관 반대 시위를 벌인 환경단체 그린피스에 5천억원 규모의 배상금을 지급하라는 판결을 내렸습니다. 이 소송은 2016년 착공된 '다코타 액세스 파이프라인'(DAPL) 건설 과정에서 발생한 갈등이 원인입니다.</t>
+          <t>새만금신공항 개발사업 기본계획 취소 소송에서 국토교통부가 공항 입지 선정 과정에서 조류 충돌 위험성을 충분히 검토하지 않고 위험도를 축소 평가한 점이 인정되어 1심 원고 승소 판결이 내려졌다. 서울대교구 환경사목위원회는 이 판결의 의미를 되새기며 수라갯벌 보전의 필요성을 강조하는 에코포럼을 개최했다. 이 사건은 환경 문제와 항공 안전 측면에서 사업 재검토 여론을 형성하며 사회적 관심을 받고 있다.</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함(미 법원 판결) 조건은 충족되나, 상대방(그린피스)의 5천억원이라는 천문학적인 배상금 지급 능력이 매우 불확실하여 자력 부족이 예상됩니다. 또한, 로앤굿의 고객은 주로 피해자(원고)인데, 이 사건은 송유관 회사가 환경단체를 상대로 손해배상을 청구한 경우로 고객 대상과 부합하지 않습니다.</t>
+          <t>국토교통부의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관(적합 조건 2)이다. 또한, 새만금신공항백지화 공동행동 소속 시민들이 원고로 참여한 집단적 성격의 소송이며(적합 조건 3), 조류 충돌 위험성 등 객관적 증거가 충분히 제시되었다(적합 조건 5). 1심 판결이 내려졌으나 최종 종결된 사건은 아니므로 항소심 등 후속 절차에 대한 소송금융의 기회가 있다.</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>5천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
-          <t>미 법원, '송유관 반대시위' 그린피스에  5천억원 배상하라</t>
+          <t>서울대교구 환경사목위, ‘새만금신공항’ 주제 에코포럼 개최</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>catholictimes.org</t>
         </is>
       </c>
       <c r="L408" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M408" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459121&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.catholictimes.org/article/20260302500134</t>
         </is>
       </c>
       <c r="N408" t="inlineStr">
         <is>
-          <t>2026-02-28 00:47:09.374625+00:00</t>
+          <t>2026-03-04 01:20:03.160918+00:00</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C409" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E409" t="inlineStr"/>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>부산시</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>엄궁·장낙대교 건설 집행정지 신청 기각 후 즉시항고 진행 중</t>
+        </is>
+      </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>강원특별자치도가 악취 및 석면 저감, 폐기물 처리 시설 확충 등 환경 현안 개선을 위해 총 938억 원을 투입한다. 슬레이트 지붕 철거 및 개량, 석면 피해자 구제급여 지급 등을 통해 생활환경 안전성을 높이고, 2030년 직매립 금지에 대비한 폐기물 처리 시설 확충도 추진할 예정이다.</t>
+          <t>환경단체가 부산 엄궁·장낙대교 건설로 인한 낙동강하구 생태계 파괴 우려를 제기하며 부산시를 상대로 집행정지 신청을 제기했으나 법원에서 기각되었습니다. 이에 불복하여 즉시항고에 나섰으며, 법정보호종 서식지 훼손 등 회복할 수 없는 손해 발생 가능성을 적극 소명할 예정입니다.</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>기사는 강원특별자치도가 환경 현안 개선에 예산을 투입한다는 내용으로, 특정 가해자나 소송 대상이 명확하지 않다. '석면 피해자 구제급여 지급'이 언급되지만, 이는 이미 발생한 피해에 대한 지자체의 구제 조치이며, 소송금융이 개입할 만한 새로운 분쟁이나 가해자를 상대로 한 소송의 맥락이 아니다. 따라서 적합 조건에 해당하는 부분이 거의 없어 소송금융 투자 대상으로 부적합하다.</t>
+          <t>행정소송의 집행정지 신청으로, 직접적인 금전적 손해배상 청구가 아닌 공사 중단이 주된 목적입니다. 따라서 소송금융 투자의 핵심인 금전적 회수 가능성이 낮아 투자 매력도가 떨어집니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>강원특별자치도, 환경현안 개선에 '938억 투입'</t>
+          <t>엄궁·장낙대교 집행정지 기각에 환경단체 '즉시항고'</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L409" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M409" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515859</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211434&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N409" t="inlineStr">
         <is>
-          <t>2026-02-27 12:21:04.605793+00:00</t>
+          <t>2026-03-04 01:17:15.437415+00:00</t>
         </is>
       </c>
     </row>
     <row r="410">
-      <c r="A410" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A410" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C410" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E410" t="inlineStr"/>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>1심 및 항소심에서 주민 승소, 서울시 상고 검토 중</t>
+        </is>
+      </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>대구 동구청장 예비후보로 등록한 이재혁 후보의 프로필 기사입니다. 그는 군공항 이전 특별법 제정, 소음 피해보상 제도 개선, 산업단지 환경조사, 낙동강 수질 개선 등 다양한 정책을 추진해 온 인물로 소개됩니다. 본 기사는 특정 사건이나 분쟁에 대한 내용이 아닙니다.</t>
+          <t>서울시가 마포구에 추가 소각장을 건립하려던 계획이 1심에 이어 항소심에서도 절차 위반으로 위법하다는 판결을 받았다. 법원은 입지선정위원회 구성 및 타당성조사 기관 선정 과정의 위법성을 지적했으며, 서울시는 상고 여부를 검토 중이다. 주민들은 서울시의 무원칙한 쓰레기 대응과 쓰레기 발생지 처리 원칙 위반에 대한 우려를 표하고 있다.</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 정책 활동을 소개하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건을 충족하지 않습니다.</t>
+          <t>서울시의 소각장 건립 계획이 1심과 항소심에서 절차 위반으로 위법하다는 판결을 받아 상대방 책임이 명확하며(적합 조건 1, 5), 상대방인 서울시는 자력이 충분하다(적합 조건 2). 마포구 주민들이 조직적으로 대응하는 집단적 피해 사례이다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>마포구 상암동 주민 다수</t>
         </is>
       </c>
       <c r="J410" t="inlineStr">
         <is>
-          <t>대구 동구청장 예비후보 등록, '동구의 새일꾼' 이재혁</t>
+          <t>쓰레기 독박, 정의로운 해법 찾아라</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L410" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M410" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225167</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/58935.html</t>
         </is>
       </c>
       <c r="N410" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:11.218842+00:00</t>
+          <t>2026-03-04 01:15:17.676605+00:00</t>
         </is>
       </c>
     </row>
     <row r="411">
-      <c r="A411" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A411" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C411" t="inlineStr"/>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>미국 에너지부</t>
+        </is>
+      </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>동해시 야생동물 피해보상 지원사업 진행 중</t>
+          <t>미국 에너지부 보고서 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 농가들은 3월 3일부터 11월 27일까지 피해 보상을 신청할 수 있습니다.</t>
+          <t>미국 에너지부가 기후변화에 대한 편향된 시각을 가진 보고서를 발표하여 국제 과학계의 반발을 사고 있으며, 이 보고서를 이유로 소송이 제기되었습니다. 이는 기후규제 해체를 정당화하려는 시도로 해석되어 광범위한 환경적, 사회적 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>해당 기사는 동해시가 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다는 내용으로, 소송을 제기할 명확한 상대방(피고)이 존재하지 않습니다. 이는 소송금융 투자 대상으로서의 핵심 요건인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건에 부합하지 않아 투자 가능성이 매우 낮습니다.</t>
+          <t>미국 에너지부라는 공공기관이 피고가 될 수 있으며(적합 조건 2), 기후규제 해체와 관련된 사안으로 집단적이고 광범위한 피해 발생 가능성이 높습니다(적합 조건 3, 4). 국제 과학계의 반박과 이미 소송이 제기되었다는 점에서 상대방 책임이 비교적 명확하고 증거 확보가 용이할 것으로 판단됩니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J411" t="inlineStr">
         <is>
-          <t>동해시, 야생동물 농작물 피해보상 지원</t>
+          <t>국제과학계 미국 에너지부 보고서 반박 나서,  기후규제 해체 정당화 말...</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L411" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M411" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515349</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431651</t>
         </is>
       </c>
       <c r="N411" t="inlineStr">
         <is>
-          <t>2026-02-27 00:16:45.232225+00:00</t>
+          <t>2026-03-04 01:14:57.405721+00:00</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>제주시</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>환경단체 국정조사 요구</t>
+          <t>사단법인 곶자왈사람들의 비판 및 문제 제기</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>의성 산불로 27명의 생명과 11만6천 헥타르의 숲이 소실된 사건에 대해 안동환경운동연합이 국가의 대응이 적절했는지 의문을 제기하며 국정조사를 통해 진실을 밝힐 것을 요구했습니다. 이는 국민 안전과 피해자 권리 보장을 위한 문제로 지적되었습니다.</t>
+          <t>제주시의 소나무재선충병 방제사업 과정에서 환경부 지정 멸종위기종인 제주고사리삼과 희귀식물 새우난초의 집단서식지가 크게 훼손되었다는 주장이 제기되었다. 사단법인 곶자왈사람들은 중장비 투입으로 천여 개체의 제주고사리삼 서식지가 짓밟혔다고 비판하며, 제주시의 책임이 명확해 보인다. 이는 공공기관을 상대로 한 환경 소송으로 발전할 가능성이 높은 사건이다.</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>국가의 부적절한 대응 가능성이 제기되어 상대방(국가)의 자력이 충분하며(적합 조건 2), 27명의 사망자와 11만6천 헥타르의 숲 소실은 집단적이고 막대한 피해 규모를 나타냅니다(적합 조건 3, 4). 또한, 환경단체가 국정조사를 요구하고 있어 공적 절차 진행 가능성이 높습니다(적합 조건 6).</t>
+          <t>제주시의 소나무재선충 방제사업으로 멸종위기종 서식지가 훼손되었다는 주장이 제기되어 상대방 책임이 명확하고(적합 조건 1), 상대방이 공공기관(제주시)으로 자력이 충분하다(적합 조건 2). 천여 개체의 멸종위기종 집단서식지 훼손은 집단적 피해(적합 조건 3)이자 피해 규모가 크며(적합 조건 4), 사단법인 곶자왈사람들의 현장 확인으로 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>27명 이상</t>
+          <t>천여 개체의 제주고사리삼 및 새우난초 서식지 훼손</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
-          <t>환경단체  의성 산불, 국정조사로 진실 밝혀야</t>
+          <t>[주요 단신] 제2공항 주민투표 등 ‘8대 우선 도정혁신과제’ 발표 외</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>beopbo.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L412" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M412" t="inlineStr">
         <is>
-          <t>https://www.beopbo.com/news/articleView.html?idxno=334067</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498183&amp;ref=A</t>
         </is>
       </c>
       <c r="N412" t="inlineStr">
         <is>
-          <t>2026-02-26 12:46:44.546605+00:00</t>
+          <t>2026-03-04 01:08:28.350310+00:00</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C413" t="inlineStr"/>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>고병원성 조류인플루엔자 여부 조사 및 방역 조치 진행 중</t>
+          <t>서울시가 신규 광역자원회수시설 관련 법률적 절차 종료 결정</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>구례의 한 오리농장에서 조류인플루엔자 항원이 검출되어 전남도가 고병원성 여부를 조사 중이다. 해당 농장의 오리 9천 마리는 매몰 처분되었으며, 반경 10km 이내 가금농장에 대한 정밀 검사가 예정되어 있다. 이는 질병 발생에 따른 정부의 방역 조치 상황을 전달하는 단신이다.</t>
+          <t>서울시가 마포구 상암동에 추진 중이던 신규 광역자원회수시설 관련 법률적 절차를 종료하기로 결정했습니다. 대신 기존 마포자원회수시설을 현대화하여 친환경 기술을 도입할 방침입니다. 이는 구민 반발에 따른 제동으로 보입니다.</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 및 상대방에게 자력이 충분함 조건에 해당하지 않음. 기사는 조류인플루엔자 발생 및 정부의 방역 조치에 대한 내용으로, 특정 가해 주체가 명확하지 않아 소송금융 투자 대상으로서의 법적 분쟁 가능성이 낮음.</t>
+          <t>서울시가 신규 광역자원회수시설과 관련한 소송 등 법률적 절차를 종료하기로 결정하여, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮거나 기존 절차가 종결되는 상황에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>1개 농장 (오리 9천 마리)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>[간추린 단신] 구례 오리농장서 AI 검출…고병원성 조사 외</t>
+          <t>쓰레기는 늘고 소각장은 늙고…증설 꺼낸 서울시, 구민 반발에 제동</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L413" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M413" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494896&amp;ref=A</t>
+          <t>https://www.kukinews.com/article/view/kuk202603030246</t>
         </is>
       </c>
       <c r="N413" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:41.969637+00:00</t>
+          <t>2026-03-04 00:41:34.464678+00:00</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C414" t="inlineStr"/>
-      <c r="D414" t="inlineStr"/>
-      <c r="E414" t="inlineStr"/>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>서산시의 야생동물 피해예방시설 설치 지원사업 및 피해방지단 운영 중</t>
+        </is>
+      </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>이재혁 동구청장 예비후보가 군공항 이전 특별법 제정 참여, 군소음 피해보상 제도 개선 논의, 산업단지 환경문제 조사, 낙동강 수질 개선 활동 등 생활 밀착형 정책 활동을 이어왔음을 강조하며, 구호가 아닌 결과로 증명하겠다는 포부를 밝히고 있다. 기사는 특정 법적 분쟁이 아닌 정치인의 공약 및 과거 활동을 다루고 있다.</t>
+          <t>충남 서산시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 줄이고 농가의 안정적인 영농활동을 돕기 위해 '야생동물 피해예방시설 설치 지원사업'을 추진한다. 농·임·어업인에게 최대 300만 원까지 시설 설치 비용을 지원하며, 총사업비는 2,800만 원 규모이다. 시는 반복적인 피해 지역 등을 우선 지원하고, 피해보상금 지급 및 유해야생동물 피해방지단 운영 등 종합적인 대응책을 병행할 방침이다.</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 잠재적 분쟁을 다루는 것이 아니라, 정치인의 과거 정책 활동을 소개하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자, 구체적인 피해 사실, 또는 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 서산시가 야생동물로 인한 농작물 피해를 예방하기 위한 지원 사업을 추진한다는 내용으로, 소송금융의 핵심인 '책임 있는 소송 상대방'이 명확히 특정되지 않습니다. 피해는 야생동물에 의한 것이며, 시는 피해 보상 및 예방을 위한 행정적 지원을 제공하고 있어 소송 대상이 부재합니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농·임·어업인 다수</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>이재혁, 동구청장 예비후보 등록… 구호 아닌 결과로 증명</t>
+          <t>서산시, 야생동물 피해예방시설 설치 지원 확대 추진</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L414" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M414" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=535164</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010000877</t>
         </is>
       </c>
       <c r="N414" t="inlineStr">
         <is>
-          <t>2026-02-26 12:32:27.558752+00:00</t>
+          <t>2026-03-04 00:18:46.586428+00:00</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C415" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E415" t="inlineStr"/>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>부산시</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>엄궁·장낙대교 집행정지 소송 1심 기각, 항소 예정</t>
+        </is>
+      </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>이재혁 예비후보가 대구 동구청장 선거에 등록하며 자신의 경력을 소개했습니다. 그는 동구에서 태어나 성장했으며, 통합공항 이전 논의를 주도하고 군공항 이전 특별법 및 군소음 피해보상 제도 개선 과정에 참여했다고 밝혔습니다.</t>
+          <t>환경단체가 부산 엄궁대교와 장낙대교 건설에 반대하며 제기한 집행정지 소송이 1심에서 기각되었습니다. 환경단체는 이에 불복하여 항소할 예정이며, 해당 교량들은 부산시가 2030년 완공을 목표로 추진 중인 대규모 공공사업입니다.</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 정치인의 선거 출마 소식과 그의 과거 활동을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송 기회를 언급하고 있지 않습니다. '군소음 피해보상 제도 개선 과정 참여'는 입법 및 정책 개선 활동으로, 현재 진행 중이거나 잠재적인 소송 사건과는 거리가 멉니다.</t>
+          <t>이 사건은 환경단체의 행정소송으로, 직접적인 금전적 피해를 입은 다수의 피해자가 특정되지 않아 소송금융의 주요 적합 조건인 집단적 피해 및 큰 피해 규모에 해당하지 않습니다. 상대방(부산시)은 자력이 충분하나(적합 조건 2), 1심에서 원고 패소 판결이 나와 소송 승소 가능성이 낮게 평가될 수 있습니다.</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>이재혁, 대구 동구청장 예비후보 등록⋯“동구의 새일꾼, 새로운 미래 ...</t>
+          <t>환경단체 제기 '엄궁·장낙대교 집행정지' 소송 1심 기각… 항소할 것</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L415" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M415" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260226500532</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6087511</t>
         </is>
       </c>
       <c r="N415" t="inlineStr">
         <is>
-          <t>2026-02-26 12:30:58.334979+00:00</t>
+          <t>2026-03-03 00:45:04.065403+00:00</t>
         </is>
       </c>
     </row>
     <row r="416">
-      <c r="A416" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A416" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C416" t="inlineStr"/>
-      <c r="D416" t="inlineStr"/>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>강원특별자치도의 환경 문제 해결을 위한 투자 및 정책 시행</t>
+          <t>형사 수사 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>강원특별자치도는 2030년 생활폐기물 직매립 금지에 대비하여 938억 원을 투입해 환경 문제를 선제적으로 해결할 계획입니다. 공공 폐기물처리시설 확충, 미세먼지 및 악취 해결, 분리배출 활성화, 석면 피해자 구제급여 지급 및 슬레이트 지붕 철거 등의 사업을 추진합니다.</t>
+          <t>경남 밀양에서 쓰레기 소각 중 발생한 불티로 인해 산림 143ha가 소실되는 대형 산불이 발생했습니다. 산림당국이 '산불 확산 대응 2단계'를 발령할 정도로 피해 규모가 컸으며, 가해자에 대한 처벌과 함께 손해배상 청구의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>이 기사는 강원특별자치도가 환경 문제 해결을 위해 대규모 예산을 투입하는 정책 발표로, 특정 가해자가 존재하여 피해자들이 소송을 제기할 만한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 대상 사건이 부재하며, 기사는 정부의 선제적 대응과 구제급여 지급에 초점을 맞추고 있습니다.</t>
+          <t>쓰레기 소각으로 인한 산불 발생으로 상대방 책임이 비교적 명확하며(적합 조건 1), 143ha에 달하는 산림 소실로 피해 규모가 크고(적합 조건 4), 산림당국의 조사 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '처벌' 언급으로 공적 절차가 진행 중일 가능성이 있습니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고 집단적 피해 여부가 명확하지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>석면 피해자 32명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>강원특별자치도, 938억 원 투입해 환경 문제 선제적 해결</t>
+          <t>[천지일보 이슈종합] 미국 이란 갈등·4선 박홍근 후보 지목·중동 공습...</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L416" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M416" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260226500426</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380295</t>
         </is>
       </c>
       <c r="N416" t="inlineStr">
         <is>
-          <t>2026-02-26 12:20:53.939943+00:00</t>
+          <t>2026-03-03 00:35:32.507819+00:00</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C417" t="inlineStr"/>
-      <c r="D417" t="inlineStr"/>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>강원특별자치도의 환경 개선 정책 및 투자 계획 발표, 석면 피해자 구제급여 지급 중</t>
+          <t>음성군 야생동물 피해보상사업 추진</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>강원특별자치도가 2030년 생활폐기물 직매립 금지에 대비하고 미세먼지, 악취 등 도민 체감 환경 개선을 위해 총 938억 원을 투입하는 계획을 발표했습니다. 이 계획에는 재활용 시설 확충, 노후차량 저감장치 지원, 악취 방지시설 지원, 슬레이트 지붕 철거 및 석면 피해자 구제급여 지급 등이 포함됩니다. 이는 도민 생활환경 전반의 안전성을 높이기 위한 선제적 행정 노력에 대한 내용입니다.</t>
+          <t>충북 음성군이 야생동물로 인한 농작물 및 인명피해를 신속하게 보상하기 위한 '야생동물 피해보상사업'을 본격 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위해 실시된다.</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>이 기사는 강원특별자치도의 환경 개선 정책 및 투자 계획을 다루고 있으며, 특정 주체의 잘못으로 인한 피해 발생이나 소송 대상이 될 만한 사건을 언급하고 있지 않습니다. 따라서 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>기사는 음성군이 야생동물 피해에 대한 보상사업을 추진한다는 내용으로, 소송의 상대방이 될 수 있는 주체가 명확히 특정되지 않습니다. 음성군은 피해를 유발한 주체가 아닌 보상 주체로 등장하며, 이는 소송금융의 적합 조건인 '상대방 책임 명확'에 부합하지 않습니다. 오히려 정부가 피해를 보상하려는 노력을 하고 있어 소송의 필요성이 낮아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J417" t="inlineStr">
         <is>
-          <t>[강원자치도]도민 생활환경 개선에 938억 원 투입</t>
+          <t>음성군, 야생동물 피해보상사업 추진</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L417" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M417" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588757?ref=naver</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400254</t>
         </is>
       </c>
       <c r="N417" t="inlineStr">
         <is>
-          <t>2026-02-26 00:33:55.751472+00:00</t>
+          <t>2026-03-03 00:17:48.603048+00:00</t>
         </is>
       </c>
     </row>
     <row r="418">
-      <c r="A418" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A418" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C418" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C418" t="inlineStr"/>
       <c r="D418" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>마포구 주민들의 과거 행정소송 사례 언급, 환경운동연합의 정보공개청구 진행</t>
+          <t>산불 가해자에 대한 처벌 및 손해배상 청구 제언</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>서울시의 수도권 쓰레기 처리 문제로 충청 지역까지 피해가 확산되고 있으며, 서울시가 명백한 가해자로 지목되었다. 과거 마포구 주민들이 서울시를 상대로 소각장 설치 관련 행정소송을 벌여 설치를 저지한 사례가 있으며, 환경운동연합이 정보공개청구를 통해 직매립 금지 사실을 확인했다. 이는 서울시의 폐기물 처리 정책으로 인한 광범위한 환경 문제와 잠재적 집단 피해를 시사한다.</t>
+          <t>올해 산불 피해가 전년 대비 7배 급증한 것으로 나타났다. 전문가들은 산불 가해자에 대한 단순 처벌을 넘어 진화 및 복구 비용에 대한 막대한 손해배상 청구를 통해 실질적인 예방 효과를 거둘 수 있다고 제언했다.</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>서울시가 '명백한 가해자'로 지목되어 책임이 명확하고(적합 조건 1), 공공기관으로서 자력이 충분하다(적합 조건 2). '수도권 쓰레기가 충청까지'라는 점에서 광범위한 지역의 집단적 피해 발생 가능성이 높으며(적합 조건 3), 환경운동연합의 정보공개청구로 증거 확보 가능성도 있다(적합 조건 5). 또한 정보공개청구는 공적 절차 진행 중으로 볼 수 있다(적합 조건 6).</t>
+          <t>산불 피해는 집단적 피해이며(적합 조건 3), '막대한 손해배상'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 '산림청에 따르면'이라는 언급은 공식적인 조사 결과나 증거가 존재함을 시사하며(적합 조건 5), '처벌'을 언급하는 것은 관련 공적 절차가 진행 중일 가능성을 나타냅니다(적합 조건 6). 그러나 기사만으로는 구체적인 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵고, 책임의 명확성도 추가 정보가 필요하여 적합도를 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J418" t="inlineStr">
         <is>
-          <t>수도권 쓰레기가 충청까지… 서울은 명백한 가해자</t>
+          <t>산불 피해 전년 대비 '7배' 급증…  처벌 넘어 손해배상 청구해야</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L418" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M418" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69681</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380205</t>
         </is>
       </c>
       <c r="N418" t="inlineStr">
         <is>
-          <t>2026-02-25 13:31:38.946312+00:00</t>
+          <t>2026-03-02 12:44:02.435905+00:00</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C419" t="inlineStr"/>
-      <c r="D419" t="inlineStr"/>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>국회</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>과거 사건 기록물 공개</t>
+          <t>헌법재판소의 기후 입법 시한 경과 및 국회 입법 지연</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>행정안전부 국가기록원이 1991년 낙동강 페놀 오염 사고 분쟁조정 기록(1992~1993년)과 일제강점기 강제동원 명부 등 174만여 건의 국가기록물을 공개했다. 이 기록물들은 과거사 규명 및 학술 연구 목적으로, 국가기록포털에서 원문 열람이 가능하다.</t>
+          <t>헌법재판소가 정한 기후 입법 시한을 국회가 넘기면서 입법 지연 문제가 발생하고 있습니다. 기사는 '취소소송'을 언급하며 기후특위의 법제화 논의가 진행 중임을 보여줍니다. 이는 국가의 기후변화 대응 의무 이행과 관련된 사안입니다.</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>기사 내용은 과거 낙동강 페놀 오염 사고의 분쟁조정 기록(1992~1993년) 및 일제강점기 강제동원 명부 등 역사적 기록물 공개에 관한 것으로, 현재 시점에서 소송금융 투자 대상이 될 만한 새로운 분쟁 발생 가능성이 낮다. 이는 '이미 종결된 사건'에 해당한다.</t>
+          <t>기사는 헌법재판소가 정한 기후 입법 시한을 국회가 넘겼음을 시사하며 국가의 입법적 책임 가능성을 보여줍니다 (적합 조건 2, 5, 6). 그러나 매우 짧은 본문에서 입법 지연으로 인한 특정 피해자 집단과 구체적인 금전적 피해 규모가 명확히 확인되지 않아, 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>‘낙동강 페놀·강제동원명부’ 기록물 베일 벗는다</t>
+          <t>헌재가 준 '기후 입법 시한' 넘긴 국회, 속사정은</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L419" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M419" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516497?OutUrl=naver</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32497</t>
         </is>
       </c>
       <c r="N419" t="inlineStr">
         <is>
-          <t>2026-02-25 13:30:22.196911+00:00</t>
+          <t>2026-03-02 12:37:12.381976+00:00</t>
         </is>
       </c>
     </row>
     <row r="420">
-      <c r="A420" s="2" t="inlineStr">
+      <c r="A420" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr"/>
+      <c r="D420" t="inlineStr"/>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>산불 발생 1년 후 회복 노력 중</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>청송 산불 발생 1년 후, 30여 명의 주민들이 집과 과수원을 잃는 등 큰 피해를 입었음에도 불구하고 마을 회복을 위해 노력하고 있다는 내용의 기사입니다. 주민들의 회복 의지를 강조하며, 피해의 아픔을 극복하려는 공동체의 노력을 조명하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>기사 내용만으로는 산불의 원인과 책임 소재가 불분명하여 소송 상대방을 특정할 수 없습니다. 또한, 상대방의 자력이나 책임에 대한 증거 여부도 파악되지 않아 소송금융 투자에 필요한 핵심 정보가 부족합니다. (적합 조건 1, 2, 5 불충족)</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>30여 명</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>검은 봄 1년, 청송 산불의 상처 위에 다시 짓는 삶</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>kyongbuk.co.kr</t>
+        </is>
+      </c>
+      <c r="L420" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M420" t="inlineStr">
+        <is>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4065650</t>
+        </is>
+      </c>
+      <c r="N420" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:22:41.225830+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>음성군</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>음성군 야생동물 피해보상사업 추진 중</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>충북 음성군이 야생동물로 인한 농작물 피해 농가를 대상으로 '2026년 야생동물 피해보상사업'을 추진합니다. 멧돼지, 고라니 등 유해 야생동물로 인한 농업인의 경제적 부담을 완화하기 위해 최대 500만원까지 보상할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>음성군이 야생동물 피해보상사업을 추진하며 책임 주체와 자력이 명확하고 공적 절차가 진행 중이나 (적합 조건 1, 2, 6), 개별 농가당 최대 보상액이 500만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작아 경제성이 낮습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 대상으로 합니다.</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>최대 500만 원</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J421" t="inlineStr">
+        <is>
+          <t>멧돼지가 망친 농사, 음성군이 갚아드려요 ... 최대 500만 원 보상</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>ccdn.co.kr</t>
+        </is>
+      </c>
+      <c r="L421" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M421" t="inlineStr">
+        <is>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065340</t>
+        </is>
+      </c>
+      <c r="N421" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:19:53.563689+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B420" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D420" t="inlineStr">
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>진양에너지</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E420" t="inlineStr">
-[...123 lines deleted...]
-      <c r="A422" s="4" t="inlineStr">
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>음성군의회 행정사무조사 특별위원회 활동 중, 주민 피해보상 협의 진행</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>음성군의회는 미곡리 진양에너지 화학사고와 관련하여 행정사무조사 특별위원회를 구성하고 활동 중이다. 특위는 사고 피해 주민들이 정당한 보상을 받을 수 있도록 음성군이 기업과 주민 간의 협의 과정에 적극적으로 나설 것을 강력히 당부했다.</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>진양에너지의 화학사고로 인한 주민 피해가 명확하며, 미곡리 주민 다수가 피해를 입은 집단적 피해 사건입니다. 음성군의회에서 행정사무조사 특별위원회가 활동 중이므로 공적 절차가 진행 중이며 증거 확보에 유리합니다.</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>미곡리 주민 다수</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr">
+        <is>
+          <t>음성군의회, 미곡리 진양에너지 화학사고 행정사무조사 특별위원회 활동...</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>ggilbo.com</t>
+        </is>
+      </c>
+      <c r="L422" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="M422" t="inlineStr">
+        <is>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144189</t>
+        </is>
+      </c>
+      <c r="N422" t="inlineStr">
+        <is>
+          <t>2026-03-02 12:19:07.104630+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
-        </is>
-[...66 lines deleted...]
-          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C423" t="inlineStr"/>
       <c r="D423" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>산불 피해 보상 및 지역 재건 논의 중 (정치적 공약 단계)</t>
+          <t>특별법 제정 및 직불금 신청 진행 중</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>최정호 한국라이스텍 부사장이 안동시의원 예비후보로 출마하며 안동 대형 산불 피해 보상과 지역 재건을 주요 공약으로 내세웠습니다. 그는 산불의 직접 피해자로서 실질적인 보상 체계 마련의 필요성을 강조하며, 청년 창업 지원 및 지역 경제 활성화 등 다양한 정책 방향을 제시했습니다.</t>
+          <t>지난해 경북 초대형 산불로 피해를 입은 산주들을 위해 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 제정되어 시행 중이다. 경북도는 피해 산주들에게 임업직불금 신청을 독려하고 있으며, 본 기사는 정부의 피해 구제 절차를 안내하는 내용이다.</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>대형 산불로 인한 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 공적 기록을 통한 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 소송 상대방이 명확히 특정되지 않았고(적합 조건 1 불분명), 현재 진행 중인 공적 절차에 대한 정보가 기사에 명시되지 않아(적합 조건 6 불분명) 적합도를 Medium으로 판단했습니다.</t>
+          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 제정 및 직불금 신청 안내를 다루고 있어, 소송금융의 핵심인 '상대방 책임이 명확한 소송 대상' (적합 조건 1)이 특정되지 않습니다. 정부는 피해 구제 주체이지 소송의 피고가 아니므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>산주 다수</t>
         </is>
       </c>
       <c r="J423" t="inlineStr">
         <is>
-          <t>[출마합니다] 최정호 한국라이스텍 부사장, 안동시다선거구 출마 선언</t>
+          <t>경북도, 임업직불금 꼭 신청하세요</t>
         </is>
       </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L423" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M423" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022416181200198</t>
+          <t>https://www.kbsm.net/news/view.php?idx=510079</t>
         </is>
       </c>
       <c r="N423" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:58.588006+00:00</t>
+          <t>2026-03-02 12:18:30.077179+00:00</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
+          <t>대한민국 (국회)</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>헌법재판소 헌법불합치 결정 후 국회 공론화 절차 진행 중, 법 개정 시한 경과</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>헌법재판소가 2년 전 탄소중립기본법 제8조 제1항에 대해 헌법불합치 결정을 내렸으나, 국회는 지난달 28일까지의 개정 시한을 넘겼습니다. 현재 국회 기후위기특별위원회 공론화위원회가 법 개정을 위한 공론화 절차를 진행 중이며, 4월 중순까지 논의를 마무리할 계획입니다. 헌재는 해당 조항이 미래 세대에 감축 부담을 과중하게 이전할 우려가 있어 헌법 전문 및 환경권 조항에 위배된다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>헌법재판소가 탄소중립기본법에 대해 헌법불합치 결정을 내림으로써 국가(국회)의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 기후소송 청구인단에 시민, 청소년, 어린이들이 포함되어 미래 세대의 환경권 침해를 주장하고 있어 집단적 피해 가능성이 높고(적합 조건 3), 헌재 결정 자체가 강력한 증거입니다(적합 조건 5). 현재 국회 공론화 절차가 진행 중이며(적합 조건 6), 법 개정 시한이 경과하여 추가적인 법적 다툼의 여지가 있습니다.</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>2년 전 ‘헌법 위배’ 판단 받은 ‘탄소중립기본법’ 공론화 본격 시작...</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>khan.co.kr</t>
+        </is>
+      </c>
+      <c r="L424" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="M424" t="inlineStr">
+        <is>
+          <t>https://www.khan.co.kr/article/202603020600121</t>
+        </is>
+      </c>
+      <c r="N424" t="inlineStr">
+        <is>
+          <t>2026-03-02 00:36:26.515216+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D424" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 개정안 국회 본회의 처리 임박, 국가 배상 체계로 전환 예정</t>
+          <t>지진특별법 제정 및 피해구제지원금 지급 완료</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자들이 국가 배상 체계 전환을 앞두고 인과관계의 폭넓은 인정을 요구하고 있습니다. 김성환 기후에너지환경부 장관은 국가가 적극적으로 배상 책임을 이행할 것을 약속했으며, 관련 특별법 개정안이 국회 본회의 통과를 앞두고 있습니다. 이르면 올해 하반기부터 국무총리 소속 배상심의위원회 중심의 국가 배상 절차가 본격적으로 시작될 전망입니다.</t>
+          <t>공원식 포항시장 예비후보가 지진특별법 제정으로 11만 가구가 피해구제지원금을 받을 수 있었던 과정을 언급하며, 포항시민의 고통을 정책과 행정의 책임으로 바꾸겠다고 강조했다. 이 기사는 과거 포항 지진 피해에 대한 입법적 해결과 지원금 지급이 완료된 상황을 회고하는 내용이다.</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확, 증거 확보 가능), 국가가 배상 주체이므로 자력이 충분합니다. 수천 명의 피해자가 발생한 집단적 피해이며, 특별법 개정안 통과로 국가 배상 체계 전환이 임박하여 새로운 소송 기회가 열릴 가능성이 높습니다(공적 절차 진행 중).</t>
+          <t>이 기사는 포항 지진 특별법 제정 및 11만 가구에 대한 피해구제지원금 지급이라는 과거의 사건과 그 해결 과정을 언급하고 있습니다. 이는 이미 주요 법적 및 입법적 절차가 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>수천 명 (구제 신청자 8039명 중 5971명 인정, 추가 2천~4천명 예상)</t>
+          <t>11만 가구</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>김성환  국가가 책임…가습기살균제 피해 배상 적극 해석</t>
+          <t>‘선거사무소 개소’ 공원식 포항시장 예비후보, 희망경제캠프 선대위...</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L425" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M425" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476457?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225064236</t>
+          <t>https://www.kbmaeil.com/article/20260228500074</t>
         </is>
       </c>
       <c r="N425" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:51.709314+00:00</t>
+          <t>2026-03-01 12:16:50.519941+00:00</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>국가배상 체계 전환 및 개인별 배상 심의 예정</t>
+          <t>국정조사 실시 요구 중</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>정부가 가습기살균제 피해에 대한 국가 책임을 강화하고, 기존 행정적 구제에서 국가배상 체계로 전환하겠다고 발표했다. 이는 대법원이 국가 책임을 인정한 판결에 따른 것으로, 올해 하반기부터 개인별 배상 심의에 착수할 예정이다. 피해자들은 피해 인정 및 등급 재심사를 요구하고 있으며, 현재까지 5971명이 피해를 인정받았고 이 중 1396명이 사망했다.</t>
+          <t>의성 산불로 27명의 생명과 11만 6000헥타르의 숲이 소실된 사건에 대해 안동환경운동연합 대표가 국가 대응의 구조적 실패를 지적했습니다. 강풍 뒤에 숨지 말고 국민 안전과 피해자 권리 차원에서 국가의 적절한 대응 여부를 묻고 국정조사를 실시할 것을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력의 상대방이 존재합니다(상대방 자력 충분). 5천명 이상의 피해자가 발생한 집단적 피해이며(집단적 피해, 피해 규모 큼), 정부 차원에서 배상 심의 절차가 진행될 예정입니다(공적 절차 진행 중).</t>
+          <t>국가 대응 실패를 주장하며 상대방(국가)의 책임이 비교적 명확하고 자력이 충분합니다. 27명의 생명과 11만 6000헥타르의 숲 피해는 집단적이고 규모가 크며, 국정조사 실시 요구를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>5971명 (피해 인정자), 1396명 (사망자)</t>
+          <t>27명 및 11만 6000헥타르의 숲</t>
         </is>
       </c>
       <c r="J426" t="inlineStr">
         <is>
-          <t>기후부 장관, 가습기살균제 피해자 만나 “국가 책임 강화···하반기 배...</t>
+          <t>의성산불은 구조적 실패... 국정조사 실시하라</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>hyunbulnews.com</t>
         </is>
       </c>
       <c r="L426" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M426" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602251621001</t>
+          <t>https://www.hyunbulnews.com/news/articleView.html?idxno=502201</t>
         </is>
       </c>
       <c r="N426" t="inlineStr">
         <is>
-          <t>2026-02-25 12:25:23.699208+00:00</t>
+          <t>2026-02-28 12:26:33.381820+00:00</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>광주시가 손해배상 소송 제기</t>
+          <t>포항지진 특별법 제정 및 피해구제지원금 지급 완료 후, 대법원 판결로 국가 책임이 인정되어 개별 손해배상 소송이 진행 중.</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>광주시는 청정빛고을의 SRF 제조시설이 제 역할을 하지 못해 매립장 수명이 단축되는 피해를 입었다며 293억 원 규모의 손해배상 소송을 제기했다. 광주시는 소송을 통해 구체적인 피해 규모를 명확히 규명하고 책임을 물을 계획이다.</t>
+          <t>공원식 포항시장 예비후보가 과거 지진범대위 공동위원장으로서 11만 가구가 피해구제지원금을 받을 수 있도록 투쟁했던 경험을 언급하며 포항의 안전과 민생을 책임지는 시장이 되겠다고 밝혔다. 이는 국가 책임이 인정된 대규모 포항 지진 피해 사건을 참조하며, 여전히 개별 소송의 가능성이 남아있는 상황이다.</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을의 SRF 제조시설 문제로 인한 매립장 수명 단축 피해에 대해 293억 원 규모의 손해배상 소송을 제기했다. 상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 소송 제기 단계이므로 증거가 확보되었을 것으로 예상된다(적합 조건 5). 피고의 자력도 충분할 것으로 추정되어(적합 조건 2) 소송금융 투자에 적합하다.</t>
+          <t>포항 지진 피해는 정부의 책임이 명확히 인정되었고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 11만 가구에 달하는 대규모 피해자(적합 조건 3, 4)와 명확한 증거(정부 조사, 특례법 제정)(적합 조건 5)가 존재한다. 비록 기사는 과거의 투쟁을 언급하지만, 대법원 판결 등으로 국가의 책임이 확정되어 개별 소송의 가능성이 여전히 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11만 가구</t>
         </is>
       </c>
       <c r="J427" t="inlineStr">
         <is>
-          <t>광주시, 청정빛고을에 293억 규모 ‘매립장 수명 단축’ 손해배상 청구</t>
+          <t>공원식 포항시장 예비후보, '희망경제캠프' 닻 올렸다…  포항 재도약 성...</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L427" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M427" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1187292</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2400036</t>
         </is>
       </c>
       <c r="N427" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:33.574745+00:00</t>
+          <t>2026-02-28 12:17:03.412482+00:00</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>서울시가 하급심에서 패소하여 상고를 검토 중</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>서울시가 마포 소각장 관련 소송에서 패소하고 상고를 검토 중인 상황입니다. 이는 소각장 건설로 인한 환경적 또는 행정적 분쟁을 시사하며, 공공기관을 상대로 한 집단 소송 가능성이 있습니다. 현재 사건은 종결되지 않고 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>서울시가 마포 소각장 관련 소송에서 패소하여 책임이 비교적 명확하며(적합 조건 1), 공공기관인 서울시는 자력이 충분합니다(적합 조건 2). 소각장 건설은 다수의 주민에게 집단적 피해를 야기할 수 있으며(적합 조건 3), 이미 패소 판결이 나왔다는 점에서 증거가 확보되었음을 시사합니다(적합 조건 5). 사건이 상고심 진행 예정으로 종결되지 않았습니다.</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J428" t="inlineStr">
+        <is>
+          <t>'마포 소각장' 패소한 서울시 '상고할 결심'...약일까? 독일까?</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>newstree.kr</t>
+        </is>
+      </c>
+      <c r="L428" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M428" t="inlineStr">
+        <is>
+          <t>https://www.newstree.kr/newsView/ntr202602270004</t>
+        </is>
+      </c>
+      <c r="N428" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:38:55.117621+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>정부</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E428" t="inlineStr">
-[...51 lines deleted...]
-      <c r="A429" s="3" t="inlineStr">
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>해상풍력 특별법 추진 및 어업인 집단 반발, 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>해상풍력 개발을 둘러싸고 여러 지역에서 어업권 침해, 경관 논란, 상생기금 배분 갈등 등으로 어업인들의 반발이 확산되고 있다. 정부 주도의 계획입지 체제 도입을 위한 특별법이 추진되는 가운데, 과거에도 소송과 집회가 반복된 바 있어 향후 법적 분쟁 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>정부 주도의 해상풍력 개발로 인해 어업권 침해가 발생하고 있으며, 정부 또는 대형 개발사가 상대방으로 자력이 충분함(조건 2). 여러 지역의 다수 어업인이 피해를 입어 집단적 피해가 명확하며(조건 3), 과거에도 소송과 집회가 반복되었고 특별법 추진 등 공적 절차가 진행 중이므로(조건 6) 소송금융 투자에 적합성이 높음.</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>어업인 다수</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>'바다 위 풍력' 속도전...어업인 반발 확산</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>4th.kr</t>
+        </is>
+      </c>
+      <c r="L429" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M429" t="inlineStr">
+        <is>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108269</t>
+        </is>
+      </c>
+      <c r="N429" t="inlineStr">
+        <is>
+          <t>2026-02-28 01:38:35.938615+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B429" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D429" t="inlineStr">
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr"/>
+      <c r="D430" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E429" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>광주시가 손해배상 소송 제기, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
+          <t>군의회 특위에서 피해보상 및 재발 방지 대책 논의 중</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>광주시가 가연성폐기물연료화시설(SRF) 운영사인 청정빛고을을 상대로 광역매립장 수명 단축 책임을 물어 293억 원의 손해배상 소송을 제기했습니다. 광주시는 청정빛고을이 약 4년간 제조시설을 가동하지 않아 백만 톤의 생활폐기물이 매립되면서 매립장 수명이 6년 5개월 줄었다고 주장합니다. 한편, 청정빛고을은 SRF 제조시설 운영비와 관련해 광주시에 2천억 원을 요구하는 중재 절차를 진행 중입니다.</t>
+          <t>음성군의회 특별위원회가 '미곡리 화학물질 유출사고'와 관련하여 주민 피해보상과 재발 방지 대책 마련을 논의하고 있다. 위원회는 주민 피해보상을 위한 군의 적극적 역할 강화와 행정 절차 투명성 확보를 주요 성과로 도출했으며, 사고 세부사항에 대한 명확한 방안을 요구했다.</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>광주시가 SRF 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 명확히 주장되고 피해 규모가 매우 큽니다. 청정빛고을 측이 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이어서 상대방의 자력도 충분할 것으로 판단됩니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>음성군의회 특위에서 '미곡리 화학물질 유출사고'에 대한 주민 피해보상 및 재발 방지 대책을 논의 중으로, 집단적 피해(조건 3)와 공적 절차 진행(조건 6)이 확인됩니다. 화학물질 유출이라는 명확한 사고 발생으로 증거 확보 가능성(조건 5)도 높습니다. 다만, 책임 주체가 기사에 명확히 특정되지 않아 상대방의 자력 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J430" t="inlineStr">
         <is>
-          <t>광주시 “매립장 수명 단축”…293억 원 손해배상 청구</t>
+          <t>음성군의회 특위, '미곡리 화학물질 유출사고' 재발 방지 대책 마련</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L430" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M430" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492708&amp;ref=A</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875622</t>
         </is>
       </c>
       <c r="N430" t="inlineStr">
         <is>
-          <t>2026-02-25 00:38:50.121665+00:00</t>
+          <t>2026-02-28 00:54:43.117380+00:00</t>
         </is>
       </c>
     </row>
     <row r="431">
-      <c r="A431" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A431" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C431" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C431" t="inlineStr"/>
       <c r="D431" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>음성군 야생동물 피해보상사업 진행 중</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>음성군이 야생동물로 인한 농작물 및 인명 피해 농가와 주민을 대상으로 피해보상사업을 추진합니다. 올해 5500만원의 예산을 투입하여 멧돼지, 고라니 등으로 인한 피해를 보상하며, 이는 농업인의 안정적 영농 지원을 위한 조치입니다.</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>해당 기사는 음성군이 야생동물로 인한 피해 농가 및 주민에게 보상금을 지급하는 사업에 대한 내용으로, 특정 책임 주체가 명확하지 않습니다. 소송금융의 대상이 되는 '피고'가 불분명하며, 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>산업·복지·보건·문화까지…음성군, 정주여건 강화와 미래 성장 기반...</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>bzeronews.com</t>
+        </is>
+      </c>
+      <c r="L431" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M431" t="inlineStr">
+        <is>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812429</t>
+        </is>
+      </c>
+      <c r="N431" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:54:11.827184+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr"/>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>야생동물 피해보상사업 추진</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>음성군이 2026년부터 야생동물로 인한 농작물 및 인명 피해를 보상하는 사업을 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위한 것으로, 피해 발생 시 군에서 직접 보상금을 지급할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>이 기사는 음성군이 야생동물 피해에 대해 보상하는 사업을 추진한다는 내용으로, 소송금융의 대상이 되는 '책임 있는 상대방'이 특정되지 않습니다. 이는 피해자에게 보상을 제공하는 공공사업이며, 소송을 통해 다툴 대상이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>음성군, '2026년 야생동물 피해보상사업' 추진</t>
+        </is>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>ccreview.co.kr</t>
+        </is>
+      </c>
+      <c r="L432" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M432" t="inlineStr">
+        <is>
+          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343543</t>
+        </is>
+      </c>
+      <c r="N432" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:54:04.466798+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>그린피스</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>미 법원 판결</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>미국 법원이 송유관 반대 시위를 벌인 환경단체 그린피스에 5천억원 규모의 배상금을 지급하라는 판결을 내렸습니다. 이 소송은 2016년 착공된 '다코타 액세스 파이프라인'(DAPL) 건설 과정에서 발생한 갈등이 원인입니다.</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확함(미 법원 판결) 조건은 충족되나, 상대방(그린피스)의 5천억원이라는 천문학적인 배상금 지급 능력이 매우 불확실하여 자력 부족이 예상됩니다. 또한, 로앤굿의 고객은 주로 피해자(원고)인데, 이 사건은 송유관 회사가 환경단체를 상대로 손해배상을 청구한 경우로 고객 대상과 부합하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>5천억원</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>미 법원, '송유관 반대시위' 그린피스에  5천억원 배상하라</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>news.sbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L433" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M433" t="inlineStr">
+        <is>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459121&amp;plink=ORI&amp;cooper=NAVER</t>
+        </is>
+      </c>
+      <c r="N433" t="inlineStr">
+        <is>
+          <t>2026-02-28 00:47:09.374625+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr"/>
+      <c r="D434" t="inlineStr"/>
+      <c r="E434" t="inlineStr"/>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>강원특별자치도가 악취 및 석면 저감, 폐기물 처리 시설 확충 등 환경 현안 개선을 위해 총 938억 원을 투입한다. 슬레이트 지붕 철거 및 개량, 석면 피해자 구제급여 지급 등을 통해 생활환경 안전성을 높이고, 2030년 직매립 금지에 대비한 폐기물 처리 시설 확충도 추진할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>기사는 강원특별자치도가 환경 현안 개선에 예산을 투입한다는 내용으로, 특정 가해자나 소송 대상이 명확하지 않다. '석면 피해자 구제급여 지급'이 언급되지만, 이는 이미 발생한 피해에 대한 지자체의 구제 조치이며, 소송금융이 개입할 만한 새로운 분쟁이나 가해자를 상대로 한 소송의 맥락이 아니다. 따라서 적합 조건에 해당하는 부분이 거의 없어 소송금융 투자 대상으로 부적합하다.</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>강원특별자치도, 환경현안 개선에 '938억 투입'</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L434" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="M434" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515859</t>
+        </is>
+      </c>
+      <c r="N434" t="inlineStr">
+        <is>
+          <t>2026-02-27 12:21:04.605793+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr"/>
+      <c r="D435" t="inlineStr"/>
+      <c r="E435" t="inlineStr"/>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>대구 동구청장 예비후보로 등록한 이재혁 후보의 프로필 기사입니다. 그는 군공항 이전 특별법 제정, 소음 피해보상 제도 개선, 산업단지 환경조사, 낙동강 수질 개선 등 다양한 정책을 추진해 온 인물로 소개됩니다. 본 기사는 특정 사건이나 분쟁에 대한 내용이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 정책 활동을 소개하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건을 충족하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>대구 동구청장 예비후보 등록, '동구의 새일꾼' 이재혁</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>ngonews.kr</t>
+        </is>
+      </c>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="M435" t="inlineStr">
+        <is>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225167</t>
+        </is>
+      </c>
+      <c r="N435" t="inlineStr">
+        <is>
+          <t>2026-02-27 00:17:11.218842+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr"/>
+      <c r="D436" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E431" t="inlineStr">
-[...358 lines deleted...]
-      </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>환경피해 관련 민사소송 진행 중</t>
+          <t>동해시 야생동물 피해보상 지원사업 진행 중</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>주민들이 3년 전부터 박달재 숯가마로 인한 환경피해를 주장하며 제천시와 관계 기관에 대책 마련을 요구해왔다. 문제 해결이 지연되자 주민들은 숯가마를 상대로 민사소송을 제기하여 1년 넘게 법적 다툼을 이어가고 있다.</t>
+          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 농가들은 3월 3일부터 11월 27일까지 피해 보상을 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>주민들이 3년 전부터 환경피해를 주장하며 민원을 제기했고, 현재 숯가마를 상대로 민사소송이 1년 넘게 진행 중이므로 상대방의 책임이 비교적 명확하고 집단적 피해 가능성이 있습니다. (적합 조건 1, 3) 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 확인이 필요합니다. (적합 조건 2, 4 불확실)</t>
+          <t>해당 기사는 동해시가 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다는 내용으로, 소송을 제기할 명확한 상대방(피고)이 존재하지 않습니다. 이는 소송금융 투자 대상으로서의 핵심 요건인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건에 부합하지 않아 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J436" t="inlineStr">
         <is>
-          <t>박달재 숯가마 민원 해결기미</t>
+          <t>동해시, 야생동물 농작물 피해보상 지원</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L436" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M436" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064556</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515349</t>
         </is>
       </c>
       <c r="N436" t="inlineStr">
         <is>
-          <t>2026-02-24 13:18:35.603573+00:00</t>
+          <t>2026-02-27 00:16:45.232225+00:00</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>광주시가 위탁운영사를 상대로 소송 진행 중 또는 예정</t>
+          <t>환경단체 국정조사 요구</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>광주시는 위탁운영사 '청정빛고을'의 시설 비정상 가동으로 인해 광역 위생매립장의 수명이 6.5년 단축되는 손해를 입었다고 밝혔습니다. 이에 광주시는 청정빛고을을 상대로 소송을 진행하며 구체적인 손해배상액을 산정할 계획입니다.</t>
+          <t>의성 산불로 27명의 생명과 11만6천 헥타르의 숲이 소실된 사건에 대해 안동환경운동연합이 국가의 대응이 적절했는지 의문을 제기하며 국정조사를 통해 진실을 밝힐 것을 요구했습니다. 이는 국민 안전과 피해자 권리 보장을 위한 문제로 지적되었습니다.</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>광주시가 위탁운영사의 비정상 가동으로 인한 광역 위생매립장 수명 단축이라는 구체적이고 큰 피해를 입었으며, 상대방 책임이 명확하게 특정됩니다. 광주시가 직접 소송을 진행 중이거나 예정하고 있어 증거 확보 가능성이 높습니다.</t>
+          <t>국가의 부적절한 대응 가능성이 제기되어 상대방(국가)의 자력이 충분하며(적합 조건 2), 27명의 사망자와 11만6천 헥타르의 숲 소실은 집단적이고 막대한 피해 규모를 나타냅니다(적합 조건 3, 4). 또한, 환경단체가 국정조사를 요구하고 있어 공적 절차 진행 가능성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>27명 이상</t>
         </is>
       </c>
       <c r="J437" t="inlineStr">
         <is>
-          <t>광주시 “SRF 중단 광역매립장 수명 6.5년 줄었다”</t>
+          <t>환경단체  의성 산불, 국정조사로 진실 밝혀야</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>beopbo.com</t>
         </is>
       </c>
       <c r="L437" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M437" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1771925472427714003</t>
+          <t>https://www.beopbo.com/news/articleView.html?idxno=334067</t>
         </is>
       </c>
       <c r="N437" t="inlineStr">
         <is>
-          <t>2026-02-24 13:18:20.184040+00:00</t>
+          <t>2026-02-26 12:46:44.546605+00:00</t>
         </is>
       </c>
     </row>
     <row r="438">
-      <c r="A438" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A438" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C438" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C438" t="inlineStr"/>
       <c r="D438" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>광주시가 293억 원 손해배상 청구, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
+          <t>고병원성 조류인플루엔자 여부 조사 및 방역 조치 진행 중</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>광주시는 가연성폐기물연료화시설 운영사인 청정빛고을이 시설을 가동하지 않아 1백만 톤의 생활폐기물이 매립되면서 광역매립장 수명이 6년 5개월 단축되었다고 주장하며 293억 원의 손해배상을 청구했다. 한편 청정빛고을은 SRF제조시설 운영비 관련하여 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이다.</t>
+          <t>구례의 한 오리농장에서 조류인플루엔자 항원이 검출되어 전남도가 고병원성 여부를 조사 중이다. 해당 농장의 오리 9천 마리는 매몰 처분되었으며, 반경 10km 이내 가금농장에 대한 정밀 검사가 예정되어 있다. 이는 질병 발생에 따른 정부의 방역 조치 상황을 전달하는 단신이다.</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을을 상대로 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 크며(조건 4), 구체적인 데이터(100만 톤 매립, 6년 5개월 수명 단축)를 기반으로 증거 확보 가능성이 높다(조건 5). 또한, 상대방은 2천억 원 규모의 중재 절차를 진행 중인 기업으로 자력이 충분할 것으로 예상되며(조건 2), 이미 소송이 제기된 상태이다.</t>
+          <t>상대방 책임이 비교적 명확함 및 상대방에게 자력이 충분함 조건에 해당하지 않음. 기사는 조류인플루엔자 발생 및 정부의 방역 조치에 대한 내용으로, 특정 가해 주체가 명확하지 않아 소송금융 투자 대상으로서의 법적 분쟁 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1개 농장 (오리 9천 마리)</t>
         </is>
       </c>
       <c r="J438" t="inlineStr">
         <is>
-          <t>[간추린 단신] 광주시 “매립장 수명 단축”…293억 원 손해배상 청구 ...</t>
+          <t>[간추린 단신] 구례 오리농장서 AI 검출…고병원성 조사 외</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L438" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M438" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492555&amp;ref=A</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494896&amp;ref=A</t>
         </is>
       </c>
       <c r="N438" t="inlineStr">
         <is>
-          <t>2026-02-24 13:15:09.250399+00:00</t>
+          <t>2026-02-26 12:41:41.969637+00:00</t>
         </is>
       </c>
     </row>
     <row r="439">
-      <c r="A439" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A439" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C439" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C439" t="inlineStr"/>
+      <c r="D439" t="inlineStr"/>
+      <c r="E439" t="inlineStr"/>
       <c r="F439" t="inlineStr">
         <is>
-          <t>광주시가 SRF제조시설 운영사인 청정빛고을㈜의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축되어 293억원의 손해를 입었다며 손해배상을 청구했다. 이는 2천100억원대 중재 분쟁과 함께 SRF 갈등이 법적 공방으로 확대된 것이다. 청정빛고을은 과거 악취 배출허용기준 초과로 행정처분을 받은 바 있다.</t>
+          <t>이재혁 동구청장 예비후보가 군공항 이전 특별법 제정 참여, 군소음 피해보상 제도 개선 논의, 산업단지 환경문제 조사, 낙동강 수질 개선 활동 등 생활 밀착형 정책 활동을 이어왔음을 강조하며, 구호가 아닌 결과로 증명하겠다는 포부를 밝히고 있다. 기사는 특정 법적 분쟁이 아닌 정치인의 공약 및 과거 활동을 다루고 있다.</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을㈜의 SRF제조시설 비정상 가동으로 인한 매립장 수명 단축에 대한 손해배상을 청구하여 상대방 책임이 명확하며(적합 조건 1), 손해액이 293억원으로 피해 규모가 크다(적합 조건 4). 매립량 데이터, 가동 중단 기록, 행정처분 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 2천100억원대 중재 분쟁 및 행정처분 등 공적 절차가 이미 진행 중이다(적합 조건 6).</t>
+          <t>이 기사는 특정 소송 사건이나 잠재적 분쟁을 다루는 것이 아니라, 정치인의 과거 정책 활동을 소개하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자, 구체적인 피해 사실, 또는 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>293억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>“매립장 수명 단축 손해 293억 배상해야”</t>
+          <t>이재혁, 동구청장 예비후보 등록… 구호 아닌 결과로 증명</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L439" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M439" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1771930380673843002</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=535164</t>
         </is>
       </c>
       <c r="N439" t="inlineStr">
         <is>
-          <t>2026-02-24 13:14:58.684630+00:00</t>
+          <t>2026-02-26 12:32:27.558752+00:00</t>
         </is>
       </c>
     </row>
     <row r="440">
-      <c r="A440" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A440" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C440" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C440" t="inlineStr"/>
+      <c r="D440" t="inlineStr"/>
+      <c r="E440" t="inlineStr"/>
       <c r="F440" t="inlineStr">
         <is>
-          <t>광주광역시가 SRF제조시설의 비정상 가동으로 광역위생매립장 사용 기간이 단축되었다고 보고, 운영사인 청정빛고을㈜에 293억 원의 손해배상을 청구했습니다. 이는 시설 운영 문제로 인한 시의 재정적 피해에 대한 법적 대응의 시작입니다.</t>
+          <t>이재혁 예비후보가 대구 동구청장 선거에 등록하며 자신의 경력을 소개했습니다. 그는 동구에서 태어나 성장했으며, 통합공항 이전 논의를 주도하고 군공항 이전 특별법 및 군소음 피해보상 제도 개선 과정에 참여했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>광주광역시가 SRF제조시설 운영사를 상대로 293억 원의 손해배상을 청구한 사건으로, 운영사의 비정상 가동으로 인한 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 매우 커 소송금융 투자에 적합합니다(적합 조건 4). 광주시의 보고를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>해당 기사는 특정 정치인의 선거 출마 소식과 그의 과거 활동을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송 기회를 언급하고 있지 않습니다. '군소음 피해보상 제도 개선 과정 참여'는 입법 및 정책 개선 활동으로, 현재 진행 중이거나 잠재적인 소송 사건과는 거리가 멉니다.</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>SRF제조시설 가동 중단 여파…광주시, 운영사에 293억 원 손해배상 청구</t>
+          <t>이재혁, 대구 동구청장 예비후보 등록⋯“동구의 새일꾼, 새로운 미래 ...</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L440" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M440" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723770</t>
+          <t>https://www.kbmaeil.com/article/20260226500532</t>
         </is>
       </c>
       <c r="N440" t="inlineStr">
         <is>
-          <t>2026-02-24 13:13:53.154257+00:00</t>
+          <t>2026-02-26 12:30:58.334979+00:00</t>
         </is>
       </c>
     </row>
     <row r="441">
-      <c r="A441" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A441" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C441" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C441" t="inlineStr"/>
+      <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
-          <t>광주시가 시설 운영사에 손해배상 청구</t>
+          <t>강원특별자치도의 환경 문제 해결을 위한 투자 및 정책 시행</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>광주시는 자원순환시설의 고형연료(SRF) 처리 중단으로 광역위생매립장 수명이 6.5년 단축되었다고 밝히며, 시설 운영사에 293억 원의 손해배상을 청구했다. 시는 인허가 지연과 행정처분 등을 원인으로 지목했다.</t>
+          <t>강원특별자치도는 2030년 생활폐기물 직매립 금지에 대비하여 938억 원을 투입해 환경 문제를 선제적으로 해결할 계획입니다. 공공 폐기물처리시설 확충, 미세먼지 및 악취 해결, 분리배출 활성화, 석면 피해자 구제급여 지급 및 슬레이트 지붕 철거 등의 사업을 추진합니다.</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>광주시가 시설 운영사에 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 명확하게 특정되고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 광주시가 직접 손해액을 산정하고 청구한 만큼 증거 확보 가능성이 높으며(적합 조건 5), '행정처분' 언급으로 공적 절차가 진행되었을 가능성도 있다(적합 조건 6).</t>
+          <t>이 기사는 강원특별자치도가 환경 문제 해결을 위해 대규모 예산을 투입하는 정책 발표로, 특정 가해자가 존재하여 피해자들이 소송을 제기할 만한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 대상 사건이 부재하며, 기사는 정부의 선제적 대응과 구제급여 지급에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>석면 피해자 32명</t>
         </is>
       </c>
       <c r="J441" t="inlineStr">
         <is>
-          <t>매립 전환 100만톤…광주, 손해액 293억 산정</t>
+          <t>강원특별자치도, 938억 원 투입해 환경 문제 선제적 해결</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L441" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M441" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207182</t>
+          <t>https://www.viva100.com/article/20260226500426</t>
         </is>
       </c>
       <c r="N441" t="inlineStr">
         <is>
-          <t>2026-02-24 13:12:36.165325+00:00</t>
+          <t>2026-02-26 12:20:53.939943+00:00</t>
         </is>
       </c>
     </row>
     <row r="442">
-      <c r="A442" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A442" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C442" t="inlineStr"/>
-      <c r="D442" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
-          <t>독일 고등법원 판결로 기업의 기후 관련 민사 책임 원칙 확인, 필리핀 태풍 피해자 Shell 상대 소송 제기, 뉴욕주 검찰의 JBS USA 그린워싱 소송 및 합의, 국제사법재판소 자문 의견 심리 중.</t>
+          <t>강원특별자치도의 환경 개선 정책 및 투자 계획 발표, 석면 피해자 구제급여 지급 중</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>기후소송이 전 세계적으로 증가하며 대규모 온실가스 배출 기업의 책임이 법정에서 인정되기 시작했다. 기업의 탄소 배출로 인한 직접적 피해와 그린워싱에 대한 소송이 활발하며, 국제법적 흐름과 규제 강화로 한국 기업도 이러한 소송에 직면할 가능성이 높아지고 있다.</t>
+          <t>강원특별자치도가 2030년 생활폐기물 직매립 금지에 대비하고 미세먼지, 악취 등 도민 체감 환경 개선을 위해 총 938억 원을 투입하는 계획을 발표했습니다. 이 계획에는 재활용 시설 확충, 노후차량 저감장치 지원, 악취 방지시설 지원, 슬레이트 지붕 철거 및 석면 피해자 구제급여 지급 등이 포함됩니다. 이는 도민 생활환경 전반의 안전성을 높이기 위한 선제적 행정 노력에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>대규모 온실가스 배출 기업의 책임이 법적으로 인정되기 시작했으며(적합 조건 1), Shell, RWE, JBS USA 등 자력 있는 대기업이 상대방으로 특정됨(적합 조건 2). 필리핀 태풍 피해자 103명의 집단 소송 등 집단적 피해 사례가 존재하며(적합 조건 3), 기후 변화로 인한 피해 규모는 잠재적으로 막대함(적합 조건 4). 독일 고등법원 판결, 뉴욕주 검찰 소송 등 공적 절차가 진행 중이며(적합 조건 6), 기업의 배출 데이터 및 약속과 행동 간 괴리 등 증거 확보 가능성이 높음(적합 조건 5).</t>
+          <t>이 기사는 강원특별자치도의 환경 개선 정책 및 투자 계획을 다루고 있으며, 특정 주체의 잘못으로 인한 피해 발생이나 소송 대상이 될 만한 사건을 언급하고 있지 않습니다. 따라서 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J442" t="inlineStr">
         <is>
-          <t>[ESG NOW] 기후소송, 한국 기업도 남의 일 아니다</t>
+          <t>[강원자치도]도민 생활환경 개선에 938억 원 투입</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L442" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M442" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942296</t>
+          <t>https://www.sportsseoul.com/news/read/1588757?ref=naver</t>
         </is>
       </c>
       <c r="N442" t="inlineStr">
         <is>
-          <t>2026-02-24 13:11:56.325106+00:00</t>
+          <t>2026-02-26 00:33:55.751472+00:00</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>영풍</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>낙동강 유역 주민 집단 손해배상청구 소송 진행 중, UN인권이사회 진정 제기, 정부 과징금 부과</t>
+          <t>마포구 주민들의 과거 행정소송 사례 언급, 환경운동연합의 정보공개청구 진행</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>영풍 석포제련소가 유해 중금속 카드뮴을 대량 배출하여 환경오염 및 주민 건강에 심각한 영향을 미치고 있다는 논란이 지속되고 있다. 정부는 이미 281억 원의 과징금을 부과했으며, 낙동강 유역 주민들은 영풍을 상대로 집단 손해배상청구 소송을 제기한 상태이다. 이 문제는 영풍의 경영 능력 논쟁과 함께 주주총회에서도 주요 이슈가 될 전망이다.</t>
+          <t>서울시의 수도권 쓰레기 처리 문제로 충청 지역까지 피해가 확산되고 있으며, 서울시가 명백한 가해자로 지목되었다. 과거 마포구 주민들이 서울시를 상대로 소각장 설치 관련 행정소송을 벌여 설치를 저지한 사례가 있으며, 환경운동연합이 정보공개청구를 통해 직매립 금지 사실을 확인했다. 이는 서울시의 폐기물 처리 정책으로 인한 광범위한 환경 문제와 잠재적 집단 피해를 시사한다.</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>영풍 석포제련소의 유해 중금속 배출로 인한 환경오염 책임이 명확하며(조건 1), 대기업인 영풍은 충분한 자력을 갖추고 있습니다(조건 2). 낙동강 유역 주민 다수가 피해를 입어 집단소송이 진행 중이며(조건 3, 4), 정부의 과징금 부과 및 UN인권이사회 진정 등 객관적 증거와 공적 절차가 존재합니다(조건 5, 6).</t>
+          <t>서울시가 '명백한 가해자'로 지목되어 책임이 명확하고(적합 조건 1), 공공기관으로서 자력이 충분하다(적합 조건 2). '수도권 쓰레기가 충청까지'라는 점에서 광범위한 지역의 집단적 피해 발생 가능성이 높으며(적합 조건 3), 환경운동연합의 정보공개청구로 증거 확보 가능성도 있다(적합 조건 5). 또한 정보공개청구는 공적 절차 진행 중으로 볼 수 있다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>낙동강 유역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J443" t="inlineStr">
         <is>
-          <t>영풍 석포제련소 논란, 고려아연 주총에서도 이슈 전망</t>
+          <t>수도권 쓰레기가 충청까지… 서울은 명백한 가해자</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L443" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M443" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570240?ref=naver</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69681</t>
         </is>
       </c>
       <c r="N443" t="inlineStr">
         <is>
-          <t>2026-02-24 13:06:26.240853+00:00</t>
+          <t>2026-02-25 13:31:38.946312+00:00</t>
         </is>
       </c>
     </row>
     <row r="444">
-      <c r="A444" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A444" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C444" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C444" t="inlineStr"/>
+      <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
-          <t>미국 연방대법원 심리 중 (기후 관련 손해배상 소송 기각 요청)</t>
+          <t>과거 사건 기록물 공개</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>미국 연방대법원이 엑손모빌과 선코어 에너지가 제기한 기후 관련 손해배상 소송 기각 요청을 심리하기로 했습니다. 이는 정유업계와 콜로라도 주 볼더시 간의 공방으로, 유사 기후소송의 중요한 분수령이 될 것으로 예상됩니다. 대형 정유업체를 상대로 한 기후소송의 진행 상황에 따라 향후 유사 소송의 방향이 결정될 수 있습니다.</t>
+          <t>행정안전부 국가기록원이 1991년 낙동강 페놀 오염 사고 분쟁조정 기록(1992~1993년)과 일제강점기 강제동원 명부 등 174만여 건의 국가기록물을 공개했다. 이 기록물들은 과거사 규명 및 학술 연구 목적으로, 국가기록포털에서 원문 열람이 가능하다.</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>엑손모빌, 선코어 에너지와 같은 대형 정유업체가 피고로 자력이 충분하며(적합 조건 2), 기후소송의 특성상 피해 규모가 매우 크고(적합 조건 4), 이번 대법원 심리는 유사 소송의 분수령이 될 수 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 기후 변화 관련 과학적 증거가 풍부하며(적합 조건 5), 소송이 연방대법원까지 진행된 점은 주장의 근거가 있음을 시사합니다.</t>
+          <t>기사 내용은 과거 낙동강 페놀 오염 사고의 분쟁조정 기록(1992~1993년) 및 일제강점기 강제동원 명부 등 역사적 기록물 공개에 관한 것으로, 현재 시점에서 소송금융 투자 대상이 될 만한 새로운 분쟁 발생 가능성이 낮다. 이는 '이미 종결된 사건'에 해당한다.</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J444" t="inlineStr">
         <is>
-          <t>美대법원, 엑손모빌ㆍ선코어 '기후소송' 다룬다...유사소송 분수령</t>
+          <t>‘낙동강 페놀·강제동원명부’ 기록물 베일 벗는다</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L444" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M444" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18015</t>
+          <t>https://www.segye.com/newsView/20260225516497?OutUrl=naver</t>
         </is>
       </c>
       <c r="N444" t="inlineStr">
         <is>
-          <t>2026-02-24 12:58:54.830560+00:00</t>
+          <t>2026-02-25 13:30:22.196911+00:00</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>경상남도</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>경상남도의 취수량 증량 허가 승인, 주민들의 행정심판 및 행정소송 예고</t>
+          <t>가습기살균제 피해구제 특별법 개정안 통과, 국가 주도 배상체계 전환 및 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>경남 산청군 삼장면에서 생수 업체 두 곳이 30년간 지하수를 과도하게 취수하여 마을 우물 고갈, 가정용 지하수 폐쇄 등 주민 피해가 발생했다. 2023년 한 업체가 취수량 증량 허가를 신청했고, 주민들의 반대에도 불구하고 경상남도가 이를 승인했다. 이에 주민들은 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등을 통해 반대 운동을 이어갈 계획이다.</t>
+          <t>가습기살균제 참사 피해구제를 위한 특별법 전부개정안이 국회 법사위를 통과하며 국가 주도의 배상체계로 전환된다. 대법원이 국가 책임을 공식 인정한 가운데, 국무총리 소속 배상심의위원회를 통해 피해자 개개인의 손해에 대한 온전한 배상액이 결정될 예정이다. 이는 피해자들의 신속한 일상회복을 돕기 위한 국가의 강력한 약속이자 참사 피해 배상의 시작을 알리는 이정표이다.</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>생수 업체의 과도한 지하수 취수로 인한 주민 피해가 명확하며(상대방 책임 명확), 경상남도의 증량 허가 승인으로 행정적 책임도 발생. 삼장면 주민 다수가 피해를 입고 있으며(집단적 피해), 마을 우물 고갈 등 피해 규모가 상당함. 주민들이 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등 공적 절차를 예고하고 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높음.</t>
+          <t>대법원 판결로 국가 책임이 공식 인정되었고, 국가 주도의 배상체계로 전환하는 특별법 개정안이 통과되어 상대방 책임이 명확하며 자력이 충분하다. 또한 가습기살균제 참사는 다수의 피해자가 발생한 집단적 피해 사건으로, 이미 공적 절차가 진행 중이며 피해 규모가 크고 증거가 확보되어 있어 소송금융 적합 조건 6가지 모두 충족한다.</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>삼장면 주민 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J445" t="inlineStr">
         <is>
-          <t>편의점에 흔한 생수 한병, 어디서 오는지 아시나요?</t>
+          <t>[차관 칼럼] 피해자 적극 돕는 국가 배상체계</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L445" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M445" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209465&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.fnnews.com/news/202602251837456121</t>
         </is>
       </c>
       <c r="N445" t="inlineStr">
         <is>
-          <t>2026-02-24 12:51:18.109287+00:00</t>
+          <t>2026-02-25 13:20:54.199659+00:00</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C446" t="inlineStr"/>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>염소농장 운영주</t>
+        </is>
+      </c>
       <c r="D446" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>국회 세미나 개최 및 제도 개선 논의 중, 행정심판 결정에 대한 불복 소송 가능성</t>
+          <t>순천시의 수질 검사 및 행정 조치 예정, 과거 가축분뇨법 위반 고발 이력 있음</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>행정심판위원회가 환경오염 우려 사업 관련 지자체의 인허가 거부 결정을 뒤집어 주민들의 환경권, 건강권, 재산권 침해 우려가 커지고 있습니다. 특히 대법원 판례를 뒤집는 행정심판 결정으로 주민들이 소송 외 불복 기회를 잃는 문제점이 지적되며, 이에 대한 제도 개선을 위한 국회 세미나가 개최될 예정입니다.</t>
+          <t>순천의 한 염소농장에서 축산 폐수가 유출되어 인근 마을 주민들이 악취와 오염으로 고통받고 있으며, 이 폐수가 광주전남 상수원인 상사호까지 흘러들고 있다. 순천시는 민원 접수 후 수질 검사 결과를 토대로 행정 조치를 취할 예정이며, 농장주는 과거 가축분뇨법 위반으로 고발된 이력이 있다.</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>행정심판위원회가 대법원 판례를 뒤집고 환경오염 우려 사업 업체의 손을 들어주는 사례가 발생하여 주민들의 환경권, 건강권, 재산권 침해가 예상됩니다. 이는 상대방(업체)의 잠재적 책임이 명확하고(적합 조건 1), 다수의 주민 피해가 예상되며(적합 조건 3), 대법원 판례 등 객관적 증거 확보 가능성이 높다는 점에서(적합 조건 5) 소송금융 적합 조건에 부합합니다. 현재 국회 세미나를 통해 제도 개선이 논의 중이며(적합 조건 6), 행정심판 결정에 대한 불복 소송 가능성이 높습니다.</t>
+          <t>염소농장의 축산 폐수 유출로 인한 상대방 책임이 명확하며(적합 조건 1), 인근 마을 주민 및 광주전남 상수원 이용 주민 다수가 피해를 입어 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 크다(적합 조건 4). 순천시의 수질 검사 및 행정 조치 예정으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>순천시 승주읍 석동마을 주민 및 광주전남 상수원 이용 주민 다수</t>
         </is>
       </c>
       <c r="J446" t="inlineStr">
         <is>
-          <t>김영진 의원, ‘환경오염’ 업체 손드는 행정심판…25일 세미나 개최</t>
+          <t>[여기는 전남] 축산 폐수 유출…상수원 보호 시급</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L446" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M446" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201852</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493667&amp;ref=A</t>
         </is>
       </c>
       <c r="N446" t="inlineStr">
         <is>
-          <t>2026-02-24 12:47:29.753564+00:00</t>
+          <t>2026-02-25 12:43:20.097982+00:00</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C447" t="inlineStr"/>
       <c r="D447" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>동해시 피해보상 지원사업 시행 중</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다. 농가당 최대 500만 원까지 지원하며, 지난해 82건의 피해가 접수되는 등 야생동물 피해가 계속되고 있다. 동해시는 올해 피해 조사와 보상 절차를 신속히 진행할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>야생동물로 인한 농작물 피해는 특정 주체의 명확한 책임이 있다고 보기 어려워 소송 상대방이 불분명합니다. 동해시가 피해보상 지원사업을 시행하고 있으나, 이는 소송을 통해 배상을 받아낼 상대방이 명확하지 않으며, 개별 피해 규모도 최대 500만 원으로 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>농가당 최대 500만 원</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>82건 (지난해)</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>동해시, 야생동물 농작물 피해 농가 피해 보상 지원</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>mbceg.co.kr</t>
+        </is>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="M447" t="inlineStr">
+        <is>
+          <t>https://www.mbceg.co.kr/post/133931</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr">
+        <is>
+          <t>2026-02-25 12:32:55.141601+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr"/>
+      <c r="D448" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E447" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>군 소음 대책 심의위원회 운영 및 보상금 지급 절차 진행 중</t>
+          <t>산불 피해 보상 및 지역 재건 논의 중 (정치적 공약 단계)</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>광주 남구에서 '군용비행장·군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 군 소음 대책 심의위원을 공개 모집합니다. 이 위원회는 소음 대책 지역에 거주하는 주민들에게 지급하는 보상금 등에 관한 사항을 심의합니다. 이는 군 소음으로 인한 주민 피해에 대한 보상 절차의 일환입니다.</t>
+          <t>최정호 한국라이스텍 부사장이 안동시의원 예비후보로 출마하며 안동 대형 산불 피해 보상과 지역 재건을 주요 공약으로 내세웠습니다. 그는 산불의 직접 피해자로서 실질적인 보상 체계 마련의 필요성을 강조하며, 청년 창업 지원 및 지역 경제 활성화 등 다양한 정책 방향을 제시했습니다.</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>군 소음 피해에 대한 국가(국방부)의 책임이 법률로 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '군 소음 대책 심의위원회' 운영을 통해 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>대형 산불로 인한 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 공적 기록을 통한 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 소송 상대방이 명확히 특정되지 않았고(적합 조건 1 불분명), 현재 진행 중인 공적 절차에 대한 정보가 기사에 명시되지 않아(적합 조건 6 불분명) 적합도를 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>소음 대책 지역 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J448" t="inlineStr">
         <is>
-          <t>광주 남구, '군 소음 대책 심의위원 '공개 모집</t>
+          <t>[출마합니다] 최정호 한국라이스텍 부사장, 안동시다선거구 출마 선언</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>asiaa.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L448" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M448" t="inlineStr">
         <is>
-          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=241567</t>
+          <t>https://www.imaeil.com/page/view/2026022416181200198</t>
         </is>
       </c>
       <c r="N448" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:21.720215+00:00</t>
+          <t>2026-02-25 12:29:58.588006+00:00</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>화석연료 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>미 연방대법원 상고심 수용</t>
+          <t>가습기살균제 피해구제 특별법 개정안 통과 예정, 개인별 배상심의 착수 준비 중</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>미 연방대법원이 사상 최초로 기후소송 상고심을 수용했습니다. 이 소송은 볼더시가 화석연료 기업들을 상대로 제기한 것으로, 지역 주민들에게 발생한 기후변화 관련 피해를 구제하는 것을 목표로 합니다. 이번 대법원의 수용 결정은 화석연료 기업들에게 상당한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>가습기살균제 피해자들에 대한 개인별 배상 심의가 이르면 하반기 착수될 예정입니다. 대법원이 정부 책임을 인정한 후, 정부는 지난해 12월 국가 주도 배상체계로 전환을 발표했으며, 현재까지 8,039명이 피해를 신청했고 5,971명의 피해가 인정되었습니다.</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>미 연방대법원에서 상고심을 수용한 사상 최초의 기후소송으로, 화석연료 기업이라는 자력 있는 대기업이 피고이며, 지역 주민 다수가 피해를 입은 집단적 피해 사건입니다. 기후 변화 관련 소송은 피해 규모가 매우 클 가능성이 높고, 이미 연방대법원까지 진행된 만큼 증거 확보 및 법리적 타당성이 높다고 판단됩니다.</t>
+          <t>대법원이 정부 책임을 인정한 사건으로 상대방 책임이 명확하며(적합 조건 1), 국가가 상대방이므로 자력이 충분합니다(적합 조건 2). 8천 명 이상의 피해자가 신청하여 집단적 피해 규모가 크고(적합 조건 3, 4), 특별법 개정 및 배상심의 착수가 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>지역 주민 다수</t>
+          <t>8,039명 신청, 5,971명 인정</t>
         </is>
       </c>
       <c r="J449" t="inlineStr">
         <is>
-          <t>미 연방대법원 사상 최초 '기후소송' 상고심 수용, 화석연료 기업 피해...</t>
+          <t>김성환 장관  가습기살균제 피해 배상심의, 연내 착수되도록 노력</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L449" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M449" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430956</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602251806540551</t>
         </is>
       </c>
       <c r="N449" t="inlineStr">
         <is>
-          <t>2026-02-24 12:16:47.186536+00:00</t>
+          <t>2026-02-25 12:28:40.310192+00:00</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C450" t="inlineStr"/>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>아프리카 광산 개발로 인한 환경 오염 및 잠비아 카푸에강 폐수 유출 사고 발생</t>
+          <t>가습기살균제 피해구제를 위한 특별법 개정안 국회 본회의 처리 임박, 국가 배상 체계로 전환 예정</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>아프리카의 금과 구리 채굴은 환경 오염 문제를 야기하며, 특히 대규모 구리 채굴은 다국적 기업에 의해 이루어져 산성 광산 폐수 등으로 광범위한 생태계와 주민 생활에 장기적 피해를 줄 우려가 있다. 잠비아 카푸에강 대규모 폐수 유출 사고가 2025년에 발생한 사례가 있으며, 이는 환경 관련 집단 소송의 잠재적 가능성을 시사한다.</t>
+          <t>가습기살균제 참사 피해자들이 국가 배상 체계 전환을 앞두고 인과관계의 폭넓은 인정을 요구하고 있습니다. 김성환 기후에너지환경부 장관은 국가가 적극적으로 배상 책임을 이행할 것을 약속했으며, 관련 특별법 개정안이 국회 본회의 통과를 앞두고 있습니다. 이르면 올해 하반기부터 국무총리 소속 배상심의위원회 중심의 국가 배상 절차가 본격적으로 시작될 전망입니다.</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>아프리카 광물 채굴로 인한 환경 오염은 대규모 다국적 기업의 책임이 명확하고(적합 조건 1), 이들 기업은 충분한 자력을 가짐(적합 조건 2). 하천 유역 전체와 광범위한 생태계에 장기적인 피해를 주어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상된다. 잠비아 카푸에강 폐수 유출 사고와 같은 구체적 사례가 언급되어 증거 확보 가능성(적합 조건 5)이 높고, 정부의 규제 노력 등 공적 절차(적합 조건 6)도 진행 중이다.</t>
+          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확, 증거 확보 가능), 국가가 배상 주체이므로 자력이 충분합니다. 수천 명의 피해자가 발생한 집단적 피해이며, 특별법 개정안 통과로 국가 배상 체계 전환이 임박하여 새로운 소송 기회가 열릴 가능성이 높습니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 명 (구제 신청자 8039명 중 5971명 인정, 추가 2천~4천명 예상)</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>[우분투칼럼] 치솟는 금·구리값…아프리카 자원부국의 '선택'은</t>
+          <t>김성환  국가가 책임…가습기살균제 피해 배상 적극 해석</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L450" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M450" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260206028600898?input=1195m</t>
+          <t>https://www.nocutnews.co.kr/news/6476457?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225064236</t>
         </is>
       </c>
       <c r="N450" t="inlineStr">
         <is>
-          <t>2026-02-24 00:42:47.507588+00:00</t>
+          <t>2026-02-25 12:27:51.709314+00:00</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C451" t="inlineStr"/>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D451" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>석면피해구제사업 진행 중, 중앙환경분쟁조정피해구제위원회 심의 및 인정</t>
+          <t>국가배상 체계 전환 및 개인별 배상 심의 예정</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 새로 인정했다. 이로써 2011년부터 누적된 석면피해 인정자는 총 8,758명이며, 지급될 구제급여는 누계 총 2,484억 원에 이른다. 정부는 석면의 환경성 노출로 인한 건강피해 국민 구제를 위해 '석면피해구제사업'을 시행 중이다.</t>
+          <t>정부가 가습기살균제 피해에 대한 국가 책임을 강화하고, 기존 행정적 구제에서 국가배상 체계로 전환하겠다고 발표했다. 이는 대법원이 국가 책임을 인정한 판결에 따른 것으로, 올해 하반기부터 개인별 배상 심의에 착수할 예정이다. 피해자들은 피해 인정 및 등급 재심사를 요구하고 있으며, 현재까지 5971명이 피해를 인정받았고 이 중 1396명이 사망했다.</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>정부 기관(중앙환경분쟁조정피해구제위원회)이 석면 피해를 공식적으로 인정하고 구제급여를 지급하는 공적 절차가 진행 중이며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 8,758명, 누적 구제급여 2,484억 원으로 집단적 피해 규모가 매우 크다(집단적 피해, 피해 규모 큼). 이는 향후 석면 제조사 등 실제 책임 주체에 대한 소송의 강력한 근거가 될 수 있어 소송금융 투자 기회가 높다.</t>
+          <t>대법원 판결로 국가 책임이 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력의 상대방이 존재합니다(상대방 자력 충분). 5천명 이상의 피해자가 발생한 집단적 피해이며(집단적 피해, 피해 규모 큼), 정부 차원에서 배상 심의 절차가 진행될 예정입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>누계 총 2,484억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>누계 총 8,758명</t>
+          <t>5971명 (피해 인정자), 1396명 (사망자)</t>
         </is>
       </c>
       <c r="J451" t="inlineStr">
         <is>
-          <t>기후에너지환경부, 석면 환경피해자 35명 새로 인정… 2011년도부터 총 ...</t>
+          <t>기후부 장관, 가습기살균제 피해자 만나 “국가 책임 강화···하반기 배...</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>dailyt.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L451" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M451" t="inlineStr">
         <is>
-          <t>https://www.dailyt.co.kr/newsView/dlt202602230002</t>
+          <t>https://www.khan.co.kr/article/202602251621001</t>
         </is>
       </c>
       <c r="N451" t="inlineStr">
         <is>
-          <t>2026-02-24 00:16:38.185318+00:00</t>
+          <t>2026-02-25 12:25:23.699208+00:00</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C452" t="inlineStr"/>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 시행에 따른 집중신청기간 운영</t>
+          <t>광주시가 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원을 위한 특별법이 시행됨에 따라 안동시가 4월 30일까지 피해 지원 집중신청기간을 운영한다. 시는 풍천면 등 피해 지역 주민들을 대상으로 설명회를 개최하며 피해 접수를 독려하고 있다. 이는 대규모 산불 피해에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
+          <t>광주시는 청정빛고을의 SRF 제조시설이 제 역할을 하지 못해 매립장 수명이 단축되는 피해를 입었다며 293억 원 규모의 손해배상 소송을 제기했다. 광주시는 소송을 통해 구체적인 피해 규모를 명확히 규명하고 책임을 물을 계획이다.</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3, 4), 특별법 시행 및 지자체 지원 신청 운영으로 공적 절차가 진행 중이다(적합 조건 6). 이로 인해 관련 증거 확보 가능성이 높다(적합 조건 5). 다만, 소송 상대방의 책임 소재는 기사에서 명확히 드러나지 않아 추가 확인이 필요하다.</t>
+          <t>광주시가 청정빛고을의 SRF 제조시설 문제로 인한 매립장 수명 단축 피해에 대해 293억 원 규모의 손해배상 소송을 제기했다. 상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 소송 제기 단계이므로 증거가 확보되었을 것으로 예상된다(적합 조건 5). 피고의 자력도 충분할 것으로 추정되어(적합 조건 2) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J452" t="inlineStr">
         <is>
-          <t>안동, 4월까지 '산불 피해 지원' 집중신청기간 운영</t>
+          <t>광주시, 청정빛고을에 293억 규모 ‘매립장 수명 단축’ 손해배상 청구</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L452" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M452" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539610</t>
+          <t>http://www.breaknews.com/1187292</t>
         </is>
       </c>
       <c r="N452" t="inlineStr">
         <is>
-          <t>2026-02-24 00:16:15.510241+00:00</t>
+          <t>2026-02-25 00:54:33.574745+00:00</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>청정빛고을</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>포항지진 관련 정신적 위자료 소송 진행 중</t>
+          <t>광주시가 SRF 운영사를 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>김민석 총리가 국정설명회에서 포항지진 민사 소송, 특히 정신적 위자료 소송에 대한 입장을 언급했습니다. 이는 포항지진으로 인한 대규모 피해에 대한 법적 다툼이 현재 진행 중임을 시사합니다. 정부 조사 결과 지열발전소와의 연관성이 밝혀진 바 있어 국가 또는 관련 기관의 책임이 쟁점이 될 것으로 보입니다.</t>
+          <t>광주시는 가연성 폐기물 연료화 시설인 SRF 제조시설의 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상을 청구했습니다. 광주시는 운영사의 시설 비정상 가동으로 인해 생활폐기물 약 100만 톤을 광역 위생매립장에 추가 매립하게 되면서, 매립장 수명이 6.5년 줄어드는 막대한 손해를 입었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>포항지진은 정부 조사 결과로 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 하는 소송으로 자력이 충분합니다(적합 조건 2). 수만 명의 피해자가 발생한 집단적 피해 사건으로 피해 규모가 매우 크고(적합 조건 3, 4), 이미 민사 소송이 진행 중이거나 논의되고 있으며(적합 조건 6), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 293억 원으로 매우 크며(적합 조건 4), 광주시가 소송을 제기한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). SRF 제조시설 운영사로서 293억 원 규모의 손해배상 청구를 감당할 자력이 충분할 것으로 추정됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>김민석 총리 포항서 국정설명회.. 행정통합 시</t>
+          <t>광주시, SRF 운영사에 293억 손배소</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L453" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M453" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=199950&amp;mode=view</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1506557</t>
         </is>
       </c>
       <c r="N453" t="inlineStr">
         <is>
-          <t>2026-02-23 13:14:56.724170+00:00</t>
+          <t>2026-02-25 00:52:11.486861+00:00</t>
         </is>
       </c>
     </row>
     <row r="454">
-      <c r="A454" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A454" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C454" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C454" t="inlineStr"/>
       <c r="D454" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정 후 국회에서 법 개정 공론화 절차 진행 중</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법의 중장기 온실가스 감축 목표 미설정이 헌법에 불일치한다고 결정함에 따라, 국회는 법 개정을 위한 공론화 절차를 진행 중이다. 기후헌법소원 소송단은 국회의장에게 공론화 절차의 기간 부족 및 의제 설정 부실에 대한 우려를 전달하며 개선을 요구했다. 이들은 충분한 숙의 기간과 헌재 결정 취지를 반영한 의제 설정을 촉구하고 있다.</t>
+          <t>경남 창원에서 10대 촉법소년 2명이 폭죽 불꽃놀이로 야산 3000㎡에 산불을 낸 혐의로 경찰 수사를 받고 있다. 촉법소년은 형사처벌 대상은 아니지만, 피해 산림 소유주는 민사상 손해배상을 청구할 수 있다. 과거 촉법소년의 방화로 인한 대규모 피해 사례도 언급되며, 민사 소송 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법불합치 결정으로 국가의 법 개정 책임이 명확하고(적합 조건), 상대방(국회)의 자력이 충분하며(적합 조건), 미래세대에 대한 집단적 피해가 예상되나(적합 조건), 본 사건은 직접적인 금전적 손해배상 청구를 목적으로 하는 소송이 아닌 법률 개정 절차에 대한 우려 제기 및 개선 요구가 핵심입니다. 소송금융은 주로 금전적 회수를 목표로 하므로, 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>촉법소년의 책임이 기사에서 명확히 특정되었고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방(촉법소년의 부모)의 자력 여부가 불확실하며(적합 조건 2 불확실), 현재까지는 집단적 피해나 매우 큰 피해 금액이 명확히 확인되지 않아(적합 조건 3, 4 불확실) 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>기후소송단, 국회의장 면담…“탄소중립법 개정 공론화 부실 우려</t>
+          <t>불꽃놀이하다가  활활...잡았는데 처벌 못 해</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L454" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M454" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/environment/1246188.html</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06750246645353800</t>
         </is>
       </c>
       <c r="N454" t="inlineStr">
         <is>
-          <t>2026-02-23 13:11:50.688732+00:00</t>
+          <t>2026-02-25 00:39:49.215004+00:00</t>
         </is>
       </c>
     </row>
     <row r="455">
-      <c r="A455" s="3" t="inlineStr">
+      <c r="A455" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>광주시가 손해배상 소송 제기, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>광주시가 가연성폐기물연료화시설(SRF) 운영사인 청정빛고을을 상대로 광역매립장 수명 단축 책임을 물어 293억 원의 손해배상 소송을 제기했습니다. 광주시는 청정빛고을이 약 4년간 제조시설을 가동하지 않아 백만 톤의 생활폐기물이 매립되면서 매립장 수명이 6년 5개월 줄었다고 주장합니다. 한편, 청정빛고을은 SRF 제조시설 운영비와 관련해 광주시에 2천억 원을 요구하는 중재 절차를 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>광주시가 SRF 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 명확히 주장되고 피해 규모가 매우 큽니다. 청정빛고을 측이 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이어서 상대방의 자력도 충분할 것으로 판단됩니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>293억 원</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>광주시 “매립장 수명 단축”…293억 원 손해배상 청구</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L455" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M455" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492708&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:38:50.121665+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B455" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D455" t="inlineStr">
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>장모씨, 조모씨</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E455" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>신규 의료폐기물 소각장 사전허가 남발에 대한 주민 반대 집회 및 행정소송 진행 중</t>
+          <t>경찰 고발 및 원상회복 명령 불이행, 기존 소송 승소 후 집행 문제</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>영리업체들이 높은 이윤율을 보고 의료폐기물 소각장 사업에 무분별하게 뛰어들고 있으며, 지방환경청은 의료폐기물 발생량 감소 추세에도 불구하고 신규 소각장 사전허가를 남발하고 있습니다. 이로 인해 '발생지 책임의 원칙'이 훼손되고 비수도권 지역 주민들은 환경 피해와 갈등을 겪고 있습니다. 원주 등 여러 지역에서 주민들이 반대 집회를 열고 지자체 불허 시 행정소송으로 이어지는 등 사회적 혼란이 가중되고 있습니다.</t>
+          <t>경기 파주시 농지에 폐기물이 불법 투기되어 농지 소유주가 막대한 처리 비용을 떠안게 된 사건입니다. 가해자들은 잠적하거나 연락이 두절된 상태이며, 파주시에서만 연간 수십 건의 유사 사례가 발생하고 있습니다. 피해 농민은 헌법소원까지 불사하겠다고 밝히며 제도 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>영리업체들의 무분별한 소각장 추진과 지방환경청의 사전허가 남발로 인한 환경 문제 및 주민 갈등이 명확하게 드러나 상대방 책임이 분명합니다. 정부 기관 및 사모펀드가 투자한 영리업체들이 상대방이므로 자력이 충분하며, 원주 주민 300여 명의 집회 등 집단적 피해가 발생하고 전국적으로 확산될 가능성이 높습니다. 기후에너지환경부 및 한국환경공단의 공식 자료를 통해 증거 확보가 용이하여 소송금융 투자에 적합합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 파주시에서 연간 수십 건 발생하는 집단적 피해 가능성이 있으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 공적 절차가 진행 중인(적합 조건 6) 등 소송의 법적 근거는 충분합니다. 그러나 가해자들이 잠적하거나 재산을 이전하여 자력이 부족한 점이 소송금융 투자 회수 가능성을 낮추는 주요 리스크입니다.</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억원 이상</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>다수 (원주 소초면 주민 300여명 외 전국 각지 주민들)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J456" t="inlineStr">
         <is>
-          <t>'부나방'처럼 뛰어드는 영리업체들...의료폐기물을 둘러싼 기이한 일들</t>
+          <t>폐기물 농지 불법 투기 기승…농민만 ‘덤터기’</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L456" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M456" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209057&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.nongmin.com/article/20260223500664</t>
         </is>
       </c>
       <c r="N456" t="inlineStr">
         <is>
-          <t>2026-02-23 13:02:12.608476+00:00</t>
+          <t>2026-02-25 00:21:23.987841+00:00</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>군 소음 대책 심의위원회 위원 모집 및 운영 중</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>광주 남구는 '군용비행장‧군 사격장 소음 방지 및 피해보상에 관한 법률'에 의거하여 군 소음 대책 심의위원회 위원을 공개 모집하고 있습니다. 이 위원회는 소음 대책 지역 주민들에게 지급하는 보상금 및 이의신청 등을 심의하는 역할을 담당합니다. 이는 군 소음 피해에 대한 공적 보상 절차가 진행 중임을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>상대방(정부/군)의 책임이 '군용비행장‧군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 명확하며 자력이 충분합니다. 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며, 이미 공적 절차(군 소음 대책 심의위원회)가 진행 중이므로 소송금융 투자에 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>광주 남구 '군 소음 대책 심의위원회' 위원 공개 모집</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>lawissue.co.kr</t>
+        </is>
+      </c>
+      <c r="L457" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M457" t="inlineStr">
+        <is>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602241124007114edd30pn2gj_12</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr">
+        <is>
+          <t>2026-02-25 00:17:58.742952+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E457" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>산불 특별법에 따른 피해 지원 신청 접수 중</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>안동 지역 산불 피해자들이 '산불 특별법'에 의거한 피해 지원금을 신청할 수 있으며, 본인 또는 대리인을 통해 신청 가능하다. 신청 시에는 신분증 사본, 통장 사본, 피해 사실을 입증할 증거자료를 제출해야 한다.</t>
+          <t>광주시는 SRF 제조시설 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기했다. 운영사의 시설 비정상 가동으로 인해 생활폐기물 약 100만 톤이 광역 위생매립장에 추가 매립되어 매립장 수명이 6.5년 줄어드는 막대한 손해를 입었다는 주장이다.</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 요소인 명확한 소송 상대방(피고)과 그 책임 소재가 불분명합니다. 피해자들이 지원금을 신청하는 단계이며, 소송을 통해 배상을 청구할 주체가 특정되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 운영사의 시설 비정상 가동으로 인한 손해가 명확히 주장되고 있으며, 적합 조건 4(피해 규모 큼)에 해당하는 293억 원 규모의 손해배상 청구가 진행 중이다. 또한 소송 제기 단계이므로 적합 조건 5(증거 확보 가능)에 따라 관련 증거가 확보되었을 것으로 판단된다. 다만, 집단적 피해가 아니며, 원고가 공공기관이라는 점에서 소송금융의 일반적인 고객군과는 차이가 있다.</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J458" t="inlineStr">
         <is>
-          <t>안동, 산불 특별법 피해 지원 ‘한명도 빠짐없게’</t>
+          <t>광주시, SRF 운영사에 293억 손배소</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L458" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M458" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=591680</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1506492</t>
         </is>
       </c>
       <c r="N458" t="inlineStr">
         <is>
-          <t>2026-02-23 12:38:58.799287+00:00</t>
+          <t>2026-02-24 13:37:57.741544+00:00</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
+          <t>청정빛고을 (대표사: 포스코이앤씨)</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>광주시가 손해배상 청구 소송 제기, 별도로 대한상사중재원에서 2100억 원대 운영비 분쟁 진행 중</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>광주시는 SRF 제조시설 운영사인 청정빛고을의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축된 것에 대해 293억 원의 손해배상 소송을 제기했다. 운영사의 대표사는 포스코이앤씨이며, 이미 SRF 운영비용을 둘러싼 2100억 원대 분쟁이 대한상사중재원에서 진행 중이다. 광주시는 소송을 통해 구체적인 피해 규모를 규명할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>상대방 책임이 비교적 명확하며(운영사의 비정상 가동), 대표사인 포스코이앤씨는 자력이 충분하다. 피해 규모가 293억 원으로 크고, 이미 대한상사중재원에서 2100억 원대 분쟁이 진행 중이며 행정처분 이력 등 증거 확보 가능성이 높다.</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>293억 원</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>광주시, SRF 운영사에 293억 손배 청구…매립장 수명 6.5년 단축</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>geconomy.co.kr</t>
+        </is>
+      </c>
+      <c r="L459" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="M459" t="inlineStr">
+        <is>
+          <t>https://www.geconomy.co.kr/news/article.html?no=316273</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr">
+        <is>
+          <t>2026-02-24 13:36:45.190981+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D459" t="inlineStr">
+      <c r="D460" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E459" t="inlineStr">
-[...66 lines deleted...]
-      </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>하동군에서 농작물 피해보상 지원사업 추진 중</t>
+          <t>기후헌법소원 제기 후 국회 기후특위 구성 및 탄소중립기본법 개정 공론화 진행 중</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>하동군이 야생동물에 의한 농작물 피해보상 지원사업을 추진하며 피해 최소화에 만전을 기하고 있다고 밝혔습니다. 군 관계자는 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 언급했습니다.</t>
+          <t>기후헌법소원 소송단이 우원식 국회의장과 면담하여 탄소중립기본법 개정 및 미래세대 권리 보장 방안을 논의했습니다. 국회는 기후특위를 구성하고 법 개정을 위한 공론조사를 시작했으며, 소송단은 기본권 보호를 충족하는 감축 경로 마련을 촉구했습니다. 이는 기후변화 대응에 대한 국가의 책임을 묻는 중요한 사건입니다.</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>기사 내용은 하동군이 야생동물에 의한 농작물 피해를 보상하기 위한 지원사업을 추진한다는 것으로, 소송금융의 대상이 될 만한 명확한 피고나 법적 분쟁이 존재하지 않습니다. 피해의 원인이 야생동물이며, 군은 피해를 줄이기 위한 노력을 하고 있어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>국가(대한민국)를 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 기후변화로 인한 미래세대의 기본권 침해라는 집단적이고 광범위한 피해를 다루고 있습니다(적합 조건 3, 4). 이미 기후헌법소원이 제기되어 국회에서 탄소중립기본법 개정을 위한 공론화 절차가 진행 중이며(적합 조건 6), 이는 상대방 책임이 명확하고(적합 조건 1) 객관적 증거 확보가 용이한(적합 조건 5) 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미래세대 및 국민 다수</t>
         </is>
       </c>
       <c r="J460" t="inlineStr">
         <is>
-          <t>하동군, 읍내 유휴지 공영주차장으로 새단장</t>
+          <t>탄소중립 정책,?국민적 공감대 위에 추진돼야?…?미래세대 의견 지속 ...</t>
         </is>
       </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L460" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M460" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676203</t>
+          <t>http://sjbnews.com/news/news.php?number=872336</t>
         </is>
       </c>
       <c r="N460" t="inlineStr">
         <is>
-          <t>2026-02-23 12:23:32.853218+00:00</t>
+          <t>2026-02-24 13:33:32.861762+00:00</t>
         </is>
       </c>
     </row>
     <row r="461">
-      <c r="A461" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C461" t="inlineStr"/>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>박달재 숯가마</t>
+        </is>
+      </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>하동군이 야생동물 피해 예방시설 설치 및 피해보상 지원사업 추진 중</t>
+          <t>환경피해 관련 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>하동군이 10억여 원의 예산을 투입하여 야생동물로 인한 농작물 피해 예방시설을 설치하고, 피해보상 지원사업을 추진하고 있다. 이는 주민들의 피해를 최소화하기 위한 지자체의 노력으로, 더 많은 주민이 혜택을 받을 수 있도록 할 방침이다.</t>
+          <t>주민들이 3년 전부터 박달재 숯가마로 인한 환경피해를 주장하며 제천시와 관계 기관에 대책 마련을 요구해왔다. 문제 해결이 지연되자 주민들은 숯가마를 상대로 민사소송을 제기하여 1년 넘게 법적 다툼을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>이 기사는 하동군이 야생동물 피해 예방 및 보상을 위해 예산을 투입하는 행정 지원 사업에 대한 내용으로, 소송의 대상이 될 만한 명확한 가해자나 법적 분쟁의 소지가 보이지 않습니다 (적합 조건 1, 2 불충족). 피해 규모나 피해자 수가 구체적으로 명시되지 않았으며, 소송으로 이어질 만한 공적 절차가 진행 중인 것도 아닙니다 (적합 조건 4, 5, 6 불충족).</t>
+          <t>주민들이 3년 전부터 환경피해를 주장하며 민원을 제기했고, 현재 숯가마를 상대로 민사소송이 1년 넘게 진행 중이므로 상대방의 책임이 비교적 명확하고 집단적 피해 가능성이 있습니다. (적합 조건 1, 3) 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 확인이 필요합니다. (적합 조건 2, 4 불확실)</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J461" t="inlineStr">
         <is>
-          <t>하동군, 10억여 원 예산 투입해 야생동물 피해예방시설 설치 지원</t>
+          <t>박달재 숯가마 민원 해결기미</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L461" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M461" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3511361</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064556</t>
         </is>
       </c>
       <c r="N461" t="inlineStr">
         <is>
-          <t>2026-02-23 12:22:53.957116+00:00</t>
+          <t>2026-02-24 13:18:35.603573+00:00</t>
         </is>
       </c>
     </row>
     <row r="462">
-      <c r="A462" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A462" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C462" t="inlineStr"/>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>하동군 피해보상 지원사업 추진 중</t>
+          <t>광주시가 위탁운영사를 상대로 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>하동군이 야생동물로 인한 농작물 피해를 최소화하기 위해 피해보상 지원사업을 추진하고 있습니다. 군은 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔습니다.</t>
+          <t>광주시는 위탁운영사 '청정빛고을'의 시설 비정상 가동으로 인해 광역 위생매립장의 수명이 6.5년 단축되는 손해를 입었다고 밝혔습니다. 이에 광주시는 청정빛고을을 상대로 소송을 진행하며 구체적인 손해배상액을 산정할 계획입니다.</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>기사는 하동군이 야생동물로 인한 농작물 피해를 지원하는 사업을 추진한다는 내용으로, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>광주시가 위탁운영사의 비정상 가동으로 인한 광역 위생매립장 수명 단축이라는 구체적이고 큰 피해를 입었으며, 상대방 책임이 명확하게 특정됩니다. 광주시가 직접 소송을 진행 중이거나 예정하고 있어 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J462" t="inlineStr">
         <is>
-          <t>[하동 24시] 하동군, 도심 주차난 해소 나선다…방치부지 공영주차장 조...</t>
+          <t>광주시 “SRF 중단 광역매립장 수명 6.5년 줄었다”</t>
         </is>
       </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L462" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M462" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363487</t>
+          <t>http://www.jndn.com/article.php?aid=1771925472427714003</t>
         </is>
       </c>
       <c r="N462" t="inlineStr">
         <is>
-          <t>2026-02-23 12:21:55.911779+00:00</t>
+          <t>2026-02-24 13:18:20.184040+00:00</t>
         </is>
       </c>
     </row>
     <row r="463">
-      <c r="A463" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A463" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C463" t="inlineStr"/>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 시행, 피해 지원 설명회 개최</t>
+          <t>광주시가 293억 원 손해배상 청구, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>안동시가 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민들을 대상으로 순회 설명회를 개최하고 있습니다. 이 특별법은 대규모 산불 피해에 대한 국가적 지원을 목적으로 합니다.</t>
+          <t>광주시는 가연성폐기물연료화시설 운영사인 청정빛고을이 시설을 가동하지 않아 1백만 톤의 생활폐기물이 매립되면서 광역매립장 수명이 6년 5개월 단축되었다고 주장하며 293억 원의 손해배상을 청구했다. 한편 청정빛고을은 SRF제조시설 운영비 관련하여 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이다.</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>초대형산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상되고(적합 조건 4), '산불 특별법' 시행 및 피해 지원 설명회 개최 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 산불의 원인 제공자 및 그 책임의 명확성이 불분명하여 소송의 피고를 특정하기 어렵습니다.</t>
+          <t>광주시가 청정빛고을을 상대로 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 크며(조건 4), 구체적인 데이터(100만 톤 매립, 6년 5개월 수명 단축)를 기반으로 증거 확보 가능성이 높다(조건 5). 또한, 상대방은 2천억 원 규모의 중재 절차를 진행 중인 기업으로 자력이 충분할 것으로 예상되며(조건 2), 이미 소송이 제기된 상태이다.</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J463" t="inlineStr">
         <is>
-          <t>안동시, 산불피해 특별법으로 지원한다</t>
+          <t>[간추린 단신] 광주시 “매립장 수명 단축”…293억 원 손해배상 청구 ...</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L463" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M463" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818614</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492555&amp;ref=A</t>
         </is>
       </c>
       <c r="N463" t="inlineStr">
         <is>
-          <t>2026-02-23 12:20:09.244215+00:00</t>
+          <t>2026-02-24 13:15:09.250399+00:00</t>
         </is>
       </c>
     </row>
     <row r="464">
-      <c r="A464" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A464" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C464" t="inlineStr"/>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>청정빛고을㈜</t>
+        </is>
+      </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>피해구제 및 지원 특별법 시행 중</t>
+          <t>광주시가 청정빛고을㈜를 상대로 손해배상 청구 제기, 2천100억원대 중재 분쟁과 맞물림</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>영남 지역을 휩쓴 초대형 산불로 10만 헥타르 이상의 숲이 소실되고 30명 이상의 사상자, 1조 8천억 원 규모의 재산 피해가 발생했다. 지역 주민과 임업인들에게 깊은 상흔을 남겼으며, 현재 피해 구제 및 지원을 위한 특별법이 시행 중이다. 기사는 산불의 주요 원인을 사람의 부주의로 지목하며 예방 중심의 산불 체계 정착을 제언하고 있다.</t>
+          <t>광주시가 SRF제조시설 운영사인 청정빛고을㈜의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축되어 293억원의 손해를 입었다며 손해배상을 청구했다. 이는 2천100억원대 중재 분쟁과 함께 SRF 갈등이 법적 공방으로 확대된 것이다. 청정빛고을은 과거 악취 배출허용기준 초과로 행정처분을 받은 바 있다.</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>영남 초대형 산불은 1조 8천억 원 규모의 재산 피해와 30명 이상의 사상자를 낸 집단적 피해 사건으로, 피해 규모가 매우 크고 다수의 피해자가 존재합니다 (적합 조건 3, 4). 또한 피해 구제 및 지원을 위한 특별법이 시행 중으로 공적 절차가 진행되고 있습니다 (적합 조건 6). 그러나 기사에서 산불의 원인을 '사람의 사소한 부주의'로 지목하며, 1조 8천억 원 규모의 피해에 대해 특정할 만한 자력 있는 상대방의 명확한 책임을 파악하기 어렵습니다 (적합 조건 1, 2 미흡).</t>
+          <t>광주시가 청정빛고을㈜의 SRF제조시설 비정상 가동으로 인한 매립장 수명 단축에 대한 손해배상을 청구하여 상대방 책임이 명확하며(적합 조건 1), 손해액이 293억원으로 피해 규모가 크다(적합 조건 4). 매립량 데이터, 가동 중단 기록, 행정처분 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 2천100억원대 중재 분쟁 및 행정처분 등 공적 절차가 이미 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>1조 8000억원</t>
+          <t>293억원</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
-          <t>30명 이상 사상자, 지역 주민 및 임업인 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>영남 지역 초대형 산불 1년, 지금은</t>
+          <t>“매립장 수명 단축 손해 293억 배상해야”</t>
         </is>
       </c>
       <c r="K464" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L464" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M464" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680427?ref=naver</t>
+          <t>http://www.kjdaily.com/article.php?aid=1771930380673843002</t>
         </is>
       </c>
       <c r="N464" t="inlineStr">
         <is>
-          <t>2026-02-23 12:18:28.848217+00:00</t>
+          <t>2026-02-24 13:14:58.684630+00:00</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C465" t="inlineStr"/>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>청정빛고을㈜</t>
+        </is>
+      </c>
       <c r="D465" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해자 인정 및 지원 절차 진행 중</t>
+          <t>광주광역시가 운영사에 손해배상 청구</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 최근 석면 피해자 35명을 추가로 인정하며 누적 지원 인원이 8758명에 달했습니다. 위원회는 총 132명에 대한 심의를 진행했으며, 이는 석면으로 인한 환경 피해에 대한 지속적인 구제 절차의 일환입니다.</t>
+          <t>광주광역시가 SRF제조시설의 비정상 가동으로 광역위생매립장 사용 기간이 단축되었다고 보고, 운영사인 청정빛고을㈜에 293억 원의 손해배상을 청구했습니다. 이는 시설 운영 문제로 인한 시의 재정적 피해에 대한 법적 대응의 시작입니다.</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회를 통해 석면 피해자 8758명이 누적 지원을 받고 있으며, 35명이 추가 인정되는 등 집단적 피해(조건 3, 4)가 명확합니다. 공적 기관의 심의를 통해 피해가 인정되고 있어 증거 확보 가능성(조건 5)이 높고, 공적 절차(조건 6)가 활발히 진행 중입니다. 다만, 소송의 특정 상대방은 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>광주광역시가 SRF제조시설 운영사를 상대로 293억 원의 손해배상을 청구한 사건으로, 운영사의 비정상 가동으로 인한 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 매우 커 소송금융 투자에 적합합니다(적합 조건 4). 광주시의 보고를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>누적 8758명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J465" t="inlineStr">
         <is>
-          <t>기후에너지환경부, 석면 피해자 35명 추가 인정… 누적 8758명 지원</t>
+          <t>SRF제조시설 가동 중단 여파…광주시, 운영사에 293억 원 손해배상 청구</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L465" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M465" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=38898</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723770</t>
         </is>
       </c>
       <c r="N465" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:36.109311+00:00</t>
+          <t>2026-02-24 13:13:53.154257+00:00</t>
         </is>
       </c>
     </row>
     <row r="466">
-      <c r="A466" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A466" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C466" t="inlineStr"/>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>시설 운영사</t>
+        </is>
+      </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 지원 설명회 및 신청 접수 진행 중</t>
+          <t>광주시가 시설 운영사에 손해배상 청구</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>안동시가 초대형 산불 피해 주민들을 대상으로 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'에 따른 지원 설명회를 개최하고 있다. 신체적, 정신적, 재산상 피해를 입은 주민들이 지원 대상이며, 집중 신청 기간에 맞춰 피해 신고 절차와 지원 항목을 안내하고 있다.</t>
+          <t>광주시는 자원순환시설의 고형연료(SRF) 처리 중단으로 광역위생매립장 수명이 6.5년 단축되었다고 밝히며, 시설 운영사에 293억 원의 손해배상을 청구했다. 시는 인허가 지연과 행정처분 등을 원인으로 지목했다.</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 조건인 '상대방 책임의 명확성'과 '구체적인 소송 상대방'이 특정되지 않습니다. 피해 규모는 크고 집단적 피해가 발생했으며 공적 절차가 진행 중이나, 소송을 제기할 명확한 피고가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>광주시가 시설 운영사에 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 명확하게 특정되고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 광주시가 직접 손해액을 산정하고 청구한 만큼 증거 확보 가능성이 높으며(적합 조건 5), '행정처분' 언급으로 공적 절차가 진행되었을 가능성도 있다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J466" t="inlineStr">
         <is>
-          <t>경북 북부 자치단체, 재난회복·산업·복지 등 현안 대응 총력</t>
+          <t>매립 전환 100만톤…광주, 손해액 293억 산정</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L466" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M466" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260223022481680</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207182</t>
         </is>
       </c>
       <c r="N466" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:09.967153+00:00</t>
+          <t>2026-02-24 13:12:36.165325+00:00</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C467" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C467" t="inlineStr"/>
       <c r="D467" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>산불 특별법 시행에 따른 피해 신청 접수 및 설명회 진행 중</t>
+          <t>독일 고등법원 판결로 기업의 기후 관련 민사 책임 원칙 확인, 필리핀 태풍 피해자 Shell 상대 소송 제기, 뉴욕주 검찰의 JBS USA 그린워싱 소송 및 합의, 국제사법재판소 자문 의견 심리 중.</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 피해 주민들을 위한 특별법이 시행되어 안동시가 피해 지원 설명회를 순회 개최하고 피해 신청을 4월 30일까지 접수한다. 이는 대규모 산불로 인한 다수의 피해자 발생과 정부 차원의 피해 구제 절차 진행을 의미한다.</t>
+          <t>기후소송이 전 세계적으로 증가하며 대규모 온실가스 배출 기업의 책임이 법정에서 인정되기 시작했다. 기업의 탄소 배출로 인한 직접적 피해와 그린워싱에 대한 소송이 활발하며, 국제법적 흐름과 규제 강화로 한국 기업도 이러한 소송에 직면할 가능성이 높아지고 있다.</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 피해 구제를 위한 특별법이 시행 중이며(적합 조건 6), 이는 정부 차원의 공식적인 인정과 증거 확보 가능성을 시사합니다(적합 조건 5). 특별법에 따른 보상이 불충분할 경우 정부를 상대로 한 추가 소송 가능성이 있으며, 정부는 충분한 자력을 가집니다(적합 조건 2).</t>
+          <t>대규모 온실가스 배출 기업의 책임이 법적으로 인정되기 시작했으며(적합 조건 1), Shell, RWE, JBS USA 등 자력 있는 대기업이 상대방으로 특정됨(적합 조건 2). 필리핀 태풍 피해자 103명의 집단 소송 등 집단적 피해 사례가 존재하며(적합 조건 3), 기후 변화로 인한 피해 규모는 잠재적으로 막대함(적합 조건 4). 독일 고등법원 판결, 뉴욕주 검찰 소송 등 공적 절차가 진행 중이며(적합 조건 6), 기업의 배출 데이터 및 약속과 행동 간 괴리 등 증거 확보 가능성이 높음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>안동시, 산불 특별법 피해신청 4월 30일까지</t>
+          <t>[ESG NOW] 기후소송, 한국 기업도 남의 일 아니다</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L467" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M467" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1338184</t>
+          <t>http://www.inews24.com/view/1942296</t>
         </is>
       </c>
       <c r="N467" t="inlineStr">
         <is>
-          <t>2026-02-23 12:16:18.207145+00:00</t>
+          <t>2026-02-24 13:11:56.325106+00:00</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>경북산불 특별법 시행에 따른 피해 접수 및 지원 절차 진행 중</t>
+          <t>낙동강 유역 주민 집단 손해배상청구 소송 진행 중, UN인권이사회 진정 제기, 정부 과징금 부과</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 피해 주민들을 위한 '산불특별법'이 시행되어 피해 신고 및 지원 절차가 진행 중입니다. 안동시는 순회 설명회를 개최하며 4월 30일까지 집중 신청을 받고 있습니다. 신체·정신·재산 피해를 입은 주민과 소상공인, 중소기업이 지원 대상이며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청 가능합니다.</t>
+          <t>영풍 석포제련소가 유해 중금속 카드뮴을 대량 배출하여 환경오염 및 주민 건강에 심각한 영향을 미치고 있다는 논란이 지속되고 있다. 정부는 이미 281억 원의 과징금을 부과했으며, 낙동강 유역 주민들은 영풍을 상대로 집단 손해배상청구 소송을 제기한 상태이다. 이 문제는 영풍의 경영 능력 논쟁과 함께 주주총회에서도 주요 이슈가 될 전망이다.</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>경북 초대형 산불로 다수의 주민, 소상공인, 중소기업이 신체·정신·재산상 피해를 입어 집단적 피해 및 피해 규모가 큽니다. '산불특별법' 시행으로 피해 사실 입증 자료 확보가 용이하며 공적 절차가 진행 중입니다. 현재는 구제 신청 단계이나, 특별법에 따른 구제액이 불충분할 경우 정부를 상대로 한 추가 손해배상 소송으로 이어질 가능성이 높으며, 정부는 충분한 자력을 갖추고 있습니다.</t>
+          <t>영풍 석포제련소의 유해 중금속 배출로 인한 환경오염 책임이 명확하며(조건 1), 대기업인 영풍은 충분한 자력을 갖추고 있습니다(조건 2). 낙동강 유역 주민 다수가 피해를 입어 집단소송이 진행 중이며(조건 3, 4), 정부의 과징금 부과 및 UN인권이사회 진정 등 객관적 증거와 공적 절차가 존재합니다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>다수 (주민, 소상공인, 중소기업)</t>
+          <t>낙동강 유역 주민 다수</t>
         </is>
       </c>
       <c r="J468" t="inlineStr">
         <is>
-          <t>경북산불, 4월까지 피해 집중 접수…대리인 신청도 가능</t>
+          <t>영풍 석포제련소 논란, 고려아연 주총에서도 이슈 전망</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L468" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M468" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260223504326?OutUrl=naver</t>
+          <t>https://www.munhwa.com/article/11570240?ref=naver</t>
         </is>
       </c>
       <c r="N468" t="inlineStr">
         <is>
-          <t>2026-02-23 12:15:58.399420+00:00</t>
+          <t>2026-02-24 13:06:26.240853+00:00</t>
         </is>
       </c>
     </row>
     <row r="469">
-      <c r="A469" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A469" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C469" t="inlineStr"/>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>엑손모빌, 선코어 에너지</t>
+        </is>
+      </c>
       <c r="D469" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>윤석열 김용현 여인형 '일반이적죄' 공판 진행 중, 기후헌법소원 소송단 면담 예정.</t>
+          <t>미국 연방대법원 심리 중 (기후 관련 손해배상 소송 기각 요청)</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>해당 기사는 윤석열, 김용현, 여인형의 '일반이적죄' 공판과 기후헌법소원 소송단 면담 등 23일의 주요 일정을 나열하고 있습니다. 특정 사건에 대한 상세한 정보가 없어 소송금융 투자 기회로 분석하기 어렵습니다.</t>
+          <t>미국 연방대법원이 엑손모빌과 선코어 에너지가 제기한 기후 관련 손해배상 소송 기각 요청을 심리하기로 했습니다. 이는 정유업계와 콜로라도 주 볼더시 간의 공방으로, 유사 기후소송의 중요한 분수령이 될 것으로 예상됩니다. 대형 정유업체를 상대로 한 기후소송의 진행 상황에 따라 향후 유사 소송의 방향이 결정될 수 있습니다.</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 상세한 보도가 아닌 일일 주요 일정 목록입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건의 발생 경위, 피해 규모, 상대방 책임 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>엑손모빌, 선코어 에너지와 같은 대형 정유업체가 피고로 자력이 충분하며(적합 조건 2), 기후소송의 특성상 피해 규모가 매우 크고(적합 조건 4), 이번 대법원 심리는 유사 소송의 분수령이 될 수 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 기후 변화 관련 과학적 증거가 풍부하며(적합 조건 5), 소송이 연방대법원까지 진행된 점은 주장의 근거가 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="H469" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I469" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J469" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정·23일] 윤석열 김용현 여인형 '일반이적죄' 공판</t>
+          <t>美대법원, 엑손모빌ㆍ선코어 '기후소송' 다룬다...유사소송 분수령</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L469" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M469" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239820</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18015</t>
         </is>
       </c>
       <c r="N469" t="inlineStr">
         <is>
-          <t>2026-02-23 00:33:10.668362+00:00</t>
+          <t>2026-02-24 12:58:54.830560+00:00</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경상남도</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>경북산불 특별법에 따른 피해 신청 및 지원 절차 진행 중</t>
+          <t>경상남도의 취수량 증량 허가 승인, 주민들의 행정심판 및 행정소송 예고</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>안동시가 경북산불 특별법에 따른 피해 지원을 위한 순회 설명회를 개최하며, 4월 30일까지 집중 신청 기간을 운영한다. 이 특별법은 초대형산불로 인한 신체적, 정신적, 재산상 피해를 입은 주민들을 대상으로 하며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청할 수 있도록 한다. 피해 신청은 2027년 1월 28일까지 가능하며, 소상공인과 중소기업도 지원 대상에 포함된다.</t>
+          <t>경남 산청군 삼장면에서 생수 업체 두 곳이 30년간 지하수를 과도하게 취수하여 마을 우물 고갈, 가정용 지하수 폐쇄 등 주민 피해가 발생했다. 2023년 한 업체가 취수량 증량 허가를 신청했고, 주민들의 반대에도 불구하고 경상남도가 이를 승인했다. 이에 주민들은 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등을 통해 반대 운동을 이어갈 계획이다.</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>경북산불 특별법 시행으로 초대형산불 피해 주민 다수가 지원 대상이며(적합 조건 3), 신체적·정신적·재산상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 정부가 지원 주체이므로 자력이 충분하며(적합 조건 2), 특별법에 따른 공적 절차가 활발히 진행 중입니다(적합 조건 6). 피해 사실 입증을 위한 증거 자료 확보도 가능합니다(적합 조건 5).</t>
+          <t>생수 업체의 과도한 지하수 취수로 인한 주민 피해가 명확하며(상대방 책임 명확), 경상남도의 증량 허가 승인으로 행정적 책임도 발생. 삼장면 주민 다수가 피해를 입고 있으며(집단적 피해), 마을 우물 고갈 등 피해 규모가 상당함. 주민들이 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등 공적 절차를 예고하고 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>삼장면 주민 다수</t>
         </is>
       </c>
       <c r="J470" t="inlineStr">
         <is>
-          <t>안동시, ‘산불특별법 피해 지원을 위한 순회 설명회’ 진행</t>
+          <t>편의점에 흔한 생수 한병, 어디서 오는지 아시나요?</t>
         </is>
       </c>
       <c r="K470" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L470" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M470" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029429731&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209465&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N470" t="inlineStr">
         <is>
-          <t>2026-02-23 00:30:24.275644+00:00</t>
+          <t>2026-02-24 12:51:18.109287+00:00</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C471" t="inlineStr"/>
       <c r="D471" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>석면분야 환경피해구제분과위원회 심의 및 구제급여 지급 진행 중</t>
+          <t>국회 세미나 개최 및 제도 개선 논의 중, 행정심판 결정에 대한 불복 소송 가능성</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정했다. 이로써 누적 피해 인정자는 8,758명, 누적 구제급여는 2,484억 원에 달한다. 정부는 2011년부터 석면피해구제사업을 통해 피해자들에게 의료비, 생활비 등을 지원하고 있다.</t>
+          <t>행정심판위원회가 환경오염 우려 사업 관련 지자체의 인허가 거부 결정을 뒤집어 주민들의 환경권, 건강권, 재산권 침해 우려가 커지고 있습니다. 특히 대법원 판례를 뒤집는 행정심판 결정으로 주민들이 소송 외 불복 기회를 잃는 문제점이 지적되며, 이에 대한 제도 개선을 위한 국회 세미나가 개최될 예정입니다.</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>정부 주도의 석면피해구제사업을 통해 피해 사실이 공식 인정되고 있으며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 수가 8,758명, 누적 구제급여가 2,484억 원에 달하는 등 집단적이고 큰 피해 규모가 확인됩니다(집단적 피해, 피해 규모가 큼). 이는 소송금융 투자에 적합한 강력한 증거 기반을 제공합니다.</t>
+          <t>행정심판위원회가 대법원 판례를 뒤집고 환경오염 우려 사업 업체의 손을 들어주는 사례가 발생하여 주민들의 환경권, 건강권, 재산권 침해가 예상됩니다. 이는 상대방(업체)의 잠재적 책임이 명확하고(적합 조건 1), 다수의 주민 피해가 예상되며(적합 조건 3), 대법원 판례 등 객관적 증거 확보 가능성이 높다는 점에서(적합 조건 5) 소송금융 적합 조건에 부합합니다. 현재 국회 세미나를 통해 제도 개선이 논의 중이며(적합 조건 6), 행정심판 결정에 대한 불복 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>누계 2,484억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
-          <t>누계 8,758명</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J471" t="inlineStr">
         <is>
-          <t>기후부, 석면 환경피해자 35명 추가 인정</t>
+          <t>김영진 의원, ‘환경오염’ 업체 손드는 행정심판…25일 세미나 개최</t>
         </is>
       </c>
       <c r="K471" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L471" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M471" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=329699</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201852</t>
         </is>
       </c>
       <c r="N471" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:55.228675+00:00</t>
+          <t>2026-02-24 12:47:29.753564+00:00</t>
         </is>
       </c>
     </row>
     <row r="472">
-      <c r="A472" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A472" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C472" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C472" t="inlineStr"/>
       <c r="D472" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>'경북산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 신청 접수 및 순회 설명회 진행 중.</t>
+          <t>하동군 지원사업 시행 중</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>경북 초대형산불로 인한 피해 주민들을 위한 특별법이 시행되어, 신체적·정신적·재산상 피해에 대한 지원 신청을 받고 있습니다. 2027년 1월까지 신청 가능하며, 피해 접수 및 지원 절차 안내를 위한 순회 설명회가 개최되고 있습니다. 이는 대규모 피해에 대한 공적 구제 절차로, 향후 지원의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
+          <t>하동군이 야생동물로 인한 농작물 피해를 예방하고 보상하기 위한 지원사업을 시행한다. 군은 피해 최소화를 위해 만전을 기하고 있으며, 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방에게 자력이 충분함): 특별법에 따른 피해 지원이 이루어지고 있으며, 지원의 적정성 관련 소송 발생 시 정부가 상대방이 될 수 있어 자력이 충분합니다. 적합 조건 3(집단적 피해): '초대형산불'로 인해 다수의 주민이 신체적, 정신적, 재산상 피해를 입었습니다. 적합 조건 4(피해 규모가 큼): '초대형산불'이라는 점에서 피해 금액이 상당할 것으로 예상되며, 피해자 수도 많을 것으로 보입니다. 적합 조건 5(증거가 있거나 확보 가능함): 특별법 시행과 피해 신청 절차를 통해 피해 사실 및 증거 자료가 체계적으로 수집될 수 있습니다. 적합 조건 6(이미 공적 절차(소송 제외)가 진행 중임): '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 시행되어 피해 신청 접수 및 설명회 등 공적 절차가 활발히 진행 중입니다.</t>
+          <t>기사는 야생동물 피해에 대한 하동군의 지원사업을 다루고 있으며, 특정 가해 주체가 명확하지 않아 소송금융의 투자 대상이 될 만한 소송 가능성이 보이지 않습니다. 상대방 책임 명확성, 상대방 자력, 피해 규모, 증거 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J472" t="inlineStr">
         <is>
-          <t>'경북산불' 피해 신청하세요…4월 말까지 집중신청기간</t>
+          <t>하동군, 야생동물 피해예방시설 설치 지원사업 시행</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L472" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M472" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003521871</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631084</t>
         </is>
       </c>
       <c r="N472" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:46.551164+00:00</t>
+          <t>2026-02-24 12:21:46.850575+00:00</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>㈜바이원</t>
+          <t>국방부 또는 관련 군부대</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하여 현재 진행 중.</t>
+          <t>군 소음 대책 심의위원회 운영 및 보상금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>영주시가 납 폐기물 제련공장 설립을 불허하자, 업체 ㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하며 법정 공방이 재점화되었습니다. 영주시는 3만여 시민의 반대와 환경부 지침 위반 등을 근거로 시민 건강과 환경권을 최우선으로 방어에 나섰습니다. 이 사건은 환경 문제로 인한 집단적 피해 가능성이 높아 잠재적인 소송금융 투자 기회를 내포하고 있습니다.</t>
+          <t>광주 남구에서 '군용비행장·군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 군 소음 대책 심의위원을 공개 모집합니다. 이 위원회는 소음 대책 지역에 거주하는 주민들에게 지급하는 보상금 등에 관한 사항을 심의합니다. 이는 군 소음으로 인한 주민 피해에 대한 보상 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>영주시의 납 폐기물 제련공장 불허 결정은 3만여 시민의 반대와 환경부 지침 위반 등 명확한 공적 근거에 기반하고 있어 집단적 피해 발생 가능성이 높고 증거 확보가 용이합니다. 현재는 업체가 시를 상대로 소송 중이나, 시민들이 잠재적 피해자로서 소송금융의 고객이 될 수 있는 높은 잠재력을 가집니다.</t>
+          <t>군 소음 피해에 대한 국가(국방부)의 책임이 법률로 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '군 소음 대책 심의위원회' 운영을 통해 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>3만여 명</t>
+          <t>소음 대책 지역 주민 다수</t>
         </is>
       </c>
       <c r="J473" t="inlineStr">
         <is>
-          <t>'영주 납 폐기물 제련공장' 법정 공방 재점화</t>
+          <t>광주 남구, '군 소음 대책 심의위원 '공개 모집</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>asiaa.co.kr</t>
         </is>
       </c>
       <c r="L473" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M473" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=609743</t>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=241567</t>
         </is>
       </c>
       <c r="N473" t="inlineStr">
         <is>
-          <t>2026-02-22 12:59:02.732640+00:00</t>
+          <t>2026-02-24 12:21:21.720215+00:00</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>영주시</t>
+          <t>화석연료 기업</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>대기배출시설 설치허가 취소처분 무효 확인 및 손해배상 청구소송 제기</t>
+          <t>미 연방대법원 상고심 수용</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>㈜바이원이 영주시를 상대로 약 58.9억 원 규모의 손해배상 및 대기배출시설 설치허가 취소처분 무효 확인 소송을 제기했습니다. 영주시는 시민 반대와 납 오염 우려 등 환경 문제를 이유로 폐납 제련공장 설립을 불허하고 허가를 취소했으며, ㈜바이원은 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 바 있습니다.</t>
+          <t>미 연방대법원이 사상 최초로 기후소송 상고심을 수용했습니다. 이 소송은 볼더시가 화석연료 기업들을 상대로 제기한 것으로, 지역 주민들에게 발생한 기후변화 관련 피해를 구제하는 것을 목표로 합니다. 이번 대법원의 수용 결정은 화석연료 기업들에게 상당한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>영주시는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 원고가 청구하는 손해배상액이 약 58.9억 원으로 매우 큽니다(적합 조건 4). 또한, 원고가 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 전력이 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 행정처분 관련 문서 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>미 연방대법원에서 상고심을 수용한 사상 최초의 기후소송으로, 화석연료 기업이라는 자력 있는 대기업이 피고이며, 지역 주민 다수가 피해를 입은 집단적 피해 사건입니다. 기후 변화 관련 소송은 피해 규모가 매우 클 가능성이 높고, 이미 연방대법원까지 진행된 만큼 증거 확보 및 법리적 타당성이 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>58억9천여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>지역 주민 다수</t>
         </is>
       </c>
       <c r="J474" t="inlineStr">
         <is>
-          <t>영주 폐납 제련공장 '60억 원대 손배소' 법정 2차전</t>
+          <t>미 연방대법원 사상 최초 '기후소송' 상고심 수용, 화석연료 기업 피해...</t>
         </is>
       </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L474" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M474" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022109485685546</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430956</t>
         </is>
       </c>
       <c r="N474" t="inlineStr">
         <is>
-          <t>2026-02-22 12:43:52.287305+00:00</t>
+          <t>2026-02-24 12:16:47.186536+00:00</t>
         </is>
       </c>
     </row>
     <row r="475">
-      <c r="A475" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A475" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C475" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C475" t="inlineStr"/>
       <c r="D475" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>단양군 과태료 부과 및 행정 경고, 검찰 송치 예정, 산림 피해 손해배상 청구 예정</t>
+          <t>아프리카 광산 개발로 인한 환경 오염 및 잠비아 카푸에강 폐수 유출 사고 발생</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>단양군 매포읍의 한 폐기물처리업체에서 가연성 폐기물 무단 적치 및 관리 소홀로 인한 자연 발화로 산림 0.36㏊가 소실되는 화재가 발생했습니다. 단양군은 해당 업체에 과태료 부과 및 행정 경고 조치를 내렸으며, 검찰 송치 및 산림 피해에 대한 손해배상을 청구할 예정입니다. 이번 사고를 계기로 폐기물 보관시설 점검 및 관리 체계 강화 방안이 논의되고 있습니다.</t>
+          <t>아프리카의 금과 구리 채굴은 환경 오염 문제를 야기하며, 특히 대규모 구리 채굴은 다국적 기업에 의해 이루어져 산성 광산 폐수 등으로 광범위한 생태계와 주민 생활에 장기적 피해를 줄 우려가 있다. 잠비아 카푸에강 대규모 폐수 유출 사고가 2025년에 발생한 사례가 있으며, 이는 환경 관련 집단 소송의 잠재적 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 명확한 책임(가연성 폐기물 무단 적치, 안전 수칙 위반)과 공적 조사 결과(과태료 부과, 검찰 송치 예정)가 존재하여 책임 입증이 용이합니다. 단양군이 산림 피해에 대한 손해배상을 청구할 예정이며, 관련 절차가 진행 중입니다. 다만, 상대방의 자력이나 피해 규모의 구체적인 금액이 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>아프리카 광물 채굴로 인한 환경 오염은 대규모 다국적 기업의 책임이 명확하고(적합 조건 1), 이들 기업은 충분한 자력을 가짐(적합 조건 2). 하천 유역 전체와 광범위한 생태계에 장기적인 피해를 주어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상된다. 잠비아 카푸에강 폐수 유출 사고와 같은 구체적 사례가 언급되어 증거 확보 가능성(적합 조건 5)이 높고, 정부의 규제 노력 등 공적 절차(적합 조건 6)도 진행 중이다.</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J475" t="inlineStr">
         <is>
-          <t>(종합)단양군, 매포 폐기물업체 화재 강력 대처</t>
+          <t>[우분투칼럼] 치솟는 금·구리값…아프리카 자원부국의 '선택'은</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L475" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M475" t="inlineStr">
         <is>
-          <t>https://www.inews365.com/news/article.html?no=907610</t>
+          <t>https://www.yna.co.kr/view/AKR20260206028600898?input=1195m</t>
         </is>
       </c>
       <c r="N475" t="inlineStr">
         <is>
-          <t>2026-02-22 12:43:30.574359+00:00</t>
+          <t>2026-02-24 00:42:47.507588+00:00</t>
         </is>
       </c>
     </row>
     <row r="476">
-      <c r="A476" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A476" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C476" t="inlineStr"/>
       <c r="D476" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>검찰 송치 예정, 군유림 피해 손해배상 검토 중</t>
+          <t>석면피해구제사업 진행 중, 중앙환경분쟁조정피해구제위원회 심의 및 인정</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>단양군이 폐기물업체의 특수 가연물 저장 기준 위반으로 발생한 화재와 관련하여 해당 업체를 검찰에 송치할 예정입니다. 군은 소방 조사 결과를 바탕으로 군유림 피해에 대한 손해배상금 부과도 검토하고 있습니다. 현재 공적 절차가 진행 중이며, 상대방의 책임은 명확하나 피해 규모와 상대방의 자력에 대한 추가 정보가 필요합니다.</t>
+          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 새로 인정했다. 이로써 2011년부터 누적된 석면피해 인정자는 총 8,758명이며, 지급될 구제급여는 누계 총 2,484억 원에 이른다. 정부는 석면의 환경성 노출로 인한 건강피해 국민 구제를 위해 '석면피해구제사업'을 시행 중이다.</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>폐기물업체의 특수 가연물 저장 기준 위반으로 인한 화재 발생으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 소방 조사를 통해 증거가 확보되었습니다 (적합 조건 5). 또한 검찰 송치가 진행 중인 공적 절차가 있습니다 (적합 조건 6). 다만, 피해 규모가 군유림에 한정되어 집단적 피해로 보기 어렵고 (적합 조건 3 불충분), 상대방의 자력에 대한 정보가 부족하여 (적합 조건 2 불충분) High 등급에는 미치지 못합니다.</t>
+          <t>정부 기관(중앙환경분쟁조정피해구제위원회)이 석면 피해를 공식적으로 인정하고 구제급여를 지급하는 공적 절차가 진행 중이며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 8,758명, 누적 구제급여 2,484억 원으로 집단적 피해 규모가 매우 크다(집단적 피해, 피해 규모 큼). 이는 향후 석면 제조사 등 실제 책임 주체에 대한 소송의 강력한 근거가 될 수 있어 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누계 총 2,484억 원</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누계 총 8,758명</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>단양군, 폐기물업체 화재 관련 검찰 송치 및 손해배상 검토</t>
+          <t>기후에너지환경부, 석면 환경피해자 35명 새로 인정… 2011년도부터 총 ...</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>dailyt.co.kr</t>
         </is>
       </c>
       <c r="L476" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M476" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2258635</t>
+          <t>https://www.dailyt.co.kr/newsView/dlt202602230002</t>
         </is>
       </c>
       <c r="N476" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:41.674890+00:00</t>
+          <t>2026-02-24 00:16:38.185318+00:00</t>
         </is>
       </c>
     </row>
     <row r="477">
-      <c r="A477" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A477" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C477" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C477" t="inlineStr"/>
       <c r="D477" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 시행에 따른 집중신청기간 운영</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>단양군에서 화재가 발생한 폐기물처리업체에 대해 단양군이 무관용 원칙을 적용하고 검찰 송치를 예고했습니다. 군은 군유림 피해에 대한 손해배상금 부과도 계획하고 있으며, 이번 사고를 계기로 폐기물 적치 및 보관 실태에 대한 점검을 강화할 예정입니다.</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원을 위한 특별법이 시행됨에 따라 안동시가 4월 30일까지 피해 지원 집중신청기간을 운영한다. 시는 풍천면 등 피해 지역 주민들을 대상으로 설명회를 개최하며 피해 접수를 독려하고 있다. 이는 대규모 산불 피해에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>화재 발생 폐기물처리업체가 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 현재 수사 후 검찰 송치 예정으로 공적 절차가 진행 중입니다(적합 조건 6). 이에 따라 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 피해 규모(금액 및 피해자 수)가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3, 4), 특별법 시행 및 지자체 지원 신청 운영으로 공적 절차가 진행 중이다(적합 조건 6). 이로 인해 관련 증거 확보 가능성이 높다(적합 조건 5). 다만, 소송 상대방의 책임 소재는 기사에서 명확히 드러나지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J477" t="inlineStr">
         <is>
-          <t>단양군, 화재 발생 폐기물처리업체 '무관용·검찰 송치'</t>
+          <t>안동, 4월까지 '산불 피해 지원' 집중신청기간 운영</t>
         </is>
       </c>
       <c r="K477" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L477" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M477" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142688</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539610</t>
         </is>
       </c>
       <c r="N477" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:06.836110+00:00</t>
+          <t>2026-02-24 00:16:15.510241+00:00</t>
         </is>
       </c>
     </row>
     <row r="478">
-      <c r="A478" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A478" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>폐기물 업체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>포항지진 관련 정신적 위자료 소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>김민석 총리가 국정설명회에서 포항지진 민사 소송, 특히 정신적 위자료 소송에 대한 입장을 언급했습니다. 이는 포항지진으로 인한 대규모 피해에 대한 법적 다툼이 현재 진행 중임을 시사합니다. 정부 조사 결과 지열발전소와의 연관성이 밝혀진 바 있어 국가 또는 관련 기관의 책임이 쟁점이 될 것으로 보입니다.</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>포항지진은 정부 조사 결과로 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 하는 소송으로 자력이 충분합니다(적합 조건 2). 수만 명의 피해자가 발생한 집단적 피해 사건으로 피해 규모가 매우 크고(적합 조건 3, 4), 이미 민사 소송이 진행 중이거나 논의되고 있으며(적합 조건 6), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>수천억 원 이상</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>수만 명 이상</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr">
+        <is>
+          <t>김민석 총리 포항서 국정설명회.. 행정통합 시</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>phmbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L478" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M478" t="inlineStr">
+        <is>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=199950&amp;mode=view</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr">
+        <is>
+          <t>2026-02-23 13:14:56.724170+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>대한민국 국회</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E478" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>과태료 부과 및 행정처분 완료, 검찰 송치 예정, 군유림 피해 손해배상금 부과 계획</t>
+          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정 후 국회에서 법 개정 공론화 절차 진행 중</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>단양군의 한 폐기물처리업체에서 허가 외 장소에 적치된 가연성 폐기물의 자연발화로 화재가 발생하여 산림 0.36ha가 소실되었습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 위반 사실이 확인되었으며, 단양군은 과태료 부과 및 행정처분을 내리고 검찰 송치 및 손해배상금 부과를 계획하고 있습니다.</t>
+          <t>헌법재판소가 탄소중립기본법의 중장기 온실가스 감축 목표 미설정이 헌법에 불일치한다고 결정함에 따라, 국회는 법 개정을 위한 공론화 절차를 진행 중이다. 기후헌법소원 소송단은 국회의장에게 공론화 절차의 기간 부족 및 의제 설정 부실에 대한 우려를 전달하며 개선을 요구했다. 이들은 충분한 숙의 기간과 헌재 결정 취지를 반영한 의제 설정을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 책임이 명확하고(적합 조건 1), 소방 조사 등 객관적 증거가 확보되었으며(적합 조건 5), 과태료 부과 및 검찰 송치 예정 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 적합도는 'Medium'으로 판단됩니다. 다만, 상대방의 자력과 피해 규모가 명확하지 않고 집단적 피해가 아니라는 점은 투자 매력을 낮춥니다.</t>
+          <t>헌법재판소의 헌법불합치 결정으로 국가의 법 개정 책임이 명확하고(적합 조건), 상대방(국회)의 자력이 충분하며(적합 조건), 미래세대에 대한 집단적 피해가 예상되나(적합 조건), 본 사건은 직접적인 금전적 손해배상 청구를 목적으로 하는 소송이 아닌 법률 개정 절차에 대한 우려 제기 및 개선 요구가 핵심입니다. 소송금융은 주로 금전적 회수를 목표로 하므로, 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I479" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미래세대 다수</t>
         </is>
       </c>
       <c r="J479" t="inlineStr">
         <is>
-          <t>단양군, 폐기물업체 화재로 산림 0.36ha 소실…무관용·검찰 송치</t>
+          <t>기후소송단, 국회의장 면담…“탄소중립법 개정 공론화 부실 우려</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L479" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M479" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=892522</t>
+          <t>https://www.hani.co.kr/arti/society/environment/1246188.html</t>
         </is>
       </c>
       <c r="N479" t="inlineStr">
         <is>
-          <t>2026-02-22 12:40:39.731574+00:00</t>
+          <t>2026-02-23 13:11:50.688732+00:00</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C480" t="inlineStr"/>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>폐기물처리업체</t>
+        </is>
+      </c>
       <c r="D480" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정</t>
+          <t>단양군 과태료 부과, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>단양군이 폐기물처리업체의 안전관리 실태를 점검하고 있으며, 관련 사안은 수사 후 검찰에 송치될 예정입니다. 군유림 피해에 대해서도 해당 업체에 손해배상금을 부과할 계획입니다.</t>
+          <t>단양군이 지난달 발생한 산불의 원인을 폐기물처리업체의 무단 폐기물 적치 및 안전관리 소홀로 지목하고 과태료 300만 원을 부과했다. 단양군은 해당 업체를 검찰에 송치하고, 불에 탄 군유림에 대한 손해배상금도 부과할 예정이다.</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 책임이 비교적 명확하며, 수사 후 검찰 송치 예정으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 피해 규모와 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>폐기물처리업체의 책임이 단양군 조사로 명확히 밝혀졌고(적합 조건 1), 과태료 부과 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 또한 단양군의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5). 다만, 피해 규모(군유림 손해배상금)가 구체적으로 명시되지 않았고, 집단적 피해나 상대방의 충분한 자력 여부가 불분명하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J480" t="inlineStr">
         <is>
-          <t>단양군, 폐기물처리업체 안전관리 실태 점검 강화</t>
+          <t>[여기는 충주] 음성군 1인당 지역내총생산, 3년 연속 충북 1위 외</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L480" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M480" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1186459</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491253&amp;ref=A</t>
         </is>
       </c>
       <c r="N480" t="inlineStr">
         <is>
-          <t>2026-02-22 12:39:05.146257+00:00</t>
+          <t>2026-02-23 13:07:02.656977+00:00</t>
         </is>
       </c>
     </row>
     <row r="481">
-      <c r="A481" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A481" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>폐기물처리업체</t>
+          <t>영리 폐기물 처리 업체들, 지방환경청, 기후에너지환경부</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>단양군이 과태료 부과 및 행정처분을 내렸으며, 검찰 송치 예정. 군유림 피해에 대한 손해배상 청구 방침.</t>
+          <t>신규 의료폐기물 소각장 사전허가 남발에 대한 주민 반대 집회 및 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>단양군 매포읍의 한 폐기물처리업체에서 허가받지 않은 장소에 가연성 폐기물을 장기간 적치하여 자연발화로 인한 화재가 발생, 군유림 및 사유림 총 0.36ha가 소실되었습니다. 단양군은 해당 업체의 위법 행태를 '안전불감증이 부른 인재'로 규정하고 과태료 부과 및 행정처분과 함께 검찰 송치를 결정했습니다. 또한 군유림 피해에 대한 손해배상도 청구할 방침입니다.</t>
+          <t>영리업체들이 높은 이윤율을 보고 의료폐기물 소각장 사업에 무분별하게 뛰어들고 있으며, 지방환경청은 의료폐기물 발생량 감소 추세에도 불구하고 신규 소각장 사전허가를 남발하고 있습니다. 이로 인해 '발생지 책임의 원칙'이 훼손되고 비수도권 지역 주민들은 환경 피해와 갈등을 겪고 있습니다. 원주 등 여러 지역에서 주민들이 반대 집회를 열고 지자체 불허 시 행정소송으로 이어지는 등 사회적 혼란이 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>폐기물업체의 허가 외 적치 및 안전교육 미이행으로 인한 화재 발생으로 상대방 책임이 명확하며(적합 조건 1), 소방 조사 결과 등 객관적 증거가 존재하고(적합 조건 5), 단양군의 과태료 부과, 행정처분 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모(금액)가 명확히 제시되지 않았고, 집단적 피해로 보기 어려우며, 상대방의 자력 또한 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>영리업체들의 무분별한 소각장 추진과 지방환경청의 사전허가 남발로 인한 환경 문제 및 주민 갈등이 명확하게 드러나 상대방 책임이 분명합니다. 정부 기관 및 사모펀드가 투자한 영리업체들이 상대방이므로 자력이 충분하며, 원주 주민 300여 명의 집회 등 집단적 피해가 발생하고 전국적으로 확산될 가능성이 높습니다. 기후에너지환경부 및 한국환경공단의 공식 자료를 통해 증거 확보가 용이하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (원주 소초면 주민 300여명 외 전국 각지 주민들)</t>
         </is>
       </c>
       <c r="J481" t="inlineStr">
         <is>
-          <t>단양군, 폐기물업체 위법 행태에 “무관용·검찰 송치”</t>
+          <t>'부나방'처럼 뛰어드는 영리업체들...의료폐기물을 둘러싼 기이한 일들</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L481" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M481" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260222010006656</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209057&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N481" t="inlineStr">
         <is>
-          <t>2026-02-22 12:37:58.472145+00:00</t>
+          <t>2026-02-23 13:02:12.608476+00:00</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심에서 주민 승소, 서울시의 상고 여부 및 의왕시 소각장 건립 백지화 후 재검토 중</t>
+          <t>서울고등법원 2심 주민 승소, 서울시 상고 여부 결정 대기 중</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>수도권 생활폐기물 직매립 금지 시행으로 공공소각장 확충이 시급한 가운데, 마포구 주민들이 서울시를 상대로 제기한 행정소송 항소심에서 승소하며 사업에 제동이 걸렸습니다. 주민들은 입지 결정 과정의 절차적 위법성을 주장했으며, 법원이 이를 받아들였습니다. 이로 인해 서울시의 소각장 사업뿐 아니라 의왕시의 소각장 건립도 백지화되는 등 주민 반발로 인한 갈등이 격화되고 있습니다.</t>
+          <t>마포구 소각장 추가 건립 관련 행정 소송에서 마포구민들이 1, 2심에서 연이어 승소했음에도 서울시가 상고를 강행하려 하자, 마포주민지원협의체가 상고 포기와 공동이용협약 체결을 요구하고 있다. 협의체는 서울시가 응하지 않을 경우 3월 1일부터 준법투쟁을 시작하겠다고 경고했다.</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>서울시를 상대로 한 행정소송 항소심에서 주민들이 승소하여 상대방(서울시)의 절차적 위법성이 법원에서 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관입니다(적합 조건 2). 마포, 의왕 등 다수 지역 주민들이 피해를 입고 있어 집단적 피해에 해당하며(적합 조건 3), 법원 판결 및 국회입법조사처 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 기후부의 제도 개선안 마련 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>서울시의 책임이 1, 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방(서울시)의 자력이 충분하며(적합 조건 2), 마포구민 다수가 피해 당사자입니다(적합 조건 3). 이미 법원의 판결이라는 강력한 증거가 존재하며(적합 조건 5), 서울시가 상고를 강행할 경우 대법원 소송이 예상됩니다.</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>마포, 의왕 등 수도권 지역 주민 다수</t>
+          <t>마포구민 다수</t>
         </is>
       </c>
       <c r="J482" t="inlineStr">
         <is>
-          <t>'왜 우리 지역인가' 주민 신뢰 못 받는 공공소각장…해결책 없나</t>
+          <t>마포주민지원협의체, 서울시에 소각장 상고 포기 협약 요구</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L482" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M482" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260221_0003521102</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202602231745568237b372994c95_18</t>
         </is>
       </c>
       <c r="N482" t="inlineStr">
         <is>
-          <t>2026-02-22 00:46:18.104241+00:00</t>
+          <t>2026-02-23 12:52:05.132776+00:00</t>
         </is>
       </c>
     </row>
     <row r="483">
-      <c r="A483" s="2" t="inlineStr">
+      <c r="A483" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>산불 특별법에 따른 피해 지원 신청 접수 중</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>안동 지역 산불 피해자들이 '산불 특별법'에 의거한 피해 지원금을 신청할 수 있으며, 본인 또는 대리인을 통해 신청 가능하다. 신청 시에는 신분증 사본, 통장 사본, 피해 사실을 입증할 증거자료를 제출해야 한다.</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>기사는 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 요소인 명확한 소송 상대방(피고)과 그 책임 소재가 불분명합니다. 피해자들이 지원금을 신청하는 단계이며, 소송을 통해 배상을 청구할 주체가 특정되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>안동, 산불 특별법 피해 지원 ‘한명도 빠짐없게’</t>
+        </is>
+      </c>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>ksmnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L483" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M483" t="inlineStr">
+        <is>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=591680</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:38:58.799287+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B483" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D483" t="inlineStr">
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E483" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>과태료 부과 및 행정처분, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
+          <t>산불 특별법에 따른 피해 지원 신청 접수 및 설명회 진행 중</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>단양군 매포읍 폐기물처리업체에서 가연성 폐기물 자연발화로 산림 0.36헥타르가 소실되는 화재가 발생했습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 안전 의무를 소홀히 한 것으로 드러나 과태료 부과 및 행정처분을 받았으며, 검찰 송치 및 군유림 피해에 대한 손해배상금 부과가 예정되어 있습니다.</t>
+          <t>안동시는 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민을 대상으로 설명회를 순회 개최하고 있습니다. 산불로 인한 신체적·정신적·재산상 피해를 입은 주민은 내년 1월 28일까지 피해 지원을 신청할 수 있으며, 기존 누락분이나 추가 지원분, 신규 항목까지 폭넓게 접수 가능합니다.</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 책임이 명확하며(적합 조건 1), 소방 조사 결과와 과태료 부과, 검찰 송치 예정 등 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피해 규모가 산림 0.36헥타르로 명시되었으나 구체적인 손해배상액이 미상이며, 집단적 인적 피해가 명확히 드러나지 않아 투자 매력도가 'High'에는 미치지 못합니다.</t>
+          <t>초대형 산불로 인한 다수의 주민 피해가 명확하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 피해 사실을 입증할 증거 확보가 가능합니다(적합 조건 5). 또한, 특별법 시행에 따른 피해 지원 설명회 및 신청 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 이는 집단적 구제 절차에 대한 법률 지원 수요가 높을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J484" t="inlineStr">
         <is>
-          <t>단양군 폐기물 화재, 신속 대응으로 확산 막아</t>
+          <t>안동시  과거 놓친 산불 피해 보상도 접수 신청하세요</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L484" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M484" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260221500445</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=609877</t>
         </is>
       </c>
       <c r="N484" t="inlineStr">
         <is>
-          <t>2026-02-22 00:41:58.636348+00:00</t>
+          <t>2026-02-23 12:28:51.336604+00:00</t>
         </is>
       </c>
     </row>
     <row r="485">
-      <c r="A485" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>MEDIUM</t>
+      <c r="A485" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C485" t="inlineStr"/>
       <c r="D485" t="inlineStr">
         <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>하동군에서 농작물 피해보상 지원사업 추진 중</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>하동군이 야생동물에 의한 농작물 피해보상 지원사업을 추진하며 피해 최소화에 만전을 기하고 있다고 밝혔습니다. 군 관계자는 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 언급했습니다.</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>기사 내용은 하동군이 야생동물에 의한 농작물 피해를 보상하기 위한 지원사업을 추진한다는 것으로, 소송금융의 대상이 될 만한 명확한 피고나 법적 분쟁이 존재하지 않습니다. 피해의 원인이 야생동물이며, 군은 피해를 줄이기 위한 노력을 하고 있어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J485" t="inlineStr">
+        <is>
+          <t>하동군, 읍내 유휴지 공영주차장으로 새단장</t>
+        </is>
+      </c>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>newsfreezone.co.kr</t>
+        </is>
+      </c>
+      <c r="L485" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M485" t="inlineStr">
+        <is>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676203</t>
+        </is>
+      </c>
+      <c r="N485" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:23:32.853218+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>하동군이 야생동물 피해 예방시설 설치 및 피해보상 지원사업 추진 중</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>하동군이 10억여 원의 예산을 투입하여 야생동물로 인한 농작물 피해 예방시설을 설치하고, 피해보상 지원사업을 추진하고 있다. 이는 주민들의 피해를 최소화하기 위한 지자체의 노력으로, 더 많은 주민이 혜택을 받을 수 있도록 할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>이 기사는 하동군이 야생동물 피해 예방 및 보상을 위해 예산을 투입하는 행정 지원 사업에 대한 내용으로, 소송의 대상이 될 만한 명확한 가해자나 법적 분쟁의 소지가 보이지 않습니다 (적합 조건 1, 2 불충족). 피해 규모나 피해자 수가 구체적으로 명시되지 않았으며, 소송으로 이어질 만한 공적 절차가 진행 중인 것도 아닙니다 (적합 조건 4, 5, 6 불충족).</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J486" t="inlineStr">
+        <is>
+          <t>하동군, 10억여 원 예산 투입해 야생동물 피해예방시설 설치 지원</t>
+        </is>
+      </c>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L486" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M486" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3511361</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:22:53.957116+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>하동군 피해보상 지원사업 추진 중</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>하동군이 야생동물로 인한 농작물 피해를 최소화하기 위해 피해보상 지원사업을 추진하고 있습니다. 군은 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔습니다.</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>기사는 하동군이 야생동물로 인한 농작물 피해를 지원하는 사업을 추진한다는 내용으로, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J487" t="inlineStr">
+        <is>
+          <t>[하동 24시] 하동군, 도심 주차난 해소 나선다…방치부지 공영주차장 조...</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>sisajournal.com</t>
+        </is>
+      </c>
+      <c r="L487" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M487" t="inlineStr">
+        <is>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363487</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:21:55.911779+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr">
+        <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E485" t="inlineStr">
-[...66 lines deleted...]
-      <c r="D486" t="inlineStr">
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 시행, 피해 지원 설명회 개최</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>안동시가 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민들을 대상으로 순회 설명회를 개최하고 있습니다. 이 특별법은 대규모 산불 피해에 대한 국가적 지원을 목적으로 합니다.</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>초대형산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상되고(적합 조건 4), '산불 특별법' 시행 및 피해 지원 설명회 개최 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 산불의 원인 제공자 및 그 책임의 명확성이 불분명하여 소송의 피고를 특정하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J488" t="inlineStr">
+        <is>
+          <t>안동시, 산불피해 특별법으로 지원한다</t>
+        </is>
+      </c>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>hansbiz.co.kr</t>
+        </is>
+      </c>
+      <c r="L488" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M488" t="inlineStr">
+        <is>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818614</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:20:09.244215+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E486" t="inlineStr">
-[...101 lines deleted...]
-      <c r="K487" t="inlineStr">
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>피해구제 및 지원 특별법 시행 중</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>영남 지역을 휩쓴 초대형 산불로 10만 헥타르 이상의 숲이 소실되고 30명 이상의 사상자, 1조 8천억 원 규모의 재산 피해가 발생했다. 지역 주민과 임업인들에게 깊은 상흔을 남겼으며, 현재 피해 구제 및 지원을 위한 특별법이 시행 중이다. 기사는 산불의 주요 원인을 사람의 부주의로 지목하며 예방 중심의 산불 체계 정착을 제언하고 있다.</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>영남 초대형 산불은 1조 8천억 원 규모의 재산 피해와 30명 이상의 사상자를 낸 집단적 피해 사건으로, 피해 규모가 매우 크고 다수의 피해자가 존재합니다 (적합 조건 3, 4). 또한 피해 구제 및 지원을 위한 특별법이 시행 중으로 공적 절차가 진행되고 있습니다 (적합 조건 6). 그러나 기사에서 산불의 원인을 '사람의 사소한 부주의'로 지목하며, 1조 8천억 원 규모의 피해에 대해 특정할 만한 자력 있는 상대방의 명확한 책임을 파악하기 어렵습니다 (적합 조건 1, 2 미흡).</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>1조 8000억원</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>30명 이상 사상자, 지역 주민 및 임업인 다수</t>
+        </is>
+      </c>
+      <c r="J489" t="inlineStr">
+        <is>
+          <t>영남 지역 초대형 산불 1년, 지금은</t>
+        </is>
+      </c>
+      <c r="K489" t="inlineStr">
         <is>
           <t>biz.heraldcorp.com</t>
         </is>
       </c>
-      <c r="L487" t="inlineStr">
-[...142 lines deleted...]
-      </c>
       <c r="L489" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M489" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=73700</t>
+          <t>https://biz.heraldcorp.com/article/10680427?ref=naver</t>
         </is>
       </c>
       <c r="N489" t="inlineStr">
         <is>
-          <t>2026-02-22 00:23:02.338772+00:00</t>
+          <t>2026-02-23 12:18:28.848217+00:00</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C490" t="inlineStr"/>
       <c r="D490" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회에서 석면 피해자 추가 인정 및 구제급여 지급 진행 중</t>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해자 인정 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회는 석면 피해자로 21명을 추가 인정하여 총 피해자 수가 8758명으로 늘었다고 밝혔다. 2011년 석면피해구제법 시행 이후 누적 구제급여 지급액은 2483억5100만원에 달한다. 위원회는 생전 피해자로 인정받지 못한 유족의 피해 사실을 인정하고, 기존 피해자들의 피해 등급 및 인정 질환을 조정했다.</t>
+          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 최근 석면 피해자 35명을 추가로 인정하며 누적 지원 인원이 8758명에 달했습니다. 위원회는 총 132명에 대한 심의를 진행했으며, 이는 석면으로 인한 환경 피해에 대한 지속적인 구제 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>석면 피해자가 총 8758명에 달하고 누적 구제급여 지급액이 2483억 원을 넘는 등 집단적 피해 규모가 매우 큼 (적합 조건 3, 4). 중앙환경분쟁조정위원회에서 피해자 인정 및 구제급여 지급이 지속적으로 이루어지고 있어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높임 (적합 조건 5, 6).</t>
+          <t>중앙환경분쟁조정피해구제위원회를 통해 석면 피해자 8758명이 누적 지원을 받고 있으며, 35명이 추가 인정되는 등 집단적 피해(조건 3, 4)가 명확합니다. 공적 기관의 심의를 통해 피해가 인정되고 있어 증거 확보 가능성(조건 5)이 높고, 공적 절차(조건 6)가 활발히 진행 중입니다. 다만, 소송의 특정 상대방은 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>누적 2483억5100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
-          <t>총 8758명</t>
+          <t>누적 8758명</t>
         </is>
       </c>
       <c r="J490" t="inlineStr">
         <is>
-          <t>석면 피해자 21명 추가 인정…피해자 규모 총 8758명</t>
+          <t>기후에너지환경부, 석면 피해자 35명 추가 인정… 누적 8758명 지원</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L490" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M490" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190037.html</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=38898</t>
         </is>
       </c>
       <c r="N490" t="inlineStr">
         <is>
-          <t>2026-02-22 00:22:14.638922+00:00</t>
+          <t>2026-02-23 12:17:36.109311+00:00</t>
         </is>
       </c>
     </row>
     <row r="491">
-      <c r="A491" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A491" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C491" t="inlineStr"/>
       <c r="D491" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해 인정 및 피해등급 심의 진행 중</t>
+          <t>산불특별법에 따른 피해 지원 설명회 및 신청 접수 진행 중</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회가 2026년도 제2회 석면분야 환경피해구제 분과위원회를 열어 총 132명의 심의를 진행, 이 중 35명을 석면분야 환경피해자로 새로 인정했습니다. 이는 석면으로 인한 환경 피해에 대한 공적 구제 절차가 활발히 진행되고 있음을 보여줍니다.</t>
+          <t>안동시가 초대형 산불 피해 주민들을 대상으로 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'에 따른 지원 설명회를 개최하고 있다. 신체적, 정신적, 재산상 피해를 입은 주민들이 지원 대상이며, 집중 신청 기간에 맞춰 피해 신고 절차와 지원 항목을 안내하고 있다.</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해자 35명을 새로 인정하는 등 공적 절차가 진행 중이며(적합 조건 6), 총 132명에 대한 심의가 이루어져 집단적 피해(적합 조건 3)가 명확합니다. 석면 피해는 책임 소재가 비교적 명확하고(적합 조건 1) 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크고(적합 조건 4) 잠재적 피해자 수가 많아 소송금융 투자에 매우 적합합니다.</t>
+          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 조건인 '상대방 책임의 명확성'과 '구체적인 소송 상대방'이 특정되지 않습니다. 피해 규모는 크고 집단적 피해가 발생했으며 공적 절차가 진행 중이나, 소송을 제기할 명확한 피고가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>최소 35명, 심의 대상 132명</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J491" t="inlineStr">
         <is>
-          <t>석면 환경피해자 35명 새로 인정받아</t>
+          <t>경북 북부 자치단체, 재난회복·산업·복지 등 현안 대응 총력</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L491" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M491" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=100188</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260223022481680</t>
         </is>
       </c>
       <c r="N491" t="inlineStr">
         <is>
-          <t>2026-02-22 00:22:05.312328+00:00</t>
+          <t>2026-02-23 12:17:09.967153+00:00</t>
         </is>
       </c>
     </row>
     <row r="492">
-      <c r="A492" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A492" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C492" t="inlineStr"/>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>포항지진 특별법 제정 및 피해구제 지원 완료</t>
+          <t>산불 특별법 시행에 따른 피해 신청 접수 및 설명회 진행 중</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>공원식 전 경북도 경제부지사가 포항시장 예비후보로 등록하며 과거 포항지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장으로서 특별법 제정과 4,900억 원 규모의 피해구제 지원을 이끌어낸 경험을 강조했다. 이 기사는 이미 해결된 과거 사건을 다루고 있어 현재 소송금융 투자 대상으로는 적합하지 않다.</t>
+          <t>경북·경남·울산 초대형 산불 피해 주민들을 위한 특별법이 시행되어 안동시가 피해 지원 설명회를 순회 개최하고 피해 신청을 4월 30일까지 접수한다. 이는 대규모 산불로 인한 다수의 피해자 발생과 정부 차원의 피해 구제 절차 진행을 의미한다.</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>기사는 포항지진 피해에 대한 특별법 제정 및 4,900억 원 규모의 피해구제 지원이 과거에 성공적으로 이루어졌음을 강조하는 정치인의 출마 선언문이다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>경북·경남·울산 초대형 산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 피해 구제를 위한 특별법이 시행 중이며(적합 조건 6), 이는 정부 차원의 공식적인 인정과 증거 확보 가능성을 시사합니다(적합 조건 5). 특별법에 따른 보상이 불충분할 경우 정부를 상대로 한 추가 소송 가능성이 있으며, 정부는 충분한 자력을 가집니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>4,900억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
-          <t>약 11만 가구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J492" t="inlineStr">
         <is>
-          <t>공원식 전 경북 부지사, 포항시장 예비후보 등록… “위기 극복할 검증...</t>
+          <t>안동시, 산불 특별법 피해신청 4월 30일까지</t>
         </is>
       </c>
       <c r="K492" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L492" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M492" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/region/article/all/20260221/133392938/1</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1338184</t>
         </is>
       </c>
       <c r="N492" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:47.184468+00:00</t>
+          <t>2026-02-23 12:16:18.207145+00:00</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C493" t="inlineStr"/>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D493" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회에서 석면 환경피해 인정</t>
+          <t>경북산불 특별법 시행에 따른 피해 접수 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>기후에너지환경부 중앙환경분쟁조정위원회는 석면 분야 환경피해구제 분과위원회를 열고 35명에 대한 석면 환경피해를 새로 인정했다. 이로써 2011년부터 총 8758명의 석면 환경피해자가 지원을 받게 되었다. 위원회는 총 132명의 심의를 진행했다.</t>
+          <t>경북 초대형 산불 피해 주민들을 위한 '산불특별법'이 시행되어 피해 신고 및 지원 절차가 진행 중입니다. 안동시는 순회 설명회를 개최하며 4월 30일까지 집중 신청을 받고 있습니다. 신체·정신·재산 피해를 입은 주민과 소상공인, 중소기업이 지원 대상이며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청 가능합니다.</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회에서 석면 환경피해를 공식적으로 인정하여 책임 소재 및 증거가 명확하며(조건 5, 6), 2011년부터 총 8758명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 매우 크다(조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>경북 초대형 산불로 다수의 주민, 소상공인, 중소기업이 신체·정신·재산상 피해를 입어 집단적 피해 및 피해 규모가 큽니다. '산불특별법' 시행으로 피해 사실 입증 자료 확보가 용이하며 공적 절차가 진행 중입니다. 현재는 구제 신청 단계이나, 특별법에 따른 구제액이 불충분할 경우 정부를 상대로 한 추가 손해배상 소송으로 이어질 가능성이 높으며, 정부는 충분한 자력을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>총 8758명 이상</t>
+          <t>다수 (주민, 소상공인, 중소기업)</t>
         </is>
       </c>
       <c r="J493" t="inlineStr">
         <is>
-          <t>석면 환경피해자 35명 새로 인정…2011년도부터 총 8758명 지원</t>
+          <t>경북산불, 4월까지 피해 집중 접수…대리인 신청도 가능</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L493" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M493" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022022362517802</t>
+          <t>https://www.segye.com/newsView/20260223504326?OutUrl=naver</t>
         </is>
       </c>
       <c r="N493" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:16.550987+00:00</t>
+          <t>2026-02-23 12:15:58.399420+00:00</t>
         </is>
       </c>
     </row>
     <row r="494">
-      <c r="A494" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A494" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C494" t="inlineStr"/>
       <c r="D494" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해 인정 및 구제급여 지급 진행 중</t>
+          <t>윤석열 김용현 여인형 '일반이적죄' 공판 진행 중, 기후헌법소원 소송단 면담 예정.</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>정부가 석면 피해자 35명을 추가로 인정하여 누적 피해자는 8758명, 구제급여는 총 2484억원에 달합니다. 중앙환경분쟁조정피해구제위원회는 석면 분야 환경피해 인정 및 등급을 의결하며 피해자 구제 사업을 지속하고 있습니다. 이는 2011년부터 시행된 '석면피해구제사업'의 일환입니다.</t>
+          <t>해당 기사는 윤석열, 김용현, 여인형의 '일반이적죄' 공판과 기후헌법소원 소송단 면담 등 23일의 주요 일정을 나열하고 있습니다. 특정 사건에 대한 상세한 정보가 없어 소송금융 투자 기회로 분석하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>다수의 피해자(누적 8758명)와 막대한 피해 규모(구제급여 2484억원)가 확인되며, 정부 기관(중앙환경분쟁조정피해구제위원회)을 통해 피해 인정 및 구제 절차가 활발히 진행 중인 점(적합 조건 3, 4, 5, 6)이 소송금융 투자에 매우 적합합니다. 비록 기사에서는 정부 구제에 초점을 맞추고 있으나, 이는 잠재적 소송의 강력한 증거 기반이 될 수 있습니다.</t>
+          <t>해당 기사는 특정 사건에 대한 상세한 보도가 아닌 일일 주요 일정 목록입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건의 발생 경위, 피해 규모, 상대방 책임 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
-          <t>2484억원 (누적 구제급여)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>8758명 (누적)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J494" t="inlineStr">
         <is>
-          <t>석면 피해자 35명 추가 인정…누적 8758명·구제급여 2484억</t>
+          <t>[오늘의 주요일정·23일] 윤석열 김용현 여인형 '일반이적죄' 공판</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>safetimes.co.kr</t>
         </is>
       </c>
       <c r="L494" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M494" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260220000921</t>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239820</t>
         </is>
       </c>
       <c r="N494" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:10.296659+00:00</t>
+          <t>2026-02-23 00:33:10.668362+00:00</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C495" t="inlineStr"/>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D495" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회 심의 및 구제급여 지급 진행 중</t>
+          <t>경북산불 특별법에 따른 피해 신청 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>정부 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정하고 피해등급을 의결했습니다. 2011년부터 시행된 석면피해구제사업을 통해 누적 8,758명의 피해자가 인정되었고, 총 2,484억 원의 구제급여가 지급되었습니다. 이는 대규모 환경 피해에 대한 정부 차원의 지속적인 구제 절차를 보여줍니다.</t>
+          <t>안동시가 경북산불 특별법에 따른 피해 지원을 위한 순회 설명회를 개최하며, 4월 30일까지 집중 신청 기간을 운영한다. 이 특별법은 초대형산불로 인한 신체적, 정신적, 재산상 피해를 입은 주민들을 대상으로 하며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청할 수 있도록 한다. 피해 신청은 2027년 1월 28일까지 가능하며, 소상공인과 중소기업도 지원 대상에 포함된다.</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>석면 피해 인정자가 누계 8,758명에 달하고 총 2,484억 원의 구제급여가 지급되는 등 집단적 피해 규모가 매우 크고, 중앙환경분쟁조정피해구제위원회를 통해 피해 사실이 공식적으로 인정되고 있어 증거가 명확합니다. 정부 차원의 공적 절차가 활발히 진행 중이므로 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>경북산불 특별법 시행으로 초대형산불 피해 주민 다수가 지원 대상이며(적합 조건 3), 신체적·정신적·재산상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 정부가 지원 주체이므로 자력이 충분하며(적합 조건 2), 특별법에 따른 공적 절차가 활발히 진행 중입니다(적합 조건 6). 피해 사실 입증을 위한 증거 자료 확보도 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>2,484억 원 (누적 구제급여)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>8,758명 (누적 인정 피해자)</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J495" t="inlineStr">
         <is>
-          <t>정부, 석면피해 35명 인정…구제급여 3억5000만원 지급</t>
+          <t>안동시, ‘산불특별법 피해 지원을 위한 순회 설명회’ 진행</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L495" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M495" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2294646.htm</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029429731&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N495" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:54.004481+00:00</t>
+          <t>2026-02-23 00:30:24.275644+00:00</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C496" t="inlineStr">
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>석면분야 환경피해구제분과위원회 심의 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정했다. 이로써 누적 피해 인정자는 8,758명, 누적 구제급여는 2,484억 원에 달한다. 정부는 2011년부터 석면피해구제사업을 통해 피해자들에게 의료비, 생활비 등을 지원하고 있다.</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>정부 주도의 석면피해구제사업을 통해 피해 사실이 공식 인정되고 있으며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 수가 8,758명, 누적 구제급여가 2,484억 원에 달하는 등 집단적이고 큰 피해 규모가 확인됩니다(집단적 피해, 피해 규모가 큼). 이는 소송금융 투자에 적합한 강력한 증거 기반을 제공합니다.</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>누계 2,484억 원</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>누계 8,758명</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>기후부, 석면 환경피해자 35명 추가 인정</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>ikld.kr</t>
+        </is>
+      </c>
+      <c r="L496" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M496" t="inlineStr">
+        <is>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=329699</t>
+        </is>
+      </c>
+      <c r="N496" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:29:55.228675+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
-      <c r="D496" t="inlineStr">
+      <c r="D497" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E496" t="inlineStr">
-[...70 lines deleted...]
-      </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>특별법 제정 및 피해구제 지원 완료</t>
+          <t>'경북산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 신청 접수 및 순회 설명회 진행 중.</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>2017년 포항 지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장이었던 공원식 씨가 특별법 제정과 약 11만 가구에 4900억 원 규모의 피해구제 지원을 이끌어냈습니다. 이는 지역 위기 극복의 상징적 인물로 평가받는 그의 과거 활동을 다룬 기사입니다.</t>
+          <t>경북 초대형산불로 인한 피해 주민들을 위한 특별법이 시행되어, 신체적·정신적·재산상 피해에 대한 지원 신청을 받고 있습니다. 2027년 1월까지 신청 가능하며, 피해 접수 및 지원 절차 안내를 위한 순회 설명회가 개최되고 있습니다. 이는 대규모 피해에 대한 공적 구제 절차로, 향후 지원의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>포항 지진 피해에 대한 특별법 제정 및 4900억 원 규모의 피해구제 지원이 이미 완료된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 대규모 피해와 명확한 책임 주체가 있었으나, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>적합 조건 2(상대방에게 자력이 충분함): 특별법에 따른 피해 지원이 이루어지고 있으며, 지원의 적정성 관련 소송 발생 시 정부가 상대방이 될 수 있어 자력이 충분합니다. 적합 조건 3(집단적 피해): '초대형산불'로 인해 다수의 주민이 신체적, 정신적, 재산상 피해를 입었습니다. 적합 조건 4(피해 규모가 큼): '초대형산불'이라는 점에서 피해 금액이 상당할 것으로 예상되며, 피해자 수도 많을 것으로 보입니다. 적합 조건 5(증거가 있거나 확보 가능함): 특별법 시행과 피해 신청 절차를 통해 피해 사실 및 증거 자료가 체계적으로 수집될 수 있습니다. 적합 조건 6(이미 공적 절차(소송 제외)가 진행 중임): '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 시행되어 피해 신청 접수 및 설명회 등 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>4900억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
-          <t>약 11만 가구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J497" t="inlineStr">
         <is>
-          <t>'투사'에서 '봉사자'로…공원식, 예비후보 등록 첫날 '무료급식소' 찾은...</t>
+          <t>'경북산불' 피해 신청하세요…4월 말까지 집중신청기간</t>
         </is>
       </c>
       <c r="K497" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L497" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M497" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295471</t>
+          <t>https://www.newsis.com/view/NISX20260223_0003521871</t>
         </is>
       </c>
       <c r="N497" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:35.095510+00:00</t>
+          <t>2026-02-23 00:29:46.551164+00:00</t>
         </is>
       </c>
     </row>
     <row r="498">
-      <c r="A498" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A498" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C498" t="inlineStr"/>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>㈜바이원</t>
+        </is>
+      </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>수도권 폐기물 직매립 금지 후 지역 간 쓰레기 갈등 발생, 정부 대책 발표</t>
+          <t>㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하여 현재 진행 중.</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>수도권 생활폐기물 직매립 금지 시행 후 소각시설 부족으로 수도권 폐기물 일부가 충청권으로 이동 처리되면서 '쓰레기 지역 갈등'이 불거졌다. 정부는 공공소각시설 건설 기간 단축 및 폐기물 감량 대책을 발표했으나, 당장의 문제를 해결하기에는 미흡하다는 지적이 나온다.</t>
+          <t>영주시가 납 폐기물 제련공장 설립을 불허하자, 업체 ㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하며 법정 공방이 재점화되었습니다. 영주시는 3만여 시민의 반대와 환경부 지침 위반 등을 근거로 시민 건강과 환경권을 최우선으로 방어에 나섰습니다. 이 사건은 환경 문제로 인한 집단적 피해 가능성이 높아 잠재적인 소송금융 투자 기회를 내포하고 있습니다.</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(정부)은 해당하나, '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함'이 불분명하다. 기사는 정책적 문제와 지역 갈등을 다루며, 특정 주체의 명확한 불법 행위나 구체적인 피해자들의 손해가 명시되어 있지 않아 소송금융 투자 대상으로 적합성이 낮다.</t>
+          <t>영주시의 납 폐기물 제련공장 불허 결정은 3만여 시민의 반대와 환경부 지침 위반 등 명확한 공적 근거에 기반하고 있어 집단적 피해 발생 가능성이 높고 증거 확보가 용이합니다. 현재는 업체가 시를 상대로 소송 중이나, 시민들이 잠재적 피해자로서 소송금융의 고객이 될 수 있는 높은 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>3만여 명</t>
         </is>
       </c>
       <c r="J498" t="inlineStr">
         <is>
-          <t>소각시설 조기 건설하고 폐기물 감량...'쓰레기 갈등' 대책될까?</t>
+          <t>'영주 납 폐기물 제련공장' 법정 공방 재점화</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L498" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M498" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602212304157427</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=609743</t>
         </is>
       </c>
       <c r="N498" t="inlineStr">
         <is>
-          <t>2026-02-21 18:28:56.399598+00:00</t>
+          <t>2026-02-22 12:59:02.732640+00:00</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영주시</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 국무총리에게 주민 요구사항 전달</t>
+          <t>대기배출시설 설치허가 취소처분 무효 확인 및 손해배상 청구소송 제기</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>김민석 국무총리가 포항을 방문한 자리에서 주민들이 포항 지진 손해배상 소송에 대한 지원을 요구했습니다. 포항 지진은 지열발전소로 인한 유발 지진으로 판명되어 정부의 책임이 인정된 바 있으며, 다수의 주민이 피해를 입어 현재 손해배상 소송이 진행 중입니다.</t>
+          <t>㈜바이원이 영주시를 상대로 약 58.9억 원 규모의 손해배상 및 대기배출시설 설치허가 취소처분 무효 확인 소송을 제기했습니다. 영주시는 시민 반대와 납 오염 우려 등 환경 문제를 이유로 폐납 제련공장 설립을 불허하고 허가를 취소했으며, ㈜바이원은 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>포항 지진은 정부 사업(지열발전소)으로 인한 유발 지진으로 책임 소재가 명확하며 (적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다 (적합 조건 2). 다수의 주민이 피해를 입어 집단적 피해에 해당하고 (적합 조건 3), 피해 규모가 크며 (적합 조건 4), 공식 조사 결과 등 객관적 증거가 확보되어 있습니다 (적합 조건 5). 현재 손해배상 소송이 진행 중이거나 주민들의 주요 요구 사항으로 논의되고 있어 종결된 사건이 아닙니다.</t>
+          <t>영주시는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 원고가 청구하는 손해배상액이 약 58.9억 원으로 매우 큽니다(적합 조건 4). 또한, 원고가 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 전력이 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 행정처분 관련 문서 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>58억9천여만원</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J499" t="inlineStr">
         <is>
-          <t>TK 행정통합 방향은 주민 몫 ..김민석 총리 국정설명회</t>
+          <t>영주 폐납 제련공장 '60억 원대 손배소' 법정 2차전</t>
         </is>
       </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L499" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M499" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260221174337AE06376&amp;id=203739</t>
+          <t>https://www.imaeil.com/page/view/2026022109485685546</t>
         </is>
       </c>
       <c r="N499" t="inlineStr">
         <is>
-          <t>2026-02-21 18:26:33.886345+00:00</t>
+          <t>2026-02-22 12:43:52.287305+00:00</t>
         </is>
       </c>
     </row>
     <row r="500">
-      <c r="A500" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A500" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>부산시, 환경부</t>
+          <t>매포읍 응실리 한 폐기물처리업체</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>대저대교 건설 중단 행정소송 진행 중</t>
+          <t>단양군 과태료 부과 및 행정 경고, 검찰 송치 예정, 산림 피해 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>천연기념물 큰고니의 국내 최대 서식지인 낙동강 하구에 대저대교가 건설되고 상류에 전깃줄이 가로지르면서 큰고니들이 서식지를 잃고 폐사하는 피해가 발생하고 있습니다. 환경단체는 환경영향평가 조작 의혹을 제기하며 부산시와 환경부를 상대로 공사 중단 행정소송을 제기했습니다.</t>
+          <t>단양군 매포읍의 한 폐기물처리업체에서 가연성 폐기물 무단 적치 및 관리 소홀로 인한 자연 발화로 산림 0.36㏊가 소실되는 화재가 발생했습니다. 단양군은 해당 업체에 과태료 부과 및 행정 경고 조치를 내렸으며, 검찰 송치 및 산림 피해에 대한 손해배상을 청구할 예정입니다. 이번 사고를 계기로 폐기물 보관시설 점검 및 관리 체계 강화 방안이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>대저대교 건설 및 전깃줄로 인해 천연기념물 큰고니의 서식지가 파괴되고 폐사하는 등 환경 피해가 발생하고 있습니다. 부산시와 환경부 등 공공기관이 상대방으로 자력이 충분하며, 환경영향평가 조작 의혹과 행정소송 진행 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>폐기물처리업체의 명확한 책임(가연성 폐기물 무단 적치, 안전 수칙 위반)과 공적 조사 결과(과태료 부과, 검찰 송치 예정)가 존재하여 책임 입증이 용이합니다. 단양군이 산림 피해에 대한 손해배상을 청구할 예정이며, 관련 절차가 진행 중입니다. 다만, 상대방의 자력이나 피해 규모의 구체적인 금액이 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
-          <t>수천 마리 (큰고니), 5마리 폐사/부상 확인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J500" t="inlineStr">
         <is>
-          <t>천연기념물 큰고니 서식지 잃나‥전깃줄과 교량에 가로막혀</t>
+          <t>(종합)단양군, 매포 폐기물업체 화재 강력 대처</t>
         </is>
       </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L500" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M500" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6802261_37004.html</t>
+          <t>https://www.inews365.com/news/article.html?no=907610</t>
         </is>
       </c>
       <c r="N500" t="inlineStr">
         <is>
-          <t>2026-02-21 18:25:47.410073+00:00</t>
+          <t>2026-02-22 12:43:30.574359+00:00</t>
         </is>
       </c>
     </row>
     <row r="501">
-      <c r="A501" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A501" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C501" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C501" t="inlineStr"/>
       <c r="D501" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>총리 발언을 통해 국가 책임 인정 및 손해배상 문제 검토 중</t>
+          <t>검찰 송치 예정, 군유림 피해 손해배상 검토 중</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>김민석 총리가 포항지진에 대한 국가의 책임을 마무리하고 손해배상 문제를 깊이 있게 검토하여 대통령에게 전달하겠다고 밝혔다. 이는 국가가 포항지진 피해에 대한 책임을 인정하고 있으며, 피해자들에 대한 손해배상 논의가 고위급에서 진행 중임을 시사한다.</t>
+          <t>단양군이 폐기물업체의 특수 가연물 저장 기준 위반으로 발생한 화재와 관련하여 해당 업체를 검찰에 송치할 예정입니다. 군은 소방 조사 결과를 바탕으로 군유림 피해에 대한 손해배상금 부과도 검토하고 있습니다. 현재 공적 절차가 진행 중이며, 상대방의 책임은 명확하나 피해 규모와 상대방의 자력에 대한 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>국가가 포항지진에 대한 책임을 인정하고 손해배상 문제를 검토하겠다고 밝혀 상대방 책임이 명확하고 자력이 충분합니다. 포항지진은 집단적 피해를 야기했으며, 이미 공식 조사 결과로 인재임이 밝혀져 증거가 확보되어 있습니다. 총리의 발언은 공적 절차가 진행 중임을 시사합니다.</t>
+          <t>폐기물업체의 특수 가연물 저장 기준 위반으로 인한 화재 발생으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 소방 조사를 통해 증거가 확보되었습니다 (적합 조건 5). 또한 검찰 송치가 진행 중인 공적 절차가 있습니다 (적합 조건 6). 다만, 피해 규모가 군유림에 한정되어 집단적 피해로 보기 어렵고 (적합 조건 3 불충분), 상대방의 자력에 대한 정보가 부족하여 (적합 조건 2 불충분) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J501" t="inlineStr">
         <is>
-          <t>김민석 총리 포항서 11번째 'K-국정설명회' 개최… 대내외 현안 정면 돌...</t>
+          <t>단양군, 폐기물업체 화재 관련 검찰 송치 및 손해배상 검토</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L501" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M501" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295491</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2258635</t>
         </is>
       </c>
       <c r="N501" t="inlineStr">
         <is>
-          <t>2026-02-21 18:13:19.698738+00:00</t>
+          <t>2026-02-22 12:41:41.674890+00:00</t>
         </is>
       </c>
     </row>
     <row r="502">
-      <c r="A502" s="2" t="inlineStr">
-[...1 lines deleted...]
-          <t>HIGH</t>
+      <c r="A502" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>폐기물업체</t>
+          <t>화재 발생 폐기물처리업체</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>단양군 행정처분 및 과태료 부과, 검찰 송치 예정</t>
+          <t>수사 후 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>단양군이 관리 부실로 산불을 유발한 폐기물업체에 과태료 부과 및 행정처분을 내렸습니다. 해당 업체는 3년 전에도 유사 사고를 냈으며, 이번 화재로 폐기물 140톤이 소실되고 산불까지 번져 21시간 만에 진화되었습니다. 단양군은 업체에 손해배상금 청구도 진행할 예정입니다.</t>
+          <t>단양군에서 화재가 발생한 폐기물처리업체에 대해 단양군이 무관용 원칙을 적용하고 검찰 송치를 예고했습니다. 군은 군유림 피해에 대한 손해배상금 부과도 계획하고 있으며, 이번 사고를 계기로 폐기물 적치 및 보관 실태에 대한 점검을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>폐기물업체의 관리 부실로 인한 산불 유발 책임이 명확하며(적합 조건 1), 단양군의 과태료 및 행정처분, 검찰 송치 예정 등 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 산불로 인한 피해는 다수에게 발생할 수 있으며(적합 조건 3) 폐기물 140톤 소실 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>화재 발생 폐기물처리업체가 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 현재 수사 후 검찰 송치 예정으로 공적 절차가 진행 중입니다(적합 조건 6). 이에 따라 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 피해 규모(금액 및 피해자 수)가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J502" t="inlineStr">
         <is>
-          <t>단양군, 산불 유발 폐기물업체에 과태료·행정처분 조치</t>
+          <t>단양군, 화재 발생 폐기물처리업체 '무관용·검찰 송치'</t>
         </is>
       </c>
       <c r="K502" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L502" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M502" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6078389</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142688</t>
         </is>
       </c>
       <c r="N502" t="inlineStr">
         <is>
-          <t>2026-02-21 18:11:20.279405+00:00</t>
+          <t>2026-02-22 12:41:06.836110+00:00</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>매포읍 소재 폐기물 업체</t>
+          <t>폐기물 업체</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>단양군이 검찰에 사건 송치 예정, 군유림 훼손 손해배상금 청구 예정, 행정 경고 및 과태료 부과</t>
+          <t>검찰 송치 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>충북 단양의 한 폐기물 업체에서 부적절한 폐기물 보관으로 인한 자연발화로 산불이 발생하여 군유림과 사유림 0.36ha가 소실되었다. 단양군은 해당 업체에 행정 경고와 과태료를 부과하고, 검찰에 사건을 송치하며 군유림 훼손에 대한 손해배상금도 청구할 예정이다. 소방당국 조사 결과 업체는 특수 가연물 저장 기준 위반 및 소방훈련 미실시 등 안전 관리에 소홀했던 것으로 드러났다.</t>
+          <t>폐기물 업체가 무단 적치와 안전 관리 소홀로 산불을 유발한 사실이 드러났습니다. 해당 업체는 과태료 300만원을 부과받았으며, 군은 추가 조사를 거쳐 사건을 검찰에 송치하고 불에 탄 군유림에 대한 손해배상금을 별도로 청구할 방침입니다.</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>폐기물 업체의 책임이 명확하고(적합 조건 1), 소방당국 조사 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 송치 및 손해배상금 청구 예정 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해 규모가 수억 원 이상으로 명확히 특정되지 않았고, 집단적 피해로 보기 어려워 투자 매력도가 중간 수준이다.</t>
+          <t>폐기물 무단 적치 및 안전 관리 소홀로 인한 산불 유발로 상대방 책임이 명확하며(적합 조건 1), 검찰 송치 및 손해배상금 청구가 예정되어 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(적합 조건 6, 5). 다만, 상대방 업체의 자력이나 구체적인 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J503" t="inlineStr">
         <is>
-          <t>'산불 유발' 단양 폐기물업체 檢송치…손해배상금도 청구</t>
+          <t>산불 유발 폐기물 업체 과태료 300만 원..손해배상금 청구 예정</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L503" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M503" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260221_0003521027</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260222&amp;SEQUENCE=0102</t>
         </is>
       </c>
       <c r="N503" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:57.418743+00:00</t>
+          <t>2026-02-22 12:40:45.746902+00:00</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C504" t="inlineStr"/>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>폐기물처리업체</t>
+        </is>
+      </c>
       <c r="D504" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정, 손해배상금 부과 계획</t>
+          <t>과태료 부과 및 행정처분 완료, 검찰 송치 예정, 군유림 피해 손해배상금 부과 계획</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>단양군에서 폐기물업체 화재로 산림 0.36ha가 소실된 사건에 대해 수사 후 검찰 송치를 예정하고 있다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 허가받은 보관시설 외 폐기물 적치 여부 등을 조사할 예정이다.</t>
+          <t>단양군의 한 폐기물처리업체에서 허가 외 장소에 적치된 가연성 폐기물의 자연발화로 화재가 발생하여 산림 0.36ha가 소실되었습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 위반 사실이 확인되었으며, 단양군은 과태료 부과 및 행정처분을 내리고 검찰 송치 및 손해배상금 부과를 계획하고 있습니다.</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>폐기물업체의 화재로 인한 산림 피해에 대해 단양군이 검찰 송치를 예정하고 손해배상금 부과를 계획하고 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 가능합니다(적합 조건 5). 그러나 피해 규모가 구체적으로 명시되지 않았고 집단적 피해가 아니며, 상대방의 자력 여부가 불분명합니다.</t>
+          <t>폐기물처리업체의 책임이 명확하고(적합 조건 1), 소방 조사 등 객관적 증거가 확보되었으며(적합 조건 5), 과태료 부과 및 검찰 송치 예정 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 적합도는 'Medium'으로 판단됩니다. 다만, 상대방의 자력과 피해 규모가 명확하지 않고 집단적 피해가 아니라는 점은 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J504" t="inlineStr">
         <is>
-          <t>폐기물업체 화재 산림 0.36ha 소실… 단양군  무관용·검찰 송치</t>
+          <t>단양군, 폐기물업체 화재로 산림 0.36ha 소실…무관용·검찰 송치</t>
         </is>
       </c>
       <c r="K504" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L504" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M504" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3510386</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=892522</t>
         </is>
       </c>
       <c r="N504" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:38.952261+00:00</t>
+          <t>2026-02-22 12:40:39.731574+00:00</t>
         </is>
       </c>
     </row>
     <row r="505">
-      <c r="A505" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>LOW</t>
+      <c r="A505" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C505" t="inlineStr"/>
       <c r="D505" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>항소심 및 다른 재판에서 대부분 패소</t>
+          <t>수사 후 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>월성·고리 등 원전 인근 주민 수천 명이 방사선 노출로 인한 갑상선암 피해를 주장하며 집단 소송을 제기했으나, 항소심을 포함한 대부분의 재판에서 패소했습니다. 재판부는 갑상선암이 특정 원인으로만 발생하는 질환이 아니어서 방사선 노출과의 인과관계를 인정하기 어렵다고 판단했습니다.</t>
+          <t>단양군이 폐기물처리업체의 안전관리 실태를 점검하고 있으며, 관련 사안은 수사 후 검찰에 송치될 예정입니다. 군유림 피해에 대해서도 해당 업체에 손해배상금을 부과할 계획입니다.</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(원전 운영 주체), 집단적 피해(수천 명) 및 피해 규모가 크다는 적합 조건이 있으나, 이미 진행된 항소심 및 다른 재판에서 대부분 패소하여 승소 가능성이 매우 낮습니다. 재판부가 방사선 노출과 갑상선암 간의 인과관계를 인정하지 않는 경향이 강해 투자 부적합 조건에 해당합니다.</t>
+          <t>폐기물처리업체의 책임이 비교적 명확하며, 수사 후 검찰 송치 예정으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 피해 규모와 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>수천 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J505" t="inlineStr">
         <is>
-          <t>[원전을 어떻게?]②방사능·사고·핵폐기물… 원전이 남긴 '세대 간 청구...</t>
+          <t>단양군, 폐기물처리업체 안전관리 실태 점검 강화</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L505" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M505" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3055993</t>
+          <t>http://www.breaknews.com/1186459</t>
         </is>
       </c>
       <c r="N505" t="inlineStr">
         <is>
-          <t>2026-02-21 18:00:37.361051+00:00</t>
+          <t>2026-02-22 12:39:05.146257+00:00</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C506" t="inlineStr"/>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>폐기물처리업체</t>
+        </is>
+      </c>
       <c r="D506" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
+          <t>단양군이 과태료 부과 및 행정처분을 내렸으며, 검찰 송치 예정. 군유림 피해에 대한 손해배상 청구 방침.</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>단양군 매포읍의 한 폐기물처리업체에서 허가받지 않은 장소에 가연성 폐기물을 장기간 적치하여 자연발화로 인한 화재가 발생, 군유림 및 사유림 총 0.36ha가 소실되었습니다. 단양군은 해당 업체의 위법 행태를 '안전불감증이 부른 인재'로 규정하고 과태료 부과 및 행정처분과 함께 검찰 송치를 결정했습니다. 또한 군유림 피해에 대한 손해배상도 청구할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>폐기물업체의 허가 외 적치 및 안전교육 미이행으로 인한 화재 발생으로 상대방 책임이 명확하며(적합 조건 1), 소방 조사 결과 등 객관적 증거가 존재하고(적합 조건 5), 단양군의 과태료 부과, 행정처분 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모(금액)가 명확히 제시되지 않았고, 집단적 피해로 보기 어려우며, 상대방의 자력 또한 불분명하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J506" t="inlineStr">
+        <is>
+          <t>단양군, 폐기물업체 위법 행태에 “무관용·검찰 송치”</t>
+        </is>
+      </c>
+      <c r="K506" t="inlineStr">
+        <is>
+          <t>joongdo.co.kr</t>
+        </is>
+      </c>
+      <c r="L506" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M506" t="inlineStr">
+        <is>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260222010006656</t>
+        </is>
+      </c>
+      <c r="N506" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:37:58.472145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>서울시</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>서울고등법원 항소심에서 주민 승소, 서울시의 상고 여부 및 의왕시 소각장 건립 백지화 후 재검토 중</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>수도권 생활폐기물 직매립 금지 시행으로 공공소각장 확충이 시급한 가운데, 마포구 주민들이 서울시를 상대로 제기한 행정소송 항소심에서 승소하며 사업에 제동이 걸렸습니다. 주민들은 입지 결정 과정의 절차적 위법성을 주장했으며, 법원이 이를 받아들였습니다. 이로 인해 서울시의 소각장 사업뿐 아니라 의왕시의 소각장 건립도 백지화되는 등 주민 반발로 인한 갈등이 격화되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>서울시를 상대로 한 행정소송 항소심에서 주민들이 승소하여 상대방(서울시)의 절차적 위법성이 법원에서 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관입니다(적합 조건 2). 마포, 의왕 등 다수 지역 주민들이 피해를 입고 있어 집단적 피해에 해당하며(적합 조건 3), 법원 판결 및 국회입법조사처 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 기후부의 제도 개선안 마련 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>마포, 의왕 등 수도권 지역 주민 다수</t>
+        </is>
+      </c>
+      <c r="J507" t="inlineStr">
+        <is>
+          <t>'왜 우리 지역인가' 주민 신뢰 못 받는 공공소각장…해결책 없나</t>
+        </is>
+      </c>
+      <c r="K507" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L507" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M507" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260221_0003521102</t>
+        </is>
+      </c>
+      <c r="N507" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:46:18.104241+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>폐기물처리업체</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>수사 후 검찰 송치 예정, 합동조사 진행 중</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>단양군 내 폐기물처리업체 화재로 군유림 피해가 발생했으며, 해당 사안은 수사 후 검찰에 송치될 예정이다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 이번 사고를 계기로 폐기물처리업체에 대한 안전 점검을 강화하고 있다.</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (폐기물처리업체 화재로 인한 군유림 피해), 피해 규모가 큼 (군유림 피해에 대한 손해배상금 부과 계획), 증거가 있거나 확보 가능함 (합동조사 및 수사 진행), 이미 공적 절차가 진행 중임 (수사 후 검찰 송치 예정). 폐기물처리업체의 명확한 책임과 공적 기관의 조사 및 수사가 진행 중이므로 소송금융 투자에 적합성이 높습니다.</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>단양군 외 미상</t>
+        </is>
+      </c>
+      <c r="J508" t="inlineStr">
+        <is>
+          <t>단양군, 폐기물처리업체 화재 합동조사 등 안전 점검 강화에 나서</t>
+        </is>
+      </c>
+      <c r="K508" t="inlineStr">
+        <is>
+          <t>chungnamilbo.co.kr</t>
+        </is>
+      </c>
+      <c r="L508" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M508" t="inlineStr">
+        <is>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=874398</t>
+        </is>
+      </c>
+      <c r="N508" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:42:04.681162+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>매포읍 응실리의 한 폐기물처리업체</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>과태료 부과 및 행정처분, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>단양군 매포읍 폐기물처리업체에서 가연성 폐기물 자연발화로 산림 0.36헥타르가 소실되는 화재가 발생했습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 안전 의무를 소홀히 한 것으로 드러나 과태료 부과 및 행정처분을 받았으며, 검찰 송치 및 군유림 피해에 대한 손해배상금 부과가 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>폐기물처리업체의 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 책임이 명확하며(적합 조건 1), 소방 조사 결과와 과태료 부과, 검찰 송치 예정 등 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피해 규모가 산림 0.36헥타르로 명시되었으나 구체적인 손해배상액이 미상이며, 집단적 인적 피해가 명확히 드러나지 않아 투자 매력도가 'High'에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J509" t="inlineStr">
+        <is>
+          <t>단양군 폐기물 화재, 신속 대응으로 확산 막아</t>
+        </is>
+      </c>
+      <c r="K509" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L509" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M509" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260221500445</t>
+        </is>
+      </c>
+      <c r="N509" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:41:58.636348+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>검찰 송치, 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>단양군이 공장 화재로 산불을 유발한 폐기물업체를 검찰에 송치했다. 해당 업체는 폐합성수지를 파쇄 유통하는 곳으로, 공장에서 발생한 불이 인근 군유림으로 번져 훼손을 일으켰다. 단양군은 화재 사고에 대한 구체적인 조사를 거쳐 검찰 송치와 함께 군유림 훼손 손해배상금도 청구할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>폐기물업체의 공장 화재로 인한 산불 발생으로 상대방 책임이 명확하며, 군의 구체적인 조사를 거쳐 검찰에 송치되어 증거 확보 및 공적 절차가 진행 중이다. 군유림 훼손에 대한 손해배상 청구가 예정되어 있어 피해 규모가 클 수 있으나, 폐기물업체의 자력에 대한 정보가 부족한 점은 리스크 요인이다.</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J510" t="inlineStr">
+        <is>
+          <t>단양군, 산불 유발 폐기물업체 '검찰 송치'</t>
+        </is>
+      </c>
+      <c r="K510" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L510" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M510" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2398729</t>
+        </is>
+      </c>
+      <c r="N510" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:41:48.362702+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>사고 발생 10년 후에도 제염 작업, 오염수 관리, 주민 보상 및 이주 등 공적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>원전 사고로 인한 폐로, 오염수 처리, 제염, 피해자 배상에 필요한 비용이 일본 정부의 초기 예상치를 크게 상회하고 있습니다. 사고 발생 10년이 지난 현재까지도 제염 작업과 오염수 관리, 주민 보상 및 이주 등의 문제가 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>원전 사고로 인한 대규모 집단적 피해가 발생했으며(집단적 피해), 일본 정부가 배상 비용을 추산하고 관리하는 등 책임 주체가 명확하고 자력이 충분합니다(상대방 책임 명확, 상대방 자력 충분). 폐로, 오염수 처리, 제염, 피해자 배상 등 피해 규모가 매우 크며(피해 규모 큼), 사고 후 10년이 지난 뒤에도 주민 보상 및 이주 등 공적 절차가 진행 중입니다(이미 공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J511" t="inlineStr">
+        <is>
+          <t>[원전을 어떻게?]③반도체·철강·석유화학은 값싼 전기, 원전 인근 주민...</t>
+        </is>
+      </c>
+      <c r="K511" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L511" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M511" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3056108</t>
+        </is>
+      </c>
+      <c r="N511" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:34:19.898041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>부산시, 경남도, 기후에너지환경부</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>낙동강 수계 취수원 다변화 사업 관계기관 간담회 진행 중, 주민 우려 사항 및 피해보상 논의</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>부산시와 경남도가 낙동강 수계 취수원 다변화 사업을 논의하기 위해 관계기관 간담회를 개최했다. 이 사업은 부산시민의 물 문제 해결을 목표로 하지만, 취수원 지역 주민들은 농업 용수 부족 및 지하수위 저하 등 잠재적 피해를 우려하고 있다. 현재 주민 수용성 확보와 실질적 피해보상 방안 마련을 위한 논의가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>정부 기관(부산시, 경남도, 기후에너지환경부)이 잠재적 피고로서 자력이 충분하며(적합 조건 2), 취수원 지역 주민 다수가 농업 용수 부족 및 지하수위 저하 등 집단적 피해를 우려하고 있음(적합 조건 3). 현재 관계기관 간담회를 통해 공적 절차가 진행 중임(적합 조건 6). 다만 아직 실제 피해가 발생하거나 소송이 제기된 단계는 아니며, 피해 규모가 구체적으로 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J512" t="inlineStr">
+        <is>
+          <t>부산·경남, 물 문제 해결위해 머리 맞댔다</t>
+        </is>
+      </c>
+      <c r="K512" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L512" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M512" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679384?ref=naver</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:24:44.469294+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>대한민국 정부 및 지방자치단체</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>경북 산불 구제 특별법 시행 및 시민사회 단체 문제 제기</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>2022년 울진, 2023년 예천, 2025년 안동 등 경북 지역의 대규모 산불 및 산사태 피해 주민들이 여전히 임시주택에 거주하며 보상 부족과 행정의 미흡함을 호소하고 있습니다. 4102명에 달하는 피해자들이 주택, 농기계, 농작물 등 생계 수단 상실로 고통받고 있으며, 최근 시행된 '경북 산불 구제 특별법'에 대해서도 인지도가 낮고 실질적 구제 효과를 기대하지 못하고 있습니다. 시민사회 단체는 정부의 미흡한 재난 관리 및 보상 체계를 지적하며 문제 해결을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>정부의 미흡한 재난 관리 및 보상 정책에 대한 지적이 있어 상대방 책임이 비교적 명확하며(조건1), 중앙정부 및 지방자치단체가 피고가 될 수 있어 자력이 충분합니다(조건2). 4102명 이상의 산불 피해 주민이 임시주택에 거주하며 보상 부족을 호소하는 집단적 피해이며(조건3), 주택 및 생계 수단 상실 등 피해 규모가 큽니다(조건4). 시민사회 단체의 실태조사 결과 등 객관적 증거가 존재하고 확보 가능하며(조건5), '경북 산불 구제 특별법' 시행 등 공적 절차가 진행 중이나 실질적 구제에 대한 불만이 높아 소송금융 투자 가능성이 높습니다(조건6).</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>4102명 이상</t>
+        </is>
+      </c>
+      <c r="J513" t="inlineStr">
+        <is>
+          <t>[재난 현장은 지금] 새해 벽두 벌써 2배 증가한 산불…예방도 대책도 '불...</t>
+        </is>
+      </c>
+      <c r="K513" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L513" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M513" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508507</t>
+        </is>
+      </c>
+      <c r="N513" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:23:43.152136+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>안동시</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>경북 초대형산불 특별법 가동 및 피해지원금 현장 접수</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>경북 초대형산불 피해 주민들을 위한 특별법이 본격 가동되어 안동시가 피해지원금 현장 접수를 시작했습니다. 권기창 안동시장은 1차 보상 사각지대에 있던 주민들이 이번에는 제대로 보상받기를 바란다고 밝혔습니다. 이는 과거 보상에 대한 불만이 있었음을 시사하며, 향후 지원금의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>안동시가 특별법에 따라 피해지원금을 접수하는 등 공적 절차가 진행 중이며, 정부/지자체는 충분한 자력을 갖춘 상대방입니다. 초대형 산불로 인한 집단적 피해와 그 규모가 크다는 점도 적합 조건에 해당합니다. 과거 보상 사각지대 언급은 향후 보상 불만족 시 소송으로 발전할 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>피해주민 다수</t>
+        </is>
+      </c>
+      <c r="J514" t="inlineStr">
+        <is>
+          <t>경북 초대형산불 특별법 본격 가동…안동시, 피해지원금 '현장 접수' 시...</t>
+        </is>
+      </c>
+      <c r="K514" t="inlineStr">
+        <is>
+          <t>eroun.net</t>
+        </is>
+      </c>
+      <c r="L514" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M514" t="inlineStr">
+        <is>
+          <t>https://www.eroun.net/news/articleView.html?idxno=73700</t>
+        </is>
+      </c>
+      <c r="N514" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:23:02.338772+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회에서 석면 피해자 추가 인정 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회는 석면 피해자로 21명을 추가 인정하여 총 피해자 수가 8758명으로 늘었다고 밝혔다. 2011년 석면피해구제법 시행 이후 누적 구제급여 지급액은 2483억5100만원에 달한다. 위원회는 생전 피해자로 인정받지 못한 유족의 피해 사실을 인정하고, 기존 피해자들의 피해 등급 및 인정 질환을 조정했다.</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>석면 피해자가 총 8758명에 달하고 누적 구제급여 지급액이 2483억 원을 넘는 등 집단적 피해 규모가 매우 큼 (적합 조건 3, 4). 중앙환경분쟁조정위원회에서 피해자 인정 및 구제급여 지급이 지속적으로 이루어지고 있어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높임 (적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t>누적 2483억5100만원</t>
+        </is>
+      </c>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>총 8758명</t>
+        </is>
+      </c>
+      <c r="J515" t="inlineStr">
+        <is>
+          <t>석면 피해자 21명 추가 인정…피해자 규모 총 8758명</t>
+        </is>
+      </c>
+      <c r="K515" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L515" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M515" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190037.html</t>
+        </is>
+      </c>
+      <c r="N515" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:22:14.638922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해 인정 및 피해등급 심의 진행 중</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회가 2026년도 제2회 석면분야 환경피해구제 분과위원회를 열어 총 132명의 심의를 진행, 이 중 35명을 석면분야 환경피해자로 새로 인정했습니다. 이는 석면으로 인한 환경 피해에 대한 공적 구제 절차가 활발히 진행되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해자 35명을 새로 인정하는 등 공적 절차가 진행 중이며(적합 조건 6), 총 132명에 대한 심의가 이루어져 집단적 피해(적합 조건 3)가 명확합니다. 석면 피해는 책임 소재가 비교적 명확하고(적합 조건 1) 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크고(적합 조건 4) 잠재적 피해자 수가 많아 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>최소 35명, 심의 대상 132명</t>
+        </is>
+      </c>
+      <c r="J516" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 35명 새로 인정받아</t>
+        </is>
+      </c>
+      <c r="K516" t="inlineStr">
+        <is>
+          <t>e-platform.net</t>
+        </is>
+      </c>
+      <c r="L516" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M516" t="inlineStr">
+        <is>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100188</t>
+        </is>
+      </c>
+      <c r="N516" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:22:05.312328+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>포항지진 특별법 제정 및 피해구제 지원 완료</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>공원식 전 경북도 경제부지사가 포항시장 예비후보로 등록하며 과거 포항지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장으로서 특별법 제정과 4,900억 원 규모의 피해구제 지원을 이끌어낸 경험을 강조했다. 이 기사는 이미 해결된 과거 사건을 다루고 있어 현재 소송금융 투자 대상으로는 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>기사는 포항지진 피해에 대한 특별법 제정 및 4,900억 원 규모의 피해구제 지원이 과거에 성공적으로 이루어졌음을 강조하는 정치인의 출마 선언문이다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t>4,900억 원</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>약 11만 가구</t>
+        </is>
+      </c>
+      <c r="J517" t="inlineStr">
+        <is>
+          <t>공원식 전 경북 부지사, 포항시장 예비후보 등록… “위기 극복할 검증...</t>
+        </is>
+      </c>
+      <c r="K517" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L517" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M517" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/region/article/all/20260221/133392938/1</t>
+        </is>
+      </c>
+      <c r="N517" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:47.184468+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회에서 석면 환경피해 인정</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>기후에너지환경부 중앙환경분쟁조정위원회는 석면 분야 환경피해구제 분과위원회를 열고 35명에 대한 석면 환경피해를 새로 인정했다. 이로써 2011년부터 총 8758명의 석면 환경피해자가 지원을 받게 되었다. 위원회는 총 132명의 심의를 진행했다.</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회에서 석면 환경피해를 공식적으로 인정하여 책임 소재 및 증거가 명확하며(조건 5, 6), 2011년부터 총 8758명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 매우 크다(조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>총 8758명 이상</t>
+        </is>
+      </c>
+      <c r="J518" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 35명 새로 인정…2011년도부터 총 8758명 지원</t>
+        </is>
+      </c>
+      <c r="K518" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L518" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M518" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022022362517802</t>
+        </is>
+      </c>
+      <c r="N518" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:16.550987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해 인정 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>정부가 석면 피해자 35명을 추가로 인정하여 누적 피해자는 8758명, 구제급여는 총 2484억원에 달합니다. 중앙환경분쟁조정피해구제위원회는 석면 분야 환경피해 인정 및 등급을 의결하며 피해자 구제 사업을 지속하고 있습니다. 이는 2011년부터 시행된 '석면피해구제사업'의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr">
+        <is>
+          <t>다수의 피해자(누적 8758명)와 막대한 피해 규모(구제급여 2484억원)가 확인되며, 정부 기관(중앙환경분쟁조정피해구제위원회)을 통해 피해 인정 및 구제 절차가 활발히 진행 중인 점(적합 조건 3, 4, 5, 6)이 소송금융 투자에 매우 적합합니다. 비록 기사에서는 정부 구제에 초점을 맞추고 있으나, 이는 잠재적 소송의 강력한 증거 기반이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H519" t="inlineStr">
+        <is>
+          <t>2484억원 (누적 구제급여)</t>
+        </is>
+      </c>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>8758명 (누적)</t>
+        </is>
+      </c>
+      <c r="J519" t="inlineStr">
+        <is>
+          <t>석면 피해자 35명 추가 인정…누적 8758명·구제급여 2484억</t>
+        </is>
+      </c>
+      <c r="K519" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L519" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M519" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260220000921</t>
+        </is>
+      </c>
+      <c r="N519" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:10.296659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회 심의 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>정부 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정하고 피해등급을 의결했습니다. 2011년부터 시행된 석면피해구제사업을 통해 누적 8,758명의 피해자가 인정되었고, 총 2,484억 원의 구제급여가 지급되었습니다. 이는 대규모 환경 피해에 대한 정부 차원의 지속적인 구제 절차를 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr">
+        <is>
+          <t>석면 피해 인정자가 누계 8,758명에 달하고 총 2,484억 원의 구제급여가 지급되는 등 집단적 피해 규모가 매우 크고, 중앙환경분쟁조정피해구제위원회를 통해 피해 사실이 공식적으로 인정되고 있어 증거가 명확합니다. 정부 차원의 공적 절차가 활발히 진행 중이므로 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H520" t="inlineStr">
+        <is>
+          <t>2,484억 원 (누적 구제급여)</t>
+        </is>
+      </c>
+      <c r="I520" t="inlineStr">
+        <is>
+          <t>8,758명 (누적 인정 피해자)</t>
+        </is>
+      </c>
+      <c r="J520" t="inlineStr">
+        <is>
+          <t>정부, 석면피해 35명 인정…구제급여 3억5000만원 지급</t>
+        </is>
+      </c>
+      <c r="K520" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L520" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M520" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2294646.htm</t>
+        </is>
+      </c>
+      <c r="N520" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:54.004481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 인정 및 보상 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>석면으로 인한 환경피해자가 35명 새로 인정되었으며, 기존 321명에게 총 3억 5000만원의 보상금이 지급되었습니다. 이는 석면피해구제법에 따른 피해자 인정 및 보상 절차가 지속적으로 진행되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr">
+        <is>
+          <t>석면 환경피해자가 35명 새로 인정되고 기존 321명에게 보상금이 지급되는 등 집단적 피해(적합 조건 3)가 명확하며, 피해자 수가 많고 총 피해 규모가 상당합니다(적합 조건 4). 또한, 피해자 인정 및 보상 절차가 진행 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이는 공식 조사 결과에 기반한 증거가 있음을 시사합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H521" t="inlineStr">
+        <is>
+          <t>3억 5000만원 (321명 지급분)</t>
+        </is>
+      </c>
+      <c r="I521" t="inlineStr">
+        <is>
+          <t>356명 (기존 321명 + 신규 35명)</t>
+        </is>
+      </c>
+      <c r="J521" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 35명 새로 인정 … 321명에 3억5000만원 지급</t>
+        </is>
+      </c>
+      <c r="K521" t="inlineStr">
+        <is>
+          <t>biz.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L521" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M521" t="inlineStr">
+        <is>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/20/2026022000360.html</t>
+        </is>
+      </c>
+      <c r="N521" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:46.416296+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>특별법 제정 및 피해구제 지원 완료</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>2017년 포항 지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장이었던 공원식 씨가 특별법 제정과 약 11만 가구에 4900억 원 규모의 피해구제 지원을 이끌어냈습니다. 이는 지역 위기 극복의 상징적 인물로 평가받는 그의 과거 활동을 다룬 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr">
+        <is>
+          <t>포항 지진 피해에 대한 특별법 제정 및 4900억 원 규모의 피해구제 지원이 이미 완료된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 대규모 피해와 명확한 책임 주체가 있었으나, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H522" t="inlineStr">
+        <is>
+          <t>4900억 원</t>
+        </is>
+      </c>
+      <c r="I522" t="inlineStr">
+        <is>
+          <t>약 11만 가구</t>
+        </is>
+      </c>
+      <c r="J522" t="inlineStr">
+        <is>
+          <t>'투사'에서 '봉사자'로…공원식, 예비후보 등록 첫날 '무료급식소' 찾은...</t>
+        </is>
+      </c>
+      <c r="K522" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L522" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M522" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295471</t>
+        </is>
+      </c>
+      <c r="N522" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:35.095510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>수도권 폐기물 직매립 금지 후 지역 간 쓰레기 갈등 발생, 정부 대책 발표</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>수도권 생활폐기물 직매립 금지 시행 후 소각시설 부족으로 수도권 폐기물 일부가 충청권으로 이동 처리되면서 '쓰레기 지역 갈등'이 불거졌다. 정부는 공공소각시설 건설 기간 단축 및 폐기물 감량 대책을 발표했으나, 당장의 문제를 해결하기에는 미흡하다는 지적이 나온다.</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(정부)은 해당하나, '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함'이 불분명하다. 기사는 정책적 문제와 지역 갈등을 다루며, 특정 주체의 명확한 불법 행위나 구체적인 피해자들의 손해가 명시되어 있지 않아 소송금융 투자 대상으로 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H523" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I523" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J523" t="inlineStr">
+        <is>
+          <t>소각시설 조기 건설하고 폐기물 감량...'쓰레기 갈등' 대책될까?</t>
+        </is>
+      </c>
+      <c r="K523" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L523" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M523" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602212304157427</t>
+        </is>
+      </c>
+      <c r="N523" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:28:56.399598+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중, 국무총리에게 주민 요구사항 전달</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>김민석 국무총리가 포항을 방문한 자리에서 주민들이 포항 지진 손해배상 소송에 대한 지원을 요구했습니다. 포항 지진은 지열발전소로 인한 유발 지진으로 판명되어 정부의 책임이 인정된 바 있으며, 다수의 주민이 피해를 입어 현재 손해배상 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr">
+        <is>
+          <t>포항 지진은 정부 사업(지열발전소)으로 인한 유발 지진으로 책임 소재가 명확하며 (적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다 (적합 조건 2). 다수의 주민이 피해를 입어 집단적 피해에 해당하고 (적합 조건 3), 피해 규모가 크며 (적합 조건 4), 공식 조사 결과 등 객관적 증거가 확보되어 있습니다 (적합 조건 5). 현재 손해배상 소송이 진행 중이거나 주민들의 주요 요구 사항으로 논의되고 있어 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H524" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I524" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J524" t="inlineStr">
+        <is>
+          <t>TK 행정통합 방향은 주민 몫 ..김민석 총리 국정설명회</t>
+        </is>
+      </c>
+      <c r="K524" t="inlineStr">
+        <is>
+          <t>tbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L524" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M524" t="inlineStr">
+        <is>
+          <t>https://www.tbc.co.kr/news/view?pno=20260221174337AE06376&amp;id=203739</t>
+        </is>
+      </c>
+      <c r="N524" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:26:33.886345+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>부산시, 환경부</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>대저대교 건설 중단 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>천연기념물 큰고니의 국내 최대 서식지인 낙동강 하구에 대저대교가 건설되고 상류에 전깃줄이 가로지르면서 큰고니들이 서식지를 잃고 폐사하는 피해가 발생하고 있습니다. 환경단체는 환경영향평가 조작 의혹을 제기하며 부산시와 환경부를 상대로 공사 중단 행정소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr">
+        <is>
+          <t>대저대교 건설 및 전깃줄로 인해 천연기념물 큰고니의 서식지가 파괴되고 폐사하는 등 환경 피해가 발생하고 있습니다. 부산시와 환경부 등 공공기관이 상대방으로 자력이 충분하며, 환경영향평가 조작 의혹과 행정소송 진행 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H525" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I525" t="inlineStr">
+        <is>
+          <t>수천 마리 (큰고니), 5마리 폐사/부상 확인</t>
+        </is>
+      </c>
+      <c r="J525" t="inlineStr">
+        <is>
+          <t>천연기념물 큰고니 서식지 잃나‥전깃줄과 교량에 가로막혀</t>
+        </is>
+      </c>
+      <c r="K525" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L525" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M525" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6802261_37004.html</t>
+        </is>
+      </c>
+      <c r="N525" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:25:47.410073+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>총리 발언을 통해 국가 책임 인정 및 손해배상 문제 검토 중</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>김민석 총리가 포항지진에 대한 국가의 책임을 마무리하고 손해배상 문제를 깊이 있게 검토하여 대통령에게 전달하겠다고 밝혔다. 이는 국가가 포항지진 피해에 대한 책임을 인정하고 있으며, 피해자들에 대한 손해배상 논의가 고위급에서 진행 중임을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr">
+        <is>
+          <t>국가가 포항지진에 대한 책임을 인정하고 손해배상 문제를 검토하겠다고 밝혀 상대방 책임이 명확하고 자력이 충분합니다. 포항지진은 집단적 피해를 야기했으며, 이미 공식 조사 결과로 인재임이 밝혀져 증거가 확보되어 있습니다. 총리의 발언은 공적 절차가 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H526" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I526" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J526" t="inlineStr">
+        <is>
+          <t>김민석 총리 포항서 11번째 'K-국정설명회' 개최… 대내외 현안 정면 돌...</t>
+        </is>
+      </c>
+      <c r="K526" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L526" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M526" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295491</t>
+        </is>
+      </c>
+      <c r="N526" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:13:19.698738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>폐기물업체</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>단양군 행정처분 및 과태료 부과, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>단양군이 관리 부실로 산불을 유발한 폐기물업체에 과태료 부과 및 행정처분을 내렸습니다. 해당 업체는 3년 전에도 유사 사고를 냈으며, 이번 화재로 폐기물 140톤이 소실되고 산불까지 번져 21시간 만에 진화되었습니다. 단양군은 업체에 손해배상금 청구도 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr">
+        <is>
+          <t>폐기물업체의 관리 부실로 인한 산불 유발 책임이 명확하며(적합 조건 1), 단양군의 과태료 및 행정처분, 검찰 송치 예정 등 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 산불로 인한 피해는 다수에게 발생할 수 있으며(적합 조건 3) 폐기물 140톤 소실 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J527" t="inlineStr">
+        <is>
+          <t>단양군, 산불 유발 폐기물업체에 과태료·행정처분 조치</t>
+        </is>
+      </c>
+      <c r="K527" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L527" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M527" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6078389</t>
+        </is>
+      </c>
+      <c r="N527" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:11:20.279405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>매포읍 소재 폐기물 업체</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>단양군이 검찰에 사건 송치 예정, 군유림 훼손 손해배상금 청구 예정, 행정 경고 및 과태료 부과</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>충북 단양의 한 폐기물 업체에서 부적절한 폐기물 보관으로 인한 자연발화로 산불이 발생하여 군유림과 사유림 0.36ha가 소실되었다. 단양군은 해당 업체에 행정 경고와 과태료를 부과하고, 검찰에 사건을 송치하며 군유림 훼손에 대한 손해배상금도 청구할 예정이다. 소방당국 조사 결과 업체는 특수 가연물 저장 기준 위반 및 소방훈련 미실시 등 안전 관리에 소홀했던 것으로 드러났다.</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr">
+        <is>
+          <t>폐기물 업체의 책임이 명확하고(적합 조건 1), 소방당국 조사 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 송치 및 손해배상금 청구 예정 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해 규모가 수억 원 이상으로 명확히 특정되지 않았고, 집단적 피해로 보기 어려워 투자 매력도가 중간 수준이다.</t>
+        </is>
+      </c>
+      <c r="H528" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I528" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J528" t="inlineStr">
+        <is>
+          <t>'산불 유발' 단양 폐기물업체 檢송치…손해배상금도 청구</t>
+        </is>
+      </c>
+      <c r="K528" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L528" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M528" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260221_0003521027</t>
+        </is>
+      </c>
+      <c r="N528" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:57.418743+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>수사 후 검찰 송치 예정, 손해배상금 부과 계획</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>단양군에서 폐기물업체 화재로 산림 0.36ha가 소실된 사건에 대해 수사 후 검찰 송치를 예정하고 있다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 허가받은 보관시설 외 폐기물 적치 여부 등을 조사할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr">
+        <is>
+          <t>폐기물업체의 화재로 인한 산림 피해에 대해 단양군이 검찰 송치를 예정하고 손해배상금 부과를 계획하고 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 가능합니다(적합 조건 5). 그러나 피해 규모가 구체적으로 명시되지 않았고 집단적 피해가 아니며, 상대방의 자력 여부가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H529" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I529" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J529" t="inlineStr">
+        <is>
+          <t>폐기물업체 화재 산림 0.36ha 소실… 단양군  무관용·검찰 송치</t>
+        </is>
+      </c>
+      <c r="K529" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L529" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M529" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3510386</t>
+        </is>
+      </c>
+      <c r="N529" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:38.952261+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="4" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>항소심 및 다른 재판에서 대부분 패소</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>월성·고리 등 원전 인근 주민 수천 명이 방사선 노출로 인한 갑상선암 피해를 주장하며 집단 소송을 제기했으나, 항소심을 포함한 대부분의 재판에서 패소했습니다. 재판부는 갑상선암이 특정 원인으로만 발생하는 질환이 아니어서 방사선 노출과의 인과관계를 인정하기 어렵다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분하고(원전 운영 주체), 집단적 피해(수천 명) 및 피해 규모가 크다는 적합 조건이 있으나, 이미 진행된 항소심 및 다른 재판에서 대부분 패소하여 승소 가능성이 매우 낮습니다. 재판부가 방사선 노출과 갑상선암 간의 인과관계를 인정하지 않는 경향이 강해 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>수천 명</t>
+        </is>
+      </c>
+      <c r="J530" t="inlineStr">
+        <is>
+          <t>[원전을 어떻게?]②방사능·사고·핵폐기물… 원전이 남긴 '세대 간 청구...</t>
+        </is>
+      </c>
+      <c r="K530" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L530" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M530" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3055993</t>
+        </is>
+      </c>
+      <c r="N530" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:00:37.361051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="3" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
           <t>화성시의 물류센터 조성계획 반려 처분, 사업자의 행정심판 또는 행정소송 제기 가능성</t>
         </is>
       </c>
-      <c r="F506" t="inlineStr">
+      <c r="F531" t="inlineStr">
         <is>
           <t>화성시가 동탄2신도시 내 초대형 물류센터 조성 사업에 대해 주민 반발과 도시계획건축공동위원회 심의를 거쳐 시행자의 보완요구 조치계획을 반려 처분했다. 이로 인해 물류센터 건립은 일단 무산되었으나, 사업자는 행정심판 또는 행정소송을 제기할 가능성이 있다. 동탄지역 주민과 오산시는 교통 대란 및 안전사고 우려를 이유로 사업 백지화를 강력히 요구해왔다.</t>
         </is>
       </c>
-      <c r="G506" t="inlineStr">
+      <c r="G531" t="inlineStr">
         <is>
           <t>집단적 피해(동탄지역 주민 다수)와 공적 절차 진행(화성시의 물류센터 조성계획 반려 처분) 조건은 충족합니다. 그러나 현재는 '우려' 단계로 실제 피해 발생 및 규모가 불확실하며, 상대방(민간업체)의 자력 정보가 부족하여 소송금융 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H506" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J506" t="inlineStr">
+      <c r="H531" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I531" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J531" t="inlineStr">
         <is>
           <t>화성시, '주민 반발' 동탄2 초대형 물류센터 조성 제동</t>
         </is>
       </c>
-      <c r="K506" t="inlineStr">
+      <c r="K531" t="inlineStr">
         <is>
           <t>yna.co.kr</t>
         </is>
       </c>
-      <c r="L506" t="inlineStr">
+      <c r="L531" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M506" t="inlineStr">
+      <c r="M531" t="inlineStr">
         <is>
           <t>https://www.yna.co.kr/view/AKR20260220158500061?input=1195m</t>
         </is>
       </c>
-      <c r="N506" t="inlineStr">
+      <c r="N531" t="inlineStr">
         <is>
           <t>2026-02-21 17:43:45.519321+00:00</t>
         </is>
       </c>
     </row>
-    <row r="507">
-      <c r="A507" s="3" t="inlineStr">
+    <row r="532">
+      <c r="A532" s="3" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
-      <c r="B507" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D507" t="inlineStr">
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
-      <c r="E507" t="inlineStr">
+      <c r="E532" t="inlineStr">
         <is>
           <t>행정 기관의 불허 결정에 대한 행정 소송 우려</t>
         </is>
       </c>
-      <c r="F507" t="inlineStr">
+      <c r="F532" t="inlineStr">
         <is>
           <t>경북 지역에서 '거대 자본'의 압박에도 불구하고 시민의 건강권과 지역의 청정 가치를 지키기 위해 특정 사업을 불허하는 행정 결정이 내려졌습니다. 이로 인해 행정 소송이 제기될 우려가 있는 상황입니다.</t>
         </is>
       </c>
-      <c r="G507" t="inlineStr">
+      <c r="G532" t="inlineStr">
         <is>
           <t>기사에 '거대 자본'이 언급되어 상대방의 자력이 충분할 것으로 예상되며(적합 조건 2), '시민의 건강권과 지역의 청정 가치' 보호를 위한 행정 결정이 있어 집단적 피해 가능성 및 공적 절차 진행 중인 상황으로 볼 수 있습니다(적합 조건 3, 6). 그러나 사건의 구체적인 내용과 피해 규모가 명확하지 않아 적합도 판단에 한계가 있습니다.</t>
         </is>
       </c>
-      <c r="H507" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J507" t="inlineStr">
+      <c r="H532" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I532" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J532" t="inlineStr">
         <is>
           <t>[경북 브리핑 모음 ( 2월 20일) 추운 겨울도 녹인 이웃사랑…공군 16전비...</t>
         </is>
       </c>
-      <c r="K507" t="inlineStr">
+      <c r="K532" t="inlineStr">
         <is>
           <t>dnews.co.kr</t>
         </is>
       </c>
-      <c r="L507" t="inlineStr">
+      <c r="L532" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M507" t="inlineStr">
+      <c r="M532" t="inlineStr">
         <is>
           <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602201345127840380</t>
         </is>
       </c>
-      <c r="N507" t="inlineStr">
+      <c r="N532" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:40.931019+00:00</t>
         </is>
       </c>
     </row>
-    <row r="508">
-      <c r="A508" s="4" t="inlineStr">
+    <row r="533">
+      <c r="A533" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B508" t="inlineStr">
-[...5 lines deleted...]
-      <c r="D508" t="inlineStr">
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E508" t="inlineStr">
+      <c r="E533" t="inlineStr">
         <is>
           <t>관리사무소에 신고했으나 해결되지 않음</t>
         </is>
       </c>
-      <c r="F508" t="inlineStr">
+      <c r="F533" t="inlineStr">
         <is>
           <t>경기도의 한 아파트에서 주민이 베란다 난간에 생선을 대량으로 말려 비린내와 위생 문제로 이웃들이 고통받고 있습니다. 관리사무소에 신고했으나 해결되지 않고 있으며, 법조계에서는 이웃 간 악취 분쟁은 손해배상 받기 어렵고 소송보다는 조정 절차를 권고하고 있습니다.</t>
         </is>
       </c>
-      <c r="G508" t="inlineStr">
+      <c r="G533" t="inlineStr">
         <is>
           <t>상대방의 행위는 명확하나, 악취로 인한 손해배상 책임 입증이 어렵고(적합 조건 1, 5 미충족), 피해 규모가 크지 않아(적합 조건 4 미충족) 소송을 통한 실익이 낮습니다. 법조계에서도 소송보다는 조정 절차를 권고하고 있어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H508" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J508" t="inlineStr">
+      <c r="H533" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J533" t="inlineStr">
         <is>
           <t>아파트가 건어물 가게? 베란다 난간에 생선 '주렁주렁'에 이웃들 고통 ...</t>
         </is>
       </c>
-      <c r="K508" t="inlineStr">
+      <c r="K533" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L508" t="inlineStr">
+      <c r="L533" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M508" t="inlineStr">
+      <c r="M533" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026022013573203709</t>
         </is>
       </c>
-      <c r="N508" t="inlineStr">
+      <c r="N533" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:28.365189+00:00</t>
         </is>
       </c>
     </row>
-    <row r="509">
-      <c r="A509" s="2" t="inlineStr">
+    <row r="534">
+      <c r="A534" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B509" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C509" t="inlineStr">
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
         <is>
           <t>미국 에너지부 (DOE)</t>
         </is>
       </c>
-      <c r="D509" t="inlineStr">
+      <c r="D534" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E509" t="inlineStr">
+      <c r="E534" t="inlineStr">
         <is>
           <t>미국 에너지부의 CP2 LNG 수출 승인 취소 소송 제기</t>
         </is>
       </c>
-      <c r="F509" t="inlineStr">
+      <c r="F534" t="inlineStr">
         <is>
           <t>자연자원보호위원회(NRDC) 등 환경단체들이 미국 에너지부(DOE)를 상대로 CP2 LNG 수출 승인 취소 소송을 제기했습니다. 이는 벤처 글로벌의 CP2 LNG 프로젝트와 관련된 것으로, 환경적 영향을 둘러싼 법적 다툼이 시작되었음을 의미합니다.</t>
         </is>
       </c>
-      <c r="G509" t="inlineStr">
+      <c r="G534" t="inlineStr">
         <is>
           <t>미국 에너지부를 상대로 한 소송으로 피고의 책임 주체가 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 환경단체들이 제기한 소송으로 CP2 LNG 수출 승인 취소를 목적으로 하며, 이는 광범위한 환경적, 집단적 피해와 연관될 수 있습니다(적합 조건 3). 이미 소송이 제기되어 진행 중인 활성 사건이라는 점도 투자 적합성을 높입니다.</t>
         </is>
       </c>
-      <c r="H509" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J509" t="inlineStr">
+      <c r="H534" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J534" t="inlineStr">
         <is>
           <t>환경단체들, 美 에너지부 상대로 CP2 LNG 수출 승인 취소 소송 제기</t>
         </is>
       </c>
-      <c r="K509" t="inlineStr">
+      <c r="K534" t="inlineStr">
         <is>
           <t>energydaily.co.kr</t>
         </is>
       </c>
-      <c r="L509" t="inlineStr">
+      <c r="L534" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M509" t="inlineStr">
+      <c r="M534" t="inlineStr">
         <is>
           <t>http://www.energydaily.co.kr/news/articleView.html?idxno=164753</t>
         </is>
       </c>
-      <c r="N509" t="inlineStr">
+      <c r="N534" t="inlineStr">
         <is>
           <t>2026-02-21 17:37:32.389189+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N509"/>
+  <autoFilter ref="A1:N534"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>