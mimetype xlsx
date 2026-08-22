--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,89 +4,89 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEE2E2"/>
-        <bgColor rgb="00FEE2E2"/>
+        <fgColor rgb="00FEF3C7"/>
+        <bgColor rgb="00FEF3C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FEF3C7"/>
-        <bgColor rgb="00FEF3C7"/>
+        <fgColor rgb="00FEE2E2"/>
+        <bgColor rgb="00FEE2E2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00ECFDF5"/>
         <bgColor rgb="00ECFDF5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
@@ -440,51 +440,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="18" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="45" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -539,546 +539,618 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Publisher</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>현대제철, 루이지애나 주 정부</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>환경 단체가 현대제철 프로젝트 관련 주 정부의 행정 절차 누락을 이유로 프로젝트 무효 소송 제기</t>
+          <t>국내 기후재난 피해자들에 대한 장기적 지원 부족 비판</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>환경 단체 '루이지애나 버킷'이 현대제철의 루이지애나 프로젝트에 대해 무효 소송을 제기했다. 소송의 주요 쟁점은 주 정부가 해당 협약을 체결하면서 주 채권 위원회의 필수 절차를 누락했다는 점이다. 이 소송은 프로젝트의 유효성을 다투는 것으로, 행정 절차상의 하자가 핵심이다.</t>
+          <t>이 기사는 2021년 독일 대홍수 피해자들이 정부와 시민단체의 장기적이고 포괄적인 지원을 통해 일상 회복을 돕는 사례를 소개하며, 한국의 기후재난 피해자들은 초기 수습 이후 방치되는 현실을 비판한다. 이는 국내 기후재난 피해자들이 충분한 지원을 받지 못해 권리가 침해되고 있음을 시사한다. 독일과 달리 한국에서는 재난 피해자들의 장기적 회복을 위한 사회 인프라가 부족하다는 점을 지적한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>환경 단체가 대기업 현대제철의 프로젝트와 관련된 주 정부의 행정 절차 누락을 쟁점으로 소송을 제기한 사건. 상대방(주 정부, 현대제철)의 자력이 충분하고, 환경 피해는 집단적 피해로 볼 수 있으며, 행정 절차 누락 여부가 객관적 증거로 입증 가능성이 높음. (적합 조건 1, 2, 3, 5 해당)</t>
+          <t>기후재난으로 인한 집단적 피해 가능성이 높고, 상대방(대한민국 정부)의 자력은 충분하다. 기사 내용은 국내 기후재난 피해자들에 대한 정부의 장기적 지원 부족을 비판하며, 이는 피해자들의 권리 침해로 이어질 수 있음을 시사한다. 다만, 정부의 '방치' 행위가 직접적인 손해배상 책임으로 이어질 법적 명확성은 추가 검토가 필요하며, 현재 공적 절차가 진행 중인 단계는 아니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>현대제철, 美 루이지애나 프로젝트 무효 소송 제기…'행정 절차 누락' 논...</t>
+          <t>언제나 현장과 가까이… 결코 ‘손’ 놓지 않았다 [기후재난, 남겨진 사...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>kpinews.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.kpinews.kr/newsView/1065564152177585</t>
+          <t>https://www.kyeongin.com/article/1767016</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-03 00:43:09.619935+00:00</t>
+          <t>2026-07-20 07:02:17.624854+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>대한민국 (국토교통부 등)</t>
+          <t>현대제철, 루이지애나 주 정부</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 주민들의 집행정지 신청 기각 및 각하</t>
+          <t>환경 단체가 현대제철 프로젝트 관련 주 정부의 행정 절차 누락을 이유로 프로젝트 무효 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>법원이 새만금국제공항 개발사업 기본계획 취소소송의 항소심 과정에서 주민들이 제기한 두 차례 집행정지 신청을 기각 및 각하했습니다. 이 소송은 지난해 9월 시민과 환경단체가 제기한 것으로, 현재 항소심이 진행 중입니다.</t>
+          <t>환경 단체 '루이지애나 버킷'이 현대제철의 루이지애나 프로젝트에 대해 무효 소송을 제기했다. 소송의 주요 쟁점은 주 정부가 해당 협약을 체결하면서 주 채권 위원회의 필수 절차를 누락했다는 점이다. 이 소송은 프로젝트의 유효성을 다투는 것으로, 행정 절차상의 하자가 핵심이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>상대방은 공공기관(대한민국)으로 자력이 충분하며(적합 조건 2), 시민과 환경단체가 제기한 집단적 소송(적합 조건 3)이라는 점에서 적합성이 있습니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구가 아닌 개발사업 기본계획 취소소송으로, 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 주민들이 제기한 집행정지 신청이 기각 및 각하되어 원고 측에 불리한 상황입니다.</t>
+          <t>환경 단체가 대기업 현대제철의 프로젝트와 관련된 주 정부의 행정 절차 누락을 쟁점으로 소송을 제기한 사건. 상대방(주 정부, 현대제철)의 자력이 충분하고, 환경 피해는 집단적 피해로 볼 수 있으며, 행정 절차 누락 여부가 객관적 증거로 입증 가능성이 높음. (적합 조건 1, 2, 3, 5 해당)</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>법원, 새만금국제공항 집행정지 ‘기각’…김윤덕 국토부 장관 “항소심...</t>
+          <t>현대제철, 美 루이지애나 프로젝트 무효 소송 제기…'행정 절차 누락' 논...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>kpinews.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625606/?sc=Naver</t>
+          <t>https://www.kpinews.kr/newsView/1065564152177585</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 13:05:02.972353+00:00</t>
+          <t>2026-04-03 00:43:09.619935+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>대한민국 (국토교통부 등)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 진행 중, 집행정지 신청 기각 및 각하</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 주민들의 집행정지 신청 기각 및 각하</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설 중단을 요구하는 소송이 서울고등법원 항소심에서 진행 중이다. 원고인 공동행동은 공항 착공 시 자연 생태계 훼손 등 회복하기 어려운 손해가 발생한다고 주장했으나, 법원은 집행정지 신청을 기각 및 각하했다. 국토교통부는 국가 균형발전을 위한 공항의 필요성을 강조하며 소송에 적극 대응할 방침이다.</t>
+          <t>법원이 새만금국제공항 개발사업 기본계획 취소소송의 항소심 과정에서 주민들이 제기한 두 차례 집행정지 신청을 기각 및 각하했습니다. 이 소송은 지난해 9월 시민과 환경단체가 제기한 것으로, 현재 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>국토교통부가 피고이므로 자력이 충분하며(적합 조건 2), '공동행동'이 원고로 참여하여 자연 생태계 훼손을 주장하는 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 다만, 법원이 집행정지 신청을 기각하며 '회복하기 어려운 손해'를 인정하지 않아 원고 측 주장의 법적 인정 여부가 아직 불확실합니다.</t>
+          <t>상대방은 공공기관(대한민국)으로 자력이 충분하며(적합 조건 2), 시민과 환경단체가 제기한 집단적 소송(적합 조건 3)이라는 점에서 적합성이 있습니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구가 아닌 개발사업 기본계획 취소소송으로, 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 주민들이 제기한 집행정지 신청이 기각 및 각하되어 원고 측에 불리한 상황입니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>새만금공항 건설중단 한고비 넘어…국토부  국가균형발전 필요</t>
+          <t>법원, 새만금국제공항 집행정지 ‘기각’…김윤덕 국토부 장관 “항소심...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260325172608h7d</t>
+          <t>https://www.dailian.co.kr/news/view/1625606/?sc=Naver</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:41.581420+00:00</t>
+          <t>2026-03-25 13:05:02.972353+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>HIGH</t>
+          <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>국토교통부</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소소송 1심 원고 승소 후 집행정지 신청 기각/각하</t>
+          <t>서울고등법원 항소심 진행 중, 집행정지 신청 기각 및 각하</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>새만금신공항백지화공동행동이 새만금 국제공항 개발사업 기본계획 취소소송 1심에서 승소했으나, 공항 건설 행정 절차를 멈추기 위한 집행정지 신청은 법원에서 기각 및 각하되었습니다. 이로 인해 전북도는 공항 건설 추진에 환영 입장을 밝혔으며, 본안 소송은 계속 진행될 것으로 보입니다.</t>
+          <t>새만금국제공항 건설 중단을 요구하는 소송이 서울고등법원 항소심에서 진행 중이다. 원고인 공동행동은 공항 착공 시 자연 생태계 훼손 등 회복하기 어려운 손해가 발생한다고 주장했으나, 법원은 집행정지 신청을 기각 및 각하했다. 국토교통부는 국가 균형발전을 위한 공항의 필요성을 강조하며 소송에 적극 대응할 방침이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>새만금신공항백지화공동행동이 1심에서 승소하여 상대방(국토부)의 책임이 인정된 바 있고, 상대방의 자력이 충분하며, 공항 건설로 인한 집단적 피해와 규모가 클 것으로 예상됩니다. 비록 집행정지 신청은 기각되었으나, 본안 소송의 1심 승소는 소송금융 투자에 긍정적인 요소입니다. (적합 조건 1, 2, 3, 4, 5)</t>
+          <t>국토교통부가 피고이므로 자력이 충분하며(적합 조건 2), '공동행동'이 원고로 참여하여 자연 생태계 훼손을 주장하는 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 다만, 법원이 집행정지 신청을 기각하며 '회복하기 어려운 손해'를 인정하지 않아 원고 측 주장의 법적 인정 여부가 아직 불확실합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>법원, 새만금공항 집행정지신청 기각·각하…전북도  환영“(종합)</t>
+          <t>새만금공항 건설중단 한고비 넘어…국토부  국가균형발전 필요</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/jeonbuk/6113568</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260325172608h7d</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-03-25 12:42:56.973335+00:00</t>
+          <t>2026-03-25 12:47:41.581420+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="2" t="inlineStr">
+      <c r="A6" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>고양시</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>산황산 골프장 실시계획 인가 취소 소송 첫 심리 예정, 국회 토론회 개최</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소소송 1심 원고 승소 후 집행정지 신청 기각/각하</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>고양시 산황산 골프장 증설을 두고 10년 넘게 논란이 이어지는 가운데, 주민들과 환경단체는 고양시의 증설 계획이 공익성을 침해하고 주민 건강권 및 재산권에 피해를 준다고 주장합니다. 다음 달 고양시를 상대로 한 실시계획 인가 취소 소송 첫 심리가 열릴 예정이며, 국회 토론회에서는 전문가들이 환경 파괴와 주민 피해 우려를 제기했습니다.</t>
+          <t>새만금신공항백지화공동행동이 새만금 국제공항 개발사업 기본계획 취소소송 1심에서 승소했으나, 공항 건설 행정 절차를 멈추기 위한 집행정지 신청은 법원에서 기각 및 각하되었습니다. 이로 인해 전북도는 공항 건설 추진에 환영 입장을 밝혔으며, 본안 소송은 계속 진행될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>고양시를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 도심 숲 훼손으로 인한 주민 건강권 및 재산권 침해, 빛공해, 식수장 문제 등 다수 주민의 집단적 피해가 예상됩니다(적합 조건 3). 전문가들의 연구 결과와 현장 조사를 통해 증거 확보가 용이하며(적합 조건 5), 이미 실시계획 인가 취소 소송이 진행 중이고 국회 토론회 등 공적 절차가 활발합니다(적합 조건 6).</t>
+          <t>새만금신공항백지화공동행동이 1심에서 승소하여 상대방(국토부)의 책임이 인정된 바 있고, 상대방의 자력이 충분하며, 공항 건설로 인한 집단적 피해와 규모가 클 것으로 예상됩니다. 비록 집행정지 신청은 기각되었으나, 본안 소송의 1심 승소는 소송금융 투자에 긍정적인 요소입니다. (적합 조건 1, 2, 3, 4, 5)</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>'도심 숲' 산황산 골프장 증설 반대 이유… 공익성 침해·주민 피해</t>
+          <t>법원, 새만금공항 집행정지신청 기각·각하…전북도  환영“(종합)</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6488613?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320100033</t>
+          <t>https://www.news1.kr/local/jeonbuk/6113568</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-03-21 00:32:59.015946+00:00</t>
+          <t>2026-03-25 12:42:56.973335+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>MEDIUM</t>
+          <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>국토교통부, 전북도</t>
+          <t>고양시</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>1심 판결 후 항소심 진행 중, 집행정지 여부 결정 예정</t>
+          <t>산황산 골프장 실시계획 인가 취소 소송 첫 심리 예정, 국회 토론회 개최</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>1심에서 제동이 걸렸던 새만금 신공항 사업의 기본계획 취소 소송 항소심이 시작되었다. 1심 법원은 정부가 조류 충돌 위험과 세계자연유산인 서천갯벌 생태 영향 분석을 빠뜨렸다며 사업에 제동을 걸었다. 국토교통부와 전북도는 보완 대책을 제시하며 항소심에 임하고 있으며, 원고 측은 소송인단을 보강해 대응 중이다.</t>
+          <t>고양시 산황산 골프장 증설을 두고 10년 넘게 논란이 이어지는 가운데, 주민들과 환경단체는 고양시의 증설 계획이 공익성을 침해하고 주민 건강권 및 재산권에 피해를 준다고 주장합니다. 다음 달 고양시를 상대로 한 실시계획 인가 취소 소송 첫 심리가 열릴 예정이며, 국회 토론회에서는 전문가들이 환경 파괴와 주민 피해 우려를 제기했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방(국토교통부, 전북도) 책임이 1심 판결로 명확히 드러났고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 소송인단이 1,200여 명으로 집단적 피해 양상을 보이고(적합 조건 3), 감사원 감사 결과 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 이 소송은 기본계획 취소를 목적으로 하는 행정소송으로, 원고 측의 직접적인 금전적 피해 배상 청구가 명확하지 않아 소송금융의 일반적인 투자 회수 모델에 부합하기 어렵습니다.</t>
+          <t>고양시를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 도심 숲 훼손으로 인한 주민 건강권 및 재산권 침해, 빛공해, 식수장 문제 등 다수 주민의 집단적 피해가 예상됩니다(적합 조건 3). 전문가들의 연구 결과와 현장 조사를 통해 증거 확보가 용이하며(적합 조건 5), 이미 실시계획 인가 취소 소송이 진행 중이고 국회 토론회 등 공적 절차가 활발합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>1,200여 명</t>
+          <t>주민 다수</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>‘새만금 신공항’ 항소심 시작…향후 쟁점은?</t>
+          <t>'도심 숲' 산황산 골프장 증설 반대 이유… 공익성 침해·주민 피해</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505811&amp;ref=A</t>
+          <t>https://www.nocutnews.co.kr/news/6488613?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260320100033</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-03-11 13:20:33.207968+00:00</t>
+          <t>2026-03-21 00:32:59.015946+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="4" t="inlineStr">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>환경, 행정</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>국토교통부, 전북도</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>1심 판결 후 항소심 진행 중, 집행정지 여부 결정 예정</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>1심에서 제동이 걸렸던 새만금 신공항 사업의 기본계획 취소 소송 항소심이 시작되었다. 1심 법원은 정부가 조류 충돌 위험과 세계자연유산인 서천갯벌 생태 영향 분석을 빠뜨렸다며 사업에 제동을 걸었다. 국토교통부와 전북도는 보완 대책을 제시하며 항소심에 임하고 있으며, 원고 측은 소송인단을 보강해 대응 중이다.</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>상대방(국토교통부, 전북도) 책임이 1심 판결로 명확히 드러났고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 소송인단이 1,200여 명으로 집단적 피해 양상을 보이고(적합 조건 3), 감사원 감사 결과 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 이 소송은 기본계획 취소를 목적으로 하는 행정소송으로, 원고 측의 직접적인 금전적 피해 배상 청구가 명확하지 않아 소송금융의 일반적인 투자 회수 모델에 부합하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1,200여 명</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>‘새만금 신공항’ 항소심 시작…향후 쟁점은?</t>
+        </is>
+      </c>
+      <c r="K8" t="inlineStr">
+        <is>
+          <t>news.kbs.co.kr</t>
+        </is>
+      </c>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505811&amp;ref=A</t>
+        </is>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>2026-03-11 13:20:33.207968+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr">
+      <c r="B9" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr">
+      <c r="C9" t="inlineStr">
         <is>
           <t>지자체</t>
         </is>
       </c>
-      <c r="D8" t="inlineStr">
+      <c r="D9" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E8" t="inlineStr">
+      <c r="E9" t="inlineStr">
         <is>
           <t>설악산 케이블카 설치 사업 관련 행정소송 진행 중. 원고적격 인정 어려움이 쟁점.</t>
         </is>
       </c>
-      <c r="F8" t="inlineStr">
+      <c r="F9" t="inlineStr">
         <is>
           <t>기사는 공익변호사들이 난민, 장애인, 아동, 환경 등 다양한 분야에서 진행한 소송 및 제도 개선 사례들을 소개한다. 대부분의 사례는 이미 종결되었거나, 금전적 손해배상보다는 인권 및 제도 개선에 초점을 맞춘 공익 소송이다. 유일하게 진행 중인 설악산 케이블카 행정소송은 환경 보호를 위한 것이나, 소송금융 관점에서는 피해 규모 산정 및 원고적격 문제로 투자 적합도가 낮다.</t>
         </is>
       </c>
-      <c r="G8" t="inlineStr">
+      <c r="G9" t="inlineStr">
         <is>
           <t>기사에서 언급된 대부분의 공익 소송 사례는 이미 종결된 사건으로 소송금융 투자에 부적합하다. 유일하게 진행 중인 설악산 케이블카 행정소송의 경우, 상대방은 지자체로 자력이 충분하나(적합 조건 2), 환경 파괴에 대한 금전적 피해 규모 산정이 어렵고, 원고적격 문제로 다수의 피해자를 특정하기 어려워(적합 조건 3, 4 미충족) 소송금융 투자 대상으로서의 매력이 낮다.</t>
         </is>
       </c>
-      <c r="H8" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J8" t="inlineStr">
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
         <is>
           <t>이게 범죄라고?  휠체어·난민 사건 깨는 '변호사들'의 소송전</t>
         </is>
       </c>
-      <c r="K8" t="inlineStr">
+      <c r="K9" t="inlineStr">
         <is>
           <t>futurechosun.com</t>
         </is>
       </c>
-      <c r="L8" t="inlineStr">
+      <c r="L9" t="inlineStr">
         <is>
           <t>2026-03-09</t>
         </is>
       </c>
-      <c r="M8" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>https://futurechosun.com/?p=144735</t>
         </is>
       </c>
-      <c r="N8" t="inlineStr">
+      <c r="N9" t="inlineStr">
         <is>
           <t>2026-03-09 13:03:15.209159+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N8"/>
+  <autoFilter ref="A1:N9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>