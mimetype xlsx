--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,68 +426,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
-    <col width="42" customWidth="1" min="10" max="10"/>
+    <col width="44" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
@@ -535,248 +535,320 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한민국 (국토교통부 등)</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 주민들의 집행정지 신청 기각 및 각하</t>
+          <t>국내 기후재난 피해자들에 대한 장기적 지원 부족 비판</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>법원이 새만금국제공항 개발사업 기본계획 취소소송의 항소심 과정에서 주민들이 제기한 두 차례 집행정지 신청을 기각 및 각하했습니다. 이 소송은 지난해 9월 시민과 환경단체가 제기한 것으로, 현재 항소심이 진행 중입니다.</t>
+          <t>이 기사는 2021년 독일 대홍수 피해자들이 정부와 시민단체의 장기적이고 포괄적인 지원을 통해 일상 회복을 돕는 사례를 소개하며, 한국의 기후재난 피해자들은 초기 수습 이후 방치되는 현실을 비판한다. 이는 국내 기후재난 피해자들이 충분한 지원을 받지 못해 권리가 침해되고 있음을 시사한다. 독일과 달리 한국에서는 재난 피해자들의 장기적 회복을 위한 사회 인프라가 부족하다는 점을 지적한다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>상대방은 공공기관(대한민국)으로 자력이 충분하며(적합 조건 2), 시민과 환경단체가 제기한 집단적 소송(적합 조건 3)이라는 점에서 적합성이 있습니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구가 아닌 개발사업 기본계획 취소소송으로, 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 주민들이 제기한 집행정지 신청이 기각 및 각하되어 원고 측에 불리한 상황입니다.</t>
+          <t>기후재난으로 인한 집단적 피해 가능성이 높고, 상대방(대한민국 정부)의 자력은 충분하다. 기사 내용은 국내 기후재난 피해자들에 대한 정부의 장기적 지원 부족을 비판하며, 이는 피해자들의 권리 침해로 이어질 수 있음을 시사한다. 다만, 정부의 '방치' 행위가 직접적인 손해배상 책임으로 이어질 법적 명확성은 추가 검토가 필요하며, 현재 공적 절차가 진행 중인 단계는 아니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>법원, 새만금국제공항 집행정지 ‘기각’…김윤덕 국토부 장관 “항소심...</t>
+          <t>언제나 현장과 가까이… 결코 ‘손’ 놓지 않았다 [기후재난, 남겨진 사...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>dailian.co.kr</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.dailian.co.kr/news/view/1625606/?sc=Naver</t>
+          <t>https://www.kyeongin.com/article/1767016</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-03-25 13:05:02.972353+00:00</t>
+          <t>2026-07-20 07:02:17.624854+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>대한민국 (국토교통부 등)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 진행 중, 집행정지 신청 기각 및 각하</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 주민들의 집행정지 신청 기각 및 각하</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설 중단을 요구하는 소송이 서울고등법원 항소심에서 진행 중이다. 원고인 공동행동은 공항 착공 시 자연 생태계 훼손 등 회복하기 어려운 손해가 발생한다고 주장했으나, 법원은 집행정지 신청을 기각 및 각하했다. 국토교통부는 국가 균형발전을 위한 공항의 필요성을 강조하며 소송에 적극 대응할 방침이다.</t>
+          <t>법원이 새만금국제공항 개발사업 기본계획 취소소송의 항소심 과정에서 주민들이 제기한 두 차례 집행정지 신청을 기각 및 각하했습니다. 이 소송은 지난해 9월 시민과 환경단체가 제기한 것으로, 현재 항소심이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>국토교통부가 피고이므로 자력이 충분하며(적합 조건 2), '공동행동'이 원고로 참여하여 자연 생태계 훼손을 주장하는 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 다만, 법원이 집행정지 신청을 기각하며 '회복하기 어려운 손해'를 인정하지 않아 원고 측 주장의 법적 인정 여부가 아직 불확실합니다.</t>
+          <t>상대방은 공공기관(대한민국)으로 자력이 충분하며(적합 조건 2), 시민과 환경단체가 제기한 집단적 소송(적합 조건 3)이라는 점에서 적합성이 있습니다. 그러나 이 사건은 직접적인 금전적 손해배상 청구가 아닌 개발사업 기본계획 취소소송으로, 소송금융의 일반적인 투자 대상과는 차이가 있습니다. 또한, 주민들이 제기한 집행정지 신청이 기각 및 각하되어 원고 측에 불리한 상황입니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>새만금공항 건설중단 한고비 넘어…국토부  국가균형발전 필요</t>
+          <t>법원, 새만금국제공항 집행정지 ‘기각’…김윤덕 국토부 장관 “항소심...</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>dailian.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260325172608h7d</t>
+          <t>https://www.dailian.co.kr/news/view/1625606/?sc=Naver</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:41.581420+00:00</t>
+          <t>2026-03-25 13:05:02.972353+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>환경, 행정</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>서울고등법원 항소심 진행 중, 집행정지 신청 기각 및 각하</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>새만금국제공항 건설 중단을 요구하는 소송이 서울고등법원 항소심에서 진행 중이다. 원고인 공동행동은 공항 착공 시 자연 생태계 훼손 등 회복하기 어려운 손해가 발생한다고 주장했으나, 법원은 집행정지 신청을 기각 및 각하했다. 국토교통부는 국가 균형발전을 위한 공항의 필요성을 강조하며 소송에 적극 대응할 방침이다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>국토교통부가 피고이므로 자력이 충분하며(적합 조건 2), '공동행동'이 원고로 참여하여 자연 생태계 훼손을 주장하는 집단적 피해의 성격을 띠고 있습니다(적합 조건 3). 다만, 법원이 집행정지 신청을 기각하며 '회복하기 어려운 손해'를 인정하지 않아 원고 측 주장의 법적 인정 여부가 아직 불확실합니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>새만금공항 건설중단 한고비 넘어…국토부  국가균형발전 필요</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>yonhapnewstv.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260325172608h7d</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-25 12:47:41.581420+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>환경, 행정</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
           <t>국토교통부, 전북도</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>1심 판결 후 항소심 진행 중, 집행정지 여부 결정 예정</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>1심에서 제동이 걸렸던 새만금 신공항 사업의 기본계획 취소 소송 항소심이 시작되었다. 1심 법원은 정부가 조류 충돌 위험과 세계자연유산인 서천갯벌 생태 영향 분석을 빠뜨렸다며 사업에 제동을 걸었다. 국토교통부와 전북도는 보완 대책을 제시하며 항소심에 임하고 있으며, 원고 측은 소송인단을 보강해 대응 중이다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>상대방(국토교통부, 전북도) 책임이 1심 판결로 명확히 드러났고(적합 조건 1), 상대방 자력이 충분하며(적합 조건 2), 소송인단이 1,200여 명으로 집단적 피해 양상을 보이고(적합 조건 3), 감사원 감사 결과 등 객관적 증거가 존재합니다(적합 조건 5). 그러나 이 소송은 기본계획 취소를 목적으로 하는 행정소송으로, 원고 측의 직접적인 금전적 피해 배상 청구가 명확하지 않아 소송금융의 일반적인 투자 회수 모델에 부합하기 어렵습니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1,200여 명</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>‘새만금 신공항’ 항소심 시작…향후 쟁점은?</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>news.kbs.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-03-11</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8505811&amp;ref=A</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-03-11 13:20:33.207968+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>