--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$230</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$243</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N243"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="39" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="49" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="24" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,16394 +533,17322 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr"/>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>한국농어촌공사, 현대서산농장</t>
+        </is>
+      </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>집단소송 진행 중</t>
+          <t>조사 결과에 따른 피해보상 청구 및 시위 예정</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>가든그로브 화학사고로 인해 주민들이 호텔비, 임시 거주비, 영업 손실, 재산 가치 하락 등 다양한 피해를 입었다. 현재 연방정부나 가주 정부 차원의 직접 현금 보상 프로그램은 발표되지 않은 가운데, 엑스 로펌과 프레시디오 로펌 등이 집단소송을 제기한 상태이다.</t>
+          <t>충남 서산 창리 앞바다에서 부유물 분석 결과 조류 폐사체가 확인되어 환경 오염 문제가 불거졌습니다. 대책위는 한국농어촌공사와 현대서산농장 등 관계 기관을 상대로 향후 조사 결과에 따라 대규모 시위 및 피해보상 청구에 나설 방침입니다. 관할 지자체의 부실 대응으로 주민 반발이 증폭되고 있습니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>집단소송이 이미 제기되어 다수의 피해자가 존재하며(적합 조건 3), 화학사고로 인한 책임 소재가 명확할 것으로 예상됩니다(적합 조건 1). 호텔비, 영업 손실, 재산 가치 하락 등 다양한 피해 항목으로 인해 전체 피해 규모가 클 것으로 보이며(적합 조건 4), 소송이 진행 중이므로 증거 확보도 가능할 것입니다(적합 조건 5).</t>
+          <t>상대방(한국농어촌공사, 현대서산농장)이 특정되고 자력이 충분하며, '대책위'와 '주민 반발'을 통해 집단적 피해가 명확히 확인됩니다. '부유물 분석 결과' 등 증거가 확보되었고, 향후 피해보상 청구가 예정되어 있어 소송금융 투자에 적합합니다. (적합 조건 1, 2, 3, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>다수의 주민</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>호텔 할인·무료 차량까지…가든그로브 화학사고에 주민 지원 본격화</t>
+          <t>충남도, 서산 창리 앞바다 부유물 분석 결과  조류 폐사체 확인... 담수...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>koreadaily.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-27</t>
+          <t>2026-08-15</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.koreadaily.com/article/20260526215124265</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=235626</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-06-03 07:02:16.643996+00:00</t>
+          <t>2026-08-18 07:02:28.341843+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr"/>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>정부 주도 대규모 건강조사 및 석면피해구제제도 연계 진행 중</t>
+          <t>헌법재판소 기후소송 결정</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 석면 노출 피해가 확인되어 대규모 건강조사가 진행 중이다. 석면 관련 질환 의심 시 정부의 석면피해구제제도와 연계하여 의료비 및 생활 보조 혜택을 받을 수 있다. 석면 질환은 수십 년의 잠복기를 거쳐 발병하므로 장기적인 피해가 예상된다.</t>
+          <t>기후변화로 인해 사람들이 살던 곳을 떠나고 가족이 흩어지는 등 광범위한 피해가 발생하고 있다. 헌법재판소는 2024년 아시아 최초의 기후소송에서 2031년 이후의 온실가스 감축목표를 법률에 정해두지 않은 것에 대한 결정을 내렸다. 이는 국가의 책임과 기후변화로 인한 피해의 심각성을 보여주며, 추가적인 법적 대응의 필요성을 시사한다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 집단적 피해가 예상되며, 대규모 건강조사 및 정부의 석면피해구제제도 연계 등 공적 절차가 진행 중이다. 석면 질환은 중대한 피해를 유발하며, 정부의 책임 또는 과거 광산 운영 주체의 책임이 명확해질 가능성이 높다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>상대방(국가)의 자력이 충분하고(적합 조건 2), 기후변화로 인한 집단적이고 광범위한 피해가 예상되며(적합 조건 3, 4), 헌법재판소 결정이라는 공적 절차가 이미 진행되어 책임 소재에 대한 근거가 마련되어 있어(적합 조건 5, 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>홍성 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>아시아 최대 석면광산 흔적 지운다  홍성 주민 대상 대규모 건강조사 ...</t>
+          <t>[팝콘칼럼] 그들은 집으로 돌아가지 못했다, 법이 늦었기 때문이다</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>popcornnews.net</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3572061</t>
+          <t>http://www.popcornnews.net/news/articleView.html?idxno=128881</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-31 05:00:41.939597+00:00</t>
+          <t>2026-08-08 07:02:34.665898+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>국가 (국방부)</t>
+          <t>지열발전소 사업 주체</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>군 소음 피해보상금 지급 확정</t>
+          <t>형사재판 1심 무죄 후 검찰 항소, 민사소송 대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>포항시가 군용비행장 및 군사격장 인근 주민 63가구에 대한 2026년도 군 소음 피해보상금 11억 원 지급을 최종 확정했다. 이는 지역소음대책심의위원회를 통해 결정된 것으로, 해당 주민들은 결정된 보상금을 받게 된다.</t>
+          <t>포항지진 촉발 원인으로 지목된 지열발전소 사업 관계자들의 1심 형사재판에서 전원 무죄가 선고되었으나, 검찰이 항소했다. 법원은 지열발전소의 수리자극이 지진을 촉발한 원인임을 인정했으며, 이 형사재판 결과는 대법원 상고심이 진행 중인 포항시민들의 정신적 손해배상 민사소송에도 영향을 미칠 예정이다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>군 소음 피해는 법적으로 책임이 명확하며(적합 조건 1), 상대방인 국가(국방부)의 자력이 충분하다(적합 조건 2). 63가구에 대한 11억 원 규모의 집단적 피해(적합 조건 3, 4)가 발생했으며, 이미 지역소음대책심의위원회를 통해 보상금 지급이 확정된 공적 절차가 진행되었다(적합 조건 6). 이는 향후 보상금액 불만족 시 추가 소송으로 이어질 가능성이 높다.</t>
+          <t>법원에서 지열발전소의 수리자극이 지진을 촉발한 원인임을 인정하여 상대방 책임이 비교적 명확합니다(적합 조건 1, 5). 포항시민 다수가 피해를 입은 집단적 피해이며(적합 조건 3), 전체 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한, 형사재판이 항소심 진행 중이고 민사소송이 대법원 상고심 진행 중으로 공적 절차가 활발히 진행되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>11억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>63가구</t>
+          <t>포항시민 다수</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>포항 군 소음 피해보상금 11억 확정…63가구 새 혜택</t>
+          <t>포항지진 형사재판 1심 '전원 무죄'에 검찰 항소… 과실 인정해야</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-28</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4072647</t>
+          <t>https://www.imaeil.com/page/view/2026072809593531454</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-05-13 18:05:35.273439+00:00</t>
+          <t>2026-08-08 07:02:33.765770+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>군 소음 피해보상금 지급 절차 진행 중, 시행령 개정으로 보상 범위 확대</t>
+          <t>형사재판 무죄 선고 후 국가 상대 손해배상 소송 촉구</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>포항시가 군용비행장 및 군사격장 인근 주민들에게 총 11억 8300만 원의 군 소음 피해보상금을 지급하기로 확정했다. 시행령 개정으로 보상 범위가 확대되어 일부 주민들이 새롭게 지원 대상에 포함되었다. 이는 군 소음 피해에 대한 국가의 책임을 인정하고 보상하는 공적 절차의 일환이다.</t>
+          <t>2017년 포항 촉발지진의 원인이 지열발전사업으로 확인되었음에도, 관련자들의 형사재판에서 인과관계 입증 부족을 이유로 무죄가 선고되었습니다. 이에 더불어민주당 포항시남구울릉군지역위원회는 사법부의 정의로운 판단과 국가의 배상책임 인정을 촉구하며, 포항 시민들의 2차 고통을 강조하고 있습니다. 이는 국가를 상대로 한 집단 손해배상 소송 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>군 소음으로 인한 피해가 명확하고(적합 조건 1), 포항시(국가)가 보상금을 지급하는 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 크고(11억 8300만 원) 다수의 주민이 관련되어 있어(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다. 상대방인 국가/지자체의 자력도 충분합니다(적합 조건 2).</t>
+          <t>포항 지진이 지열발전사업으로 촉발된 사실이 확인되었고, 국가를 상대로 한 손해배상 소송이 촉구되고 있어 상대방(국가)의 자력이 충분합니다. 또한, 포항 시민 다수가 피해를 입은 집단적 피해 사건이며, 지진으로 인한 재산 및 정신적 피해 규모가 상당할 것으로 예상됩니다. 형사재판에서 인과관계 입증 부족으로 무죄가 선고되었으나 이는 형사적 책임에 한정되며 민사적 책임은 별개로 다툴 여지가 충분합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>11억 8300만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>포항시, 군 소음 피해보상금 11억8300만 원 확정...일부 주민 새로 지원</t>
+          <t>포항 민주당  촉발지진 사업 관계자 무죄 선고는 시민 2차 고통</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-07-24</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=519199</t>
+          <t>https://www.nocutnews.co.kr/news/6553151?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260724062211</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-05-13 18:04:14.761933+00:00</t>
+          <t>2026-07-30 16:14:09.755694+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>의료폐기물 업체 및 전 포항시 공무원</t>
+          <t>생활소음·비산먼지 위반 15개 업체</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>환경단체 고발, 수사기관 조사 예정</t>
+          <t>제주시의 생활소음·비산먼지 위반 업체 15곳에 대한 고발 및 과태료 부과 등 행정처분 진행 중</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>환경단체가 전 포항시 공무원 3명을 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 하며 포항시민을 기만했다는 혐의로 고발했습니다. 환경단체는 포항시가 소송 패소라는 변명으로 사태를 묵인해서는 안 된다고 주장하며, 이 사건은 의료폐기물 소각장 문제와 관련되어 있습니다.</t>
+          <t>제주시가 생활 소음 및 비산먼지 기준을 위반한 15개 업체에 대해 고발 및 과태료 부과 등 행정처분을 내렸습니다. 올해 접수된 720여 건의 민원 중 460여 건이 공사장 소음 관련으로, 다수의 주민이 피해를 겪고 있습니다. 이는 환경 관련 집단소송 가능성이 있는 사건입니다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>전 포항시 공무원들이 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 했다는 주장이 제기되어 환경단체가 고발했습니다. 이는 상대방 책임이 비교적 명확하고(조건 1), 포항시민을 기만했다는 점에서 집단적 피해 가능성이 있으며(조건 3), 환경단체의 고발로 공적 절차가 진행 중입니다(조건 6). 또한 고발은 증거 확보 가능성을 시사합니다(조건 5).</t>
+          <t>제주시의 행정처분으로 상대방(15개 업체)의 책임이 명확하며(적합 조건 1), 460건 이상의 공사장 소음 민원이 접수되어 집단적 피해가 확인됩니다(적합 조건 3). 또한, 제주시의 고발 및 과태료 부과 등 공적 절차가 진행 중이며(적합 조건 6), 이는 객관적 증거 확보에 유리합니다(적합 조건 5). 다만, 개별 업체의 자력은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>460여 명 (공사장 소음 민원 기준)</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>환경단체, '의료폐기물 업체 취업' 전 포항시 공무원 3명 고발</t>
+          <t>[주요 단신] 법무부, 과거사 사건기록 열람·복사 수수료 면제 추진 외</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201943&amp;mode=view</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8610597&amp;ref=A</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-05-05 07:00:27.891274+00:00</t>
+          <t>2026-07-25 07:02:19.545827+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>헌법재판소 전원일치 의견 선고 (2024년 8월)</t>
+          <t>군소음 피해보상금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>김보림 기후활동가가 미국 골드먼환경상 아시아 부문 수상자로 선정되었습니다. 그녀가 주도한 기후 소송은 255명의 원고가 참여하는 집단 소송으로 확장되었으며, 2024년 8월 헌법재판소는 정부에 대한 전원일치 의견을 선고했습니다.</t>
+          <t>충주시가 군소음 피해보상금을 예년보다 50일 앞당겨 지급한다고 발표했습니다. 이는 시민 중심의 신속한 행정을 위한 조치로, 장기간 군 소음으로 피해를 입은 주민들에게 보상금을 지급하는 과정입니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>상대방이 정부로 자력이 충분하며(적합 조건 2), 255명의 원고가 참여하는 집단 소송으로 집단적 피해가 명확합니다(적합 조건 3). 헌법재판소의 전원일치 의견 선고는 상대방 책임이 비교적 명확하며(적합 조건 1), 강력한 증거와 법리적 근거가 마련되었음을 시사합니다(적합 조건 5).</t>
+          <t>군소음으로 인한 피해는 상대방(국가/군)의 책임이 명확하고 자력이 충분합니다. 다수의 주민이 피해를 입는 집단적 피해이며, 이미 피해보상금 지급이라는 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 6)</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>255명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>김보림 기후활동가, 미국 골드먼환경상 아시아 부문 수상자 선정</t>
+          <t>충주시, 군소음 피해보상금 조기 지급…지역경제 활력 기대</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>lak.co.kr</t>
+          <t>dynews.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.lak.co.kr/news/boardview.php?id=22962</t>
+          <t>http://www.dynews.co.kr/news/articleView.html?idxno=857239</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-30 16:18:00.386284+00:00</t>
+          <t>2026-07-10 07:01:28.563703+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법불합치 결정 후 국회 공론화위원회 토론회 진행, 탄소중립기본법 개정 예정</t>
+          <t>군 소음 피해보상금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법에 대해 미래세대에 과도한 부담을 전가할 수 있다며 헌법불합치 결정을 내린 후, 국회 기후위기특별위원회가 법 개정을 위한 공론화 토론회를 진행 중입니다. 10대 토론자는 미래세대의 기본권 보장과 조기 감축의 필요성을 강조하며, 한국의 책임과 역량에 걸맞은 감축 목표가 법에 반영되어야 한다고 주장했습니다.</t>
+          <t>충주시가 군 소음으로 고통받는 주민들에게 피해보상금을 예년보다 50일 앞당겨 지급합니다. 이는 현장 중심의 빠른 행정을 통해 주민들에게 신속히 보상하고 지역 경제 활성화를 도모하기 위함입니다. 보상금 지급 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법불합치 결정으로 국가(대한민국)의 책임이 명확하며(적합 조건 1, 5), 상대방의 자력은 충분합니다(적합 조건 2). 미래세대의 기본권 침해라는 집단적 피해(적합 조건 3)와 막대한 미래 비용이라는 피해 규모(적합 조건 4)가 예상되며, 현재 국회 공론화위원회 토론회 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(국가/군)의 책임이 명확하고 자력이 충분합니다. 군 소음으로 인한 다수의 주민 피해가 발생했으며, 이미 공적 절차인 피해보상금 지급이 진행 중입니다. 이는 소송금융 투자에 적합한 여러 조건을 충족합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미래세대 전체 (수천만 명 이상)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>“온실가스 감축, 지금 아니면 안 된단 절박함 전하고 싶었어요”</t>
+          <t>빠른 행정  충주시, 군소음 피해보상금 조기 지급</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/environment/1253557.html</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2426888</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-12 07:00:34.043833+00:00</t>
+          <t>2026-07-10 07:01:18.392779+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>송전선로 건설 반대 집회 진행 중, 전국 단위 대책위 활동</t>
+          <t>정부의 원전 증설 계획 공식화 및 주민 수용성 확보 논의 중</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>송전선로 건설에 반대하는 전국대책위가 한국전력공사 본사 앞에서 집회를 열고 있습니다. 송전선로 건설은 다수의 주민에게 토지 가치 하락, 전자파 피해 등 복합적인 피해를 야기할 수 있으며, 한국전력공사를 상대로 한 집단 소송 가능성이 높습니다.</t>
+          <t>광주 반도체 팹 클러스터 조성을 위한 안정적인 전력 공급을 위해 영광 한빛원전 2기 증설이 추진되고 있습니다. 하지만 과거 1000억 원 이상의 피해보상이 이뤄졌던 온배수 문제, 사용후핵연료 저장시설, 안전성 논란 등으로 주민 수용성 확보가 최대 쟁점입니다. 정부는 증설 계획을 공식화하고 있으나, 지역 주민들은 근본적인 대책 마련을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>상대방(한국전력공사)의 자력이 충분하고 책임 주체가 명확합니다. '전국대책위' 활동을 통해 다수의 피해자가 집단적으로 피해를 호소하고 있으며, 송전선로 건설로 인한 환경 및 부동산 가치 하락 등 피해 규모가 클 것으로 예상됩니다. 관련 증거 확보 가능성도 높고, 공론화 등 공적 절차가 진행 중입니다.</t>
+          <t>영광 한빛원전 증설은 과거 1000억 원 이상의 피해보상이 이뤄진 온배수 문제 등 환경적 쟁점을 포함하며, 정부 및 공공기관이 상대방이 되어 자력이 충분합니다. 다수의 지역 주민과 어업인에게 집단적 피해가 발생할 가능성이 높고, 과거 사례 및 전문가 의견을 통해 증거 확보가 용이합니다. 현재 정부의 증설 계획 공식화 및 주민 의견 수렴 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>영광, 고창 해역 주민 및 어업인 다수</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]광주·전남(4월9일 목요일)</t>
+          <t>광주 반도체 팹 성패 '한빛원전 증설'…쟁점은 주민 수용성</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
           <t>newsis.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-07-08</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260409_0003583741</t>
+          <t>https://www.newsis.com/view/NISX20260708_0003700408</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-10 13:22:50.975994+00:00</t>
+          <t>2026-07-10 07:00:24.649313+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C10" t="inlineStr"/>
       <c r="D10" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>국회 본관 석면 노출 위험 지속, 전문가들 무석면 전환 촉구</t>
+          <t>건강영향조사 및 석면피해구제제도 연계 진행 중</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>준공 50년이 지난 국회 본관이 여전히 '석면건축물'로, 노후화와 외부 충격 등으로 석면 비산 위험이 높다는 전문가들의 경고가 나왔습니다. 석면은 폐암, 악성중피종 등 치명적 질환을 유발하며, 잠복기가 길어 뒤늦게 발병하는 경우가 많습니다. 국회사무처는 석면 제거를 추진 중이나, 국회 세종 이전 문제와 맞물려 해결에 난항을 겪고 있습니다.</t>
+          <t>순천향대천안병원이 홍성군 폐석면광산 인근 주민들을 대상으로 건강영향조사를 실시합니다. 정밀검진을 통해 석면질환 의심자로 판정되면 석면피해구제제도와 연계하여 의료비 및 생활수당 등의 지원을 받을 수 있습니다. 폐광산 인근 주민들은 오랜 잠복기를 거쳐 각종 폐질환을 겪을 수 있어 철저한 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>국회 본관의 석면 노출 위험은 상대방(국회사무처)의 책임이 비교적 명확하며, 공공기관으로서 자력이 충분합니다. 국회에 상주하는 다수의 인원이 잠재적 피해자이며, 석면 관련 질환은 치명적이므로 피해 규모가 클 것으로 예상됩니다. 전문가 의견 및 공적 자료를 통해 증거 확보 가능성이 높습니다.</t>
+          <t>홍성군 폐석면광산 인근 주민 다수가 석면질환 위험에 노출되어 집단적 피해가 예상되며(적합 조건 3), 각종 폐질환으로 인한 피해 규모가 클 것으로 보입니다(적합 조건 4). 또한, 순천향대천안병원에서 건강영향조사를 실시하고 석면피해구제제도와 연계하는 등 증거 확보 및 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>홍성군 폐석면광산 인근 주민 다수</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>[단독] 오래 상주할수록 위험…전문가들  무석면 건축물로  [오래된 국회...</t>
+          <t>순천향대천안병원, 홍성군 폐석면광산 인근주민 건강영향조사 실시</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>bokuennews.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/ptoday/2309793.htm</t>
+          <t>http://www.bokuennews.com/news/article.html?no=277683</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-06 12:17:02.599933+00:00</t>
+          <t>2026-07-06 15:11:42.373355+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>기후에너지환경부 감사 결과 발표, 공사 재심사 요청</t>
+          <t>전국 각지에서 폐기물 시설 반대 운동 및 행정소송 진행 중, 조례 제정 운동 전개</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>수도권매립지관리공사의 50MW 매립가스 발전시설에서 설비 관리 부실과 은폐로 인해 온실가스 배출량이 6800톤 이상 급증하고 발전 수익이 약 69억 원 감소한 사실이 기후에너지환경부 감사에서 드러났다. 감사 결과, 위탁 운영사의 허위 보고와 공사 전기안전관리자의 부적절한 대응이 지적되었으며, 기후부는 공사에 용역사 손해배상 청구 등을 요구했다. 공사는 감사 결과에 불복하여 재심사를 요청한 상태이다.</t>
+          <t>전국의 폐기물 처리업체들이 환경영향평가 기준을 회피하는 '꼼수'를 이용해 농촌 지역에 소각장, 제련공장 등을 건설하고 있습니다. 이로 인해 다수의 농촌 주민들이 환경오염과 건강 피해를 호소하며 수년간 반대 운동과 행정소송을 이어가고 있습니다. 현재는 난개발 및 환경오염 방지, 주민 알권리 보장을 위한 조례 제정 운동이 활발히 전개되고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (기후부 감사 결과 공사와 운영 용역사의 관리 부실 및 은폐 지적), 상대방에게 자력이 충분함 (수도권매립지관리공사는 공공기관), 피해 규모가 큼 (수익 69억 원 감소 및 폭발·화재 위험 상존), 증거가 있거나 확보 가능함 (기후부의 종합감사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (기후부 감사 및 징계 요구). 공사가 용역사에 손해배상을 청구할 가능성이 높으며, 공공기관의 관리 부실로 인한 환경적, 재정적 손실이 명확하다.</t>
+          <t>폐기물 처리업체들의 환경영향평가 회피 꼼수가 명확하며, 전국적으로 다수의 농촌 주민들이 환경오염 및 건강 피해를 입어 집단적 피해 규모가 큼. 이미 행정소송 및 정보공개 청구 등 공적 절차가 진행 중이며, 일부 대기업도 연루되어 자력 있는 상대방이 존재할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>약 69억 원 (수익 감소)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전국 농촌 주민 다수 (수천 명 이상)</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>[단독] 매립지공사 50MW 발전시설, 온실가스 6800톤 급증⋯ 수익 69억 감...</t>
+          <t>'1일 48톤'의 비밀...전국에서 농촌으로 몰리고 있다 [그 정보가 알고 싶...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-19</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260405500467</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003235185&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-06 00:32:05.092643+00:00</t>
+          <t>2026-07-02 10:00:37.919214+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>광양제철</t>
+          <t>용인 SK 반도체 단지</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>대법원 파기환송으로 1,2심 재심리 예정</t>
+          <t>시장 취임 시 집단소송 예정 및 피해 조사 착수 예정</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>1990년 광양제철 설비확장공사로 인한 인근 어장의 피해보상 청구 사건에서 하동군수협이 1,2심 패소 후 대법원으로부터 파기환송 판결을 받았습니다. 이로 인해 매립 간척에 따른 위판수수료 감소분에 대한 보상 청구가 가능해져 하급심에서 다시 다투게 될 예정입니다.</t>
+          <t>김장연 안성시장 후보는 용인 SK 반도체 단지의 특정유해물질 폐수 고삼저수지 상류 방류 문제를 안성 농업과 시민 생존권이 걸린 중대한 사안으로 지목했다. 그는 시장 취임 시 상생협약서 경위 조사 및 대책반 출범과 함께 농축산인들과 연대하여 집단소송을 청구하고 소득 피해 조사를 착수하겠다고 공약했다. 이는 대기업의 환경 오염으로 인한 다수 피해자의 집단소송 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>광양제철(현 포스코)이라는 대기업이 피고이며, 설비확장공사로 인한 어장 피해라는 책임 소재가 명확합니다. 하동군수협이 대표하여 청구하는 집단적 피해의 성격이 강하고, 대법원 파기환송으로 보상 청구 가능성이 열려 적합 조건 1, 2, 3, 5에 해당합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해)에 해당한다. 용인 SK 반도체 단지의 특정유해물질 폐수 방류로 안성 농축산인 및 시민에게 집단적 피해가 예상되며, 후보가 시장 취임 시 집단소송을 추진하겠다고 명확히 밝혀 투자 가능성이 높다. 폐수 방류와 피해 간의 인과관계 및 피해 규모 입증이 주요 쟁점이 될 것이다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>인근 어장 어민 다수</t>
+          <t>농축산인 다수 및 안성 시민</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>기사로 보는 해양수산 50년 _ 4월호 (1976,1986,1996,2006,2016)</t>
+          <t>[2026 지선] 김장연 안성시장 후보  공명정대한 시정으로 안성 미래 바꾸...</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>hdhy.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-21</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://www.hdhy.co.kr/news/articleView.html?idxno=34131</t>
+          <t>http://www.inews24.com/view/1970329</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-06 00:16:44.894229+00:00</t>
+          <t>2026-06-26 21:11:57.470111+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>페이룽샹(기업 대표), 페이춘량(전인대 대표)</t>
+          <t>스페이스X</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>리 편집장 사기·갈취 혐의로 체포, 공안 수사 중. '함정 수사' 주장 제기.</t>
+          <t>텍사스 지역 주민들이 집단소송 제기</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>중국 좌파 매체 편집장 리다오궈가 고향 마을의 환경 파괴 기업과 지방 당국의 불법 행위를 고발하며 주민들을 대리해 싸웠다. 이 과정에서 기업으로부터 환경 배상금 380만 위안을 받았으나, 돈이 기업 계좌가 아닌 전인대 대표 부인의 개인 계좌에서 송금된 것을 이유로 사기·갈취 혐의로 체포되었다. 리 편집장 측은 이를 '함정 수사'로 규정하며 부당함을 주장하고 있다.</t>
+          <t>스페이스X의 '스타십' 발사 시험으로 인해 텍사스 지역 주민들이 소음과 진동 피해를 입었다며 집단소송을 제기했습니다. 환경 영향과 지역 인프라 문제를 둘러싼 논란도 계속되고 있습니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 환경 파괴 기업의 불법 행위와 배상 합의가 있었고, 리 편집장 체포는 '함정 수사' 주장이 강하게 제기되며 관련 증거가 명확하다. 전인대 대표였던 배후 인물의 자력도 충분해 보인다.</t>
+          <t>스페이스X의 발사 시험으로 인한 소음과 진동 피해가 명확하며(적합 조건 1), 스페이스X는 자력이 충분한 대기업입니다(적합 조건 2). 텍사스 지역 주민들이 집단소송을 제기한 것으로 보아 집단적 피해이며(적합 조건 3), 이미 소송이 진행 중인 사건입니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>8억 3천만 원 (환경 배상금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>농촌 마을 주민 다수</t>
+          <t>텍사스 지역 주민 다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>中 좌파매체 운영자, '사기혐의' 체포… 함정 팠다 하는 이유는?</t>
+          <t>스페이스X, '스타십'에 20조원 가까운 승부수…우주 운송 패권 경쟁 본격...</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496790?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260405075120</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=135960</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-05 12:52:36.124804+00:00</t>
+          <t>2026-06-21 02:26:55.313329+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>페이춘량 및 관련 건축 자재 기업, 지방 당국</t>
+          <t>대한민국 정부</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>주민 권리 수호 활동 중 리 편집장 체포 및 검찰 송치, 페이춘량 전인대 대표직 상실</t>
+          <t>헌법재판소 판결로 정부의 기후 정책 위헌성 인정. 청소년기후행동은 지방선거 이후 당선된 지자체장에게 기후위기 대응 요구사항 전달 계획.</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>중국 좌파 매체 편집장이 고향 마을 주민들의 환경 파괴 및 불법 채굴 피해에 맞서 권리 수호 활동을 지원하다 사기·갈취 혐의로 체포되었다. 이 사건은 지역 최고 부자이자 전인대 대표였던 페이춘량과 그가 실질 지배하는 것으로 의혹받는 건축 자재 기업의 불법 행위와 연관되어 있으며, 기업은 과거 환경 배상금 8억 3천만 원을 약속한 바 있다. 현재 리 편집장은 검찰에 송치되어 체포영장 승인 여부가 결정될 예정이다.</t>
+          <t>청소년기후행동 김보림 활동가가 아시아 최초로 청소년 주도 기후 소송을 제기하여 정부의 기후 정책이 미래 세대의 기본권을 침해한다는 헌법재판소 판결을 이끌어내 '골드만 환경상'을 수상했다. 이 판결은 기후위기 관련 소송의 중요한 선례가 되며, 활동가 그룹은 지방선거 이후에도 지자체에 기후위기 대응을 요구하는 등 지속적인 활동을 이어갈 예정이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>상대방(지역 최고 부자이자 전인대 대표였던 페이춘량 및 관련 기업)의 자력이 충분하고(적합 조건 2), 불법 행위로 인한 환경 파괴 및 농경지 훼손으로 다수의 주민이 피해를 입었으며(적합 조건 3), 기업이 환경 배상금을 약속한 사실이 있어 책임이 명확하다(적합 조건 1, 5). 또한 페이춘량의 기율 위반 혐의로 인한 전인대 대표직 상실 등 공적 절차가 진행된 바 있고(적합 조건 6), 리 편집장의 체포 건도 관련 절차로 볼 수 있다. 피해 규모도 8억 3천만 원 이상으로 크다(적합 조건 4).</t>
+          <t>헌법재판소 판결로 정부의 기후 정책이 미래 세대의 기본권을 침해한다는 책임이 명확히 인정되었으며(적합 조건 1, 5), 상대방인 정부는 충분한 자력을 가짐(적합 조건 2). 기후위기로 인한 집단적 피해(적합 조건 3)와 생명권 침해 등 큰 피해 규모(적합 조건 4)가 지속적으로 발생하고 있어, 이 판례를 기반으로 한 추가적인 소송 제기 가능성이 높다고 판단됩니다. 비록 기사에 언급된 헌법소원은 이미 판결 선고되었으나, 해당 판결이 새로운 소송의 강력한 근거가 되므로 투자 가치가 높습니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>8억3천만 원 (380만 위안)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>미래 세대 및 기후재난 취약계층 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>중국 좌파매체 운영자, 불법채굴 기업 맞서 주민돕다 체포돼</t>
+          <t>‘환경노벨상’에도 정치권은 무관심…“기후위기·불평등 함께 이야기...</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0104_202604051821200829</t>
+          <t>https://www.khan.co.kr/article/202605031604001</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-05 12:49:25.099868+00:00</t>
+          <t>2026-06-13 17:01:25.435309+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C15" t="inlineStr"/>
       <c r="D15" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>주민 집회 및 시위 진행 중, 행정소송 등 법적 대응 예고</t>
+          <t>집단소송 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>안동시 와룡면 주민들이 폐기물 처리시설 건립 허가 취소를 촉구하며 집회를 열었습니다. 주민들은 낙동강 상류 인근에 시설이 들어설 경우 수질 오염, 농업용수 문제, 주거환경 악화 및 건강 피해가 불가피하다고 주장하며, 허가 과정의 절차적 하자를 지적하고 있습니다. 주민들은 행정소송 등 법적 대응을 예고하며 반대 운동을 지속할 계획입니다.</t>
+          <t>가든그로브 화학사고로 인해 주민들이 호텔비, 임시 거주비, 영업 손실, 재산 가치 하락 등 다양한 피해를 입었다. 현재 연방정부나 가주 정부 차원의 직접 현금 보상 프로그램은 발표되지 않은 가운데, 엑스 로펌과 프레시디오 로펌 등이 집단소송을 제기한 상태이다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분(안동시), 집단적 피해(와룡면 주민 다수), 피해 규모 큼(수질 오염, 농업용수, 주거환경 악화, 건강 피해 가능성), 증거 확보 가능(허가 과정의 절차적 하자 및 환경영향평가 관련 문서). 주민들이 행정소송 등 법적 대응을 예고하며 소송 의지가 강합니다.</t>
+          <t>집단소송이 이미 제기되어 다수의 피해자가 존재하며(적합 조건 3), 화학사고로 인한 책임 소재가 명확할 것으로 예상됩니다(적합 조건 1). 호텔비, 영업 손실, 재산 가치 하락 등 다양한 피해 항목으로 인해 전체 피해 규모가 클 것으로 보이며(적합 조건 4), 소송이 진행 중이므로 증거 확보도 가능할 것입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>와룡면 주민 다수 (60여 명 이상)</t>
+          <t>다수의 주민</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>안동 와룡 주민들  폐기물 공장 결사 반대 … 안동시청 앞 집회 격화</t>
+          <t>호텔 할인·무료 차량까지…가든그로브 화학사고에 주민 지원 본격화</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>koreadaily.com</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026040316445626447</t>
+          <t>https://www.koreadaily.com/article/20260526215124265</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-05 12:41:01.185792+00:00</t>
+          <t>2026-06-03 07:02:16.643996+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>어업보상업무 위·수탁 협약 체결, 어업피해 조사기관 선정 동의서 징구 완료</t>
+          <t>정부 주도 대규모 건강조사 및 석면피해구제제도 연계 진행 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>경남도가 가덕도신공항 건설사업과 관련하여 가덕도신공항건설공단, 부산광역시, 한국농어촌공사와 어업보상업무 위·수탁 협약을 체결했습니다. 경남도 관내에서만 4516건의 어업피해가 발생했으며, 보상 절차의 전문성과 신뢰성을 강화하고 신속한 보상 추진을 위한 제도적 기반을 마련했습니다. 현재 어업피해 조사 착수를 위한 사전 준비가 완료되어 보상 절차가 탄력을 받을 것으로 기대됩니다.</t>
+          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 석면 노출 피해가 확인되어 대규모 건강조사가 진행 중이다. 석면 관련 질환 의심 시 정부의 석면피해구제제도와 연계하여 의료비 및 생활 보조 혜택을 받을 수 있다. 석면 질환은 수십 년의 잠복기를 거쳐 발병하므로 장기적인 피해가 예상된다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설로 인한 어업 피해는 상대방(공공기관)의 책임이 명확하고 자력이 충분합니다. 경남도 관내 4516건의 보상 대상이 있어 집단적 피해이며, 어업피해영향조사 결과 등 증거 확보가 용이합니다. 또한, 이미 보상업무 위·수탁 협약 체결 등 공적 절차가 진행 중입니다.</t>
+          <t>아시아 최대 석면광산으로 인한 홍성 주민들의 집단적 피해가 예상되며, 대규모 건강조사 및 정부의 석면피해구제제도 연계 등 공적 절차가 진행 중이다. 석면 질환은 중대한 피해를 유발하며, 정부의 책임 또는 과거 광산 운영 주체의 책임이 명확해질 가능성이 높다. (적합 조건: 집단적 피해, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>4516건 (경남도 관내)</t>
+          <t>홍성 주민 다수</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>경남도 가덕도신공항 어업보상 시작</t>
+          <t>아시아 최대 석면광산 흔적 지운다  홍성 주민 대상 대규모 건강조사 ...</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=471164</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3572061</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-05 12:18:41.997678+00:00</t>
+          <t>2026-05-31 05:00:41.939597+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가 (국방부)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>어업피해영향조사 완료 및 보상 절차 진행 중</t>
+          <t>군 소음 피해보상금 지급 확정</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설로 인해 경남·부산 해역 어업인들에게 대규모 피해가 발생했으며, 어업피해영향조사 결과 총 6,081건의 보상 대상이 확인되었다. 경남도는 어업보상 전문성 강화를 통해 연내 착공을 가시화하고 있으며, 현재 보상 절차가 진행 중이다.</t>
+          <t>포항시가 군용비행장 및 군사격장 인근 주민 63가구에 대한 2026년도 군 소음 피해보상금 11억 원 지급을 최종 확정했다. 이는 지역소음대책심의위원회를 통해 결정된 것으로, 해당 주민들은 결정된 보상금을 받게 된다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설로 인한 어업 피해는 국가 주도 사업으로 상대방(국가/공공기관)의 자력이 충분하며(적합 조건 2), 어업피해영향조사 결과가 존재하여 책임 및 증거가 명확하다(적합 조건 1, 5). 총 6,081건의 보상 대상이 확인되어 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 현재 보상 절차가 진행 중이다(적합 조건 6).</t>
+          <t>군 소음 피해는 법적으로 책임이 명확하며(적합 조건 1), 상대방인 국가(국방부)의 자력이 충분하다(적합 조건 2). 63가구에 대한 11억 원 규모의 집단적 피해(적합 조건 3, 4)가 발생했으며, 이미 지역소음대책심의위원회를 통해 보상금 지급이 확정된 공적 절차가 진행되었다(적합 조건 6). 이는 향후 보상금액 불만족 시 추가 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 원</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>6,081건</t>
+          <t>63가구</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>경남도, 가덕도신공항 어업보상 전문성 강화로 연내 착공 가시화</t>
+          <t>포항 군 소음 피해보상금 11억 확정…63가구 새 혜택</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=544695</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4072647</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-05 12:18:18.093059+00:00</t>
+          <t>2026-05-13 18:05:35.273439+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>가덕도신공항건설공단, 부산시, 경남도, 한국농어촌공사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>어업피해조사 및 피해보상 협약 진행 중</t>
+          <t>군 소음 피해보상금 지급 절차 진행 중, 시행령 개정으로 보상 범위 확대</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설사업과 관련하여 경남도, 부산시, 한국농어촌공사, 가덕도신공항건설공단이 어업보상업무 위·수탁 협약을 체결하고 피해보상 추진 전 과정을 일원화할 준비를 마쳤다. 이는 신공항 건설로 인한 어민들의 피해에 대한 보상 절차가 본격적으로 시작될 것임을 알린다.</t>
+          <t>포항시가 군용비행장 및 군사격장 인근 주민들에게 총 11억 8300만 원의 군 소음 피해보상금을 지급하기로 확정했다. 시행령 개정으로 보상 범위가 확대되어 일부 주민들이 새롭게 지원 대상에 포함되었다. 이는 군 소음 피해에 대한 국가의 책임을 인정하고 보상하는 공적 절차의 일환이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>가덕도신공항 건설사업으로 인한 어업피해는 공공기관인 경남도, 부산시, 한국농어촌공사, 가덕도신공항건설공단이 사업 주체로 자력이 충분하며(적합 조건 2), 다수의 어민에게 영향을 미치는 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 어업피해조사 및 피해보상 협약이 진행 중으로, 소송 전 공적 절차가 진행되고 있으며(적합 조건 6), 이를 통해 피해 규모 및 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
+          <t>군 소음으로 인한 피해가 명확하고(적합 조건 1), 포항시(국가)가 보상금을 지급하는 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 크고(11억 8300만 원) 다수의 주민이 관련되어 있어(적합 조건 3, 4) 소송금융 투자에 매우 적합합니다. 상대방인 국가/지자체의 자력도 충분합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11억 8300만 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>어민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>가덕도신공항 어업피해조사 준비 완료</t>
+          <t>포항시, 군 소음 피해보상금 11억8300만 원 확정...일부 주민 새로 지원</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160281154603489</t>
+          <t>https://www.kbsm.net/news/view.php?idx=519199</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-05 12:18:01.826001+00:00</t>
+          <t>2026-05-13 18:04:14.761933+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>금천구</t>
+          <t>의료폐기물 업체 및 전 포항시 공무원</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>주민비상대책위원회 결성, 금천구를 상대로 소송 제기 검토 중</t>
+          <t>환경단체 고발, 수사기관 조사 예정</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>서울 금천구 독산동에 건설 중인 데이터센터를 두고 인근 1000세대 아파트 주민들이 전자파, 소음, 화재 우려 등을 이유로 반대 시위를 벌이고 있습니다. 주민들은 금천구가 주민 의견 청취 없이 건설을 허가했다며 주민비상대책위원회를 결성하고 금천구를 상대로 소송 제기를 검토 중입니다. 데이터센터의 유해성 여부는 전문가 의견이 엇갈리지만, 해외에서도 유사한 갈등이 발생하고 있습니다.</t>
+          <t>환경단체가 전 포항시 공무원 3명을 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 하며 포항시민을 기만했다는 혐의로 고발했습니다. 환경단체는 포항시가 소송 패소라는 변명으로 사태를 묵인해서는 안 된다고 주장하며, 이 사건은 의료폐기물 소각장 문제와 관련되어 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>금천구(공공기관)를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1000세대 이상 아파트 주민들이 피해를 호소하여 집단적 피해 가능성이 높습니다(적합 조건 3). 금천구의 주민 의견 청취 절차 미비 주장은 행정 절차상 하자로 상대방 책임의 근거가 될 수 있으며(적합 조건 1, 5), 전자파, 소음, 화재 우려 등 주거 환경 및 건강에 대한 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
+          <t>전 포항시 공무원들이 의료폐기물 업체에 취업하여 인허가 관련 방패막이 역할을 했다는 주장이 제기되어 환경단체가 고발했습니다. 이는 상대방 책임이 비교적 명확하고(조건 1), 포항시민을 기만했다는 점에서 집단적 피해 가능성이 있으며(조건 3), 환경단체의 고발로 공적 절차가 진행 중입니다(조건 6). 또한 고발은 증거 확보 가능성을 시사합니다(조건 5).</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>1000세대 이상 아파트 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>“우리 동네 안돼”… AI붐 타고 데이터센터 갈등 ‘활활’</t>
+          <t>환경단체, '의료폐기물 업체 취업' 전 포항시 공무원 3명 고발</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774950223&amp;code=11131100&amp;cp=nv</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=201943&amp;mode=view</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-04 00:32:59.959805+00:00</t>
+          <t>2026-05-05 07:00:27.891274+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법 불합치 결정 후 국회 공론화 절차 진행 중</t>
+          <t>헌법재판소 전원일치 의견 선고 (2024년 8월)</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법의 중간 감축 목표 부재가 미래 세대의 기본권을 침해한다고 판단, 국회에 법 개정을 명령했습니다. 이에 국회는 시민 300명과 미래세대 40명이 참여하는 공론화 절차를 진행 중이며, 2050 탄소중립 경로를 논의하고 있습니다. 일부 시나리오 포함에 대한 논란도 있습니다.</t>
+          <t>김보림 기후활동가가 미국 골드먼환경상 아시아 부문 수상자로 선정되었습니다. 그녀가 주도한 기후 소송은 255명의 원고가 참여하는 집단 소송으로 확장되었으며, 2024년 8월 헌법재판소는 정부에 대한 전원일치 의견을 선고했습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법 불합치 결정으로 국가(국회)의 책임이 명확하며, 미래 세대를 포함한 다수(200명 이상)의 기본권 침해로 집단적 피해가 발생했습니다. 이미 공적 절차(헌법소원 및 국회 공론화)가 진행 중이며, 기후 위기 대응 실패 시 잠재적 피해 규모가 매우 큽니다. 이는 소송금융 적합 조건 다수에 해당합니다.</t>
+          <t>상대방이 정부로 자력이 충분하며(적합 조건 2), 255명의 원고가 참여하는 집단 소송으로 집단적 피해가 명확합니다(적합 조건 3). 헌법재판소의 전원일치 의견 선고는 상대방 책임이 비교적 명확하며(적합 조건 1), 강력한 증거와 법리적 근거가 마련되었음을 시사합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>200명 이상 (헌법소원 제기자), 미래 세대 전체</t>
+          <t>255명</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>초반 감축 vs 후반 감축  시민 300명이 정하는 한국 탄소중립 경로의 결...</t>
+          <t>김보림 기후활동가, 미국 골드먼환경상 아시아 부문 수상자 선정</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>lak.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6496563?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403092456</t>
+          <t>http://www.lak.co.kr/news/boardview.php?id=22962</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-04 00:30:05.380661+00:00</t>
+          <t>2026-04-30 16:18:00.386284+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>지진 피해 위자료 청구 소송 지원 공약, 범시민대책본부 활동</t>
+          <t>헌법재판소 헌법불합치 결정 후 국회 공론화위원회 토론회 진행, 탄소중립기본법 개정 예정</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>포항지진 범시민대책본부가 임시총회를 통해 지진 피해 위자료 청구 소송을 적극 지원하겠다고 공약한 김재원 경북도지사 예비후보를 지지했습니다. 이는 포항시민의 오랜 숙원인 지진 피해 배상 문제를 해결하기 위한 움직임으로, 범대본은 조직적인 소송 지원을 통해 피해 구제를 추진할 계획입니다.</t>
+          <t>헌법재판소가 탄소중립기본법에 대해 미래세대에 과도한 부담을 전가할 수 있다며 헌법불합치 결정을 내린 후, 국회 기후위기특별위원회가 법 개정을 위한 공론화 토론회를 진행 중입니다. 10대 토론자는 미래세대의 기본권 보장과 조기 감축의 필요성을 강조하며, 한국의 책임과 역량에 걸맞은 감축 목표가 법에 반영되어야 한다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>포항지진 피해는 정부의 책임이 인정된 집단적 피해 사건으로, 상대방(정부)의 자력이 충분하고, 피해 규모가 크며, 객관적 증거가 확보되어 있습니다. (적합 조건 1, 2, 3, 4, 5) 또한, 범시민대책본부가 조직적으로 활동하며 정치권의 지원까지 모색하고 있어 공적 절차 진행 중으로 볼 수 있습니다. (적합 조건 6)</t>
+          <t>헌법재판소의 헌법불합치 결정으로 국가(대한민국)의 책임이 명확하며(적합 조건 1, 5), 상대방의 자력은 충분합니다(적합 조건 2). 미래세대의 기본권 침해라는 집단적 피해(적합 조건 3)와 막대한 미래 비용이라는 피해 규모(적합 조건 4)가 예상되며, 현재 국회 공론화위원회 토론회 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>포항시민 다수</t>
+          <t>미래세대 전체 (수천만 명 이상)</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>박승호 전 시장·포항지진 범대본, 김재원 경북도지사 예비후보 지지선...</t>
+          <t>“온실가스 감축, 지금 아니면 안 된단 절박함 전하고 싶었어요”</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>getnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-09</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866961</t>
+          <t>https://www.hani.co.kr/arti/society/environment/1253557.html</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-03 12:57:58.909746+00:00</t>
+          <t>2026-04-12 07:00:34.043833+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>헌법재판소 위헌 결정 후 국회 공론화 진행 중</t>
+          <t>송전선로 건설 반대 집회 진행 중, 전국 단위 대책위 활동</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>기후위기 대응을 위한 장기 온실가스 감축 목표 입법 논의 중, 헌법재판소는 관련 법률의 위헌을 결정했다. 국회 공론화 과정에서 미래세대의 의견이 형식적으로만 반영되고, 미래세대에 미칠 영향 분석이 부재하다는 비판이 제기되었다. 유엔 아동권리위원회 일반논평 등 국제기준에 따라 조기 감축 및 미래세대 권리 보호가 시급하다는 지적이다.</t>
+          <t>송전선로 건설에 반대하는 전국대책위가 한국전력공사 본사 앞에서 집회를 열고 있습니다. 송전선로 건설은 다수의 주민에게 토지 가치 하락, 전자파 피해 등 복합적인 피해를 야기할 수 있으며, 한국전력공사를 상대로 한 집단 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>상대방(정부/국회)의 책임이 헌법재판소의 위헌 결정으로 명확하며, 자력이 충분합니다. 미래세대 전체에 대한 집단적 피해가 예상되며, 유엔 아동권리위원회 일반논평, 국가인권위원회 권고, 과학 저널 연구 등 공신력 있는 증거가 존재하고, 이미 헌재 결정 및 국회 공론화 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
+          <t>상대방(한국전력공사)의 자력이 충분하고 책임 주체가 명확합니다. '전국대책위' 활동을 통해 다수의 피해자가 집단적으로 피해를 호소하고 있으며, 송전선로 건설로 인한 환경 및 부동산 가치 하락 등 피해 규모가 클 것으로 예상됩니다. 관련 증거 확보 가능성도 높고, 공론화 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미래세대 전체</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>기후위기로부터 아동 보호하기 위해 필요한 세 가지</t>
+          <t>[오늘의 주요일정]광주·전남(4월9일 목요일)</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-08</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/environment/59111.html</t>
+          <t>https://www.newsis.com/view/NISX20260409_0003583741</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-03 12:38:16.559257+00:00</t>
+          <t>2026-04-10 13:22:50.975994+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>대한민국 정부 및 관련 공공기관</t>
+          <t>국회사무처</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>새만금신공항 취소소송 1심 승소 판결, 항소심 진행 가능성 및 추가적인 환경 보호 노력 진행 중</t>
+          <t>국회 본관 석면 노출 위험 지속, 전문가들 무석면 전환 촉구</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>큰뒷부리도요는 매년 3만km를 이동하는 멸종위기종으로, 새만금방조제 완공 이후 핵심 기착지인 서해 갯벌이 사라져 생존에 위협을 받고 있습니다. 특히 수라갯벌에 새만금신공항이 들어설 위기에 처했으나, 2025년 새만금신공항 취소소송 1심에서 취소 판결이 내려져 큰뒷부리도요가 법의 보호를 받았습니다. 현재 시민단체들은 큰뒷부리도요의 이동 경로를 추적하며 갯벌 보호 활동을 지속하고 있습니다.</t>
+          <t>준공 50년이 지난 국회 본관이 여전히 '석면건축물'로, 노후화와 외부 충격 등으로 석면 비산 위험이 높다는 전문가들의 경고가 나왔습니다. 석면은 폐암, 악성중피종 등 치명적 질환을 유발하며, 잠복기가 길어 뒤늦게 발병하는 경우가 많습니다. 국회사무처는 석면 제거를 추진 중이나, 국회 세종 이전 문제와 맞물려 해결에 난항을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>새만금방조제 건설 및 새만금신공항 추진으로 인한 멸종위기종 서식지 파괴에 대한 대한민국 정부 및 관련 공공기관의 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 멸종위기종 보호 및 공공의 환경권 침해라는 집단적 피해가 발생하고 있으며(적합 조건 3), 새만금신공항 취소소송 1심 승소 판결 등 기존 소송 자료 및 환경영향평가 자료를 통해 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>국회 본관의 석면 노출 위험은 상대방(국회사무처)의 책임이 비교적 명확하며, 공공기관으로서 자력이 충분합니다. 국회에 상주하는 다수의 인원이 잠재적 피해자이며, 석면 관련 질환은 치명적이므로 피해 규모가 클 것으로 예상됩니다. 전문가 의견 및 공적 자료를 통해 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>멸종위기종 큰뒷부리도요 개체군 및 생태계, 공공의 이익</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>큰뒷부리도요의 하늘길을 찾아서</t>
+          <t>[단독] 오래 상주할수록 위험…전문가들  무석면 건축물로  [오래된 국회...</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220847&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://news.tf.co.kr/read/ptoday/2309793.htm</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-04-03 12:37:06.630979+00:00</t>
+          <t>2026-04-06 12:17:02.599933+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C24" t="inlineStr"/>
       <c r="D24" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기 소송 제기</t>
+          <t>기후에너지환경부 감사 결과 발표, 공사 재심사 요청</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>태국 치앙마이가 세계 최악 수준의 대기오염에 시달리며 주민들이 코피, 발진 등 건강 문제를 호소하고 있다. 건조한 기후와 농촌의 논밭 태우기 관행이 주범으로 지목되며, 주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기를 이유로 소송을 제기했다. 한국인 관광객도 많이 찾는 지역으로, 피해 규모가 상당할 것으로 예상된다.</t>
+          <t>수도권매립지관리공사의 50MW 매립가스 발전시설에서 설비 관리 부실과 은폐로 인해 온실가스 배출량이 6800톤 이상 급증하고 발전 수익이 약 69억 원 감소한 사실이 기후에너지환경부 감사에서 드러났다. 감사 결과, 위탁 운영사의 허위 보고와 공사 전기안전관리자의 부적절한 대응이 지적되었으며, 기후부는 공사에 용역사 손해배상 청구 등을 요구했다. 공사는 감사 결과에 불복하여 재심사를 요청한 상태이다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>태국 정부 기관을 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 약 1700명의 주민이 집단적 피해를 입어 소송을 제기한 상태 (적합 조건 3, 4). 대기오염 측정기관의 데이터 등 객관적 증거가 존재하며 (적합 조건 5), 정부의 대기오염 해결 의무 방기가 쟁점이다 (적합 조건 1).</t>
+          <t>상대방 책임이 비교적 명확함 (기후부 감사 결과 공사와 운영 용역사의 관리 부실 및 은폐 지적), 상대방에게 자력이 충분함 (수도권매립지관리공사는 공공기관), 피해 규모가 큼 (수익 69억 원 감소 및 폭발·화재 위험 상존), 증거가 있거나 확보 가능함 (기후부의 종합감사 결과), 이미 공적 절차(소송 제외)가 진행 중임 (기후부 감사 및 징계 요구). 공사가 용역사에 손해배상을 청구할 가능성이 높으며, 공공기관의 관리 부실로 인한 환경적, 재정적 손실이 명확하다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 69억 원 (수익 감소)</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>약 1700명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>한국인들 많이 놀러가는데 어쩌나…“숨만 쉬어도 코피” 최악의 대기오...</t>
+          <t>[단독] 매립지공사 50MW 발전시설, 온실가스 6800톤 급증⋯ 수익 69억 감...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>sedaily.com</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.sedaily.com/article/20027818?ref=naver</t>
+          <t>https://www.viva100.com/article/20260405500467</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-04-03 00:41:17.551779+00:00</t>
+          <t>2026-04-06 00:32:05.092643+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>광양제철</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>산림재난방지법에 따른 형사 처벌 및 민사상 손해배상 책임 부과 가능성, 정부의 가해자 추적 강화 계획</t>
+          <t>대법원 파기환송으로 1,2심 재심리 예정</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>이상기후로 산불 발생이 연중화되고 있으며, 지난해 역대 최대 규모의 산림 피해가 발생했다. 산불의 주된 원인은 사람의 부주의로 인한 실화이며, 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과된다. 정부는 가해자 추적을 강화할 계획이다.</t>
+          <t>1990년 광양제철 설비확장공사로 인한 인근 어장의 피해보상 청구 사건에서 하동군수협이 1,2심 패소 후 대법원으로부터 파기환송 판결을 받았습니다. 이로 인해 매립 간척에 따른 위판수수료 감소분에 대한 보상 청구가 가능해져 하급심에서 다시 다투게 될 예정입니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>산불의 주요 원인이 사람의 실화로 명확하며(적합 조건 1), 지난해 역대 최대 규모의 산림 피해가 발생하여 집단적 피해 규모가 매우 큼(적합 조건 3, 4). 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과되며, 정부가 가해자 추적을 강화하고 있어 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 다만, 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있음.</t>
+          <t>광양제철(현 포스코)이라는 대기업이 피고이며, 설비확장공사로 인한 어장 피해라는 책임 소재가 명확합니다. 하동군수협이 대표하여 청구하는 집단적 피해의 성격이 강하고, 대법원 파기환송으로 보상 청구 가능성이 열려 적합 조건 1, 2, 3, 5에 해당합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>다수 (산림 소유주 및 공공)</t>
+          <t>인근 어장 어민 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>봄 산불은 옛말…이상기후로 '연중 산불' 대부분 인재</t>
+          <t>기사로 보는 해양수산 50년 _ 4월호 (1976,1986,1996,2006,2016)</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>hdhy.co.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003576000</t>
+          <t>https://www.hdhy.co.kr/news/articleView.html?idxno=34131</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-04-03 00:34:55.512348+00:00</t>
+          <t>2026-04-06 00:16:44.894229+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>태국 정부</t>
+          <t>페이룽샹(기업 대표), 페이춘량(전인대 대표)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>치앙마이 시민 약 1700명이 정부를 상대로 소송 제기, 법원에서 정부에 대기질 개선 비상 계획 수립 명령</t>
+          <t>리 편집장 사기·갈취 혐의로 체포, 공안 수사 중. '함정 수사' 주장 제기.</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>태국 치앙마이가 산불과 농경지 소각으로 인한 심각한 대기오염에 시달리며 주민들의 건강 피해가 속출하고 있습니다. 이에 치앙마이 시민 약 1700명이 쁘라윳 찬오차 전 총리와 정부 기관을 상대로 소송을 제기했으며, 치앙마이 법원은 정부에 대기질 개선을 위한 비상 계획 수립을 명령했습니다.</t>
+          <t>중국 좌파 매체 편집장 리다오궈가 고향 마을의 환경 파괴 기업과 지방 당국의 불법 행위를 고발하며 주민들을 대리해 싸웠다. 이 과정에서 기업으로부터 환경 배상금 380만 위안을 받았으나, 돈이 기업 계좌가 아닌 전인대 대표 부인의 개인 계좌에서 송금된 것을 이유로 사기·갈취 혐의로 체포되었다. 리 편집장 측은 이를 '함정 수사'로 규정하며 부당함을 주장하고 있다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>정부 기관을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 1700명 이상의 시민이 이미 소송을 제기하여 집단적 피해가 명확합니다(적합 조건 3). 대기오염 감시 단체 데이터 및 법원 명령 등 객관적 증거가 존재하며(적합 조건 5), 이미 법원에서 정부에 대기질 개선 비상 계획 수립을 명령한 바 있어 상대방의 책임이 비교적 명확합니다(적합 조건 1). 피해 규모 또한 건강 악화 및 수명 단축으로 중대합니다(적합 조건 4).</t>
+          <t>적합 조건 1(상대방 책임 명확), 2(상대방 자력 충분), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능), 6(공적 절차 진행 중)에 모두 해당한다. 환경 파괴 기업의 불법 행위와 배상 합의가 있었고, 리 편집장 체포는 '함정 수사' 주장이 강하게 제기되며 관련 증거가 명확하다. 전인대 대표였던 배후 인물의 자력도 충분해 보인다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 3천만 원 (환경 배상금)</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1700명 이상</t>
+          <t>농촌 마을 주민 다수</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>“숨만 쉬어도 코피에 눈 부종”…한국인 즐겨 찾는 그 관광지, 무슨 일...</t>
+          <t>中 좌파매체 운영자, '사기혐의' 체포… 함정 팠다 하는 이유는?</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/international/2026/04/02/20260402500095?wlog_tag3=naver</t>
+          <t>https://www.nocutnews.co.kr/news/6496790?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260405075120</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-04-02 13:02:31.836626+00:00</t>
+          <t>2026-04-05 12:52:36.124804+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>홍천양수발전소 추진 주체, 고양시</t>
+          <t>페이춘량 및 관련 건축 자재 기업, 지방 당국</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>고양시는 '산황산 골프장 실시계획인가취소 소송' 첫 심리 예정, 홍천은 양수발전소 승인 여부 최종 판단 예정</t>
+          <t>주민 권리 수호 활동 중 리 편집장 체포 및 검찰 송치, 페이춘량 전인대 대표직 상실</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>강원도 홍천의 100년 잣나무 군락지에 양수발전소 건설이 추진되며 산림 훼손이 시작되었고, 경기도 고양시 산황산 도시 숲은 골프장 증설 계획으로 사라질 위기에 처했습니다. 두 사건 모두 주민들과 환경 단체가 반발하며 환경 파괴와 미래 가치 손실을 경고하고 있으며, 고양시의 경우 주민들이 시를 상대로 소송을 제기했습니다.</t>
+          <t>중국 좌파 매체 편집장이 고향 마을 주민들의 환경 파괴 및 불법 채굴 피해에 맞서 권리 수호 활동을 지원하다 사기·갈취 혐의로 체포되었다. 이 사건은 지역 최고 부자이자 전인대 대표였던 페이춘량과 그가 실질 지배하는 것으로 의혹받는 건축 자재 기업의 불법 행위와 연관되어 있으며, 기업은 과거 환경 배상금 8억 3천만 원을 약속한 바 있다. 현재 리 편집장은 검찰에 송치되어 체포영장 승인 여부가 결정될 예정이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>홍천양수발전소 추진 주체와 고양시의 무리한 개발 추진으로 상대방 책임이 명확하며(적합 조건 1), 공공기관 및 지자체로 자력이 충분합니다(적합 조건 2). 100년 잣나무 군락 및 도시 숲 훼손으로 인한 환경적, 미래 가치 손실이 크고(적합 조건 4), 홍천 풍천리 주민과 산황산 주민 등 다수의 피해자가 발생합니다(적합 조건 3). 산림청 명품숲 지정, 전문가 비판 등 증거 확보가 용이하며(적합 조건 5), 고양시는 이미 소송이 진행 중이고 홍천은 승인 여부 최종 판단이 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(지역 최고 부자이자 전인대 대표였던 페이춘량 및 관련 기업)의 자력이 충분하고(적합 조건 2), 불법 행위로 인한 환경 파괴 및 농경지 훼손으로 다수의 주민이 피해를 입었으며(적합 조건 3), 기업이 환경 배상금을 약속한 사실이 있어 책임이 명확하다(적합 조건 1, 5). 또한 페이춘량의 기율 위반 혐의로 인한 전인대 대표직 상실 등 공적 절차가 진행된 바 있고(적합 조건 6), 리 편집장의 체포 건도 관련 절차로 볼 수 있다. 피해 규모도 8억 3천만 원 이상으로 크다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억3천만 원 (380만 위안)</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>주민 다수</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
+          <t>중국 좌파매체 운영자, 불법채굴 기업 맞서 주민돕다 체포돼</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260402014341</t>
+          <t>https://www.ytn.co.kr/_ln/0104_202604051821200829</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-04-02 12:35:18.261829+00:00</t>
+          <t>2026-04-05 12:49:25.099868+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>진주시</t>
+          <t>안동시</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>광역 생활폐기물 소각장 관련 환경오염 및 재산권 침해 문제 제기, 정치권에서 해결책 모색 중</t>
+          <t>주민 집회 및 시위 진행 중, 행정소송 등 법적 대응 예고</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>김권수 진주시장 예비후보가 광역 생활폐기물 소각장 문제 해결을 위한 6대 종합대책을 발표하며 현 행정의 미흡한 대응을 비판했다. 주민들은 악취 및 환경오염 우려와 특정 지역에 희생이 집중되는 구조에 대한 불만을 표하고 있으며, 재산권 침해 가능성도 제기된다. 김 예비후보는 2030년 생활폐기물 직매립 전면 금지에 대비해 소각시설 착공이 시급하다고 강조했다.</t>
+          <t>안동시 와룡면 주민들이 폐기물 처리시설 건립 허가 취소를 촉구하며 집회를 열었습니다. 주민들은 낙동강 상류 인근에 시설이 들어설 경우 수질 오염, 농업용수 문제, 주거환경 악화 및 건강 피해가 불가피하다고 주장하며, 허가 과정의 절차적 하자를 지적하고 있습니다. 주민들은 행정소송 등 법적 대응을 예고하며 반대 운동을 지속할 계획입니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>공공기관인 진주시가 피고가 될 가능성이 높고 자력이 충분함(적합 조건 2). 광역 소각장 문제로 다수의 주민이 악취 및 환경오염 피해를 호소하며 집단적 피해가 예상됨(적합 조건 3). 재산권 침해 및 환경오염으로 인한 피해 규모가 클 수 있으며(적합 조건 4), 대기·수질 데이터 등 증거 확보 가능성이 있음(적합 조건 5). 현재는 정치적 공약 단계이나, 주민들의 불만이 명확하여 향후 집단소송으로 발전할 가능성이 높음.</t>
+          <t>적합 조건: 상대방 자력 충분(안동시), 집단적 피해(와룡면 주민 다수), 피해 규모 큼(수질 오염, 농업용수, 주거환경 악화, 건강 피해 가능성), 증거 확보 가능(허가 과정의 절차적 하자 및 환경영향평가 관련 문서). 주민들이 행정소송 등 법적 대응을 예고하며 소송 의지가 강합니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>와룡면 주민 다수 (60여 명 이상)</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>김권수 진주시장 예비후보  광역 생활폐기물 소각장 문제 해결</t>
+          <t>안동 와룡 주민들  폐기물 공장 결사 반대 … 안동시청 앞 집회 격화</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=470991</t>
+          <t>https://www.imaeil.com/page/view/2026040316445626447</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-04-02 12:20:03.787682+00:00</t>
+          <t>2026-04-05 12:41:01.185792+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>영풍그룹 석포제련소, 장영진 영풍그룹 전 대표이사</t>
+          <t>가덕도신공항건설공단, 부산광역시, 한국농어촌공사</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>주민소송단 구성 및 소송 진행 중</t>
+          <t>어업보상업무 위·수탁 협약 체결, 어업피해 조사기관 선정 동의서 징구 완료</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>영풍그룹 석포제련소가 50여 년간 낙동강 상류를 오염시킨 문제로 지역주민들이 주민소송단을 구성하여 소송을 진행하고 있습니다. 주민들은 영풍그룹 전 대표이사의 처벌을 요구하며, 장기간에 걸친 환경 오염에 대한 책임을 묻고 있습니다.</t>
+          <t>경남도가 가덕도신공항 건설사업과 관련하여 가덕도신공항건설공단, 부산광역시, 한국농어촌공사와 어업보상업무 위·수탁 협약을 체결했습니다. 경남도 관내에서만 4516건의 어업피해가 발생했으며, 보상 절차의 전문성과 신뢰성을 강화하고 신속한 보상 추진을 위한 제도적 기반을 마련했습니다. 현재 어업피해 조사 착수를 위한 사전 준비가 완료되어 보상 절차가 탄력을 받을 것으로 기대됩니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>영풍그룹이라는 대기업이 50여 년간 낙동강 상류를 오염시킨 책임이 명확하며(상대방 책임 명확), 지역주민들이 주민소송단을 꾸려 집단적 피해를 주장하고 있습니다(집단적 피해). 상대방의 자력이 충분하고(상대방 자력 충분), 장기간의 환경 오염으로 피해 규모가 클 것으로 예상되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다.</t>
+          <t>가덕도신공항 건설로 인한 어업 피해는 상대방(공공기관)의 책임이 명확하고 자력이 충분합니다. 경남도 관내 4516건의 보상 대상이 있어 집단적 피해이며, 어업피해영향조사 결과 등 증거 확보가 용이합니다. 또한, 이미 보상업무 위·수탁 협약 체결 등 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>지역주민 다수</t>
+          <t>4516건 (경남도 관내)</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[저탄소사회] 영풍, 온실가스 배출량 감소…공장 조업 정지 영향</t>
+          <t>경남도 가덕도신공항 어업보상 시작</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>newscape.co.kr</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>http://www.newscape.co.kr/news/articleView.html?idxno=121396</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=471164</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-04-02 00:55:22.032315+00:00</t>
+          <t>2026-04-05 12:18:41.997678+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>고양시 및 관련 정부/사업자</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>홍천 양수발전소 승인 여부 최종 판단 예정, 고양 산황산 골프장 실시계획인가취소 소송 첫 심리 예정</t>
+          <t>어업피해영향조사 완료 및 보상 절차 진행 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>강원도 홍천의 100년 잣나무 군락과 고양시 도시 숲 산황산이 각각 양수발전소 건설과 골프장 증설로 사라질 위기에 처했습니다. 홍천에서는 착공 승인 전 이설도로 공사가 시작되었고, 고양시에서는 주민 여론을 무시한 골프장 증설 계획에 반발하여 실시계획인가취소 소송이 진행 중입니다. 환경 파괴와 공익성 침해에 대한 비판이 거세며, 주민들은 생업과 환경 보호를 위해 반대하고 있습니다.</t>
+          <t>가덕도신공항 건설로 인해 경남·부산 해역 어업인들에게 대규모 피해가 발생했으며, 어업피해영향조사 결과 총 6,081건의 보상 대상이 확인되었다. 경남도는 어업보상 전문성 강화를 통해 연내 착공을 가시화하고 있으며, 현재 보상 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>홍천 양수발전소 건설과 고양시 산황산 골프장 증설은 각각 정부/지자체 및 사업자를 상대로 하며, 100년 잣나무 군락과 도시 숲 파괴라는 명확한 환경적 피해를 야기합니다. 다수의 주민이 피해를 입고 있으며, 고양 산황산의 경우 이미 행정소송이 진행 중이고 홍천 양수발전소는 승인 여부 최종 판단을 앞두고 있어 공적 절차가 활발합니다. 상대방의 자력도 충분하며, 환경 전문가들의 비판과 현장 훼손 증거가 명확하여 소송금융 투자에 적합합니다.</t>
+          <t>가덕도신공항 건설로 인한 어업 피해는 국가 주도 사업으로 상대방(국가/공공기관)의 자력이 충분하며(적합 조건 2), 어업피해영향조사 결과가 존재하여 책임 및 증거가 명확하다(적합 조건 1, 5). 총 6,081건의 보상 대상이 확인되어 집단적 피해 규모가 매우 크고(적합 조건 3, 4), 현재 보상 절차가 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>6,081건</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
+          <t>경남도, 가덕도신공항 어업보상 전문성 강화로 연내 착공 가시화</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401100033</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=544695</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-04-02 00:31:42.744551+00:00</t>
+          <t>2026-04-05 12:18:18.093059+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>태국 정부 기관 및 전 총리</t>
+          <t>가덕도신공항건설공단, 부산시, 경남도, 한국농어촌공사</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>대기오염 해결 의무 태만에 대한 소송 제기</t>
+          <t>어업피해조사 및 피해보상 협약 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2023년 7월, 태국 치앙마이 주민 약 1700명이 대기오염 해결 의무 태만을 이유로 정부 기관과 전 총리를 상대로 소송을 제기했다. 주민들은 대기오염으로 인해 수명이 약 5년 단축되었다고 주장하고 있다.</t>
+          <t>가덕도신공항 건설사업과 관련하여 경남도, 부산시, 한국농어촌공사, 가덕도신공항건설공단이 어업보상업무 위·수탁 협약을 체결하고 피해보상 추진 전 과정을 일원화할 준비를 마쳤다. 이는 신공항 건설로 인한 어민들의 피해에 대한 보상 절차가 본격적으로 시작될 것임을 알린다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>정부 기관과 전 총리를 상대로 한 소송으로 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하다(적합 조건 2). 약 1700명의 주민이 집단적으로 피해를 입었으며(적합 조건 3), 수명 단축 주장 등 피해 규모가 크다(적합 조건 4). 현재 소송이 진행 중이므로 투자 적합성이 높다.</t>
+          <t>가덕도신공항 건설사업으로 인한 어업피해는 공공기관인 경남도, 부산시, 한국농어촌공사, 가덕도신공항건설공단이 사업 주체로 자력이 충분하며(적합 조건 2), 다수의 어민에게 영향을 미치는 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 어업피해조사 및 피해보상 협약이 진행 중으로, 소송 전 공적 절차가 진행되고 있으며(적합 조건 6), 이를 통해 피해 규모 및 증거 확보가 용이할 것으로 판단됩니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>약 1700명</t>
+          <t>어민 다수</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>숨만 쉬어도 코피 …최악의 대기오염 '1위' 도시 어디길래</t>
+          <t>가덕도신공항 어업피해조사 준비 완료</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026040128307</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160281154603489</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-04-01 13:20:43.981272+00:00</t>
+          <t>2026-04-05 12:18:01.826001+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>영풍 석포제련소</t>
+          <t>금천구</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>과징금 취소 소송 2심 진행 중</t>
+          <t>주민비상대책위원회 결성, 금천구를 상대로 소송 제기 검토 중</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>영풍 석포제련소가 지난 6년간 41회에 달하는 환경 관련 제재를 받은 사실이 확인되었습니다. 영풍은 이에 대해 과징금 취소 소송을 제기했으나 1심에서 패소했으며, 현재 2심이 진행 중입니다. 이러한 제재는 영풍이 환경 개선 투자를 확대하겠다고 밝힌 시기와 겹칩니다.</t>
+          <t>서울 금천구 독산동에 건설 중인 데이터센터를 두고 인근 1000세대 아파트 주민들이 전자파, 소음, 화재 우려 등을 이유로 반대 시위를 벌이고 있습니다. 주민들은 금천구가 주민 의견 청취 없이 건설을 허가했다며 주민비상대책위원회를 결성하고 금천구를 상대로 소송 제기를 검토 중입니다. 데이터센터의 유해성 여부는 전문가 의견이 엇갈리지만, 해외에서도 유사한 갈등이 발생하고 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>영풍 석포제련소는 6년간 41회에 걸쳐 환경 관련 제재를 받아 상대방의 책임이 명확합니다. 대기업인 영풍은 자력이 충분하며, 환경 오염 사건의 특성상 주변 주민들에게 집단적 피해가 발생했을 가능성이 높습니다. 또한, 공적 기관의 제재 기록이 있어 증거 확보가 용이하고, 이미 과징금 부과 및 취소 소송이라는 공적 절차가 진행 중입니다.</t>
+          <t>금천구(공공기관)를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 1000세대 이상 아파트 주민들이 피해를 호소하여 집단적 피해 가능성이 높습니다(적합 조건 3). 금천구의 주민 의견 청취 절차 미비 주장은 행정 절차상 하자로 상대방 책임의 근거가 될 수 있으며(적합 조건 1, 5), 전자파, 소음, 화재 우려 등 주거 환경 및 건강에 대한 잠재적 피해 규모가 클 수 있습니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1000세대 이상 아파트 주민 다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>영풍 석포제련소, 6년간 환경 관련 제재 41회</t>
+          <t>“우리 동네 안돼”… AI붐 타고 데이터센터 갈등 ‘활활’</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026040117312536887</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1774950223&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-04-01 13:11:41.476608+00:00</t>
+          <t>2026-04-04 00:32:59.959805+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>국방부, 광주광역시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>광주 군공항 무안 이전 관련 국방부 주민설명회 개최, 이전부지선정위원회 및 이전사업지원위원회 절차 진행 중</t>
+          <t>헌법재판소 헌법 불합치 결정 후 국회 공론화 절차 진행 중</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>국방부가 광주 군공항의 무안 이전을 추진하며 1조원 이상의 지원사업을 공개했다. 무안군 주민들은 군공항 이전으로 인한 소음 피해와 불충분한 보상금에 대해 강한 우려와 불만을 표출하고 있다. 현재 이전 부지 선정 및 주민투표 등 행정 절차가 진행 중이며, 주민들의 반발이 심화될 경우 소송으로 이어질 가능성이 높다.</t>
+          <t>헌법재판소가 탄소중립기본법의 중간 감축 목표 부재가 미래 세대의 기본권을 침해한다고 판단, 국회에 법 개정을 명령했습니다. 이에 국회는 시민 300명과 미래세대 40명이 참여하는 공론화 절차를 진행 중이며, 2050 탄소중립 경로를 논의하고 있습니다. 일부 시나리오 포함에 대한 논란도 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>국방부와 광주광역시라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 군공항 이전으로 인한 소음 피해는 다수의 무안군 주민에게 집단적으로 발생할 가능성이 높음(적합 조건 3). 소음 피해는 객관적인 측정이 가능하며(적합 조건 5), 현재 국방부 주관으로 주민설명회 등 공적 절차가 진행 중임(적합 조건 6). 주민들의 우려가 크고, 현재 제시된 보상금액에 대한 불만이 높아 향후 소송으로 이어질 가능성이 높음.</t>
+          <t>헌법재판소의 헌법 불합치 결정으로 국가(국회)의 책임이 명확하며, 미래 세대를 포함한 다수(200명 이상)의 기본권 침해로 집단적 피해가 발생했습니다. 이미 공적 절차(헌법소원 및 국회 공론화)가 진행 중이며, 기후 위기 대응 실패 시 잠재적 피해 규모가 매우 큽니다. 이는 소송금융 적합 조건 다수에 해당합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>무안군 주민 다수</t>
+          <t>200명 이상 (헌법소원 제기자), 미래 세대 전체</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>광주군공항 무안이전 1조＋α 지원 공개…SOC·농업AX·MRO 추진</t>
+          <t>초반 감축 vs 후반 감축  시민 300명이 정하는 한국 탄소중립 경로의 결...</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260401164700054?input=1195m</t>
+          <t>https://www.nocutnews.co.kr/news/6496563?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260403092456</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-04-01 12:29:02.606571+00:00</t>
+          <t>2026-04-04 00:30:05.380661+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>지리산산청샘물, 낙동강유역환경청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>지하수 증량 허가 철회 요구, 먹는물관리법 개정 촉구, 국회 진상 점검 요구</t>
+          <t>지진 피해 위자료 청구 소송 지원 공약, 범시민대책본부 활동</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>지리산산청샘물의 지하수 취수 증량 허가로 인해 산청군 삼장면 주민들이 생활용수 부족과 농업 피해를 겪고 있습니다. 주민들과 환경단체는 낙동강유역환경청의 허가 철회와 '먹는물관리법' 개정을 촉구하며 국회에서 기자회견을 개최했습니다. 현재 국회 차원의 진상 점검 및 법안 개정 논의가 진행 중입니다.</t>
+          <t>포항지진 범시민대책본부가 임시총회를 통해 지진 피해 위자료 청구 소송을 적극 지원하겠다고 공약한 김재원 경북도지사 예비후보를 지지했습니다. 이는 포항시민의 오랜 숙원인 지진 피해 배상 문제를 해결하기 위한 움직임으로, 범대본은 조직적인 소송 지원을 통해 피해 구제를 추진할 계획입니다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>지리산산청샘물의 지하수 증량 허가로 인해 산청군 주민 다수가 생활용수 부족 및 농업 피해를 겪고 있어 집단적 피해가 명확합니다. 낙동강유역환경청의 허가 과정에 대한 문제 제기와 국회 차원의 진상 점검 요구 등 공적 절차가 진행 중이며, 상대방(지리산산청샘물, 낙동강유역환경청)의 책임이 비교적 명확하고 자력도 충분하여 소송금융 투자에 적합합니다.</t>
+          <t>포항지진 피해는 정부의 책임이 인정된 집단적 피해 사건으로, 상대방(정부)의 자력이 충분하고, 피해 규모가 크며, 객관적 증거가 확보되어 있습니다. (적합 조건 1, 2, 3, 4, 5) 또한, 범시민대책본부가 조직적으로 활동하며 정치권의 지원까지 모색하고 있어 공적 절차 진행 중으로 볼 수 있습니다. (적합 조건 6)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>산청군 삼장면 주민 다수 (1100여명 서명)</t>
+          <t>포항시민 다수</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>지리산산청샘물 지하수 사용 증량에 지역주민 반발 거세...취수 문제 불...</t>
+          <t>박승호 전 시장·포항지진 범대본, 김재원 경북도지사 예비후보 지지선...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>getnews.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338711</t>
+          <t>https://www.getnews.co.kr/news/articleView.html?idxno=866961</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:05.792804+00:00</t>
+          <t>2026-04-03 12:57:58.909746+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>안성시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>경찰 수사 후 검찰 송치, 안성시 인허가 절차 진행 중</t>
+          <t>헌법재판소 위헌 결정 후 국회 공론화 진행 중</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>안성시 양성면 의료폐기물 소각장 추진 과정에서 주민 동의서 왜곡 및 금품 제공 의혹이 제기되었고, 안성경찰서가 사업자 및 전·현직 이장 등 12명을 검찰에 송치했습니다. 황윤희 안성시의원은 핵심 판단 근거가 무너진 상황에서 안성시가 인허가 절차를 중단할 것을 강력히 촉구하며, 행정 신뢰 붕괴 문제를 지적했습니다. 현재 안성시는 법률 검토를 진행하며 절차를 이어가고 있습니다.</t>
+          <t>기후위기 대응을 위한 장기 온실가스 감축 목표 입법 논의 중, 헌법재판소는 관련 법률의 위헌을 결정했다. 국회 공론화 과정에서 미래세대의 의견이 형식적으로만 반영되고, 미래세대에 미칠 영향 분석이 부재하다는 비판이 제기되었다. 유엔 아동권리위원회 일반논평 등 국제기준에 따라 조기 감축 및 미래세대 권리 보호가 시급하다는 지적이다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>안성경찰서가 의료폐기물 소각장 사업자와 전·현직 이장 등 12명을 배임증재·배임수재 혐의로 검찰에 송치하여 상대방 책임이 비교적 명확하며(적합 조건 1, 5, 6), 2274명 이상의 주민 반대 서명 등 집단적 피해가 예상됩니다(적합 조건 3, 4). 현재 검찰 송치 및 안성시의 인허가 절차 진행 중으로 소송금융 투자 기회가 높습니다(적합 조건 6).</t>
+          <t>상대방(정부/국회)의 책임이 헌법재판소의 위헌 결정으로 명확하며, 자력이 충분합니다. 미래세대 전체에 대한 집단적 피해가 예상되며, 유엔 아동권리위원회 일반논평, 국가인권위원회 권고, 과학 저널 연구 등 공신력 있는 증거가 존재하고, 이미 헌재 결정 및 국회 공론화 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 4, 5, 6)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>2274명 이상</t>
+          <t>미래세대 전체</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>“의료폐기물 소각장 이대로 강행?”…황윤희 시의원, 안성시에 ‘절차...</t>
+          <t>기후위기로부터 아동 보호하기 위해 필요한 세 가지</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>kgnews.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.kgnews.co.kr/news/article.html?no=889799</t>
+          <t>https://h21.hani.co.kr/arti/society/environment/59111.html</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-31 13:21:43.392481+00:00</t>
+          <t>2026-04-03 12:38:16.559257+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr"/>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>대한민국 정부 및 관련 공공기관</t>
+        </is>
+      </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>의료폐기물 소각장 관련 행정 절차 진행 중, 시의원 중단 촉구</t>
+          <t>새만금신공항 취소소송 1심 승소 판결, 항소심 진행 가능성 및 추가적인 환경 보호 노력 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>황윤희 안성시의원이 양성면 의료폐기물 소각장 건립을 위한 행정 절차 중단을 촉구했습니다. 이는 지역 발생량을 초과하는 처리 규모와 대기오염 위험을 이유로 소각장 입안을 거부해 행정소송 1심에서 승소한 완주군의 사례와 유사합니다. 해당 소각장은 인근 주민들에게 환경 및 건강상의 잠재적 피해를 야기할 수 있습니다.</t>
+          <t>큰뒷부리도요는 매년 3만km를 이동하는 멸종위기종으로, 새만금방조제 완공 이후 핵심 기착지인 서해 갯벌이 사라져 생존에 위협을 받고 있습니다. 특히 수라갯벌에 새만금신공항이 들어설 위기에 처했으나, 2025년 새만금신공항 취소소송 1심에서 취소 판결이 내려져 큰뒷부리도요가 법의 보호를 받았습니다. 현재 시민단체들은 큰뒷부리도요의 이동 경로를 추적하며 갯벌 보호 활동을 지속하고 있습니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>안성시 양성면 의료폐기물 소각장 건립 추진은 대기오염 위험으로 인한 집단적 피해(적합 조건 3)를 야기할 가능성이 높습니다. 시의원이 행정 절차 중단을 촉구하며 공적 절차(적합 조건 6)가 진행 중이며, 완주군의 유사 행정소송 승소 사례는 소송의 법리적 타당성 및 증거 확보 가능성(적합 조건 5)을 시사합니다. 아직 피해가 발생하지 않았으나, 잠재적 피해 규모가 크고(적합 조건 4) 상대방(사업자 또는 인허가 기관)의 자력도 충분할 것으로 예상됩니다.</t>
+          <t>새만금방조제 건설 및 새만금신공항 추진으로 인한 멸종위기종 서식지 파괴에 대한 대한민국 정부 및 관련 공공기관의 책임이 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 멸종위기종 보호 및 공공의 환경권 침해라는 집단적 피해가 발생하고 있으며(적합 조건 3), 새만금신공항 취소소송 1심 승소 판결 등 기존 소송 자료 및 환경영향평가 자료를 통해 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>멸종위기종 큰뒷부리도요 개체군 및 생태계, 공공의 이익</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>황윤희 안성시의원, 양성면 의료폐기물 소각장 행정 절차 중단 촉구</t>
+          <t>큰뒷부리도요의 하늘길을 찾아서</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1196582</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003220847&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-31 13:18:21.497284+00:00</t>
+          <t>2026-04-03 12:37:06.630979+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>태국 정부 기관 및 전 총리</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>청소년, 시민, 영유아 등 다양한 주체들의 기후소송 진행 중</t>
+          <t>주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기 소송 제기</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>2020년부터 청소년, 시민, 영유아를 대리한 기후소송단이 국가의 기후위기 대응 부족으로 인한 생존권 및 환경권 침해를 주장하며 소송을 제기하고 있다. 이 소송들은 대한민국을 상대로 진행되며, 기후변화의 영향이 전 국민에게 미치는 만큼 집단적 피해의 성격을 띤다.</t>
+          <t>태국 치앙마이가 세계 최악 수준의 대기오염에 시달리며 주민들이 코피, 발진 등 건강 문제를 호소하고 있다. 건조한 기후와 농촌의 논밭 태우기 관행이 주범으로 지목되며, 주민 약 1700명이 정부 기관과 전 총리를 상대로 대기오염 해결 의무 방기를 이유로 소송을 제기했다. 한국인 관광객도 많이 찾는 지역으로, 피해 규모가 상당할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 기후위기 대응 부족으로 인한 피해는 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당한다. 이미 여러 기후소송이 진행 중이며(적합 조건 6), 사회적 관심이 높아 소송금융 투자 기회가 높다.</t>
+          <t>태국 정부 기관을 상대로 한 소송으로 상대방의 자력이 충분하며 (적합 조건 2), 약 1700명의 주민이 집단적 피해를 입어 소송을 제기한 상태 (적합 조건 3, 4). 대기오염 측정기관의 데이터 등 객관적 증거가 존재하며 (적합 조건 5), 정부의 대기오염 해결 의무 방기가 쟁점이다 (적합 조건 1).</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>전 국민 다수</t>
+          <t>약 1700명</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>[탄소중립 공론화 ①] 대한민국 미래 결정할 340명...어떤 공부 중?</t>
+          <t>한국인들 많이 놀러가는데 어쩌나…“숨만 쉬어도 코피” 최악의 대기오...</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>newspenguin.com</t>
+          <t>sedaily.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.newspenguin.com/news/articleView.html?idxno=21449</t>
+          <t>https://www.sedaily.com/article/20027818?ref=naver</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-31 13:15:02.802401+00:00</t>
+          <t>2026-04-03 00:41:17.551779+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>환경오염으로 과징금 부과, 주민건강공동대책위원회 활동 중, 향후 소송 가능성 언급</t>
+          <t>산림재난방지법에 따른 형사 처벌 및 민사상 손해배상 책임 부과 가능성, 정부의 가해자 추적 강화 계획</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>영풍제련소가 환경오염으로 2억 7천만원의 과징금을 부과받았으며, 이는 과거에도 반복된 문제로 보임. '영풍 석포제련소 주변 환경오염 및 주민건강공동대책위원회'와 환경운동연합 등 환경단체가 활동 중이며, 제련소 측은 소송으로 대응할 것이라고 밝혀 향후 법적 다툼이 예상된다.</t>
+          <t>이상기후로 산불 발생이 연중화되고 있으며, 지난해 역대 최대 규모의 산림 피해가 발생했다. 산불의 주된 원인은 사람의 부주의로 인한 실화이며, 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과된다. 정부는 가해자 추적을 강화할 계획이다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>영풍제련소의 환경오염 책임이 과징금 부과로 명확하며(적합 조건 1, 5), 대기업으로서 자력이 충분함(적합 조건 2). '주민건강공동대책위원회' 활동으로 보아 다수의 피해자가 존재하며(적합 조건 3), 이미 과징금 부과라는 공적 절차가 진행 중임(적합 조건 6). 이는 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
+          <t>산불의 주요 원인이 사람의 실화로 명확하며(적합 조건 1), 지난해 역대 최대 규모의 산림 피해가 발생하여 집단적 피해 규모가 매우 큼(적합 조건 3, 4). 산림재난방지법에 따라 형사 처벌 및 민사상 손해배상 책임이 부과되며, 정부가 가해자 추적을 강화하고 있어 증거 확보 및 공적 절차 진행 가능성이 높음(적합 조건 5, 6). 다만, 상대방이 특정 개인일 경우 자력 부족 문제가 발생할 수 있음.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (산림 소유주 및 공공)</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>영풍제련소, 또 환경오염으로 '과징금' 2억7천만원...환경단체  면죄부...</t>
+          <t>봄 산불은 옛말…이상기후로 '연중 산불' 대부분 인재</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>pn.or.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.pn.or.kr/news/articleView.html?idxno=33435</t>
+          <t>https://www.newsis.com/view/NISX20260402_0003576000</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-31 12:50:16.895759+00:00</t>
+          <t>2026-04-03 00:34:55.512348+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>경상북도</t>
+          <t>태국 정부</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>국무총리 소속 ‘초대형 산불 피해 지원 및 재건위원회’ 심의 진행 중</t>
+          <t>치앙마이 시민 약 1700명이 정부를 상대로 소송 제기, 법원에서 정부에 대기질 개선 비상 계획 수립 명령</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>경상북도가 국무총리 소속 ‘초대형 산불 피해 지원 및 재건위원회’ 민간위원들과 간담회를 개최하여 산불 피해 추가지원 및 지역 재건 방안을 논의했습니다. 위원회는 피해자단체와 경북도의 추천 인사들로 구성되어 피해 현장의 목소리를 반영하고 있으며, 생계비, 치료비, 농·임·축산업 및 소상공인 복구 지원 확대 등 다양한 과제를 건의했습니다. 5월부터 위원회 차원의 사실조사와 피해 부문별 지원 항목 및 단가 결정 심의가 본격적으로 이루어질 예정입니다.</t>
+          <t>태국 치앙마이가 산불과 농경지 소각으로 인한 심각한 대기오염에 시달리며 주민들의 건강 피해가 속출하고 있습니다. 이에 치앙마이 시민 약 1700명이 쁘라윳 찬오차 전 총리와 정부 기관을 상대로 소송을 제기했으며, 치앙마이 법원은 정부에 대기질 개선을 위한 비상 계획 수립을 명령했습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 다수의 피해자 발생(적합 조건 3), 생계비, 치료비, 생산기반 복구 등 막대한 피해 규모(적합 조건 4)가 예상됩니다. 또한, 국무총리 소속 위원회가 출범하여 추가 지원 및 재건을 논의 중인 공적 절차(적합 조건 6)가 진행되고 있으며, 경상북도 및 중앙정부가 관여하여 상대방의 자력이 충분합니다(적합 조건 2). 현재는 지원 논의 단계이나, 지원이 불충분할 경우 정부를 상대로 한 소송 가능성이 높습니다.</t>
+          <t>정부 기관을 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 1700명 이상의 시민이 이미 소송을 제기하여 집단적 피해가 명확합니다(적합 조건 3). 대기오염 감시 단체 데이터 및 법원 명령 등 객관적 증거가 존재하며(적합 조건 5), 이미 법원에서 정부에 대기질 개선 비상 계획 수립을 명령한 바 있어 상대방의 책임이 비교적 명확합니다(적합 조건 1). 피해 규모 또한 건강 악화 및 수명 단축으로 중대합니다(적합 조건 4).</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>1700명 이상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해 추가지원·재건 논의…지역 목소리 반영</t>
+          <t>“숨만 쉬어도 코피에 눈 부종”…한국인 즐겨 찾는 그 관광지, 무슨 일...</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>nspna.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808269</t>
+          <t>https://www.seoul.co.kr/news/international/2026/04/02/20260402500095?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-31 12:29:12.823301+00:00</t>
+          <t>2026-04-02 13:02:31.836626+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>홍천양수발전소 추진 주체, 고양시</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>군소음 피해 보상 조사 진행 중</t>
+          <t>고양시는 '산황산 골프장 실시계획인가취소 소송' 첫 심리 예정, 홍천은 양수발전소 승인 여부 최종 판단 예정</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>대구 동구청이 군소음 피해 보상을 위한 주민 조사를 진행하고 있습니다. 김태운 동구청장 권한대행은 향후 5년간의 피해 보상을 위한 중요한 절차임을 강조하며 주민들의 적극적인 참여를 당부했습니다.</t>
+          <t>강원도 홍천의 100년 잣나무 군락지에 양수발전소 건설이 추진되며 산림 훼손이 시작되었고, 경기도 고양시 산황산 도시 숲은 골프장 증설 계획으로 사라질 위기에 처했습니다. 두 사건 모두 주민들과 환경 단체가 반발하며 환경 파괴와 미래 가치 손실을 경고하고 있으며, 고양시의 경우 주민들이 시를 상대로 소송을 제기했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방(국가/군)의 책임이 법적으로 명확하고 자력이 충분합니다. 다수의 주민이 집단적 피해를 입고 있으며, 동구청에서 향후 5년간의 피해 보상을 위한 조사를 진행 중이므로 공적 절차가 이미 시작되었고 증거 확보도 용이할 것으로 판단됩니다.</t>
+          <t>홍천양수발전소 추진 주체와 고양시의 무리한 개발 추진으로 상대방 책임이 명확하며(적합 조건 1), 공공기관 및 지자체로 자력이 충분합니다(적합 조건 2). 100년 잣나무 군락 및 도시 숲 훼손으로 인한 환경적, 미래 가치 손실이 크고(적합 조건 4), 홍천 풍천리 주민과 산황산 주민 등 다수의 피해자가 발생합니다(적합 조건 3). 산림청 명품숲 지정, 전문가 비판 등 증거 확보가 용이하며(적합 조건 5), 고양시는 이미 소송이 진행 중이고 홍천은 승인 여부 최종 판단이 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>[대구 동구 소식] 동구청, 소상공인 지원 '대구로-동구데이' 운영</t>
+          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>ilyoseoul.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514974</t>
+          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260402014341</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-31 12:23:18.325896+00:00</t>
+          <t>2026-04-02 12:35:18.261829+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>진주시</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>대정부·국회 투쟁 및 제도 개선 촉구</t>
+          <t>광역 생활폐기물 소각장 관련 환경오염 및 재산권 침해 문제 제기, 정치권에서 해결책 모색 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>산청 지하수 취수 증량 허가 문제가 전국 환경 의제로 부상했습니다. 정 의원은 현행 제도의 주민참여 절차, 피해구제 장치, 누적영향평가 기준 부재로 지하수의 공공성이 심각하게 훼손될 수 있다고 지적했으며, 연대체는 대정부·국회 투쟁을 진행하고 있습니다.</t>
+          <t>김권수 진주시장 예비후보가 광역 생활폐기물 소각장 문제 해결을 위한 6대 종합대책을 발표하며 현 행정의 미흡한 대응을 비판했다. 주민들은 악취 및 환경오염 우려와 특정 지역에 희생이 집중되는 구조에 대한 불만을 표하고 있으며, 재산권 침해 가능성도 제기된다. 김 예비후보는 2030년 생활폐기물 직매립 전면 금지에 대비해 소각시설 착공이 시급하다고 강조했다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>지하수 취수 증량 허가 문제로 인한 환경의제로, '정 의원'이 현행 제도의 문제점을 지적하며 '연대체'가 '대정부·국회 투쟁'을 벌이고 있어 상대방(정부)의 자력이 충분하고 책임이 비교적 명확합니다. 또한 지하수의 공공성 훼손은 집단적 피해를 야기할 가능성이 높으며, 국회 차원의 문제 제기는 공적 절차가 진행 중임을 시사합니다.</t>
+          <t>공공기관인 진주시가 피고가 될 가능성이 높고 자력이 충분함(적합 조건 2). 광역 소각장 문제로 다수의 주민이 악취 및 환경오염 피해를 호소하며 집단적 피해가 예상됨(적합 조건 3). 재산권 침해 및 환경오염으로 인한 피해 규모가 클 수 있으며(적합 조건 4), 대기·수질 데이터 등 증거 확보 가능성이 있음(적합 조건 5). 현재는 정치적 공약 단계이나, 주민들의 불만이 명확하여 향후 집단소송으로 발전할 가능성이 높음.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>산청 지하수 취수 증량 허가 전국 환경의제로…연대체 대정부·국회 투...</t>
+          <t>김권수 진주시장 예비후보  광역 생활폐기물 소각장 문제 해결</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>idomin.com</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.idomin.com/news/articleView.html?idxno=2002561</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470991</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-31 12:21:51.120761+00:00</t>
+          <t>2026-04-02 12:20:03.787682+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>국토부</t>
+          <t>영풍그룹 석포제련소, 장영진 영풍그룹 전 대표이사</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각 및 각하 결정</t>
+          <t>주민소송단 구성 및 소송 진행 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업에 반대하는 시민 1,297명이 소음 피해를 이유로 서울행정법원에 취소소송을 제기하여 1심에서 승소했습니다. 그러나 서울고등법원은 항소심 과정에서 제기된 집행정지 신청을 기각 및 각하하여 국토부가 본안 판결 전까지 공항 건설 절차를 이어갈 수 있게 되었습니다. 국토부는 본안 항소심 대응을 준비 중입니다.</t>
+          <t>영풍그룹 석포제련소가 50여 년간 낙동강 상류를 오염시킨 문제로 지역주민들이 주민소송단을 구성하여 소송을 진행하고 있습니다. 주민들은 영풍그룹 전 대표이사의 처벌을 요구하며, 장기간에 걸친 환경 오염에 대한 책임을 묻고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방인 국토부(정부기관)의 자력이 충분하며(적합 조건 2), 1,297명의 시민이 제기한 집단적 피해(적합 조건 3) 사건으로 피해자 수가 많습니다(적합 조건 4). 또한 서울행정법원에서 시민단체의 취소소송이 승소한 이력이 있어 상대방 책임의 여지가 있으며(적합 조건 1), 본안 항소심이 진행 중입니다. 비록 집행정지 신청은 기각되었으나, 이는 회복하기 어려운 손해로 보기 어렵다는 판단으로 금전적 보상 가능성을 시사합니다.</t>
+          <t>영풍그룹이라는 대기업이 50여 년간 낙동강 상류를 오염시킨 책임이 명확하며(상대방 책임 명확), 지역주민들이 주민소송단을 꾸려 집단적 피해를 주장하고 있습니다(집단적 피해). 상대방의 자력이 충분하고(상대방 자력 충분), 장기간의 환경 오염으로 피해 규모가 클 것으로 예상되어(피해 규모 큼) 소송금융 투자에 매우 적합합니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>1,297명</t>
+          <t>지역주민 다수</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 기각·각하 결정…국토부  항소심 대응</t>
+          <t>[저탄소사회] 영풍, 온실가스 배출량 감소…공장 조업 정지 영향</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>engdaily.com</t>
+          <t>newscape.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.engdaily.com/news/articleView.html?idxno=21967</t>
+          <t>http://www.newscape.co.kr/news/articleView.html?idxno=121396</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-30 12:43:48.604196+00:00</t>
+          <t>2026-04-02 00:55:22.032315+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>국방부</t>
+          <t>고양시 및 관련 정부/사업자</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>국방부의 소음대책지역 지정 고시 절차 진행 중</t>
+          <t>홍천 양수발전소 승인 여부 최종 판단 예정, 고양 산황산 골프장 실시계획인가취소 소송 첫 심리 예정</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>대구 동구에서 군소음 피해보상을 위한 2차 소음도 조사가 진행되고 있습니다. 국방부는 1, 2차 조사 데이터를 종합 분석하여 오는 12월, 향후 5년간 적용될 군소음 피해보상의 기준인 소음대책지역을 최종 지정 고시할 예정입니다. 이는 군소음으로 인한 주민들의 피해 보상 기준을 마련하는 과정입니다.</t>
+          <t>강원도 홍천의 100년 잣나무 군락과 고양시 도시 숲 산황산이 각각 양수발전소 건설과 골프장 증설로 사라질 위기에 처했습니다. 홍천에서는 착공 승인 전 이설도로 공사가 시작되었고, 고양시에서는 주민 여론을 무시한 골프장 증설 계획에 반발하여 실시계획인가취소 소송이 진행 중입니다. 환경 파괴와 공익성 침해에 대한 비판이 거세며, 주민들은 생업과 환경 보호를 위해 반대하고 있습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(군소음 발생 주체), 상대방에게 자력이 충분하며(국방부), 집단적 피해(대구 동구 주민 다수)가 예상됩니다. 또한, 공식적인 소음도 조사를 통해 증거 확보가 가능하고, 국방부의 소음대책지역 지정 고시라는 공적 절차가 진행 중입니다.</t>
+          <t>홍천 양수발전소 건설과 고양시 산황산 골프장 증설은 각각 정부/지자체 및 사업자를 상대로 하며, 100년 잣나무 군락과 도시 숲 파괴라는 명확한 환경적 피해를 야기합니다. 다수의 주민이 피해를 입고 있으며, 고양 산황산의 경우 이미 행정소송이 진행 중이고 홍천 양수발전소는 승인 여부 최종 판단을 앞두고 있어 공적 절차가 활발합니다. 상대방의 자력도 충분하며, 환경 전문가들의 비판과 현장 훼손 증거가 명확하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>대구 동구, '군소음 피해보상' 2차 소음도 조사 실시</t>
+          <t>고난받는 창조세계… 숲 훼손 미래가치 없애는 범죄</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>news.lghellovision.net</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://news.lghellovision.net/news/articleView.html?idxno=538759</t>
+          <t>https://www.nocutnews.co.kr/news/6495107?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260401100033</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-30 12:20:28.230113+00:00</t>
+          <t>2026-04-02 00:31:42.744551+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>태국 정부 기관 및 전 총리</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>광주시의 손해배상 소송 진행 중, 운영사 측의 대한상사중재원 중재 진행 중</t>
+          <t>대기오염 해결 의무 태만에 대한 소송 제기</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>광주시가 광역위생매립장 시설 운영 차질로 수명이 줄었다며 운영사인 청정빛고을을 상대로 293억원 규모의 손해배상 소송을 제기했다. 이에 운영사 측은 대한상사중재원에 약 2100억원 규모의 운영비 청구를 진행 중이다. 양측 간 대규모 분쟁이 진행되고 있다.</t>
+          <t>2023년 7월, 태국 치앙마이 주민 약 1700명이 대기오염 해결 의무 태만을 이유로 정부 기관과 전 총리를 상대로 소송을 제기했다. 주민들은 대기오염으로 인해 수명이 약 5년 단축되었다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>광주시가 운영사의 시설 운영 차질로 인한 광역위생매립장 수명 단축을 주장하며 293억원 규모의 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 피해 규모가 매우 큼(적합 조건 4). 또한 운영사 측이 2100억원 규모의 운영비 청구를 대한상사중재원에 제기하여 공적 절차가 진행 중이며(적합 조건 6), 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>정부 기관과 전 총리를 상대로 한 소송으로 상대방의 책임이 명확하고(적합 조건 1), 자력이 충분하다(적합 조건 2). 약 1700명의 주민이 집단적으로 피해를 입었으며(적합 조건 3), 수명 단축 주장 등 피해 규모가 크다(적합 조건 4). 현재 소송이 진행 중이므로 투자 적합성이 높다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>293억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>약 1700명</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>주청사·의대·SRF·GGM 등 '뇌관'…전남광주 통합 '후유증' 우려</t>
+          <t>숨만 쉬어도 코피 …최악의 대기오염 '1위' 도시 어디길래</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>jnilbo.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028156</t>
+          <t>https://www.hankyung.com/article/2026040128307</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-30 00:33:31.832976+00:00</t>
+          <t>2026-04-01 13:20:43.981272+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영풍 석포제련소</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>군소음 보상 근거 마련을 위한 2차 소음영향도 조사 착수</t>
+          <t>과징금 취소 소송 2심 진행 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>대구 동구는 군소음으로 인한 주민 피해 보상 근거를 마련하기 위해 2차 소음영향도 조사에 착수했습니다. 이는 군소음 피해를 입은 다수의 주민들이 대한민국을 상대로 손해배상을 청구할 가능성이 있음을 시사합니다.</t>
+          <t>영풍 석포제련소가 지난 6년간 41회에 달하는 환경 관련 제재를 받은 사실이 확인되었습니다. 영풍은 이에 대해 과징금 취소 소송을 제기했으나 1심에서 패소했으며, 현재 2심이 진행 중입니다. 이러한 제재는 영풍이 환경 개선 투자를 확대하겠다고 밝힌 시기와 겹칩니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>군소음으로 인한 피해는 다수의 주민에게 영향을 미치는 집단적 피해에 해당하며, 상대방인 대한민국(군)은 자력이 충분합니다. 대구 동구에서 보상 근거 마련을 위한 소음영향도 조사를 착수하여 증거 확보 및 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다.</t>
+          <t>영풍 석포제련소는 6년간 41회에 걸쳐 환경 관련 제재를 받아 상대방의 책임이 명확합니다. 대기업인 영풍은 자력이 충분하며, 환경 오염 사건의 특성상 주변 주민들에게 집단적 피해가 발생했을 가능성이 높습니다. 또한, 공적 기관의 제재 기록이 있어 증거 확보가 용이하고, 이미 과징금 부과 및 취소 소송이라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>대구 동구, 군소음 보상 근거 마련 ‘2차 소음영향도 조사’ 착수</t>
+          <t>영풍 석포제련소, 6년간 환경 관련 제재 41회</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>tk.newdaily.co.kr</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://tk.newdaily.co.kr/site/data/html/2026/03/29/2026032900117.html</t>
+          <t>https://www.ddaily.co.kr/page/view/2026040117312536887</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-30 00:16:07.334813+00:00</t>
+          <t>2026-04-01 13:11:41.476608+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>창원시</t>
+          <t>국방부, 광주광역시</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>1심 선고 예정</t>
+          <t>광주 군공항 무안 이전 관련 국방부 주민설명회 개최, 이전부지선정위원회 및 이전사업지원위원회 절차 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>창원시 천선쓰레기장으로 인한 환경오염 및 주민 건강 피해에 대해 천선동과 안민동 주민들이 창원시를 상대로 제기한 소송의 1심 선고가 4월 9일 예정되어 있습니다. 주민들은 소송 승소를 염원하는 기도회를 개최하며 환경 보호와 건강권 수호를 위한 의지를 다지고 있습니다. 쓰레기장 운영으로 인한 악취, 미세먼지, 수질 오염 등이 주요 쟁점입니다.</t>
+          <t>국방부가 광주 군공항의 무안 이전을 추진하며 1조원 이상의 지원사업을 공개했다. 무안군 주민들은 군공항 이전으로 인한 소음 피해와 불충분한 보상금에 대해 강한 우려와 불만을 표출하고 있다. 현재 이전 부지 선정 및 주민투표 등 행정 절차가 진행 중이며, 주민들의 반발이 심화될 경우 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>창원시가 운영하는 쓰레기장으로 인한 환경오염 및 주민 건강 피해에 대한 소송으로, 상대방(창원시)의 책임이 명확하고 자력이 충분합니다. 천선동과 안민동 주민 다수가 장기간 악취, 미세먼지, 수질 오염 등으로 집단적 피해를 입었으며, 이는 피해 규모가 클 것으로 예상됩니다. 현재 1심 선고를 앞두고 있어 소송이 종결되지 않았습니다.</t>
+          <t>국방부와 광주광역시라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 군공항 이전으로 인한 소음 피해는 다수의 무안군 주민에게 집단적으로 발생할 가능성이 높음(적합 조건 3). 소음 피해는 객관적인 측정이 가능하며(적합 조건 5), 현재 국방부 주관으로 주민설명회 등 공적 절차가 진행 중임(적합 조건 6). 주민들의 우려가 크고, 현재 제시된 보상금액에 대한 불만이 높아 향후 소송으로 이어질 가능성이 높음.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>천선동, 안민동 주민 다수</t>
+          <t>무안군 주민 다수</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>창원시 천선쓰레기장 소송 승소 염원 기도회 개최</t>
+          <t>광주군공항 무안이전 1조＋α 지원 공개…SOC·농업AX·MRO 추진</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>gndomin.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.gndomin.com/news/articleView.html?idxno=470203</t>
+          <t>https://www.yna.co.kr/view/AKR20260401164700054?input=1195m</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-29 12:50:53.397032+00:00</t>
+          <t>2026-04-01 12:29:02.606571+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>지리산산청샘물, 낙동강유역환경청</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>지진 피해 정신적 손해배상 대응을 위한 비상대책반 설치 및 지자체 협력 계획, 시민 서명운동 전개</t>
+          <t>지하수 증량 허가 철회 요구, 먹는물관리법 개정 촉구, 국회 진상 점검 요구</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>박 예비후보가 당선 시 포항지진 피해 정신적 손해배상 대응을 위한 비상대책반을 설치하고 경상북도와 협력하겠다고 밝혔다. 이는 포항지진 피해자들의 손해배상 소송을 지원하고 추가적인 법적 대응을 모색하기 위한 움직임으로 보이며, 시민 서명운동도 전개될 예정이다.</t>
+          <t>지리산산청샘물의 지하수 취수 증량 허가로 인해 산청군 삼장면 주민들이 생활용수 부족과 농업 피해를 겪고 있습니다. 주민들과 환경단체는 낙동강유역환경청의 허가 철회와 '먹는물관리법' 개정을 촉구하며 국회에서 기자회견을 개최했습니다. 현재 국회 차원의 진상 점검 및 법안 개정 논의가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>포항지진은 지열발전소로 인한 인재로 국가/공공기관의 책임이 명확하며(적합 조건 1, 2), 다수의 포항 시민이 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 정부 조사 결과 등 객관적 증거가 충분하고(적합 조건 5), 지자체 협력 및 비상대책반 설치 등 공적 절차가 진행될 예정이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
+          <t>지리산산청샘물의 지하수 증량 허가로 인해 산청군 주민 다수가 생활용수 부족 및 농업 피해를 겪고 있어 집단적 피해가 명확합니다. 낙동강유역환경청의 허가 과정에 대한 문제 제기와 국회 차원의 진상 점검 요구 등 공적 절차가 진행 중이며, 상대방(지리산산청샘물, 낙동강유역환경청)의 책임이 비교적 명확하고 자력도 충분하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>포항 시민 다수</t>
+          <t>산청군 삼장면 주민 다수 (1100여명 서명)</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>포항지진 소송 대응 비상지원단 당선 즉시 가동…시민 서명운동 전개</t>
+          <t>지리산산청샘물 지하수 사용 증량에 지역주민 반발 거세...취수 문제 불...</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>ttlnews.com</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093466</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338711</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-29 12:41:49.396318+00:00</t>
+          <t>2026-04-01 00:17:05.792804+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>안성시</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>지진 피해 손해배상 대응을 위한 비상대책반 및 법률지원단 구성 구상</t>
+          <t>경찰 수사 후 검찰 송치, 안성시 인허가 절차 진행 중</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보가 지진 피해 손해배상 대응을 위한 비상대책반 및 법률지원단 구성을 약속했다. 경상북도와 협력하여 공동 대응 체계를 마련하고, 청년 및 소상공인 지원과 함께 지진 피해 해결에 집중하겠다는 의지를 밝혔다.</t>
+          <t>안성시 양성면 의료폐기물 소각장 추진 과정에서 주민 동의서 왜곡 및 금품 제공 의혹이 제기되었고, 안성경찰서가 사업자 및 전·현직 이장 등 12명을 검찰에 송치했습니다. 황윤희 안성시의원은 핵심 판단 근거가 무너진 상황에서 안성시가 인허가 절차를 중단할 것을 강력히 촉구하며, 행정 신뢰 붕괴 문제를 지적했습니다. 현재 안성시는 법률 검토를 진행하며 절차를 이어가고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>포항 지진 피해는 집단적 피해(다수 피해자)이며 피해 규모가 매우 크고, 정부 조사 결과(증거 확보 가능) 인재로 밝혀져 상대방 책임이 명확하다. 또한 상대방(대한민국)의 자력이 충분하며, 현재 정치권에서 법률지원단 구성 등 공적 절차(소송 제외)를 통한 공동 대응 체계 마련을 구상하고 있어 소송금융 투자 적합도가 높다.</t>
+          <t>안성경찰서가 의료폐기물 소각장 사업자와 전·현직 이장 등 12명을 배임증재·배임수재 혐의로 검찰에 송치하여 상대방 책임이 비교적 명확하며(적합 조건 1, 5, 6), 2274명 이상의 주민 반대 서명 등 집단적 피해가 예상됩니다(적합 조건 3, 4). 현재 검찰 송치 및 안성시의 인허가 절차 진행 중으로 소송금융 투자 기회가 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2274명 이상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보, 청년·소상공인 지원과 지진 피해 해결 약속</t>
+          <t>“의료폐기물 소각장 이대로 강행?”…황윤희 시의원, 안성시에 ‘절차...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>kgnews.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=76754</t>
+          <t>https://www.kgnews.co.kr/news/article.html?no=889799</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-29 12:39:35.618653+00:00</t>
+          <t>2026-03-31 13:21:43.392481+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>포항지진 관련 손해배상 소송 진행 중</t>
+          <t>의료폐기물 소각장 관련 행정 절차 진행 중, 시의원 중단 촉구</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보가 당선 시 포항지진 소송에 대한 비상지원단 및 법률지원단을 구성하여 시민 권리 보호에 나서겠다고 밝혔다. 경상북도와 협력하여 공동 대응 체계를 구축하고, 시민 참여 서명운동을 전개할 계획이다. 이는 포항지진 피해자들의 손해배상 소송을 지원하기 위한 방안이다.</t>
+          <t>황윤희 안성시의원이 양성면 의료폐기물 소각장 건립을 위한 행정 절차 중단을 촉구했습니다. 이는 지역 발생량을 초과하는 처리 규모와 대기오염 위험을 이유로 소각장 입안을 거부해 행정소송 1심에서 승소한 완주군의 사례와 유사합니다. 해당 소각장은 인근 주민들에게 환경 및 건강상의 잠재적 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>포항지진은 정부 조사 결과 인재로 밝혀져 상대방(대한민국)의 책임이 명확하며(적합 조건 1), 국가를 상대로 한 소송이므로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4). 정부 조사 결과라는 객관적 증거도 존재합니다(적합 조건 5). 현재 소송이 진행 중이거나 활발히 준비되고 있습니다(적합 조건 6).</t>
+          <t>안성시 양성면 의료폐기물 소각장 건립 추진은 대기오염 위험으로 인한 집단적 피해(적합 조건 3)를 야기할 가능성이 높습니다. 시의원이 행정 절차 중단을 촉구하며 공적 절차(적합 조건 6)가 진행 중이며, 완주군의 유사 행정소송 승소 사례는 소송의 법리적 타당성 및 증거 확보 가능성(적합 조건 5)을 시사합니다. 아직 피해가 발생하지 않았으나, 잠재적 피해 규모가 크고(적합 조건 4) 상대방(사업자 또는 인허가 기관)의 자력도 충분할 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보, 포항지진 소송 대응 비상지원단 당선 즉시 ...</t>
+          <t>황윤희 안성시의원, 양성면 의료폐기물 소각장 행정 절차 중단 촉구</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>smartbizn.com</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.smartbizn.com/news/articleView.html?idxno=140625</t>
+          <t>http://www.breaknews.com/1196582</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-29 12:35:01.679171+00:00</t>
+          <t>2026-03-31 13:18:21.497284+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>군소음 피해 보상을 위한 소음영향도 측정 진행 중</t>
+          <t>청소년, 시민, 영유아 등 다양한 주체들의 기후소송 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>대구 동구는 대구비행장(K2) 군소음으로 인한 주민 피해 보상을 위해 2차 소음영향도 측정을 실시하고 있습니다. 동구청은 이번 조사가 향후 5년간의 피해보상을 위한 중요한 절차임을 강조하며 주민들의 적극적인 참여를 독려하고 있습니다.</t>
+          <t>2020년부터 청소년, 시민, 영유아를 대리한 기후소송단이 국가의 기후위기 대응 부족으로 인한 생존권 및 환경권 침해를 주장하며 소송을 제기하고 있다. 이 소송들은 대한민국을 상대로 진행되며, 기후변화의 영향이 전 국민에게 미치는 만큼 집단적 피해의 성격을 띤다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>대구비행장(K2) 군소음으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 상대방인 정부/군(공공기관)은 자력이 충분합니다(적합 조건 2). 대구 동구 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '소음영향도 측정'이라는 공식적인 증거 확보 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>국가를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 기후위기 대응 부족으로 인한 피해는 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당한다. 이미 여러 기후소송이 진행 중이며(적합 조건 6), 사회적 관심이 높아 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전 국민 다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>대구 동구, 대구비행장(K2) 2차 소음영향도 측정 실시</t>
+          <t>[탄소중립 공론화 ①] 대한민국 미래 결정할 340명...어떤 공부 중?</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>newspenguin.com</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597337</t>
+          <t>https://www.newspenguin.com/news/articleView.html?idxno=21449</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-29 12:20:02.945850+00:00</t>
+          <t>2026-03-31 13:15:02.802401+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영풍제련소</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>소송 진행 중이며, 정치권에서 법률 지원단 구성 및 서명운동 전개 예정</t>
+          <t>환경오염으로 과징금 부과, 주민건강공동대책위원회 활동 중, 향후 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>박용선 후보는 당선 시 포항지진 소송에 대응하기 위한 비상 법률지원단을 구성하고 경상북도와 협력하여 공동대응체계를 구축하겠다고 밝혔다. 이는 지진 피해 시민들의 권리 보호를 위한 것으로, 시민 참여 기반의 서명운동도 전개할 예정이다.</t>
+          <t>영풍제련소가 환경오염으로 2억 7천만원의 과징금을 부과받았으며, 이는 과거에도 반복된 문제로 보임. '영풍 석포제련소 주변 환경오염 및 주민건강공동대책위원회'와 환경운동연합 등 환경단체가 활동 중이며, 제련소 측은 소송으로 대응할 것이라고 밝혀 향후 법적 다툼이 예상된다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>포항지진은 인재로 판명되어 상대방(정부/공공기관)의 책임이 명확하고 자력이 충분하다. 수만 명의 포항 시민이 피해를 입은 집단적 피해 사건이며, 정부 조사 결과 등 객관적 증거가 확보되어 소송금융 적합도가 높다.</t>
+          <t>영풍제련소의 환경오염 책임이 과징금 부과로 명확하며(적합 조건 1, 5), 대기업으로서 자력이 충분함(적합 조건 2). '주민건강공동대책위원회' 활동으로 보아 다수의 피해자가 존재하며(적합 조건 3), 이미 과징금 부과라는 공적 절차가 진행 중임(적합 조건 6). 이는 소송금융 투자에 적합한 조건을 다수 충족한다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>[6·3 지방선거] 박용선,  당선 즉시 포항지진 소송 대응 비상지원단 당...</t>
+          <t>영풍제련소, 또 환경오염으로 '과징금' 2억7천만원...환경단체  면죄부...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>pn.or.kr</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726834</t>
+          <t>https://www.pn.or.kr/news/articleView.html?idxno=33435</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:39.948213+00:00</t>
+          <t>2026-03-31 12:50:16.895759+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경상북도</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 논의 중, 헌법재판소 헌법불합치 결정</t>
+          <t>국무총리 소속 ‘초대형 산불 피해 지원 및 재건위원회’ 심의 진행 중</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정에 따라 국회에서 법 개정을 위한 첫 토론회가 개최되었다. 전문가와 시민들은 2050 탄소중립 목표 달성을 위해 탄소 감축 속도를 앞당겨야 한다고 강조했으며, 미래세대가 겪을 기후위기 피해에 대한 우려를 표명했다. 이는 정부의 기후 정책 미흡으로 인한 미래세대의 광범위한 피해 가능성을 시사한다.</t>
+          <t>경상북도가 국무총리 소속 ‘초대형 산불 피해 지원 및 재건위원회’ 민간위원들과 간담회를 개최하여 산불 피해 추가지원 및 지역 재건 방안을 논의했습니다. 위원회는 피해자단체와 경북도의 추천 인사들로 구성되어 피해 현장의 목소리를 반영하고 있으며, 생계비, 치료비, 농·임·축산업 및 소상공인 복구 지원 확대 등 다양한 과제를 건의했습니다. 5월부터 위원회 차원의 사실조사와 피해 부문별 지원 항목 및 단가 결정 심의가 본격적으로 이루어질 예정입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정으로 정부의 책임이 명확하며(상대방 책임 명확), 대한민국이라는 자력 있는 상대방이 존재합니다(상대방 자력 충분). 미래세대를 포함한 다수의 피해자가 예상되며(집단적 피해), 기후위기로 인한 피해 규모는 매우 큽니다(피해 규모 큼). 헌법불합치 결정과 국회 토론회 등 공적 절차가 진행 중이며(증거 확보 가능, 공적 절차 진행 중), 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
+          <t>초대형 산불로 인한 다수의 피해자 발생(적합 조건 3), 생계비, 치료비, 생산기반 복구 등 막대한 피해 규모(적합 조건 4)가 예상됩니다. 또한, 국무총리 소속 위원회가 출범하여 추가 지원 및 재건을 논의 중인 공적 절차(적합 조건 6)가 진행되고 있으며, 경상북도 및 중앙정부가 관여하여 상대방의 자력이 충분합니다(적합 조건 2). 현재는 지원 논의 단계이나, 지원이 불충분할 경우 정부를 상대로 한 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>“탄소 감축, 중요한 건 속도”…첫 토론회서 나온 주문 [기웃, 기후]</t>
+          <t>경북도, 산불 피해 추가지원·재건 논의…지역 목소리 반영</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>nspna.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260328506886?OutUrl=naver</t>
+          <t>https://www.nspna.com/news/?mode=view&amp;newsid=808269</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-29 00:26:19.795932+00:00</t>
+          <t>2026-03-31 12:29:12.823301+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>기존 소송 진행 중 및 추가 소송 예상, 시장 후보의 법률 지원단 구성 공약</t>
+          <t>군소음 피해 보상 조사 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>포항시장 예비후보 박용선이 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 단순한 자연재해가 아닌 중대한 사건이며, 포항시가 적극적인 법률 대응 체계를 구축하고 시민 권리 보호에 나서야 한다고 강조했다. 이를 위해 비상대책반 및 비상 법률지원단을 구성하고 시민 서명운동을 전개할 계획이다.</t>
+          <t>대구 동구청이 군소음 피해 보상을 위한 주민 조사를 진행하고 있습니다. 김태운 동구청장 권한대행은 향후 5년간의 피해 보상을 위한 중요한 절차임을 강조하며 주민들의 적극적인 참여를 당부했습니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(정부 조사 결과 인재로 판명), 상대방 자력 충분(국가), 집단적 피해(수만 명 이상 포항 시민), 피해 규모 큼(정신적 피해 및 다수 피해자), 객관적 증거 존재(정부 조사 결과 및 기존 판례). 사건이 아직 종결되지 않았으며, 시장 후보가 적극적인 법률 지원을 약속하며 소송 대응을 강조하고 있어 추가 소송 발굴 및 지원 가능성이 높음.</t>
+          <t>상대방(국가/군)의 책임이 법적으로 명확하고 자력이 충분합니다. 다수의 주민이 집단적 피해를 입고 있으며, 동구청에서 향후 5년간의 피해 보상을 위한 조사를 진행 중이므로 공적 절차가 이미 시작되었고 증거 확보도 용이할 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>박용선  포항지진 소송 대응 비상지원단 당선 즉시 가동</t>
+          <t>[대구 동구 소식] 동구청, 소상공인 지원 '대구로-동구데이' 운영</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>ilyoseoul.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260328010009527</t>
+          <t>https://www.ilyoseoul.co.kr/news/articleView.html?idxno=514974</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-28 12:43:34.944778+00:00</t>
+          <t>2026-03-31 12:23:18.325896+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>포항시장 예비후보가 당선 시 비상대책반 및 법률지원단 구성 약속</t>
+          <t>대정부·국회 투쟁 및 제도 개선 촉구</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>박용선 포항시장 예비후보가 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 현재 진행형의 문제임을 강조하며, 비상경제대책 인수위 내에 지진 피해 정신적 손해배상 대응을 위한 비상대책반과 법률지원단을 구성할 계획이다. 이를 통해 시민 권리 보호 및 지역사회의 의지를 결집하겠다는 방침이다.</t>
+          <t>산청 지하수 취수 증량 허가 문제가 전국 환경 의제로 부상했습니다. 정 의원은 현행 제도의 주민참여 절차, 피해구제 장치, 누적영향평가 기준 부재로 지하수의 공공성이 심각하게 훼손될 수 있다고 지적했으며, 연대체는 대정부·국회 투쟁을 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>포항지진은 정부 조사로 인재임이 명확히 밝혀졌고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 포항 시민 전체의 정신적 피해로 집단적 피해이며(피해 규모 큼, 집단적 피해), 시장 후보가 당선 시 법률지원단 구성을 약속하는 등 공적 절차 진행 및 증거 확보 가능성이 높습니다.</t>
+          <t>지하수 취수 증량 허가 문제로 인한 환경의제로, '정 의원'이 현행 제도의 문제점을 지적하며 '연대체'가 '대정부·국회 투쟁'을 벌이고 있어 상대방(정부)의 자력이 충분하고 책임이 비교적 명확합니다. 또한 지하수의 공공성 훼손은 집단적 피해를 야기할 가능성이 높으며, 국회 차원의 문제 제기는 공적 절차가 진행 중임을 시사합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>포항 시민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>박용선  포항지진 정신적 피해 끝까지 해결 ...당선 즉시 비상대응 체계...</t>
+          <t>산청 지하수 취수 증량 허가 전국 환경의제로…연대체 대정부·국회 투...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>idomin.com</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1954463</t>
+          <t>https://www.idomin.com/news/articleView.html?idxno=2002561</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-28 12:41:39.415498+00:00</t>
+          <t>2026-03-31 12:21:51.120761+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>국토교통부, 전라북도특별자치도</t>
+          <t>국토부</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>새만금신공항 건설 취소소송 2심 진행 중, 집행정지 신청 기각</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각 및 각하 결정</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>새만금신공항 건설 계획은 철새 도래지인 수라갯벌을 파괴하고 조류충돌 위험이 높아 환경 단체와 시민들이 반대하고 있다. 서울행정법원은 1심에서 건설 취소 판결을 내렸으나, 국토부와 전라북도가 항소하여 현재 2심이 진행 중이다. 최근 집행정지 신청은 기각되었다.</t>
+          <t>새만금 국제공항 개발사업에 반대하는 시민 1,297명이 소음 피해를 이유로 서울행정법원에 취소소송을 제기하여 1심에서 승소했습니다. 그러나 서울고등법원은 항소심 과정에서 제기된 집행정지 신청을 기각 및 각하하여 국토부가 본안 판결 전까지 공항 건설 절차를 이어갈 수 있게 되었습니다. 국토부는 본안 항소심 대응을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>국토부와 전라북도라는 자력 있는 공공기관이 상대방이며, 새만금신공항 건설로 인한 환경 파괴 및 소음 피해는 다수의 국민에게 영향을 미치는 집단적 피해이다. 이미 1심에서 건설 취소 판결이 나왔고, 조류충돌 위험 등 객관적 증거가 충분하여 상대방 책임이 명확하다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>상대방인 국토부(정부기관)의 자력이 충분하며(적합 조건 2), 1,297명의 시민이 제기한 집단적 피해(적합 조건 3) 사건으로 피해자 수가 많습니다(적합 조건 4). 또한 서울행정법원에서 시민단체의 취소소송이 승소한 이력이 있어 상대방 책임의 여지가 있으며(적합 조건 1), 본안 항소심이 진행 중입니다. 비록 집행정지 신청은 기각되었으나, 이는 회복하기 어려운 손해로 보기 어렵다는 판단으로 금전적 보상 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>대한민국 국민 다수 (원고인단 1294명)</t>
+          <t>1,297명</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>법과 인류문명에 대한 절망을 회복할 수 있는가?</t>
+          <t>새만금공항 집행정지 기각·각하 결정…국토부  항소심 대응</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>engdaily.com</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219074&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://www.engdaily.com/news/articleView.html?idxno=21967</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-28 12:40:50.688661+00:00</t>
+          <t>2026-03-30 12:43:48.604196+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>낙월블루하트 및 안마해상풍력 사업자</t>
+          <t>국방부</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>해상풍력 건설 완료 임박, 어민 피해 및 사고 위험 공론화 요구</t>
+          <t>국방부의 소음대책지역 지정 고시 절차 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>낙월·안마해상풍력 발전단지 건설로 인해 영광군 어민들이 어업권 침해, 유류비 증가, 안전 사고 위험 등 심각한 피해를 호소하고 있습니다. 2025년 이미 사망 및 충돌 사고가 발생했음에도 공론화되지 않았으며, 어민들은 건설사들이 책임 소재를 어민에게 전가할 것을 우려하며 보상 및 제도 개선을 요구하고 있습니다.</t>
+          <t>대구 동구에서 군소음 피해보상을 위한 2차 소음도 조사가 진행되고 있습니다. 국방부는 1, 2차 조사 데이터를 종합 분석하여 오는 12월, 향후 5년간 적용될 군소음 피해보상의 기준인 소음대책지역을 최종 지정 고시할 예정입니다. 이는 군소음으로 인한 주민들의 피해 보상 기준을 마련하는 과정입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>해상풍력 발전 사업자들의 책임이 비교적 명확하며(사고 발생, 항행 불가능 진단), 대기업으로 자력이 충분합니다. 영광군 어민 800여 척이 집단적으로 어업권 침해, 유류비 증가, 안전 사고 위험 등 큰 피해를 입고 있으며, 이미 사망 및 부상 사고가 발생했습니다. 사고 기록, 해상교통안전진단 등 증거 확보 가능성도 높습니다.</t>
+          <t>상대방 책임이 비교적 명확하고(군소음 발생 주체), 상대방에게 자력이 충분하며(국방부), 집단적 피해(대구 동구 주민 다수)가 예상됩니다. 또한, 공식적인 소음도 조사를 통해 증거 확보가 가능하고, 국방부의 소음대책지역 지정 고시라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>영광군 어민 약 800여 척의 어선업 허가 선박 소유자 및 그 가족</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>낙월·안마해상풍력 인근 주민  사고 위험·보상 논의하자고 해도 가짜...</t>
+          <t>대구 동구, '군소음 피해보상' 2차 소음도 조사 실시</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>news.lghellovision.net</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338614</t>
+          <t>http://news.lghellovision.net/news/articleView.html?idxno=538759</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-27 12:29:15.610882+00:00</t>
+          <t>2026-03-30 12:20:28.230113+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C57" t="inlineStr"/>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2025년 대형 산불 피해에 대한 분석 및 정책 제언 단계</t>
+          <t>광주시의 손해배상 소송 진행 중, 운영사 측의 대한상사중재원 중재 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>2025년 대형 산불로 10만㏊의 막대한 피해가 발생했으며, 이는 인간의 부주의와 구시대적 관행이 주된 원인으로 지목됩니다. 산불이 송전망, 통신 기지국, 주거 단지 등 국가 시스템을 위협하는 재난으로 인식되며, 징벌적 손해배상 도입 및 산림청의 관리 권한 확대 등 강력한 법적, 제도적 개선이 시급하다는 주장이 제기되었습니다.</t>
+          <t>광주시가 광역위생매립장 시설 운영 차질로 수명이 줄었다며 운영사인 청정빛고을을 상대로 293억원 규모의 손해배상 소송을 제기했다. 이에 운영사 측은 대한상사중재원에 약 2100억원 규모의 운영비 청구를 진행 중이다. 양측 간 대규모 분쟁이 진행되고 있다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 산불 발생의 68%가 인간 활동 영역에서 시작되며, 입산자 실화, 쓰레기 및 논·밭두렁 소각 등 부주의 또는 고의적 행위가 주된 원인으로 지목되어 책임 소재가 명확합니다. 10만㏊에 달하는 광범위한 피해와 주거 단지 초토화로 다수의 피해자가 발생하여 집단소송 가능성이 높고, 징벌적 손해배상 도입 필요성이 제기되는 등 강력한 법적 대응의 필요성이 강조되고 있어 소송금융 투자 기회가 높습니다. 다만, 개별 가해자의 자력 확보 및 국가의 예방 관리 책임 입증이 쟁점이 될 수 있습니다.</t>
+          <t>광주시가 운영사의 시설 운영 차질로 인한 광역위생매립장 수명 단축을 주장하며 293억원 규모의 손해배상 소송을 제기하여 상대방 책임이 비교적 명확하며(적합 조건 1), 피해 규모가 매우 큼(적합 조건 4). 또한 운영사 측이 2100억원 규모의 운영비 청구를 대한상사중재원에 제기하여 공적 절차가 진행 중이며(적합 조건 6), 상대방의 자력도 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억원</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>[산림백서] 산불, 국가 시스템을 위협하는 재난</t>
+          <t>주청사·의대·SRF·GGM 등 '뇌관'…전남광주 통합 '후유증' 우려</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>jnilbo.com</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/editOpinion/opinion/forestwhitepaper/2026/03/27/20260327025002?wlog_tag3=naver</t>
+          <t>https://www.jnilbo.com/news/articleView.html?idxno=90000028156</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-27 00:37:28.595262+00:00</t>
+          <t>2026-03-30 00:33:31.832976+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>스페이스X</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>잠재적 환경 및 공중 안전 문제 제기, 규제 부족</t>
+          <t>군소음 보상 근거 마련을 위한 2차 소음영향도 조사 착수</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>스페이스X가 발사할 100만 개 위성으로 인해 밤하늘이 심각하게 훼손되고 대기 오염, 충돌 위험, 우주 쓰레기 증가 등 전 지구적 환경·안전 문제가 악화될 수 있다는 우려가 제기되었다. 현재 이러한 초대형 위성군에 대한 규제와 정보 공개가 매우 부족한 상황이다. 이는 인류 전체의 우주 환경을 훼손할 수 있는 잠재적 위협으로 평가된다.</t>
+          <t>대구 동구는 군소음으로 인한 주민 피해 보상 근거를 마련하기 위해 2차 소음영향도 조사에 착수했습니다. 이는 군소음 피해를 입은 다수의 주민들이 대한민국을 상대로 손해배상을 청구할 가능성이 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>대기업 피고(SpaceX)의 자력이 충분하며, 전 지구적 규모의 집단적 피해(밤하늘 훼손, 대기 오염, 우주 쓰레기 증가) 가능성이 제기되어 피해 규모가 매우 크다. 상대방의 책임이 비교적 명확하게 특정되고 있으며, 사회적 관심이 높아 소송금융 투자 가능성이 높다.</t>
+          <t>군소음으로 인한 피해는 다수의 주민에게 영향을 미치는 집단적 피해에 해당하며, 상대방인 대한민국(군)은 자력이 충분합니다. 대구 동구에서 보상 근거 마련을 위한 소음영향도 조사를 착수하여 증거 확보 및 공적 절차가 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>전 지구적 인류</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>참세상 인터링크 위클리 (2026.03.26)</t>
+          <t>대구 동구, 군소음 보상 근거 마련 ‘2차 소음영향도 조사’ 착수</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>newscham.net</t>
+          <t>tk.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://newscham.net/articles/115892</t>
+          <t>https://tk.newdaily.co.kr/site/data/html/2026/03/29/2026032900117.html</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-26 12:51:33.457342+00:00</t>
+          <t>2026-03-30 00:16:07.334813+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>창원시</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 취소 소송 승소 후 기본계획 집행정지 신청이 기각되었으며, 이에 대해 항고를 준비 중입니다.</t>
+          <t>1심 선고 예정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>새만금신공항백지화공동행동이 새만금 국제공항 개발사업 취소 소송에서 승소했으나, 기본계획 집행정지 신청은 기각되었습니다. 공동행동 측은 소음 피해 등 회복할 수 없는 손해가 아니라는 법원의 판단에 불복하여 일주일 내 항고할 예정입니다. 시민들은 자연을 대변하는 국민의 원고 적격을 확대해야 한다고 주장하며 이재명 정부의 대응을 촉구하고 있습니다.</t>
+          <t>창원시 천선쓰레기장으로 인한 환경오염 및 주민 건강 피해에 대해 천선동과 안민동 주민들이 창원시를 상대로 제기한 소송의 1심 선고가 4월 9일 예정되어 있습니다. 주민들은 소송 승소를 염원하는 기도회를 개최하며 환경 보호와 건강권 수호를 위한 의지를 다지고 있습니다. 쓰레기장 운영으로 인한 악취, 미세먼지, 수질 오염 등이 주요 쟁점입니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업은 법원에서 취소 소송 승소 판결을 받은 이력이 있어 사업 주체(대한민국)의 책임이 비교적 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 또한, 시민 1297명이 소송에 참여하는 등 집단적 피해가 예상되며(적합 조건 3), 법원 판결 및 환경 단체의 생태 조사 결과 등 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>창원시가 운영하는 쓰레기장으로 인한 환경오염 및 주민 건강 피해에 대한 소송으로, 상대방(창원시)의 책임이 명확하고 자력이 충분합니다. 천선동과 안민동 주민 다수가 장기간 악취, 미세먼지, 수질 오염 등으로 집단적 피해를 입었으며, 이는 피해 규모가 클 것으로 예상됩니다. 현재 1심 선고를 앞두고 있어 소송이 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>다수 (시민 1297명 이상)</t>
+          <t>천선동, 안민동 주민 다수</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>삼성·현대가 '생합' 하나라도 만들 수 있나? ...새만금신공항백지화공...</t>
+          <t>창원시 천선쓰레기장 소송 승소 염원 기도회 개최</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>gndomin.com</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032612031739933?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.gndomin.com/news/articleView.html?idxno=470203</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-26 12:50:05.617032+00:00</t>
+          <t>2026-03-29 12:50:53.397032+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>산불 피해 관련 특별법 제정 및 주민들의 지속적인 피해 호소</t>
+          <t>지진 피해 정신적 손해배상 대응을 위한 비상대책반 설치 및 지자체 협력 계획, 시민 서명운동 전개</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>경북 산불 발생 1주기를 맞아 추모제가 열렸으나, 28명의 사망자와 다수의 주민들은 여전히 일상 회복에 어려움을 겪고 있다. 주민들은 '산림 난개발을 부추기는 특별법'이 제정되는 등 방치된 현실에 대해 비판하고 있다.</t>
+          <t>박 예비후보가 당선 시 포항지진 피해 정신적 손해배상 대응을 위한 비상대책반을 설치하고 경상북도와 협력하겠다고 밝혔다. 이는 포항지진 피해자들의 손해배상 소송을 지원하고 추가적인 법적 대응을 모색하기 위한 움직임으로 보이며, 시민 서명운동도 전개될 예정이다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확) 기사에서 '산림 난개발을 부추기는 특별법'과 '방치된 현실'을 언급하며 정부의 책임이 간접적으로 시사됨. 적합 조건 2(상대방 자력 충분) 상대방이 정부이므로 자력이 충분함. 적합 조건 3(집단적 피해) 28명 사망 및 다수의 주민이 일상 회복을 못하고 있어 집단적 피해가 명확함. 적합 조건 4(피해 규모 큼) 28명 사망은 매우 큰 피해 규모임. 적합 조건 5(증거 확보 가능) 대규모 산불이므로 관련 정부 조사 보고서, 피해 현황 자료 등 객관적 증거 확보가 용이할 것으로 예상됨.</t>
+          <t>포항지진은 지열발전소로 인한 인재로 국가/공공기관의 책임이 명확하며(적합 조건 1, 2), 다수의 포항 시민이 피해를 입어 집단적 피해 규모가 크다(적합 조건 3, 4). 정부 조사 결과 등 객관적 증거가 충분하고(적합 조건 5), 지자체 협력 및 비상대책반 설치 등 공적 절차가 진행될 예정이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>28명 사망, 다수 주민</t>
+          <t>포항 시민 다수</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>경북 산불 1주기 추모제···여전히 일상 회복 못한 주민들</t>
+          <t>포항지진 소송 대응 비상지원단 당선 즉시 가동…시민 서명운동 전개</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>newsmin.co.kr</t>
+          <t>ttlnews.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.newsmin.co.kr/news/130562/</t>
+          <t>http://www.ttlnews.com/news/articleView.html?idxno=3093466</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-26 12:16:50.408779+00:00</t>
+          <t>2026-03-29 12:41:49.396318+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>국토부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>1심 취소소송 인용 판결 후 항소심 진행 중</t>
+          <t>지진 피해 손해배상 대응을 위한 비상대책반 및 법률지원단 구성 구상</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>새만금 신공항 추진 과정에서 국토부가 조류 충돌 위험 및 생태계 파괴 관련 조사를 제대로 하지 않았다는 이유로 1심 서울행정법원에서 취소소송 인용 판결이 나왔다. 새만금신공항백지화공동행동은 이 판결을 환영하며 현재 진행 중인 항소심을 주시하고 있다.</t>
+          <t>박용선 포항시장 예비후보가 지진 피해 손해배상 대응을 위한 비상대책반 및 법률지원단 구성을 약속했다. 경상북도와 협력하여 공동 대응 체계를 마련하고, 청년 및 소상공인 지원과 함께 지진 피해 해결에 집중하겠다는 의지를 밝혔다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>국토부의 책임이 1심에서 인정되었고(적합 조건 1, 5), 상대방(국토부)의 자력이 충분하며(적합 조건 2), 환경 파괴로 인한 집단적 피해 가능성이 높음(적합 조건 3, 4). 현재 항소심 진행 중으로 종결된 사건이 아니므로 소송금융 투자에 적합함.</t>
+          <t>포항 지진 피해는 집단적 피해(다수 피해자)이며 피해 규모가 매우 크고, 정부 조사 결과(증거 확보 가능) 인재로 밝혀져 상대방 책임이 명확하다. 또한 상대방(대한민국)의 자력이 충분하며, 현재 정치권에서 법률지원단 구성 등 공적 절차(소송 제외)를 통한 공동 대응 체계 마련을 구상하고 있어 소송금융 투자 적합도가 높다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>다수 (환경 단체 및 지역 주민)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>새만금 신공항 '집행정지 신청' 기각됐을 뿐 '기본계획 취소' 항소심 '진...</t>
+          <t>박용선 포항시장 예비후보, 청년·소상공인 지원과 지진 피해 해결 약속</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>jbsori.com</t>
+          <t>eroun.net</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>http://www.jbsori.com/news/articleView.html?idxno=17073</t>
+          <t>https://www.eroun.net/news/articleView.html?idxno=76754</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-26 00:32:07.195512+00:00</t>
+          <t>2026-03-29 12:39:35.618653+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>청주시와 소송 진행 중</t>
+          <t>포항지진 관련 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>하이트진로와 오비맥주 두 주류 기업이 청주시 현도산단 폐기물 문제로 공장 이전을 검토하며 공동 대응에 나섰습니다. 청주시 관계자는 해당 사안이 현재 소송 중이라고 밝혔습니다.</t>
+          <t>박용선 포항시장 예비후보가 당선 시 포항지진 소송에 대한 비상지원단 및 법률지원단을 구성하여 시민 권리 보호에 나서겠다고 밝혔다. 경상북도와 협력하여 공동 대응 체계를 구축하고, 시민 참여 서명운동을 전개할 계획이다. 이는 포항지진 피해자들의 손해배상 소송을 지원하기 위한 방안이다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분 - 청주시 공공기관), 4(피해 규모 큼 - 공장 이전 검토), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 이미 소송이 진행 중인 사건으로, 법적 쟁점이 구체화되어 있어 소송금융 투자에 적합합니다.</t>
+          <t>포항지진은 정부 조사 결과 인재로 밝혀져 상대방(대한민국)의 책임이 명확하며(적합 조건 1), 국가를 상대로 한 소송이므로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입어 집단적 피해에 해당하며(적합 조건 3), 피해 규모 또한 상당할 것으로 예상됩니다(적합 조건 4). 정부 조사 결과라는 객관적 증거도 존재합니다(적합 조건 5). 현재 소송이 진행 중이거나 활발히 준비되고 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>하이트진로 · 오비맥주,  공장 이전 검토 … 청주 현도산단 폐기물 선...</t>
+          <t>박용선 포항시장 예비후보, 포항지진 소송 대응 비상지원단 당선 즉시 ...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>smartbizn.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726543</t>
+          <t>https://www.smartbizn.com/news/articleView.html?idxno=140625</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-26 00:31:43.780366+00:00</t>
+          <t>2026-03-29 12:35:01.679171+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각/각하 결정에 대한 항고 예정</t>
+          <t>군소음 피해 보상을 위한 소음영향도 측정 진행 중</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업 기본계획 취소소송에서 주민들이 1심 승소했으나, 국토교통부가 불복하여 현재 항소심이 진행 중입니다. 주민들이 제기한 집행정지 신청은 법원에서 기각·각하되었으나, 원고 측은 즉각 항고할 예정입니다. 이 사건은 새만금 국제공항 건설로 인한 환경상 이익 침해를 다투는 행정소송입니다.</t>
+          <t>대구 동구는 대구비행장(K2) 군소음으로 인한 주민 피해 보상을 위해 2차 소음영향도 측정을 실시하고 있습니다. 동구청은 이번 조사가 향후 5년간의 피해보상을 위한 중요한 절차임을 강조하며 주민들의 적극적인 참여를 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>국토교통부를 상대로 한 행정소송으로 상대방의 자력이 충분하며, 1297명의 주민이 참여한 집단적 피해 사건입니다. 1심에서 주민들이 승소하여 상대방 책임(행정계획의 위법성)이 비교적 명확하며, 새만금 국제공항 건설로 인한 환경 및 생활환경 피해 규모가 크고 증거 확보 가능성이 높습니다. 현재 항소심이 진행 중으로 종결되지 않아 소송금융 투자에 적합합니다.</t>
+          <t>대구비행장(K2) 군소음으로 인한 피해는 상대방 책임이 명확하며(적합 조건 1), 상대방인 정부/군(공공기관)은 자력이 충분합니다(적합 조건 2). 대구 동구 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '소음영향도 측정'이라는 공식적인 증거 확보 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>1297명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>새만금국제공항 집행정지 신청 기각·각하…법원 “주민 직접적 피해 소...</t>
+          <t>대구 동구, 대구비행장(K2) 2차 소음영향도 측정 실시</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260325518449?OutUrl=naver</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597337</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-26 00:30:30.183224+00:00</t>
+          <t>2026-03-29 12:20:02.945850+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr"/>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제위원회 진행 중</t>
+          <t>소송 진행 중이며, 정치권에서 법률 지원단 구성 및 서명운동 전개 예정</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>금한승 기후에너지환경부 1차관이 가습기살균제 피해구제위원회에 참석하는 일정이 보도되었다. 이는 가습기살균제 사건과 관련된 공적 절차가 여전히 진행 중임을 시사한다. 가습기살균제 사건은 대규모 집단 피해를 야기한 사건으로, 기업의 책임이 명확하고 증거가 충분하여 소송금융 투자에 적합하다.</t>
+          <t>박용선 후보는 당선 시 포항지진 소송에 대응하기 위한 비상 법률지원단을 구성하고 경상북도와 협력하여 공동대응체계를 구축하겠다고 밝혔다. 이는 지진 피해 시민들의 권리 보호를 위한 것으로, 시민 참여 기반의 서명운동도 전개할 예정이다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 기업의 책임이 명확하고(적합 조건 1), 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단적 피해 사례이다(적합 조건 3, 4). 정부 조사 등을 통해 증거가 확보되었고(적합 조건 5), 피해구제위원회를 통한 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
+          <t>포항지진은 인재로 판명되어 상대방(정부/공공기관)의 책임이 명확하고 자력이 충분하다. 수만 명의 포항 시민이 피해를 입은 집단적 피해 사건이며, 정부 조사 결과 등 객관적 증거가 확보되어 소송금융 적합도가 높다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]경제(3월26일목요일)</t>
+          <t>[6·3 지방선거] 박용선,  당선 즉시 포항지진 소송 대응 비상지원단 당...</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260325_0003562502</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726834</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-26 00:14:23.258687+00:00</t>
+          <t>2026-03-29 00:27:39.948213+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심 진행 중, 2차 변론 예정</t>
+          <t>탄소중립기본법 개정 논의 중, 헌법재판소 헌법불합치 결정</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>새만금국제공항 개발사업에 대해 시민 1300여 명이 철새 서식지 파괴 및 조류 충돌 위험 등을 이유로 제기한 행정소송의 항소심이 진행 중이다. 1심에서는 원고 승소 판결이 나왔으나, 항소심에서 제기된 집행정지 신청은 기각 및 각하되었다. 국토교통부는 1심 패소 사유에 대한 보완 대책을 마련하여 2차 변론에서 제시할 예정이다.</t>
+          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정에 따라 국회에서 법 개정을 위한 첫 토론회가 개최되었다. 전문가와 시민들은 2050 탄소중립 목표 달성을 위해 탄소 감축 속도를 앞당겨야 한다고 강조했으며, 미래세대가 겪을 기후위기 피해에 대한 우려를 표명했다. 이는 정부의 기후 정책 미흡으로 인한 미래세대의 광범위한 피해 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>1심에서 원고 승소 판결로 사업의 문제점이 인정되었으며(상대방 책임 명확), 국토교통부가 상대방으로 자력이 충분합니다. 1300여 명의 시민이 제기한 집단 소송이며, 1심 판결을 통해 조류 충돌 위험성 및 경제성 부족에 대한 증거가 확보된 상태입니다. 현재 항소심이 진행 중으로, 1심 원고 승소 판결은 소송금융 투자에 긍정적인 요소입니다.</t>
+          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정으로 정부의 책임이 명확하며(상대방 책임 명확), 대한민국이라는 자력 있는 상대방이 존재합니다(상대방 자력 충분). 미래세대를 포함한 다수의 피해자가 예상되며(집단적 피해), 기후위기로 인한 피해 규모는 매우 큽니다(피해 규모 큼). 헌법불합치 결정과 국회 토론회 등 공적 절차가 진행 중이며(증거 확보 가능, 공적 절차 진행 중), 이는 소송금융 투자에 매우 적합한 조건입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>1300여명</t>
+          <t>미래세대 다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>새만금 국제공항 다시 속도 붙나…집행정지 2건 기각·각하</t>
+          <t>“탄소 감축, 중요한 건 속도”…첫 토론회서 나온 주문 [기웃, 기후]</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260325001284</t>
+          <t>https://www.segye.com/newsView/20260328506886?OutUrl=naver</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-25 13:12:56.192792+00:00</t>
+          <t>2026-03-29 00:26:19.795932+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>대한민국 정부, 전라북도</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>집행정지 신청 기각, 본안 소송 및 환경영향평가 절차 진행 예정</t>
+          <t>기존 소송 진행 중 및 추가 소송 예상, 시장 후보의 법률 지원단 구성 공약</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설을 둘러싼 논쟁이 찬반에서 방향성 경쟁으로 전환된 가운데, 법원이 집행정지 신청을 기각했습니다. 그러나 수라갯벌 훼손, 천연기념물 보호, 조류충돌 위험 등 환경 및 안전 문제에 대한 시민단체의 문제 제기가 여전히 유효하며, 본안 소송과 환경영향평가 절차가 남아있습니다. 전북지사 경선 후보들은 공항 필요성에는 동의하나, 환경 및 안전 검증을 전제로 한 조건부 추진 등 각기 다른 접근 방식을 제시하고 있습니다.</t>
+          <t>포항시장 예비후보 박용선이 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 단순한 자연재해가 아닌 중대한 사건이며, 포항시가 적극적인 법률 대응 체계를 구축하고 시민 권리 보호에 나서야 한다고 강조했다. 이를 위해 비상대책반 및 비상 법률지원단을 구성하고 시민 서명운동을 전개할 계획이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>상대방(정부/지자체)의 자력이 충분하며, 환경영향평가 등 공적 절차가 진행 중이고, 시민단체가 제기한 수라갯벌 훼손 및 조류충돌 위험 등 환경적 피해와 책임 소재가 명확해질 가능성이 높습니다. 본안 소송이 남아있어 소송금융 투자 기회가 있습니다.</t>
+          <t>상대방 책임이 명확(정부 조사 결과 인재로 판명), 상대방 자력 충분(국가), 집단적 피해(수만 명 이상 포항 시민), 피해 규모 큼(정신적 피해 및 다수 피해자), 객관적 증거 존재(정부 조사 결과 및 기존 판례). 사건이 아직 종결되지 않았으며, 시장 후보가 적극적인 법률 지원을 약속하며 소송 대응을 강조하고 있어 추가 소송 발굴 및 지원 가능성이 높음.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>“공항은 찬성하지만 해법은 삼인삼색”…전북지사 3인, 새만금공항서 ...</t>
+          <t>박용선  포항지진 소송 대응 비상지원단 당선 즉시 가동</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032518143517391?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260328010009527</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-25 13:06:36.087016+00:00</t>
+          <t>2026-03-28 12:43:34.944778+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>하이트진로와 오비맥주 등 입주 기업들이 공동 입장문을 통해 폐기물 선별장 공사 중단 및 전면 재검토를 요구하며 청주시와 대립 중</t>
+          <t>포항시장 예비후보가 당선 시 비상대책반 및 법률지원단 구성 약속</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>충북 청주 현도일반산업단지 내 재활용 폐기물 선별장 건립 추진에 하이트진로와 오비맥주 등 입주 기업들이 강력 반발하고 있습니다. 기업들은 식품 안전, 근로자 건강권 위협 및 절차적 정당성, 입지 선정 공정성 문제를 제기하며 공사 중단과 전면 재검토를 요구하고 있으나, 청주시는 문제가 없다는 입장입니다. 이로 인해 기업들은 브랜드 이미지 타격과 매출 감소, 수십억 원의 설비 투자 비용 발생을 우려하고 있습니다.</t>
+          <t>박용선 포항시장 예비후보가 2017년 포항지진으로 인한 시민들의 정신적 피해 문제 해결을 위해 당선 즉시 비상 대응 체계를 가동하겠다고 밝혔다. 그는 지진 피해가 현재 진행형의 문제임을 강조하며, 비상경제대책 인수위 내에 지진 피해 정신적 손해배상 대응을 위한 비상대책반과 법률지원단을 구성할 계획이다. 이를 통해 시민 권리 보호 및 지역사회의 의지를 결집하겠다는 방침이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>청주시(공공기관)가 상대방으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주 기업 다수가 피해를 입고 있어 집단적 피해에 해당합니다(적합 조건 3). 식품 안전 문제로 인한 브랜드 이미지 타격, 매출 감소, 수십억 원의 방어적 설비 투자 비용 등 잠재적 피해 규모가 크며(적합 조건 4), 청주시의 절차적 정당성 및 환경 영향 검증 부족 등 책임 여부가 쟁점이 될 수 있습니다(적합 조건 1). 관련 행정 절차 및 환경 평가 문서들이 증거로 활용될 수 있습니다(적합 조건 5).</t>
+          <t>포항지진은 정부 조사로 인재임이 명확히 밝혀졌고(상대방 책임 명확), 상대방인 국가의 자력이 충분합니다. 포항 시민 전체의 정신적 피해로 집단적 피해이며(피해 규모 큼, 집단적 피해), 시장 후보가 당선 시 법률지원단 구성을 약속하는 등 공적 절차 진행 및 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>수십억 원(방어적 설비 투자 비용), 매출 감소(미상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>하이트진로, 오비맥주 등 현도산단 입주 기업 다수 및 근로자</t>
+          <t>포항 시민 다수</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>식품공장 350m 앞 폐기물시설…하이트진로·오비맥주 강력 반발</t>
+          <t>박용선  포항지진 정신적 피해 끝까지 해결 ...당선 즉시 비상대응 체계...</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260325001055</t>
+          <t>http://www.inews24.com/view/1954463</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-25 12:43:17.275448+00:00</t>
+          <t>2026-03-28 12:41:39.415498+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>국토교통부 장관</t>
+          <t>국토교통부, 전라북도특별자치도</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 본안 소송 항소심 진행 중이며, 집행정지 신청 기각에 대해 환경단체가 항고를 예고했다.</t>
+          <t>새만금신공항 건설 취소소송 2심 진행 중, 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 집행정지 신청이 서울고등법원에서 기각되었다. 재판부는 주민들의 소음 피해를 회복 불가능한 손해로 보지 않았고, 수라갯벌 훼손 주장은 신청인 적격이 없다고 판단했다. 환경단체는 이에 반발하며 항고를 예고했으며, 본안 소송 항소심이 최종 분수령이 될 전망이다.</t>
+          <t>새만금신공항 건설 계획은 철새 도래지인 수라갯벌을 파괴하고 조류충돌 위험이 높아 환경 단체와 시민들이 반대하고 있다. 서울행정법원은 1심에서 건설 취소 판결을 내렸으나, 국토부와 전라북도가 항소하여 현재 2심이 진행 중이다. 최근 집행정지 신청은 기각되었다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 자력 충분 (국토교통부), 집단적 피해 (환경단체 및 주민), 피해 규모 큼 (새만금 갯벌 훼손), 증거 확보 가능 (1심에서 절차적·내용적 하자 인정). 1심에서 이미 절차적·내용적 하자가 인정되어 상대방 책임이 명확해질 가능성이 높고, 환경단체가 조직적으로 대응하며 항고를 예고하고 있어 소송금융 투자 기회가 충분하다.</t>
+          <t>국토부와 전라북도라는 자력 있는 공공기관이 상대방이며, 새만금신공항 건설로 인한 환경 파괴 및 소음 피해는 다수의 국민에게 영향을 미치는 집단적 피해이다. 이미 1심에서 건설 취소 판결이 나왔고, 조류충돌 위험 등 객관적 증거가 충분하여 상대방 책임이 명확하다. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>대한민국 국민 다수 (원고인단 1294명)</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>법원, 새만금 신공항 집행정지 ‘기각’···환경단체 “사업 강행 면...</t>
+          <t>법과 인류문명에 대한 절망을 회복할 수 있는가?</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603251427001</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003219074&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-25 12:41:17.128836+00:00</t>
+          <t>2026-03-28 12:40:50.688661+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>낙월블루하트 및 안마해상풍력 사업자</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>행정처분 취소소송 및 집행정지 신청 진행 중</t>
+          <t>해상풍력 건설 완료 임박, 어민 피해 및 사고 위험 공론화 요구</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>청주시가 현도일반산업단지 내 폐기물 선별장 건립을 추진하자, 현도공단 입주기업협의회가 이에 반발하며 행정처분 취소 소송 및 집행정지 신청을 제기했다. 기업들은 폐기물 시설로 인한 환경적, 경제적 피해를 우려하고 있다.</t>
+          <t>낙월·안마해상풍력 발전단지 건설로 인해 영광군 어민들이 어업권 침해, 유류비 증가, 안전 사고 위험 등 심각한 피해를 호소하고 있습니다. 2025년 이미 사망 및 충돌 사고가 발생했음에도 공론화되지 않았으며, 어민들은 건설사들이 책임 소재를 어민에게 전가할 것을 우려하며 보상 및 제도 개선을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확): 청주시가 폐기물 선별장 건립을 추진하며 행정처분을 내린 주체로 명확히 특정됩니다. 적합 조건 2(상대방 자력 충분): 피고가 공공기관인 청주시이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 현도공단 입주기업협의회가 소송을 제기하는 것으로 보아 다수의 기업이 공동으로 피해를 입고 있습니다. 적합 조건 6(공적 절차 진행 중): 행정처분 취소소송은 이미 공적 절차(행정처분)에 대한 법적 대응이므로 관련성이 높습니다. 현재 행정소송이 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
+          <t>해상풍력 발전 사업자들의 책임이 비교적 명확하며(사고 발생, 항행 불가능 진단), 대기업으로 자력이 충분합니다. 영광군 어민 800여 척이 집단적으로 어업권 침해, 유류비 증가, 안전 사고 위험 등 큰 피해를 입고 있으며, 이미 사망 및 부상 사고가 발생했습니다. 사고 기록, 해상교통안전진단 등 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>현도공단 입주기업 다수</t>
+          <t>영광군 어민 약 800여 척의 어선업 허가 선박 소유자 및 그 가족</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>[TOP's Pick] [유통] 오비맥주·하이트진로  청주시 현도공단 내 폐기물...</t>
+          <t>낙월·안마해상풍력 인근 주민  사고 위험·보상 논의하자고 해도 가짜...</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>topdaily.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.topdaily.kr/articles/109379</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338614</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-25 12:40:44.556800+00:00</t>
+          <t>2026-03-27 12:29:15.610882+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>산불 진화 중 사망한 대원 및 공무원 유족들이 지방자치단체와 보상액 갈등으로 소송 준비 중. 주민들은 주택 및 산림 피해 복구 지연.</t>
+          <t>2025년 대형 산불 피해에 대한 분석 및 정책 제언 단계</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>1년 전 경남 산청·하동 대형 산불로 축구장 4천7백여 개 산림과 주택 28채가 소실되고, 산불 진화 과정에서 4명의 대원과 공무원이 숨졌습니다. 주민들은 삶의 터전을 잃고 공동체 붕괴 위기를 겪고 있으며, 사망자 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중입니다.</t>
+          <t>2025년 대형 산불로 10만㏊의 막대한 피해가 발생했으며, 이는 인간의 부주의와 구시대적 관행이 주된 원인으로 지목됩니다. 산불이 송전망, 통신 기지국, 주거 단지 등 국가 시스템을 위협하는 재난으로 인식되며, 징벌적 손해배상 도입 및 산림청의 관리 권한 확대 등 강력한 법적, 제도적 개선이 시급하다는 주장이 제기되었습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>지방자치단체가 소송 상대방이 될 가능성이 높아 자력이 충분하며(적합 조건 2), 축구장 4천7백여 개 산림 및 주택 28채 소실, 사망자 4명 발생 등 집단적이고 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 산불 원인 및 사망 사실 등 증거 확보가 용이하며(적합 조건 5), 유족들이 이미 소송을 준비 중인 점도 긍정적입니다.</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 가능)에 해당합니다. 산불 발생의 68%가 인간 활동 영역에서 시작되며, 입산자 실화, 쓰레기 및 논·밭두렁 소각 등 부주의 또는 고의적 행위가 주된 원인으로 지목되어 책임 소재가 명확합니다. 10만㏊에 달하는 광범위한 피해와 주거 단지 초토화로 다수의 피해자가 발생하여 집단소송 가능성이 높고, 징벌적 손해배상 도입 필요성이 제기되는 등 강력한 법적 대응의 필요성이 강조되고 있어 소송금융 투자 기회가 높습니다. 다만, 개별 가해자의 자력 확보 및 국가의 예방 관리 책임 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>주택 28채 소실, 산림 4천7백여 축구장 면적 피해, 사망자 4명 유족, 다수 주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>[산불 1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
+          <t>[산림백서] 산불, 국가 시스템을 위협하는 재난</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517812&amp;ref=A</t>
+          <t>https://www.seoul.co.kr/news/editOpinion/opinion/forestwhitepaper/2026/03/27/20260327025002?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-25 12:38:17.088041+00:00</t>
+          <t>2026-03-27 00:37:28.595262+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>소각장 운영 업체 및 관련 지자체</t>
+          <t>스페이스X</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>난개발·환경오염 방지 및 주민알권리 조례 운동본부 활동, 지방선거 공약 채택 촉구</t>
+          <t>잠재적 환경 및 공중 안전 문제 제기, 규제 부족</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>충북 청주 북이면에 위치한 소각장이 27년간 운영되며 악취와 유해물질을 배출, 주민 60명이 암으로 사망하는 등 심각한 환경 피해를 야기했습니다. 기업과 행정의 정보 은폐 및 제도적 허점이 문제로 지적되며, 전국 80개 환경·시민사회단체가 '난개발·환경오염 방지 및 주민알권리 조례 운동본부'를 꾸려 지방선거 공약 채택을 촉구하고 있습니다.</t>
+          <t>스페이스X가 발사할 100만 개 위성으로 인해 밤하늘이 심각하게 훼손되고 대기 오염, 충돌 위험, 우주 쓰레기 증가 등 전 지구적 환경·안전 문제가 악화될 수 있다는 우려가 제기되었다. 현재 이러한 초대형 위성군에 대한 규제와 정보 공개가 매우 부족한 상황이다. 이는 인류 전체의 우주 환경을 훼손할 수 있는 잠재적 위협으로 평가된다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>소각장 운영 업체와 인허가 지자체의 책임이 명확하며, 청주 북이면에서만 60명의 암 사망자가 발생하는 등 집단적이고 심각한 피해가 발생했습니다. 악취, 연기, 농작물 오염 등 직접적인 증거와 사망 통계가 존재하며, '난개발·환경오염 방지 및 주민알권리 조례 운동본부'가 조직되어 지방선거 공약 채택을 촉구하는 등 공적 절차가 진행 중입니다. 상대방인 지자체는 충분한 자력을 갖추고 있습니다.</t>
+          <t>대기업 피고(SpaceX)의 자력이 충분하며, 전 지구적 규모의 집단적 피해(밤하늘 훼손, 대기 오염, 우주 쓰레기 증가) 가능성이 제기되어 피해 규모가 매우 크다. 상대방의 책임이 비교적 명확하게 특정되고 있으며, 사회적 관심이 높아 소송금융 투자 가능성이 높다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>청주 북이면 주민 60명 암 사망, 전국적으로 다수</t>
+          <t>전 지구적 인류</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>처음엔 평범한 공장인 줄...  동네 까맣게 변했는데, 이유도 몰라 [그 ...</t>
+          <t>참세상 인터링크 위클리 (2026.03.26)</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>newscham.net</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217843&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://newscham.net/articles/115892</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-25 12:38:00.078234+00:00</t>
+          <t>2026-03-26 12:51:33.457342+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C72" t="inlineStr"/>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>경북도 추가 지원 및 2차 피해 보상 검토, 피해자단체와 간담회 진행</t>
+          <t>새만금 국제공항 개발사업 취소 소송 승소 후 기본계획 집행정지 신청이 기각되었으며, 이에 대해 항고를 준비 중입니다.</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>경북도는 초대형 산불 피해 주민들을 위한 추가 지원을 본격화하고 있습니다. 특히 비공식적 또는 무형적 가치 하락으로 인한 2차 피해에 대한 보상도 검토 중입니다. 경북도는 재건위원회 출범 이전에 이미 피해자단체와 15회가 넘는 간담회를 개최하여 주민들의 목소리를 청취했습니다.</t>
+          <t>새만금신공항백지화공동행동이 새만금 국제공항 개발사업 취소 소송에서 승소했으나, 기본계획 집행정지 신청은 기각되었습니다. 공동행동 측은 소음 피해 등 회복할 수 없는 손해가 아니라는 법원의 판단에 불복하여 일주일 내 항고할 예정입니다. 시민들은 자연을 대변하는 국민의 원고 적격을 확대해야 한다고 주장하며 이재명 정부의 대응을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>초대형 산불로 인해 다수의 피해 주민이 발생했으며(적합 조건 3), 2차 피해에 대한 보상까지 검토되는 점으로 보아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경북도가 피해자단체와 15회 이상 간담회를 개최하고 추가 지원 및 보상을 검토하는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 2차 피해 보상 주체가 경북도 또는 관련 공공기관일 경우 자력이 충분하여 소송금융 투자에 적합합니다(적합 조건 2).</t>
+          <t>새만금 국제공항 개발사업은 법원에서 취소 소송 승소 판결을 받은 이력이 있어 사업 주체(대한민국)의 책임이 비교적 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 또한, 시민 1297명이 소송에 참여하는 등 집단적 피해가 예상되며(적합 조건 3), 법원 판결 및 환경 단체의 생태 조사 결과 등 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (시민 1297명 이상)</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>경북도, 초대형 산불 피해 주민 위한 추가 지원 본격화</t>
+          <t>삼성·현대가 '생합' 하나라도 만들 수 있나? ...새만금신공항백지화공...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>gokorea.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.gokorea.kr/news/articleView.html?idxno=861498</t>
+          <t>https://www.pressian.com/pages/articles/2026032612031739933?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-25 12:17:33.464842+00:00</t>
+          <t>2026-03-26 12:50:05.617032+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 국무총리 산하 피해지원 및 재건위원회 활동 중</t>
+          <t>산불 피해 관련 특별법 제정 및 주민들의 지속적인 피해 호소</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>지난해 경북에서 발생한 대규모 산불로 3,500여명의 이재민과 막대한 산림 피해가 발생했다. 경북도는 산불 피해 지원 사각지대 해소를 위해 대책반을 꾸리고, 국무총리 산하 '피해지원 및 재건위원회'를 통해 화상 치료비, 후유증 사망 인정, 주거지원비 현실화 등 기존 제도에서 부족한 추가 지원 방안을 논의 중이다.</t>
+          <t>경북 산불 발생 1주기를 맞아 추모제가 열렸으나, 28명의 사망자와 다수의 주민들은 여전히 일상 회복에 어려움을 겪고 있다. 주민들은 '산림 난개발을 부추기는 특별법'이 제정되는 등 방치된 현실에 대해 비판하고 있다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>지난해 경북 산불로 3,500명 이상의 이재민과 막대한 산림 피해가 발생하여 집단적이고 대규모의 피해에 해당한다 (적합 조건 3, 4). 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정 및 국무총리 산하 재건위원회 활동 등 공적 절차가 진행 중이며 (적합 조건 6), 피해 사실 및 규모는 공식적으로 인정되어 증거 확보가 용이하다 (적합 조건 5). 기존 지원의 사각지대가 명확히 언급되어 추가적인 법적 구제 필요성이 높다.</t>
+          <t>적합 조건 1(상대방 책임 명확) 기사에서 '산림 난개발을 부추기는 특별법'과 '방치된 현실'을 언급하며 정부의 책임이 간접적으로 시사됨. 적합 조건 2(상대방 자력 충분) 상대방이 정부이므로 자력이 충분함. 적합 조건 3(집단적 피해) 28명 사망 및 다수의 주민이 일상 회복을 못하고 있어 집단적 피해가 명확함. 적합 조건 4(피해 규모 큼) 28명 사망은 매우 큰 피해 규모임. 적합 조건 5(증거 확보 가능) 대규모 산불이므로 관련 정부 조사 보고서, 피해 현황 자료 등 객관적 증거 확보가 용이할 것으로 예상됨.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>3500여명 (이재민), 26명 사망, 31명 부상</t>
+          <t>28명 사망, 다수 주민</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해 사각지대 대책반 꾸려…추가 지원 논의</t>
+          <t>경북 산불 1주기 추모제···여전히 일상 회복 못한 주민들</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>newsmin.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/yeongnam/1251033.html</t>
+          <t>https://www.newsmin.co.kr/news/130562/</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-25 12:15:38.476181+00:00</t>
+          <t>2026-03-26 12:16:50.408779+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국토부</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 피해구제 및 지원 등을 위한 특별법 시행 중, 피해자 불만 제기</t>
+          <t>1심 취소소송 인용 판결 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 발생 1년 후, 정부가 피해구제 특별법을 시행했으나, 70년간 송이 채취로 생계를 이어온 노인 등 일부 피해자들은 특별법이 실질적인 도움이 되지 못한다고 호소하고 있다. 이는 특별법의 실효성에 대한 의문을 제기하며, 추가적인 피해 구제 방안 모색의 필요성을 시사한다.</t>
+          <t>새만금 신공항 추진 과정에서 국토부가 조류 충돌 위험 및 생태계 파괴 관련 조사를 제대로 하지 않았다는 이유로 1심 서울행정법원에서 취소소송 인용 판결이 나왔다. 새만금신공항백지화공동행동은 이 판결을 환영하며 현재 진행 중인 항소심을 주시하고 있다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 매우 크다(적합 조건 4). 정부가 특별법을 시행하여 공적 절차가 진행 중이나(적합 조건 6), 기사 내용상 피해자들의 불만이 여전하여 추가적인 법적 구제 가능성이 높다. 상대방(대한민국 또는 산불 원인 제공자)의 자력은 충분할 것으로 예상된다(적합 조건 2).</t>
+          <t>국토부의 책임이 1심에서 인정되었고(적합 조건 1, 5), 상대방(국토부)의 자력이 충분하며(적합 조건 2), 환경 파괴로 인한 집단적 피해 가능성이 높음(적합 조건 3, 4). 현재 항소심 진행 중으로 종결된 사건이 아니므로 소송금융 투자에 적합함.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (환경 단체 및 지역 주민)</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>[경북산불 1년] 70년 ‘송이 황금산’ 잃은 노인에게 특별법은 ‘남의 ...</t>
+          <t>새만금 신공항 '집행정지 신청' 기각됐을 뿐 '기본계획 취소' 항소심 '진...</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>jbsori.com</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260325500380</t>
+          <t>http://www.jbsori.com/news/articleView.html?idxno=17073</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-25 12:15:15.013589+00:00</t>
+          <t>2026-03-26 00:32:07.195512+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>경남 산청군, 하동군</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>사망자 유족들이 지방자치단체와의 보상액 갈등으로 소송 준비 중</t>
+          <t>청주시와 소송 진행 중</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>1년 전 경남 산청·하동 산불로 축구장 4천7백여 개 산림과 주택 28채가 전소되는 등 막대한 피해가 발생했습니다. 산불 진화 과정에서 숨진 대원과 공무원 4명의 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중이며, 다수의 주민들도 삶의 터전을 잃고 고통받고 있습니다.</t>
+          <t>하이트진로와 오비맥주 두 주류 기업이 청주시 현도산단 폐기물 문제로 공장 이전을 검토하며 공동 대응에 나섰습니다. 청주시 관계자는 해당 사안이 현재 소송 중이라고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>산불의 원인이 예초기 불티로 특정되어 상대방 책임의 여지가 있고(적합 조건 1), 상대방이 지방자치단체로 자력이 충분하며(적합 조건 2), 주택 28채 전소 및 4명의 사망자 발생 등 집단적 피해와 큰 피해 규모가 확인됩니다(적합 조건 3, 4). 유족들이 지자체와의 보상액 갈등으로 소송을 준비 중이며, 이는 소송금융 투자 기회로 볼 수 있습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분 - 청주시 공공기관), 4(피해 규모 큼 - 공장 이전 검토), 5(증거 확보 가능 - 소송 진행 중)에 해당합니다. 이미 소송이 진행 중인 사건으로, 법적 쟁점이 구체화되어 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>주민 다수, 사망자 유족 4명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>[산불1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
+          <t>하이트진로 · 오비맥주,  공장 이전 검토 … 청주 현도산단 폐기물 선...</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517477&amp;ref=A</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=726543</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-25 00:46:07.758229+00:00</t>
+          <t>2026-03-26 00:31:43.780366+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>부산시교육청</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>손해배상 청구 소송 제기 예정</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각/각하 결정에 대한 항고 예정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>부산 동구가 도시재생사업을 위해 사들인 옛 좌천초 부지에 대량의 건설 폐기물이 매립된 사실을 확인했습니다. 이에 동구는 폐기물 반출비 8억 원을 놓고 부산시교육청을 상대로 손해배상 청구 소송을 제기할 예정입니다.</t>
+          <t>새만금국제공항 개발사업 기본계획 취소소송에서 주민들이 1심 승소했으나, 국토교통부가 불복하여 현재 항소심이 진행 중입니다. 주민들이 제기한 집행정지 신청은 법원에서 기각·각하되었으나, 원고 측은 즉각 항고할 예정입니다. 이 사건은 새만금 국제공항 건설로 인한 환경상 이익 침해를 다투는 행정소송입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(폐기물 매립), 상대방에게 자력이 충분하고(부산시교육청은 공공기관), 피해 규모가 8억 원으로 크며, 매립된 폐기물 확인 및 반출비 산정으로 증거 확보가 용이할 것으로 판단됩니다. 적합 조건 4개 이상에 해당합니다.</t>
+          <t>국토교통부를 상대로 한 행정소송으로 상대방의 자력이 충분하며, 1297명의 주민이 참여한 집단적 피해 사건입니다. 1심에서 주민들이 승소하여 상대방 책임(행정계획의 위법성)이 비교적 명확하며, 새만금 국제공항 건설로 인한 환경 및 생활환경 피해 규모가 크고 증거 확보 가능성이 높습니다. 현재 항소심이 진행 중으로 종결되지 않아 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>8억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1297명 이상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>옛 좌천초 운동장에 매립 폐기물…반출비 8억 놓고 소송전</t>
+          <t>새만금국제공항 집행정지 신청 기각·각하…법원 “주민 직접적 피해 소...</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260325.22008007407</t>
+          <t>https://www.segye.com/newsView/20260325518449?OutUrl=naver</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-24 13:19:59.128216+00:00</t>
+          <t>2026-03-26 00:30:30.183224+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>페놀 오염수 배출 관련 전현직 임직원 형사사건 대법원 상고 및 1,760억원 과징금 취소 행정소송 진행 중</t>
+          <t>가습기살균제 피해구제위원회 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>현대오일뱅크가 2019년부터 2022년까지 페놀 함유 폐수를 방지시설 없이 배출한 혐의로 전현직 임직원들이 실형을 선고받고 1,760억원 규모의 과징금이 부과되었습니다. 사측은 이에 불복하여 현재 대법원 상고와 과징금 취소 행정소송을 진행 중입니다. 이 사건은 현대오일뱅크의 경영 불확실성을 가중시키는 요인으로 작용하고 있습니다.</t>
+          <t>금한승 기후에너지환경부 1차관이 가습기살균제 피해구제위원회에 참석하는 일정이 보도되었다. 이는 가습기살균제 사건과 관련된 공적 절차가 여전히 진행 중임을 시사한다. 가습기살균제 사건은 대규모 집단 피해를 야기한 사건으로, 기업의 책임이 명확하고 증거가 충분하여 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>현대오일뱅크의 페놀 오염수 배출 사건은 전현직 임직원 실형 선고와 1,760억원 규모의 과징금 부과로 상대방의 책임이 명확하며(적합 조건 1, 5), HD현대오일뱅크는 자력이 충분한 대기업입니다(적합 조건 2). 이미 공적 절차(형사 처벌 및 과징금 부과)가 진행되었고 현재 대법원 상고 및 행정소송이 진행 중이며(적합 조건 6), 과징금 규모는 사건의 중대성을 보여줍니다(적합 조건 4). 직접적인 피해자 규모는 명시되지 않았으나, 환경 오염 사건의 특성상 집단적 피해 발생 가능성이 높습니다.</t>
+          <t>가습기살균제 사건은 기업의 책임이 명확하고(적합 조건 1), 대기업이 상대방으로 자력이 충분하며(적합 조건 2), 수많은 피해자가 발생한 대표적인 집단적 피해 사례이다(적합 조건 3, 4). 정부 조사 등을 통해 증거가 확보되었고(적합 조건 5), 피해구제위원회를 통한 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자에 매우 적합하다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>현대오일뱅크, 정제마진 호재 전망에도 '중동·사법리스크'에 안갯속</t>
+          <t>[오늘의 주요일정]경제(3월26일목요일)</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>greened.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.greened.kr/news/articleView.html?idxno=338388</t>
+          <t>https://www.newsis.com/view/NISX20260325_0003562502</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-23 13:20:18.564561+00:00</t>
+          <t>2026-03-26 00:14:23.258687+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>시민단체 반대 운동 및 가처분 소송 요구</t>
+          <t>서울고등법원 항소심 진행 중, 2차 변론 예정</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>한국농어촌공사가 평택호 수면 태양광 발전시설 설치 사업을 추진하자, 평택호 태양광 설치 반대 범시민대책위원회가 환경 및 지역경제 훼손을 우려하며 사업 중단을 촉구했습니다. 시민 200여 명이 집회에 참여했으며, 대책위는 한국농어촌공사의 사업 공모 중지, 평택시의 적극적인 반대 입장 표명 및 행정력 동원, 그리고 사업 중지 가처분 소송 즉각 시행 등 4대 요구안을 제시했습니다.</t>
+          <t>새만금국제공항 개발사업에 대해 시민 1300여 명이 철새 서식지 파괴 및 조류 충돌 위험 등을 이유로 제기한 행정소송의 항소심이 진행 중이다. 1심에서는 원고 승소 판결이 나왔으나, 항소심에서 제기된 집행정지 신청은 기각 및 각하되었다. 국토교통부는 1심 패소 사유에 대한 보완 대책을 마련하여 2차 변론에서 제시할 예정이다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>상대방인 한국농어촌공사는 공공기관으로 자력이 충분하며, 충분한 검증 없이 대규모 사업을 일방적으로 추진하여 책임이 명확합니다. 65만 평택시민의 공공자산 훼손 및 지역경제 타격이 예상되는 집단적 피해이며, 9000억 원 규모의 사업으로 피해 규모가 매우 큽니다. 시민단체가 조직적으로 반대 운동을 전개하며 가처분 소송을 요구하고 있어 소송금융 투자 적합도가 높습니다.</t>
+          <t>1심에서 원고 승소 판결로 사업의 문제점이 인정되었으며(상대방 책임 명확), 국토교통부가 상대방으로 자력이 충분합니다. 1300여 명의 시민이 제기한 집단 소송이며, 1심 판결을 통해 조류 충돌 위험성 및 경제성 부족에 대한 증거가 확보된 상태입니다. 현재 항소심이 진행 중으로, 1심 원고 승소 판결은 소송금융 투자에 긍정적인 요소입니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>65만 평택시민</t>
+          <t>1300여명</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>평택호 수면 태양광 사업 반대 확산…시민단체  사업 즉각 중단하라</t>
+          <t>새만금 국제공항 다시 속도 붙나…집행정지 2건 기각·각하</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1952231</t>
+          <t>https://www.newspim.com/news/view/20260325001284</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-23 13:19:22.479447+00:00</t>
+          <t>2026-03-25 13:12:56.192792+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>대한민국 정부</t>
+          <t>대한민국 정부, 전라북도</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>새만금 농생명 용지 산업용지 전환에 대한 정책 논의 및 전북도의회 대정부 건의안 채택. 국제공항 건설 관련 국토부와 시민사회 간 소송전 진행 중.</t>
+          <t>집행정지 신청 기각, 본안 소송 및 환경영향평가 절차 진행 예정</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>새만금 개발사업지 내 수라 갯벌지구(농생명 용지 3공구)를 산업용지로 전환하자는 주장이 제기되며 논쟁이 심화되고 있습니다. 전북도의회는 산업용지 전환을 촉구하는 대정부 건의안을 채택했으나, 환경 단체 등 시민사회는 멸종위기종 서식지인 수라 갯벌의 생태적 가치 훼손을 우려하며 반대하고 있습니다. 현재 국제공항 건설 용지를 두고 국토부와 시민사회 간 소송전이 진행 중인 상황입니다.</t>
+          <t>새만금국제공항 건설을 둘러싼 논쟁이 찬반에서 방향성 경쟁으로 전환된 가운데, 법원이 집행정지 신청을 기각했습니다. 그러나 수라갯벌 훼손, 천연기념물 보호, 조류충돌 위험 등 환경 및 안전 문제에 대한 시민단체의 문제 제기가 여전히 유효하며, 본안 소송과 환경영향평가 절차가 남아있습니다. 전북지사 경선 후보들은 공항 필요성에는 동의하나, 환경 및 안전 검증을 전제로 한 조건부 추진 등 각기 다른 접근 방식을 제시하고 있습니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>새만금 농생명 용지를 산업용지로 전환하려는 정책 결정에 대한 논쟁으로, 환경 파괴 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 대한민국 정부라는 충분한 자력의 상대방(적합 조건 2)이 존재하며, 멸종위기종 서식지 등 생태적 가치에 대한 증거 확보가 용이합니다(적합 조건 5). 전북도의회 건의안 채택 등 공적 절차가 진행 중이며(적합 조건 6), 관련하여 이미 소송전이 진행되는 등 법적 분쟁 가능성이 높습니다.</t>
+          <t>상대방(정부/지자체)의 자력이 충분하며, 환경영향평가 등 공적 절차가 진행 중이고, 시민단체가 제기한 수라갯벌 훼손 및 조류충돌 위험 등 환경적 피해와 책임 소재가 명확해질 가능성이 높습니다. 본안 소송이 남아있어 소송금융 투자 기회가 있습니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>환경 단체, 지역 주민, 어민 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>[사설]새만금 농생명용지 전환, 고민과 토론 있어야</t>
+          <t>“공항은 찬성하지만 해법은 삼인삼색”…전북지사 3인, 새만금공항서 ...</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874464</t>
+          <t>https://www.pressian.com/pages/articles/2026032518143517391?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-23 13:17:01.101545+00:00</t>
+          <t>2026-03-25 13:06:36.087016+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>영풍 석포제련소</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>기후부 과징금 부과 및 조업정지 처분, 봉화군청/대구지방환경청 조치명령 및 과태료 부과, 영풍 측 행정소송 진행 중</t>
+          <t>하이트진로와 오비맥주 등 입주 기업들이 공동 입장문을 통해 폐기물 선별장 공사 중단 및 전면 재검토를 요구하며 청주시와 대립 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>영풍 석포제련소가 제련잔재물 미처리 및 토양오염 미정화로 기후부로부터 과징금 처분을 받았으며, 과거에도 환경오염 문제로 여러 차례 행정처분과 대규모 과징금을 부과받았습니다. 현재 영풍 측은 관련 행정처분에 대해 행정소송으로 법적 대응 중이며, 5,400억 원 규모의 환경 개선 투자를 진행하고 있습니다.</t>
+          <t>충북 청주 현도일반산업단지 내 재활용 폐기물 선별장 건립 추진에 하이트진로와 오비맥주 등 입주 기업들이 강력 반발하고 있습니다. 기업들은 식품 안전, 근로자 건강권 위협 및 절차적 정당성, 입지 선정 공정성 문제를 제기하며 공사 중단과 전면 재검토를 요구하고 있으나, 청주시는 문제가 없다는 입장입니다. 이로 인해 기업들은 브랜드 이미지 타격과 매출 감소, 수십억 원의 설비 투자 비용 발생을 우려하고 있습니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(조건 1), 대기업인 영풍에 충분한 자력이 있으며(조건 2), 기후부의 과징금 처분 및 사업보고서 등 객관적 증거가 확보되어 있습니다(조건 5). 이미 다수의 공적 절차(과징금, 조업정지, 조치명령)가 진행 중이며(조건 6), 과거 대규모 과징금 부과 사례와 환경 개선 투자 규모를 볼 때 잠재적 피해 규모가 클 가능성이 높습니다(조건 4).</t>
+          <t>청주시(공공기관)가 상대방으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주 기업 다수가 피해를 입고 있어 집단적 피해에 해당합니다(적합 조건 3). 식품 안전 문제로 인한 브랜드 이미지 타격, 매출 감소, 수십억 원의 방어적 설비 투자 비용 등 잠재적 피해 규모가 크며(적합 조건 4), 청주시의 절차적 정당성 및 환경 영향 검증 부족 등 책임 여부가 쟁점이 될 수 있습니다(적합 조건 1). 관련 행정 절차 및 환경 평가 문서들이 증거로 활용될 수 있습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>미상 (과거 281억 원 과징금 부과 사례 및 5,400억 원 환경 개선 투자 규모 고려 시 잠재적 피해액 상당)</t>
+          <t>수십억 원(방어적 설비 투자 비용), 매출 감소(미상)</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>미상 (환경 오염으로 인한 잠재적 피해자 다수 예상)</t>
+          <t>하이트진로, 오비맥주 등 현도산단 입주 기업 다수 및 근로자</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>영풍 석포제련소, 제련잔재물 미처리...과징금 처분</t>
+          <t>식품공장 350m 앞 폐기물시설…하이트진로·오비맥주 강력 반발</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>inthenews.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.inthenews.co.kr/news/article.html?no=84597</t>
+          <t>https://www.newspim.com/news/view/20260325001055</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-23 13:09:41.984266+00:00</t>
+          <t>2026-03-25 12:43:17.275448+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>농어촌공사</t>
+          <t>국토교통부 장관</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>시민들이 사업 중지 가처분 소송을 요구하고 있으며, 시의회에서 사업 중단 촉구 성명서 발표</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 본안 소송 항소심 진행 중이며, 집행정지 신청 기각에 대해 환경단체가 항고를 예고했다.</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>평택호에 추진되는 수상태양광 설치에 반대하는 시민들이 궐기대회를 열고 평택시와 평택도시공사에 농어촌공사를 상대로 사업 중지 가처분 소송을 제기할 것을 요구했다. 이미 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 반대 움직임이 확산되고 있다.</t>
+          <t>새만금 국제공항 개발사업 기본계획 집행정지 신청이 서울고등법원에서 기각되었다. 재판부는 주민들의 소음 피해를 회복 불가능한 손해로 보지 않았고, 수라갯벌 훼손 주장은 신청인 적격이 없다고 판단했다. 환경단체는 이에 반발하며 항고를 예고했으며, 본안 소송 항소심이 최종 분수령이 될 전망이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>공공기관인 농어촌공사가 사업 주체로 특정되어 책임이 명확하고 자력이 충분함(적합 조건 1, 2). 다수의 시민이 집단적으로 반대하며 궐기대회를 개최했고(적합 조건 3), 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높음.</t>
+          <t>적합 조건: 상대방 자력 충분 (국토교통부), 집단적 피해 (환경단체 및 주민), 피해 규모 큼 (새만금 갯벌 훼손), 증거 확보 가능 (1심에서 절차적·내용적 하자 인정). 1심에서 이미 절차적·내용적 하자가 인정되어 상대방 책임이 명확해질 가능성이 높고, 환경단체가 조직적으로 대응하며 항고를 예고하고 있어 소송금융 투자 기회가 충분하다.</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>평택호 수상태양광 설치 반대 시민 1차 궐기대회</t>
+          <t>법원, 새만금 신공항 집행정지 ‘기각’···환경단체 “사업 강행 면...</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003956</t>
+          <t>https://www.khan.co.kr/article/202603251427001</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-23 13:07:28.616952+00:00</t>
+          <t>2026-03-25 12:41:17.128836+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>한국농어촌공사의 사업 공모 진행 중, 범대위 가처분 소송 검토 중</t>
+          <t>행정처분 취소소송 및 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>평택호 태양광 설치 반대 범시민대책위원회가 한국농어촌공사의 평택호 수상태양광 사업 공모 중단을 촉구하며 궐기대회를 개최했다. 범대위는 9000억원 규모의 대규모 사업이 환경, 생태계, 지역경제 등에 심각한 훼손을 초래할 것이라 주장하며 평택시의 적극적인 반대 입장 표명과 가처분 소송 검토를 요구하고 있다.</t>
+          <t>청주시가 현도일반산업단지 내 폐기물 선별장 건립을 추진하자, 현도공단 입주기업협의회가 이에 반발하며 행정처분 취소 소송 및 집행정지 신청을 제기했다. 기업들은 폐기물 시설로 인한 환경적, 경제적 피해를 우려하고 있다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>한국농어촌공사는 공공기관으로 자력이 충분하며(적합 조건 2), 500여명의 시민이 궐기대회에 참여하는 등 다수의 지역민이 피해를 주장하며 집단적 반대 활동을 펼치고 있습니다(적합 조건 3). 9000억원 규모의 대규모 사업으로 환경, 생태계, 지역경제 등에 광범위하고 심각한 훼손이 예상되며(적합 조건 4), 한국농어촌공사의 사업 공모가 진행 중이고 이에 대한 중단을 촉구하는 시민단체의 조직적인 반대 활동이 활발하며 가처분 소송 검토가 언급되어 법적 대응이 임박했음을 시사합니다(적합 조건 6).</t>
+          <t>적합 조건 1(상대방 책임 명확): 청주시가 폐기물 선별장 건립을 추진하며 행정처분을 내린 주체로 명확히 특정됩니다. 적합 조건 2(상대방 자력 충분): 피고가 공공기관인 청주시이므로 배상 능력이 충분합니다. 적합 조건 3(집단적 피해): 현도공단 입주기업협의회가 소송을 제기하는 것으로 보아 다수의 기업이 공동으로 피해를 입고 있습니다. 적합 조건 6(공적 절차 진행 중): 행정처분 취소소송은 이미 공적 절차(행정처분)에 대한 법적 대응이므로 관련성이 높습니다. 현재 행정소송이 진행 중이며, 부적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>지역민 다수</t>
+          <t>현도공단 입주기업 다수</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>평택호 태양광 반대 범대위 “농어촌공사 공모 중단하라”</t>
+          <t>[TOP's Pick] [유통] 오비맥주·하이트진로  청주시 현도공단 내 폐기물...</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>topdaily.kr</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260323_0003559951</t>
+          <t>https://www.topdaily.kr/articles/109379</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-23 12:50:02.600643+00:00</t>
+          <t>2026-03-25 12:40:44.556800+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>지방자치단체</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>대한민국의학한림원 건강영향 연구 진행 중, 행정안전부 인명피해 인과관계 판단 기준 마련 예정</t>
+          <t>산불 진화 중 사망한 대원 및 공무원 유족들이 지방자치단체와 보상액 갈등으로 소송 준비 중. 주민들은 주택 및 산림 피해 복구 지연.</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>대한민국의학한림원이 지난해 영남 지역 대형 산불 이재민들의 장기적인 건강 영향 연구 중간 결과를 발표하며, 정부에 '초과 사망자' 등 산불 피해 인과관계를 적극적으로 조사하고 지원할 것을 촉구했습니다. 이 연구는 이재민 상당수가 PTSD 고위험군이며, 우울, 불안, 호흡기 질환 등 신체·정신적 피해를 겪고 있음을 밝혔습니다. 행정안전부가 산불 인명피해 인과관계 판단 기준을 새로 마련할 예정이어서 이번 연구 결과가 주목받고 있습니다.</t>
+          <t>1년 전 경남 산청·하동 대형 산불로 축구장 4천7백여 개 산림과 주택 28채가 소실되고, 산불 진화 과정에서 4명의 대원과 공무원이 숨졌습니다. 주민들은 삶의 터전을 잃고 공동체 붕괴 위기를 겪고 있으며, 사망자 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>정부(국가)를 상대로 한 소송 가능성, 영남 지역 대형 산불로 인한 다수의 이재민 피해(집단적 피해), 초과 사망자 및 심각한 정신적/신체적 피해(피해 규모 큼), 대한민국의학한림원의 연구 결과 및 행정안전부의 인과관계 판단 기준 마련 움직임(증거 확보 가능성 및 공적 절차 진행 중) 등 여러 적합 조건에 해당합니다. 특히 정부가 상대방이므로 자력이 충분합니다.</t>
+          <t>지방자치단체가 소송 상대방이 될 가능성이 높아 자력이 충분하며(적합 조건 2), 축구장 4천7백여 개 산림 및 주택 28채 소실, 사망자 4명 발생 등 집단적이고 큰 피해 규모(적합 조건 3, 4)가 확인됩니다. 산불 원인 및 사망 사실 등 증거 확보가 용이하며(적합 조건 5), 유족들이 이미 소송을 준비 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>영남 산불 이재민 다수 (최소 400명 이상, 초과 사망자 최소 17명 추정)</t>
+          <t>주택 28채 소실, 산림 4천7백여 축구장 면적 피해, 사망자 4명 유족, 다수 주민</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>이종구 의학한림원 부원장 “산불 초과사망, 적극 조사해야” [인터뷰]</t>
+          <t>[산불 1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029570077&amp;code=61121111&amp;cp=nv</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517812&amp;ref=A</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-23 12:28:45.556579+00:00</t>
+          <t>2026-03-25 12:38:17.088041+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>영풍 석포제련소 등</t>
+          <t>소각장 운영 업체 및 관련 지자체</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>기후부의 수은 발생 근원조사 연구 용역 진행 중, 안동시 폐업 보상금 지급 절차 개시, 중앙환경분쟁조정위원회 통한 배상 논의 예정</t>
+          <t>난개발·환경오염 방지 및 주민알권리 조례 운동본부 활동, 지방선거 공약 채택 촉구</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>안동댐 메기에서 기준치를 초과한 수은이 검출되어 어업인들의 조업이 3년 5개월간 중단되었습니다. 기후부가 수은 발생 원인 규명을 위한 연구 용역에 착수했으며, 안동시는 자체 예산으로 어업인 폐업 보상 절차를 개시했습니다. 영풍 석포제련소 등이 잠재적 오염원으로 거론되고 있으며, 향후 중앙환경분쟁조정위원회를 통한 배상 논의가 진행될 예정입니다.</t>
+          <t>충북 청주 북이면에 위치한 소각장이 27년간 운영되며 악취와 유해물질을 배출, 주민 60명이 암으로 사망하는 등 심각한 환경 피해를 야기했습니다. 기업과 행정의 정보 은폐 및 제도적 허점이 문제로 지적되며, 전국 80개 환경·시민사회단체가 '난개발·환경오염 방지 및 주민알권리 조례 운동본부'를 꾸려 지방선거 공약 채택을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>영풍 석포제련소 등 대기업이 잠재적 오염원으로 거론되어 상대방의 자력이 충분하고 책임 규명 가능성이 높습니다. 안동댐 어업인 다수가 3년 5개월간 조업 중단으로 집단적 피해를 입었으며, 기후부의 원인 규명 연구 용역이 진행 중이므로 객관적 증거 확보가 가능합니다. 또한, 안동시의 폐업 보상 절차 개시 및 중앙환경분쟁조정위원회 통한 배상 논의 등 공적 절차가 이미 진행 중입니다.</t>
+          <t>소각장 운영 업체와 인허가 지자체의 책임이 명확하며, 청주 북이면에서만 60명의 암 사망자가 발생하는 등 집단적이고 심각한 피해가 발생했습니다. 악취, 연기, 농작물 오염 등 직접적인 증거와 사망 통계가 존재하며, '난개발·환경오염 방지 및 주민알권리 조례 운동본부'가 조직되어 지방선거 공약 채택을 촉구하는 등 공적 절차가 진행 중입니다. 상대방인 지자체는 충분한 자력을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>안동댐 어업인 다수</t>
+          <t>청주 북이면 주민 60명 암 사망, 전국적으로 다수</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>[단독] 안동댐 ‘수은 메기’ 어업 중단 3년5개월 지나서야 기후부 조사...</t>
+          <t>처음엔 평범한 공장인 줄...  동네 까맣게 변했는데, 이유도 몰라 [그 ...</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323515741?OutUrl=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003217843&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-23 12:22:31.032498+00:00</t>
+          <t>2026-03-25 12:38:00.078234+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>충남도 주관 석면건강영향조사 및 정밀검진 진행 중, 석면피해구제급여 연계 예정</t>
+          <t>경북도 추가 지원 및 2차 피해 보상 검토, 피해자단체와 간담회 진행</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>충청남도가 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하며, 석면질환 의심자에게 정밀검진을 제공하고 석면피해구제급여와 연계할 계획이다. 2020년부터 지속된 이 조사는 석면 노출로 인한 집단적 건강 피해를 확인하고 구제하기 위한 공적 절차이다.</t>
+          <t>경북도는 초대형 산불 피해 주민들을 위한 추가 지원을 본격화하고 있습니다. 특히 비공식적 또는 무형적 가치 하락으로 인한 2차 피해에 대한 보상도 검토 중입니다. 경북도는 재건위원회 출범 이전에 이미 피해자단체와 15회가 넘는 간담회를 개최하여 주민들의 목소리를 청취했습니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>적합 조건인 '집단적 피해' (폐석면광산 주변지역 주민), '피해 규모가 큼' (석면질환의 중대성), '증거 확보 가능' (건강영향조사 및 정밀검진 결과), '공적 절차 진행 중' (충남도의 건강영향조사 및 구제급여 연계)이 모두 충족됩니다. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요합니다.</t>
+          <t>초대형 산불로 인해 다수의 피해 주민이 발생했으며(적합 조건 3), 2차 피해에 대한 보상까지 검토되는 점으로 보아 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 경북도가 피해자단체와 15회 이상 간담회를 개최하고 추가 지원 및 보상을 검토하는 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 2차 피해 보상 주체가 경북도 또는 관련 공공기관일 경우 자력이 충분하여 소송금융 투자에 적합합니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>폐석면광산 주변지역 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>충남도, 올해도 '석면건강영향조사' 추진</t>
+          <t>경북도, 초대형 산불 피해 주민 위한 추가 지원 본격화</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>gokorea.kr</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148351</t>
+          <t>https://www.gokorea.kr/news/articleView.html?idxno=861498</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-23 12:22:08.051037+00:00</t>
+          <t>2026-03-25 12:17:33.464842+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 국무총리 산하 피해지원 및 재건위원회 활동 중</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 건강영향조사를 추진하여 총 6789명 검진, 416명의 석면질환 의심자를 발굴했습니다. 이들은 피해구제와 연계되고 있으며, 올해도 보령, 홍성, 청양 3곳에서 조사가 이어질 예정입니다.</t>
+          <t>지난해 경북에서 발생한 대규모 산불로 3,500여명의 이재민과 막대한 산림 피해가 발생했다. 경북도는 산불 피해 지원 사각지대 해소를 위해 대책반을 꾸리고, 국무총리 산하 '피해지원 및 재건위원회'를 통해 화상 치료비, 후유증 사망 인정, 주거지원비 현실화 등 기존 제도에서 부족한 추가 지원 방안을 논의 중이다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>폐석면광산으로 인한 석면질환 발생이라는 상대방 책임이 명확하며, 충남도 주관 건강영향조사를 통해 416명의 석면질환 의심자가 발굴되어 집단적 피해 및 피해 규모가 큼이 확인됩니다. 또한, 공식 조사 결과와 피해구제 연계 등 공적 절차가 이미 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+          <t>지난해 경북 산불로 3,500명 이상의 이재민과 막대한 산림 피해가 발생하여 집단적이고 대규모의 피해에 해당한다 (적합 조건 3, 4). 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정 및 국무총리 산하 재건위원회 활동 등 공적 절차가 진행 중이며 (적합 조건 6), 피해 사실 및 규모는 공식적으로 인정되어 증거 확보가 용이하다 (적합 조건 5). 기존 지원의 사각지대가 명확히 언급되어 추가적인 법적 구제 필요성이 높다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>3500여명 (이재민), 26명 사망, 31명 부상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>충남도, 보령ㆍ홍성ㆍ청양 3곳서 석면건강영향조사</t>
+          <t>경북도, 산불 피해 사각지대 대책반 꾸려…추가 지원 논의</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289621537988</t>
+          <t>https://www.hani.co.kr/arti/area/yeongnam/1251033.html</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:48.590420+00:00</t>
+          <t>2026-03-25 12:15:38.476181+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>석면건강영향조사 진행 중, 석면피해구제급여 연계</t>
+          <t>경북·경남·울산 초대형 산불 피해구제 및 지원 등을 위한 특별법 시행 중, 피해자 불만 제기</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>충남도가 폐석면광산 주변 주민들의 건강 보호를 위해 '2026 석면건강영향조사'를 추진합니다. 2020년부터 현재까지 6789명 검진을 통해 416명의 석면질환 의심자를 발굴하여 피해구제와 연계했으며, 올해는 보령, 홍성, 청양 3개 시군 주민 800명을 대상으로 추가 조사를 진행할 예정입니다.</t>
+          <t>경북·경남·울산 초대형 산불 발생 1년 후, 정부가 피해구제 특별법을 시행했으나, 70년간 송이 채취로 생계를 이어온 노인 등 일부 피해자들은 특별법이 실질적인 도움이 되지 못한다고 호소하고 있다. 이는 특별법의 실효성에 대한 의문을 제기하며, 추가적인 피해 구제 방안 모색의 필요성을 시사한다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>집단적 피해(수백 명 이상)가 발생하고 있고, 피해 규모(석면질환)가 크며, 석면건강영향조사를 통해 객관적 증거 확보가 용이하고, 이미 공적 절차(피해구제 연계)가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 소송의 특정 피고를 명확히 하는 과정이 필요할 수 있습니다.</t>
+          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3), 피해 규모가 매우 크다(적합 조건 4). 정부가 특별법을 시행하여 공적 절차가 진행 중이나(적합 조건 6), 기사 내용상 피해자들의 불만이 여전하여 추가적인 법적 구제 가능성이 높다. 상대방(대한민국 또는 산불 원인 제공자)의 자력은 충분할 것으로 예상된다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>수백 명 이상 (현재 416명 의심자 발굴, 추가 조사 진행 중)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>충남도, 보령·홍성·청양 주민 대상 '2026 석면건강영향조사' 실시</t>
+          <t>[경북산불 1년] 70년 ‘송이 황금산’ 잃은 노인에게 특별법은 ‘남의 ...</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2305209.htm</t>
+          <t>https://www.kbmaeil.com/article/20260325500380</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:22.864419+00:00</t>
+          <t>2026-03-25 12:15:15.013589+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경남 산청군, 하동군</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
+          <t>사망자 유족들이 지방자치단체와의 보상액 갈등으로 소송 준비 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>충남도가 폐석면광산 주변 주민 6789명을 대상으로 건강영향조사를 실시한 결과, 416명이 석면질환 의심자로 발견되었다. 올해도 800명에 대한 조사가 진행될 예정이며, 의심자들은 정밀검진 후 석면피해구제급여와 연계된다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 지속적인 피해자 발굴이 중요하다고 충남도는 밝혔다.</t>
+          <t>1년 전 경남 산청·하동 산불로 축구장 4천7백여 개 산림과 주택 28채가 전소되는 등 막대한 피해가 발생했습니다. 산불 진화 과정에서 숨진 대원과 공무원 4명의 유족들은 지방자치단체와의 보상액 갈등으로 소송을 준비 중이며, 다수의 주민들도 삶의 터전을 잃고 고통받고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>폐석면광산 주변 주민 다수(416명 의심자, 6789명 조사)가 석면질환 의심자로 확인되어 집단적 피해가 명확합니다 (적합 조건 3). 충남도에서 건강영향조사 및 정밀검진을 진행하고 석면피해구제급여와 연계하는 등 공적 절차가 진행 중이며 (적합 조건 5, 6), 이는 객관적 증거 확보에 유리합니다. 석면질환의 심각성을 고려할 때 피해 규모가 크고, 정부 기관이 관여하고 있어 상대방의 자력도 충분할 것으로 예상됩니다 (적합 조건 4, 2).</t>
+          <t>산불의 원인이 예초기 불티로 특정되어 상대방 책임의 여지가 있고(적합 조건 1), 상대방이 지방자치단체로 자력이 충분하며(적합 조건 2), 주택 28채 전소 및 4명의 사망자 발생 등 집단적 피해와 큰 피해 규모가 확인됩니다(적합 조건 3, 4). 유족들이 지자체와의 보상액 갈등으로 소송을 준비 중이며, 이는 소송금융 투자 기회로 볼 수 있습니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>416명 이상 (의심자), 6789명 (조사 대상)</t>
+          <t>주민 다수, 사망자 유족 4명</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
+          <t>[산불1년] 1년 지나도 여전한 고통…공동체 붕괴 위기도</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6489295?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323010104</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8517477&amp;ref=A</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-23 12:20:33.041889+00:00</t>
+          <t>2026-03-25 00:46:07.758229+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>부산시교육청</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>충청남도 주관 석면건강영향조사 및 석면피해구제급여 연계 진행 중</t>
+          <t>손해배상 청구 소송 제기 예정</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하여 6789명 중 416명의 석면질환 의심자를 발굴했다. 올해는 보령·홍성·청양 3개 시군 주민 800명을 대상으로 추가 조사를 실시하며, 의심자에 대해서는 정밀검진 후 석면피해구제급여와 연계할 예정이다.</t>
+          <t>부산 동구가 도시재생사업을 위해 사들인 옛 좌천초 부지에 대량의 건설 폐기물이 매립된 사실을 확인했습니다. 이에 동구는 폐기물 반출비 8억 원을 놓고 부산시교육청을 상대로 손해배상 청구 소송을 제기할 예정입니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>집단적 피해(416명 석면질환 의심자 발굴 및 추가 조사 진행), 피해 규모가 클 것으로 예상되는 중증 질환. 충청남도 주관의 건강영향조사 및 정밀검진을 통해 객관적 증거 확보 가능성이 높고, 석면피해구제급여 연계 등 공적 절차가 이미 진행 중임. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요함.</t>
+          <t>상대방 책임이 비교적 명확하며(폐기물 매립), 상대방에게 자력이 충분하고(부산시교육청은 공공기관), 피해 규모가 8억 원으로 크며, 매립된 폐기물 확인 및 반출비 산정으로 증거 확보가 용이할 것으로 판단됩니다. 적합 조건 4개 이상에 해당합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8억 원</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>충청남도, 석면 노출 우려 지역 석면건강영향조사 실시</t>
+          <t>옛 좌천초 운동장에 매립 폐기물…반출비 8억 놓고 소송전</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>newstown.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.newstown.co.kr/news/articleView.html?idxno=697803</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260325.22008007407</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-23 12:20:11.588637+00:00</t>
+          <t>2026-03-24 13:19:59.128216+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>행정안전부</t>
+          <t>HD현대오일뱅크</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>산불 피해자 지원을 위한 재건위원회 출범, 인과관계 판단을 위한 의료자문단 구성 계획, 피해구제 신고 기간 운영 중</t>
+          <t>페놀 오염수 배출 관련 전현직 임직원 형사사건 대법원 상고 및 1,760억원 과징금 취소 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>지난해 영남권 대형 산불로 183명의 사상자와 3천300여 세대의 이재민이 발생했습니다. 산불 후유증으로 인한 사망 사례가 추가로 발견되고 있으나, 인과관계 입증의 어려움으로 공식 사망자로 인정받지 못하는 경우가 많아 지원 사각지대가 지적되고 있습니다. 정부는 의료자문단 구성 및 재건위원회 출범, 피해구제 신고 기간 운영 등을 통해 지원 체계를 보완하고 있습니다.</t>
+          <t>현대오일뱅크가 2019년부터 2022년까지 페놀 함유 폐수를 방지시설 없이 배출한 혐의로 전현직 임직원들이 실형을 선고받고 1,760억원 규모의 과징금이 부과되었습니다. 사측은 이에 불복하여 현재 대법원 상고와 과징금 취소 행정소송을 진행 중입니다. 이 사건은 현대오일뱅크의 경영 불확실성을 가중시키는 요인으로 작용하고 있습니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>영남권 대형 산불로 인한 집단적 피해(183명 사상자, 3천300여 세대 이재민)가 발생했으며, 정부(행안부)가 상대방으로 자력이 충분합니다. 산불 후유증 사망자 인정 문제에 대해 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중이며, 피해구제 신고 기간도 운영되고 있어 소송금융 투자에 적합합니다.</t>
+          <t>현대오일뱅크의 페놀 오염수 배출 사건은 전현직 임직원 실형 선고와 1,760억원 규모의 과징금 부과로 상대방의 책임이 명확하며(적합 조건 1, 5), HD현대오일뱅크는 자력이 충분한 대기업입니다(적합 조건 2). 이미 공적 절차(형사 처벌 및 과징금 부과)가 진행되었고 현재 대법원 상고 및 행정소송이 진행 중이며(적합 조건 6), 과징금 규모는 사건의 중대성을 보여줍니다(적합 조건 4). 직접적인 피해자 규모는 명시되지 않았으나, 환경 오염 사건의 특성상 집단적 피해 발생 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>183명 사상자, 3천300여 세대 이재민, 추가 사망자 발생</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진  [정책 바로보기]</t>
+          <t>현대오일뱅크, 정제마진 호재 전망에도 '중동·사법리스크'에 안갯속</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>greened.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
           <t>2026-03-23</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=750688</t>
+          <t>https://www.greened.kr/news/articleView.html?idxno=338388</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-23 12:19:47.384443+00:00</t>
+          <t>2026-03-23 13:20:18.564561+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>트럼프 행정부 (미국 정부)</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>환경단체들이 트럼프 행정부의 연방법 위반을 주장하며 소송 재개</t>
+          <t>시민단체 반대 운동 및 가처분 소송 요구</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>미국 알래스카 석유 임대 경매와 관련하여 생물다양성센터와 지구의 친구들 등 주요 환경단체들이 트럼프 행정부를 상대로 소송을 재개했다. 이들은 트럼프 행정부가 연방법을 무시하고 취약한 지구 환경을 보호하지 못했다고 주장하고 있다.</t>
+          <t>한국농어촌공사가 평택호 수면 태양광 발전시설 설치 사업을 추진하자, 평택호 태양광 설치 반대 범시민대책위원회가 환경 및 지역경제 훼손을 우려하며 사업 중단을 촉구했습니다. 시민 200여 명이 집회에 참여했으며, 대책위는 한국농어촌공사의 사업 공모 중지, 평택시의 적극적인 반대 입장 표명 및 행정력 동원, 그리고 사업 중지 가처분 소송 즉각 시행 등 4대 요구안을 제시했습니다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 연방법 위반 주장이 명확하고(적합 조건 1), 상대방(미국 정부)의 자력이 충분하다(적합 조건 2). 환경 피해는 집단적이고 규모가 클 가능성이 높으며(적합 조건 3, 4), 환경단체들이 이미 소송을 재개하여 법적 절차가 진행 중이다(적합 조건 5).</t>
+          <t>상대방인 한국농어촌공사는 공공기관으로 자력이 충분하며, 충분한 검증 없이 대규모 사업을 일방적으로 추진하여 책임이 명확합니다. 65만 평택시민의 공공자산 훼손 및 지역경제 타격이 예상되는 집단적 피해이며, 9000억 원 규모의 사업으로 피해 규모가 매우 큽니다. 시민단체가 조직적으로 반대 운동을 전개하며 가처분 소송을 요구하고 있어 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>65만 평택시민</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>美 알래스카 석유 임대 경매 ‘역대 최고가’ 기록… 트럼프발 에너지 ...</t>
+          <t>평택호 수면 태양광 사업 반대 확산…시민단체  사업 즉각 중단하라</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=202603221704506690c8c1c064d_1</t>
+          <t>http://www.inews24.com/view/1952231</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-23 00:34:22.143584+00:00</t>
+          <t>2026-03-23 13:19:22.479447+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr"/>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>대한민국 정부</t>
+        </is>
+      </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
+          <t>새만금 농생명 용지 산업용지 전환에 대한 정책 논의 및 전북도의회 대정부 건의안 채택. 국제공항 건설 관련 국토부와 시민사회 간 소송전 진행 중.</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>충남도가 2020년부터 폐석면 광산 주변 지역 주민을 대상으로 건강영향조사를 추진하여 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계했다. 올해도 조사를 지속하며 석면환경보건센터가 참여한다. 이는 집단적 환경 피해 사례로, 공적 절차가 진행 중이며 추가 피해자 발굴 및 소송 가능성이 높다.</t>
+          <t>새만금 개발사업지 내 수라 갯벌지구(농생명 용지 3공구)를 산업용지로 전환하자는 주장이 제기되며 논쟁이 심화되고 있습니다. 전북도의회는 산업용지 전환을 촉구하는 대정부 건의안을 채택했으나, 환경 단체 등 시민사회는 멸종위기종 서식지인 수라 갯벌의 생태적 가치 훼손을 우려하며 반대하고 있습니다. 현재 국제공항 건설 용지를 두고 국토부와 시민사회 간 소송전이 진행 중인 상황입니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 충남도가 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계하는 등 공적 절차가 진행 중이며, 집단적 피해와 증거 확보 가능성이 높아 소송금융 투자에 적합하다.</t>
+          <t>새만금 농생명 용지를 산업용지로 전환하려는 정책 결정에 대한 논쟁으로, 환경 파괴 시 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 예상됩니다. 대한민국 정부라는 충분한 자력의 상대방(적합 조건 2)이 존재하며, 멸종위기종 서식지 등 생태적 가치에 대한 증거 확보가 용이합니다(적합 조건 5). 전북도의회 건의안 채택 등 공적 절차가 진행 중이며(적합 조건 6), 관련하여 이미 소송전이 진행되는 등 법적 분쟁 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>416명</t>
+          <t>환경 단체, 지역 주민, 어민 등 다수</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>충남도 올해도 '석면 건강영향조사' 추진</t>
+          <t>[사설]새만금 농생명용지 전환, 고민과 토론 있어야</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daejeon-chungnam/6109884</t>
+          <t>http://sjbnews.com/news/news.php?number=874464</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:47.667509+00:00</t>
+          <t>2026-03-23 13:17:01.101545+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>영풍 석포제련소</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>관련절차진0행</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
+          <t>기후부 과징금 부과 및 조업정지 처분, 봉화군청/대구지방환경청 조치명령 및 과태료 부과, 영풍 측 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>충남도가 폐석면광산 주변 주민들을 대상으로 석면 건강영향조사를 진행 중이며, 2020년부터 6천789명 중 416명의 석면질환 의심자를 발견했다. 올해도 800명을 추가 조사할 계획이며, 의심자에게는 정밀검진 후 석면피해구제급여와 연계할 예정이다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 신속한 피해자 발굴 및 구제가 중요하다고 밝혔다.</t>
+          <t>영풍 석포제련소가 제련잔재물 미처리 및 토양오염 미정화로 기후부로부터 과징금 처분을 받았으며, 과거에도 환경오염 문제로 여러 차례 행정처분과 대규모 과징금을 부과받았습니다. 현재 영풍 측은 관련 행정처분에 대해 행정소송으로 법적 대응 중이며, 5,400억 원 규모의 환경 개선 투자를 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>폐석면광산으로 인한 집단적 피해가 명확하며(집단적 피해), 충남도와 석면환경보건센터가 건강영향조사를 통해 객관적 증거를 확보하고 있음(증거 확보 가능, 공적 절차 진행 중). 석면질환은 피해 규모가 크고(피해 규모 큼), 석면피해구제급여와 연계될 예정으로 배상 가능성이 높음(상대방 자력 충분 - 대한민국).</t>
+          <t>상대방 책임이 명확하고(조건 1), 대기업인 영풍에 충분한 자력이 있으며(조건 2), 기후부의 과징금 처분 및 사업보고서 등 객관적 증거가 확보되어 있습니다(조건 5). 이미 다수의 공적 절차(과징금, 조업정지, 조치명령)가 진행 중이며(조건 6), 과거 대규모 과징금 부과 사례와 환경 개선 투자 규모를 볼 때 잠재적 피해 규모가 클 가능성이 높습니다(조건 4).</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (과거 281억 원 과징금 부과 사례 및 5,400억 원 환경 개선 투자 규모 고려 시 잠재적 피해액 상당)</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>미상 (환경 오염으로 인한 잠재적 피해자 다수 예상)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
+          <t>영풍 석포제련소, 제련잔재물 미처리...과징금 처분</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>inthenews.co.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260323019800063?input=1195m</t>
+          <t>https://www.inthenews.co.kr/news/article.html?no=84597</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:35.826678+00:00</t>
+          <t>2026-03-23 13:09:41.984266+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>농어촌공사</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>석면환경보건센터 주관 건강영향조사 및 피해구제 연계 진행 중</t>
+          <t>시민들이 사업 중지 가처분 소송을 요구하고 있으며, 시의회에서 사업 중단 촉구 성명서 발표</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>석면 노출 지역 주민들을 대상으로 한 건강영향조사를 통해 6789명 검진 중 416명의 석면질환 의심자가 발굴되었으며, 이들을 피해구제와 연계하는 성과를 거두었습니다. 올해도 순천향대학교 부속 천안병원이 보령·홍성 지역에서 흉부 검사 및 정밀검진을 단계별로 추진할 예정입니다.</t>
+          <t>평택호에 추진되는 수상태양광 설치에 반대하는 시민들이 궐기대회를 열고 평택시와 평택도시공사에 농어촌공사를 상대로 사업 중지 가처분 소송을 제기할 것을 요구했다. 이미 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 반대 움직임이 확산되고 있다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>석면 노출로 인한 석면질환 의심자가 416명에 달하며(집단적 피해), 질병의 특성상 피해 규모가 클 것으로 예상됩니다. 석면환경보건센터 주관의 건강영향조사를 통해 객관적인 증거 확보가 용이하며(증거 확보 가능), 이미 피해구제 연계 등 공적 절차가 진행 중입니다. 다만, 구체적인 소송 상대방은 기사에 명시되어 있지 않습니다.</t>
+          <t>공공기관인 농어촌공사가 사업 주체로 특정되어 책임이 명확하고 자력이 충분함(적합 조건 1, 2). 다수의 시민이 집단적으로 반대하며 궐기대회를 개최했고(적합 조건 3), 시의회에서도 사업 중단 촉구 성명서를 발표하는 등 공적 절차가 진행 중이므로(적합 조건 6) 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>416명 이상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>'석면 노출 관리' 건강영향조사 추진… '조기 발굴·구제 연계' 강화</t>
+          <t>평택호 수상태양광 설치 반대 시민 1차 궐기대회</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=814385</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5003956</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:25.031578+00:00</t>
+          <t>2026-03-23 13:07:28.616952+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>대한민국 정부 및 관련 공공기관</t>
+          <t>한국농어촌공사</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>새만금 기본계획 수정 작업 진행 중, 전북도의회 대정부 건의안 채택. 국제공항 건설 관련 국토부와 시민사회 간 소송 진행 중.</t>
+          <t>한국농어촌공사의 사업 공모 진행 중, 범대위 가처분 소송 검토 중</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>새만금 농생명용지 3공구(수라갯벌 포함)를 산업용지로 전환하자는 주장이 제기되며 논란이 일고 있습니다. 전북도의회는 산업용지 전환을 촉구하는 건의안을 채택했으나, 환경단체와 어민들은 생태계 파괴와 생존권 위협을 이유로 반발하고 있습니다. 현재 새만금 기본계획 수정 작업이 진행 중이며, 국제공항 건설과 관련하여 국토부와 시민사회 간 소송도 불붙은 상태입니다.</t>
+          <t>평택호 태양광 설치 반대 범시민대책위원회가 한국농어촌공사의 평택호 수상태양광 사업 공모 중단을 촉구하며 궐기대회를 개최했다. 범대위는 9000억원 규모의 대규모 사업이 환경, 생태계, 지역경제 등에 심각한 훼손을 초래할 것이라 주장하며 평택시의 적극적인 반대 입장 표명과 가처분 소송 검토를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>새만금 용도 변경을 추진하는 정부 및 공공기관은 자력이 충분한 상대방이며, 수라갯벌의 생태적 가치 훼손 및 어민 생계 침해 가능성 등 집단적 피해 발생 우려가 높습니다. 이미 국제공항 건설과 관련하여 국토부와 시민사회 간 소송이 진행 중이며, 새만금 기본계획 수정이라는 공적 절차가 진행 중이므로 소송금융 투자 기회가 충분합니다.</t>
+          <t>한국농어촌공사는 공공기관으로 자력이 충분하며(적합 조건 2), 500여명의 시민이 궐기대회에 참여하는 등 다수의 지역민이 피해를 주장하며 집단적 반대 활동을 펼치고 있습니다(적합 조건 3). 9000억원 규모의 대규모 사업으로 환경, 생태계, 지역경제 등에 광범위하고 심각한 훼손이 예상되며(적합 조건 4), 한국농어촌공사의 사업 공모가 진행 중이고 이에 대한 중단을 촉구하는 시민단체의 조직적인 반대 활동이 활발하며 가처분 소송 검토가 언급되어 법적 대응이 임박했음을 시사합니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>어민 및 지역 주민 다수</t>
+          <t>지역민 다수</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>새만금 용도 '농사 vs 공장' 충돌</t>
+          <t>평택호 태양광 반대 범대위 “농어촌공사 공모 중단하라”</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874359</t>
+          <t>https://www.newsis.com/view/NISX20260323_0003559951</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-22 12:55:01.261603+00:00</t>
+          <t>2026-03-23 12:50:02.600643+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>대한민국 국회 (기후위기특별위원회 공론화위원회)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 공론화 진행 중, 기후 헌법소원 최종선고 대기 중</t>
+          <t>대한민국의학한림원 건강영향 연구 진행 중, 행정안전부 인명피해 인과관계 판단 기준 마련 예정</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>국회 탄소중립기본법 개정 공론화 과정에서 미래세대에 온실가스 감축 부담을 전가하는 '볼록형 감축 경로'가 최종 선택지에 포함되어 논란이 되고 있습니다. 시민사회와 과학계는 과학적 위험성을 경고하며 공론화 중단 및 위원회 해체를 요구하고 있습니다. '아기 기후 소송' 등 기후 헌법소원이 이미 진행 중이며, 이 정책 결정이 미래세대에 미칠 막대한 영향에 대한 법적 다툼이 예상됩니다.</t>
+          <t>대한민국의학한림원이 지난해 영남 지역 대형 산불 이재민들의 장기적인 건강 영향 연구 중간 결과를 발표하며, 정부에 '초과 사망자' 등 산불 피해 인과관계를 적극적으로 조사하고 지원할 것을 촉구했습니다. 이 연구는 이재민 상당수가 PTSD 고위험군이며, 우울, 불안, 호흡기 질환 등 신체·정신적 피해를 겪고 있음을 밝혔습니다. 행정안전부가 산불 인명피해 인과관계 판단 기준을 새로 마련할 예정이어서 이번 연구 결과가 주목받고 있습니다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>국회 공론화 과정에서 미래세대에 막대한 기후위기 부담을 전가할 수 있는 '볼록형 감축 경로'가 최종 선택지에 포함되어 시민사회와 과학계의 강한 반발을 사고 있습니다. 이미 '아기 기후 소송' 등 기후 헌법소원이 진행 중이며 (공적 절차 진행 중), 정부/국회라는 충분한 자력의 상대방 (상대방 자력 충분)과 미래세대라는 거대한 집단적 피해자 (집단적 피해)가 존재합니다. 과학적 근거와 공론화 과정 기록 등 증거 확보도 용이하여 (증거 확보 가능) 소송금융 투자 적합 조건에 다수 부합합니다.</t>
+          <t>정부(국가)를 상대로 한 소송 가능성, 영남 지역 대형 산불로 인한 다수의 이재민 피해(집단적 피해), 초과 사망자 및 심각한 정신적/신체적 피해(피해 규모 큼), 대한민국의학한림원의 연구 결과 및 행정안전부의 인과관계 판단 기준 마련 움직임(증거 확보 가능성 및 공적 절차 진행 중) 등 여러 적합 조건에 해당합니다. 특히 정부가 상대방이므로 자력이 충분합니다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>영남 산불 이재민 다수 (최소 400명 이상, 초과 사망자 최소 17명 추정)</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>‘탄소 나중에 더 많이 감축’…끝내 최종 선택지에 오른 볼록형</t>
+          <t>이종구 의학한림원 부원장 “산불 초과사망, 적극 조사해야” [인터뷰]</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603221534011</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029570077&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-22 12:49:03.464455+00:00</t>
+          <t>2026-03-23 12:28:45.556579+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>국토교통부, 현대건설 컨소시엄</t>
+          <t>영풍 석포제련소 등</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>주민 집회 및 동대문구청의 부지 이전 요청, 정부와 사업자 간 갈등 지속</t>
+          <t>기후부의 수은 발생 근원조사 연구 용역 진행 중, 안동시 폐업 보상금 지급 절차 개시, 중앙환경분쟁조정위원회 통한 배상 논의 예정</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>GTX-C노선 변전소 예정지인 서울 청량리역 인근 '롯데캐슬 스카이-L65' 아파트 입주민들이 변전소 설치에 반대하며 전자파 위험성과 안전 문제를 제기하고 있다. 주민들은 변전소와 아파트, 어린이집 간의 짧은 이격 거리를 우려하며 부지 이전을 요구하고 있으며, 동대문구청도 국토부에 이전 요청을 한 상태다. 국토부와 사업시행자는 법령 준수 및 전자파 기준치 이내임을 주장하며 소통을 통해 우려를 해소하겠다는 입장이다.</t>
+          <t>안동댐 메기에서 기준치를 초과한 수은이 검출되어 어업인들의 조업이 3년 5개월간 중단되었습니다. 기후부가 수은 발생 원인 규명을 위한 연구 용역에 착수했으며, 안동시는 자체 예산으로 어업인 폐업 보상 절차를 개시했습니다. 영풍 석포제련소 등이 잠재적 오염원으로 거론되고 있으며, 향후 중앙환경분쟁조정위원회를 통한 배상 논의가 진행될 예정입니다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>국토교통부와 현대건설 컨소시엄이라는 자력 있는 상대방이 명확하며, 1425가구 대단지 입주민들이 피해를 주장하고 있어 집단적 피해 규모가 큼. 주민들이 변전소와 아파트 간 이격 거리, 해외 사례 등 구체적인 증거를 제시하고 있으며, 동대문구청도 부지 이전을 요청하는 등 공적 절차가 진행 중임.</t>
+          <t>영풍 석포제련소 등 대기업이 잠재적 오염원으로 거론되어 상대방의 자력이 충분하고 책임 규명 가능성이 높습니다. 안동댐 어업인 다수가 3년 5개월간 조업 중단으로 집단적 피해를 입었으며, 기후부의 원인 규명 연구 용역이 진행 중이므로 객관적 증거 확보가 가능합니다. 또한, 안동시의 폐업 보상 절차 개시 및 중앙환경분쟁조정위원회 통한 배상 논의 등 공적 절차가 이미 진행 중입니다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>1425가구 입주민 다수</t>
+          <t>안동댐 어업인 다수</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>꼭 초고층 아파트 앞에 지어야 하나 …GTX 변전소 두고 주민들 분통</t>
+          <t>[단독] 안동댐 ‘수은 메기’ 어업 중단 3년5개월 지나서야 기후부 조사...</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25413601</t>
+          <t>https://www.segye.com/newsView/20260323515741?OutUrl=naver</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-21 00:43:46.315753+00:00</t>
+          <t>2026-03-23 12:22:31.032498+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C98" t="inlineStr"/>
       <c r="D98" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>입지선정위원회 결정 효력 정지 가처분 소송 및 무효 확인 소송 진행 중, 가처분 심문 종결</t>
+          <t>충남도 주관 석면건강영향조사 및 정밀검진 진행 중, 석면피해구제급여 연계 예정</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>한국전력이 정읍-계룡 송전선로 건설을 추진하며 완주군 소양면 일대를 송전선 구역으로 정했으나, 주민들은 입지선정위원회 구성 및 운영에 문제가 있었다며 반발하고 있습니다. 완주군 소양면 주민 203명은 한전을 상대로 입지선정위원회 결정 효력 정지 가처분 소송과 무효 확인 소송을 제기했으며, 재판부는 가처분 심문을 종결했습니다. 이 소송 결과는 전북 내 다른 송전 갈등 지역에도 영향을 미칠 것으로 예상됩니다.</t>
+          <t>충청남도가 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하며, 석면질환 의심자에게 정밀검진을 제공하고 석면피해구제급여와 연계할 계획이다. 2020년부터 지속된 이 조사는 석면 노출로 인한 집단적 건강 피해를 확인하고 구제하기 위한 공적 절차이다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>한국전력(공공기관)을 상대로 완주군 주민 203명이 집단으로 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확합니다(적합 조건 3). 입지선정위원회 구성 및 운영 절차상 하자를 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>적합 조건인 '집단적 피해' (폐석면광산 주변지역 주민), '피해 규모가 큼' (석면질환의 중대성), '증거 확보 가능' (건강영향조사 및 정밀검진 결과), '공적 절차 진행 중' (충남도의 건강영향조사 및 구제급여 연계)이 모두 충족됩니다. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>203명</t>
+          <t>폐석면광산 주변지역 주민 다수</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>전북 첫 송전선로 소송…“입지 선정 중단·무효”</t>
+          <t>충남도, 올해도 '석면건강영향조사' 추진</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514391&amp;ref=A</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1148351</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-21 00:33:08.074551+00:00</t>
+          <t>2026-03-23 12:22:08.051037+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>손해배상 소송 준비 중</t>
+          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>김영곤 변호사는 대형 산불 피해 주민들과 함께 국가를 상대로 손해배상 소송을 준비 중이다. 산불이 단순 실화가 아닌 부실한 산림관리, 초기 진화 실패, 지휘체계 혼선 등 국가의 복합적인 책임으로 발생했다고 주장하며, 현행 제도의 개선을 요구하고 있다.</t>
+          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 건강영향조사를 추진하여 총 6789명 검진, 416명의 석면질환 의심자를 발굴했습니다. 이들은 피해구제와 연계되고 있으며, 올해도 보령, 홍성, 청양 3곳에서 조사가 이어질 예정입니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>상대방(국가)의 책임이 부실한 산림관리, 초기 진화 실패 등으로 명확히 주장되고 있으며, 국가의 자력이 충분합니다. 대형 산불로 인한 다수의 피해주민이 발생하여 집단적 피해이며, 손해배상 소송이 준비 중입니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
+          <t>폐석면광산으로 인한 석면질환 발생이라는 상대방 책임이 명확하며, 충남도 주관 건강영향조사를 통해 416명의 석면질환 의심자가 발굴되어 집단적 피해 및 피해 규모가 큼이 확인됩니다. 또한, 공식 조사 결과와 피해구제 연계 등 공적 절차가 이미 진행 중이므로 소송금융 투자 적합 조건에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>산불피해 일회성 지원 그쳐···국가책임 명확히 해야</t>
+          <t>충남도, 보령ㆍ홍성ㆍ청양 3곳서 석면건강영향조사</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402763</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160289621537988</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-20 13:06:20.447129+00:00</t>
+          <t>2026-03-23 12:21:48.590420+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C100" t="inlineStr"/>
       <c r="D100" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부를 상대로 소송 제기</t>
+          <t>석면건강영향조사 진행 중, 석면피해구제급여 연계</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부의 온실가스 규제 철폐 정책에 반발하여 소송을 제기했습니다. 기사는 지구 온난화 가속화, 슈퍼 엘니뇨 도래, 대형 메탄 누출 사고 등 기후 변화의 심각성을 언급하며 규제 철폐의 부당성을 강조합니다. 이 소송은 환경 보호와 기후 변화 대응에 대한 중요한 법적 다툼이 될 것으로 보입니다.</t>
+          <t>충남도가 폐석면광산 주변 주민들의 건강 보호를 위해 '2026 석면건강영향조사'를 추진합니다. 2020년부터 현재까지 6789명 검진을 통해 416명의 석면질환 의심자를 발굴하여 피해구제와 연계했으며, 올해는 보령, 홍성, 청양 3개 시군 주민 800명을 대상으로 추가 조사를 진행할 예정입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부를 상대로 온실가스 규제 철폐에 대한 소송을 제기한 사건으로, 상대방(미국 정부)의 자력이 충분하고(적합 조건 2), 24개 주라는 대규모 집단적 피해가 예상되며(적합 조건 3), 기후 변화 관련 증거가 명확합니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
+          <t>집단적 피해(수백 명 이상)가 발생하고 있고, 피해 규모(석면질환)가 크며, 석면건강영향조사를 통해 객관적 증거 확보가 용이하고, 이미 공적 절차(피해구제 연계)가 진행 중인 점이 소송금융 적합도를 높입니다. 다만, 소송의 특정 피고를 명확히 하는 과정이 필요할 수 있습니다.</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미국 24개 주 및 해당 주민 다수</t>
+          <t>수백 명 이상 (현재 416명 의심자 발굴, 추가 조사 진행 중)</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>온실가스 규제 왜 없애는 거야? ...美 24개주 트럼프 행정부에 소송</t>
+          <t>충남도, 보령·홍성·청양 주민 대상 '2026 석면건강영향조사' 실시</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>newstree.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.newstree.kr/newsView/ntr202603200005</t>
+          <t>https://news.tf.co.kr/read/national/2305209.htm</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-20 12:39:34.712751+00:00</t>
+          <t>2026-03-23 12:21:22.864419+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>트럼프 행정부 환경보호청</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>온실가스 위해성 폐지 무효소송 진행 중</t>
+          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>24개 미국 주와 환경단체, 청소년 기후운동가들이 트럼프 행정부의 환경보호청(EPA)을 상대로 온실가스 위해성 폐지 조치에 대한 무효소송을 제기했다. 캘리포니아 주지사는 이를 '부패'로 규정하며 법정 대응 의지를 밝혔다. 이는 트럼프 EPA의 온실가스 규제 완화에 대한 두 번째 법정 다툼이다.</t>
+          <t>충남도가 폐석면광산 주변 주민 6789명을 대상으로 건강영향조사를 실시한 결과, 416명이 석면질환 의심자로 발견되었다. 올해도 800명에 대한 조사가 진행될 예정이며, 의심자들은 정밀검진 후 석면피해구제급여와 연계된다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 지속적인 피해자 발굴이 중요하다고 충남도는 밝혔다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>상대방(트럼프 EPA)의 책임이 명확하고 자력이 충분하며, 24개 주와 다수의 환경단체가 참여하는 집단적 소송으로 피해 규모가 광범위합니다 (적합 조건 1, 2, 3, 4). 온실가스 위해성 폐지라는 행정처분 자체에 대한 법적 다툼이므로 관련 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5).</t>
+          <t>폐석면광산 주변 주민 다수(416명 의심자, 6789명 조사)가 석면질환 의심자로 확인되어 집단적 피해가 명확합니다 (적합 조건 3). 충남도에서 건강영향조사 및 정밀검진을 진행하고 석면피해구제급여와 연계하는 등 공적 절차가 진행 중이며 (적합 조건 5, 6), 이는 객관적 증거 확보에 유리합니다. 석면질환의 심각성을 고려할 때 피해 규모가 크고, 정부 기관이 관여하고 있어 상대방의 자력도 충분할 것으로 예상됩니다 (적합 조건 4, 2).</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>24개 주 주민 다수 및 환경단체</t>
+          <t>416명 이상 (의심자), 6789명 (조사 대상)</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>24개주, 트럼프 EPA 상대 온실가스 위해성 폐지 무효소송…두번째 법정...</t>
+          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18294</t>
+          <t>https://www.nocutnews.co.kr/news/6489295?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260323010104</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-20 12:38:13.782139+00:00</t>
+          <t>2026-03-23 12:20:33.041889+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C102" t="inlineStr"/>
       <c r="D102" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>반복되는 산불 피해에 대한 산림정책 개선 논의 중</t>
+          <t>충청남도 주관 석면건강영향조사 및 석면피해구제급여 연계 진행 중</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>산불 피해가 반복되면서 피해주민의 생활 안정과 보상 관리에 대한 국가의 지속적인 책임이 강조되고 있다. 특히 임업인에 대한 피해보상 제외 문제를 개선해야 한다는 지적이 나오며, 산림정책 패러다임 전환의 필요성이 제기되었다.</t>
+          <t>충청남도가 2020년부터 폐석면광산 주변지역 주민을 대상으로 석면건강영향조사를 추진하여 6789명 중 416명의 석면질환 의심자를 발굴했다. 올해는 보령·홍성·청양 3개 시군 주민 800명을 대상으로 추가 조사를 실시하며, 의심자에 대해서는 정밀검진 후 석면피해구제급여와 연계할 예정이다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>국가가 산불 피해 주민 및 임업인에 대한 생활 안정과 보상 관리를 지속적으로 책임져야 한다는 주장이 제기되어 상대방(국가)의 책임이 명확하고 자력이 충분하다. 또한, 다수의 피해주민과 임업인이 피해를 입어 집단적 소송 가능성이 높다.</t>
+          <t>집단적 피해(416명 석면질환 의심자 발굴 및 추가 조사 진행), 피해 규모가 클 것으로 예상되는 중증 질환. 충청남도 주관의 건강영향조사 및 정밀검진을 통해 객관적 증거 확보 가능성이 높고, 석면피해구제급여 연계 등 공적 절차가 이미 진행 중임. 다만, 소송 상대방 특정 및 자력 확인이 추가적으로 필요함.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>피해주민 및 임업인 다수</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>산불 반복 우려···산림정책 패러다임 바꿔야</t>
+          <t>충청남도, 석면 노출 우려 지역 석면건강영향조사 실시</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>newstown.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402764</t>
+          <t>http://www.newstown.co.kr/news/articleView.html?idxno=697803</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-20 12:25:26.513028+00:00</t>
+          <t>2026-03-23 12:20:11.588637+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>대한민국 (국방부/공군)</t>
+          <t>행정안전부</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>수원시의회 주관 민·관·군 협의체 논의 중, 상설 협의체 구성 제안</t>
+          <t>산불 피해자 지원을 위한 재건위원회 출범, 인과관계 판단을 위한 의료자문단 구성 계획, 피해구제 신고 기간 운영 중</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>수원시의회에서 공항 소음 피해에 대한 근본적인 해법을 찾기 위해 민·관·군이 한자리에 모여 논의했습니다. 현장에서는 소음 저감 대책 강화, 피해보상 현실화, 이전사업 추진, 상시 소통 창구 마련 등이 주요 과제로 제시되었으며, 민·관·군이 참여하는 상설 협의체 구성이 제안되었습니다.</t>
+          <t>지난해 영남권 대형 산불로 183명의 사상자와 3천300여 세대의 이재민이 발생했습니다. 산불 후유증으로 인한 사망 사례가 추가로 발견되고 있으나, 인과관계 입증의 어려움으로 공식 사망자로 인정받지 못하는 경우가 많아 지원 사각지대가 지적되고 있습니다. 정부는 의료자문단 구성 및 재건위원회 출범, 피해구제 신고 기간 운영 등을 통해 지원 체계를 보완하고 있습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>공항 소음 피해는 상대방(군/정부)의 책임이 명확하고 자력이 충분합니다. 또한, 다수의 주민이 피해를 입는 집단적 피해이며, 수원시의회 주관으로 민·관·군 협의체가 논의 중인 공적 절차가 진행되고 있어 증거 확보 가능성도 높습니다.</t>
+          <t>영남권 대형 산불로 인한 집단적 피해(183명 사상자, 3천300여 세대 이재민)가 발생했으며, 정부(행안부)가 상대방으로 자력이 충분합니다. 산불 후유증 사망자 인정 문제에 대해 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중이며, 피해구제 신고 기간도 운영되고 있어 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>183명 사상자, 3천300여 세대 이재민, 추가 사망자 발생</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>수원시의회, 공항피해 해법 찾기 '민·관·군 한자리'</t>
+          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진  [정책 바로보기]</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=826044</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=750688</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-20 12:23:58.433498+00:00</t>
+          <t>2026-03-23 12:19:47.384443+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>미국 연방정부 (트럼프 행정부)</t>
+          <t>트럼프 행정부 (미국 정부)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>워싱턴DC 연방 항소법원에 소송 제기, 환경단체 소송과 병합 예정</t>
+          <t>환경단체들이 트럼프 행정부의 연방법 위반을 주장하며 소송 재개</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>미국 23개 주와 14개 시·카운티가 트럼프 행정부의 온실가스 규제 근거 폐지 조치에 반발하여 워싱턴DC 연방 항소법원에 소송을 제기했다. 이들은 오바마 행정부 시절 마련된 '위해성 판단' 결론을 복원하고, 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있다. 환경단체들의 유사 소송과 병합되어 트럼프 행정부의 기후 정책 폐지에 대한 최대 규모 소송이 될 전망이다.</t>
+          <t>미국 알래스카 석유 임대 경매와 관련하여 생물다양성센터와 지구의 친구들 등 주요 환경단체들이 트럼프 행정부를 상대로 소송을 재개했다. 이들은 트럼프 행정부가 연방법을 무시하고 취약한 지구 환경을 보호하지 못했다고 주장하고 있다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>미국 연방정부(트럼프 행정부)를 상대로 23개 주와 14개 시·카운티가 집단으로 소송을 제기한 사건으로, 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해가 예상되고(적합 조건 3), 소송의 근거가 되는 행정 조치(위해성 판단 폐기)가 명확하게 존재한다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
+          <t>트럼프 행정부의 연방법 위반 주장이 명확하고(적합 조건 1), 상대방(미국 정부)의 자력이 충분하다(적합 조건 2). 환경 피해는 집단적이고 규모가 클 가능성이 높으며(적합 조건 3, 4), 환경단체들이 이미 소송을 재개하여 법적 절차가 진행 중이다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>미국 전역의 공중보건 및 복지에 영향을 받는 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>美 23개주  온실가스 규제근거 복원하라 …트럼프 행정부에 소송</t>
+          <t>美 알래스카 석유 임대 경매 ‘역대 최고가’ 기록… 트럼프발 에너지 ...</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=202820</t>
+          <t>https://www.g-enews.com/view.php?ud=202603221704506690c8c1c064d_1</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-20 00:49:46.327050+00:00</t>
+          <t>2026-03-23 00:34:22.143584+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C105" t="inlineStr"/>
       <c r="D105" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>미국 연방 항소법원에 소송 제기</t>
+          <t>충남도 주관 건강영향조사 및 피해구제 연계 진행 중</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>미국 뉴욕과 캘리포니아 등 20여 개 주와 10여 개 지방정부가 트럼프 행정부의 온실가스 규제 폐지 조치에 맞서 연방 항소법원에 소송을 제기했습니다. 이 소송은 온실가스가 공중보건과 복지에 위협이 된다는 '위해성 판단' 결론을 폐기한 트럼프 행정부의 결정을 겨냥한 것으로, 주정부들은 위해성 판단 복원과 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있습니다.</t>
+          <t>충남도가 2020년부터 폐석면 광산 주변 지역 주민을 대상으로 건강영향조사를 추진하여 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계했다. 올해도 조사를 지속하며 석면환경보건센터가 참여한다. 이는 집단적 환경 피해 사례로, 공적 절차가 진행 중이며 추가 피해자 발굴 및 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(트럼프 행정부의 온실가스 규제 폐지 조치), 상대방 자력 충분(미국 연방정부), 집단적 피해(20여 개 주와 10여 개 지방정부의 공중보건 및 복지), 피해 규모가 큼(기후 변화로 인한 장기적, 광범위한 피해), 증거 확보 가능(위해성 판단 결론 및 정부 조치 문서) 등 5개 적합 조건에 해당합니다.</t>
+          <t>적합 조건 3(집단적 피해), 4(피해 규모), 5(증거 확보 가능), 6(공적 절차 진행 중)에 해당한다. 충남도가 416명의 석면 질환 의심자를 발굴하고 피해구제와 연계하는 등 공적 절차가 진행 중이며, 집단적 피해와 증거 확보 가능성이 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
-          <t>미국 국민 전체</t>
+          <t>416명</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>[이 시각 세계] 캘리포니아 등, 트럼프 온실가스 규제 폐지 맞서 소송</t>
+          <t>충남도 올해도 '석면 건강영향조사' 추진</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808908_37012.html</t>
+          <t>https://www.news1.kr/local/daejeon-chungnam/6109884</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-20 00:44:56.191738+00:00</t>
+          <t>2026-03-23 00:17:47.667509+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진0행</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법 소송 제기</t>
+          <t>충남도 주관 건강영향조사 및 석면피해구제급여 연계 진행 중</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법성을 주장하며 소송을 제기했다. 이는 환경단체들의 소송에 이은 것으로, 기후변화 정책을 둘러싼 법적 공방이 본격화되고 있다. 이 소송은 트럼프 행정부의 환경 정책 후퇴에 대한 중요한 법적 도전이 될 것으로 보인다.</t>
+          <t>충남도가 폐석면광산 주변 주민들을 대상으로 석면 건강영향조사를 진행 중이며, 2020년부터 6천789명 중 416명의 석면질환 의심자를 발견했다. 올해도 800명을 추가 조사할 계획이며, 의심자에게는 정밀검진 후 석면피해구제급여와 연계할 예정이다. 석면질환은 장기간 잠복 후 발병하는 특성이 있어 신속한 피해자 발굴 및 구제가 중요하다고 밝혔다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>이 사건은 미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법성을 주장하며 소송을 제기한 것으로, 상대방(미국 정부)의 자력이 충분하고(조건 2), 24개 주에 걸친 대규모 집단적 피해(조건 3, 4)를 다룬다. 트럼프 행정부의 책임이 명확히 특정되며(조건 1), 환경 정책의 위법성 여부가 쟁점이므로 관련 증거 확보가 가능할 것으로 판단된다(조건 5).</t>
+          <t>폐석면광산으로 인한 집단적 피해가 명확하며(집단적 피해), 충남도와 석면환경보건센터가 건강영향조사를 통해 객관적 증거를 확보하고 있음(증거 확보 가능, 공적 절차 진행 중). 석면질환은 피해 규모가 크고(피해 규모 큼), 석면피해구제급여와 연계될 예정으로 배상 가능성이 높음(상대방 자력 충분 - 대한민국).</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>美 24개주  트럼프 '온실가스 위해성 판단' 폐기는 위법  소송</t>
+          <t>보령·홍성·청양 폐석면광산 주변 800명 건강영향조사</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/usa-canada/6107716</t>
+          <t>https://www.yna.co.kr/view/AKR20260323019800063?input=1195m</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-20 00:43:34.133520+00:00</t>
+          <t>2026-03-23 00:17:35.826678+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C107" t="inlineStr"/>
       <c r="D107" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 논의 및 공론화 진행 중, 헌법불합치 결정에 따른 후속 입법 절차</t>
+          <t>석면환경보건센터 주관 건강영향조사 및 피해구제 연계 진행 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정을 위해 시민 설문을 진행 중이며, '후반부 집중 감축'이라는 위헌 소지가 있는 선택지를 포함하여 환경·시민단체들의 반발이 예상됩니다. 이는 청소년·영유아·시민단체가 제기한 기후소송(헌법소원)이 발단이 되었으며, 향후 추가적인 법적 다툼의 여지가 있습니다.</t>
+          <t>석면 노출 지역 주민들을 대상으로 한 건강영향조사를 통해 6789명 검진 중 416명의 석면질환 의심자가 발굴되었으며, 이들을 피해구제와 연계하는 성과를 거두었습니다. 올해도 순천향대학교 부속 천안병원이 보령·홍성 지역에서 흉부 검사 및 정밀검진을 단계별로 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법불합치 결정으로 국가의 책임이 비교적 명확하며(적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다(적합 조건 2). 기후 변화는 전 국민 및 미래 세대에 영향을 미치는 집단적 피해이며(적합 조건 3), 헌법재판소 결정과 IPCC 권고 등 객관적 증거가 존재합니다(적합 조건 5). 현재 국회 공론화위원회를 통한 법 개정 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>석면 노출로 인한 석면질환 의심자가 416명에 달하며(집단적 피해), 질병의 특성상 피해 규모가 클 것으로 예상됩니다. 석면환경보건센터 주관의 건강영향조사를 통해 객관적인 증거 확보가 용이하며(증거 확보 가능), 이미 피해구제 연계 등 공적 절차가 진행 중입니다. 다만, 구체적인 소송 상대방은 기사에 명시되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
-          <t>전 국민 및 미래 세대</t>
+          <t>416명 이상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>‘탄소, 후반부에 몰아서 줄이자’ 선택지로 등장 [기웃, 기후]</t>
+          <t>'석면 노출 관리' 건강영향조사 추진… '조기 발굴·구제 연계' 강화</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260319520925?OutUrl=naver</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=814385</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-20 00:32:59.788426+00:00</t>
+          <t>2026-03-23 00:17:25.031578+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>대한민국 정부 및 관련 공공기관</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>송전선로 건설 관련 가처분 소송 첫 심리 진행 중</t>
+          <t>새만금 기본계획 수정 작업 진행 중, 전북도의회 대정부 건의안 채택. 국제공항 건설 관련 국토부와 시민사회 간 소송 진행 중.</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>정읍과 충남 계룡을 잇는 초고압 송전선로 건설을 두고 완주군 주민 203명이 한국전력공사를 상대로 송전선로 입지 선정 절차 중단을 요구하는 가처분 소송을 제기했다. 주민들은 2023년 입지선정위원회 구성과 운영에 문제가 있었다고 주장하며 첫 심리가 진행되었다. 이번 소송 결과에 따라 전북 내 다른 지역에서도 유사 소송이 이어질 가능성이 있다.</t>
+          <t>새만금 농생명용지 3공구(수라갯벌 포함)를 산업용지로 전환하자는 주장이 제기되며 논란이 일고 있습니다. 전북도의회는 산업용지 전환을 촉구하는 건의안을 채택했으나, 환경단체와 어민들은 생태계 파괴와 생존권 위협을 이유로 반발하고 있습니다. 현재 새만금 기본계획 수정 작업이 진행 중이며, 국제공항 건설과 관련하여 국토부와 시민사회 간 소송도 불붙은 상태입니다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>한국전력공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 완주군 주민 203명이 이미 집단적으로 소송을 제기했고 다른 지역으로 확산될 가능성이 높아 집단적 피해(적합 조건 3)에 해당한다. 주민들이 송전선로 입지선정위원회 구성 및 운영 문제를 구체적으로 지적하며 한전의 책임을 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높다(적합 조건 5).</t>
+          <t>새만금 용도 변경을 추진하는 정부 및 공공기관은 자력이 충분한 상대방이며, 수라갯벌의 생태적 가치 훼손 및 어민 생계 침해 가능성 등 집단적 피해 발생 우려가 높습니다. 이미 국제공항 건설과 관련하여 국토부와 시민사회 간 소송이 진행 중이며, 새만금 기본계획 수정이라는 공적 절차가 진행 중이므로 소송금융 투자 기회가 충분합니다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>203명 이상</t>
+          <t>어민 및 지역 주민 다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>“송전선로 절차 중단”…가처분 소송 심문 진행</t>
+          <t>새만금 용도 '농사 vs 공장' 충돌</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513061&amp;ref=A</t>
+          <t>http://sjbnews.com/news/news.php?number=874359</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:29.786439+00:00</t>
+          <t>2026-03-22 12:55:01.261603+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>대한민국 국회 (기후위기특별위원회 공론화위원회)</t>
+        </is>
+      </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>폐기물 선별장 사업 취소 소송 및 집행정지 신청 진행 중</t>
+          <t>탄소중립기본법 개정 공론화 진행 중, 기후 헌법소원 최종선고 대기 중</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>청주 현도산단 내 식품공장 인근에 폐기물 선별장 건립이 추진되면서 하이트진로와 오비맥주 등 기업들이 입지 충돌을 겪고 있다. 이들 기업은 환경영향평가의 적정성 및 사업시행자 변경 논란을 제기하며 폐기물 선별장 사업에 대한 취소 소송과 집행정지 신청을 제기했다. 향후 소송에서 환경영향평가 적정성 여부가 핵심 쟁점이 될 전망이다.</t>
+          <t>국회 탄소중립기본법 개정 공론화 과정에서 미래세대에 온실가스 감축 부담을 전가하는 '볼록형 감축 경로'가 최종 선택지에 포함되어 논란이 되고 있습니다. 시민사회와 과학계는 과학적 위험성을 경고하며 공론화 중단 및 위원회 해체를 요구하고 있습니다. '아기 기후 소송' 등 기후 헌법소원이 이미 진행 중이며, 이 정책 결정이 미래세대에 미칠 막대한 영향에 대한 법적 다툼이 예상됩니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이)에 해당합니다. 폐기물 선별장 사업의 환경영향평가 적정성 및 사업시행자 변경 논란으로 상대방 책임이 명확하며, 하이트진로, 오비맥주 등 대기업이 피해를 입어 집단적 피해와 큰 규모의 손해가 예상됩니다. 환경영향평가 보고서 등 객관적 증거 확보가 용이하며, 이미 취소 소송이 진행 중입니다.</t>
+          <t>국회 공론화 과정에서 미래세대에 막대한 기후위기 부담을 전가할 수 있는 '볼록형 감축 경로'가 최종 선택지에 포함되어 시민사회와 과학계의 강한 반발을 사고 있습니다. 이미 '아기 기후 소송' 등 기후 헌법소원이 진행 중이며 (공적 절차 진행 중), 정부/국회라는 충분한 자력의 상대방 (상대방 자력 충분)과 미래세대라는 거대한 집단적 피해자 (집단적 피해)가 존재합니다. 과학적 근거와 공론화 과정 기록 등 증거 확보도 용이하여 (증거 확보 가능) 소송금융 투자 적합 조건에 다수 부합합니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
-          <t>하이트진로, 오비맥주 등 다수 기업</t>
+          <t>미래세대 다수</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>식품공장 옆 폐기물 선별장 …청주 현도산단 '입지 충돌' 격화</t>
+          <t>‘탄소 나중에 더 많이 감축’…끝내 최종 선택지에 오른 볼록형</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>ftoday.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356591</t>
+          <t>https://www.khan.co.kr/article/202603221534011</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-18 13:07:42.199934+00:00</t>
+          <t>2026-03-22 12:49:03.464455+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>한국전력공사</t>
+          <t>국토교통부, 현대건설 컨소시엄</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>송전선로 최종 노선 확정 무산, 전북 완주에서 제기한 가처분 소송 첫 심리 예정</t>
+          <t>주민 집회 및 동대문구청의 부지 이전 요청, 정부와 사업자 간 갈등 지속</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>경기도 용인 반도체 클러스터 전력 공급을 위한 115km 송전선로 건설에 대해 대전, 금산, 논산 등 지역 주민들이 일방적 희생을 강요받는다며 반발하고 있다. 주민들은 충분한 협의 없이 노선이 추진되었다고 주장하며 최종 노선 확정이 무산되었다. 이미 가처분 소송이 진행 중이며, 사회적 갈등과 비용이 커지고 있다.</t>
+          <t>GTX-C노선 변전소 예정지인 서울 청량리역 인근 '롯데캐슬 스카이-L65' 아파트 입주민들이 변전소 설치에 반대하며 전자파 위험성과 안전 문제를 제기하고 있다. 주민들은 변전소와 아파트, 어린이집 간의 짧은 이격 거리를 우려하며 부지 이전을 요구하고 있으며, 동대문구청도 국토부에 이전 요청을 한 상태다. 국토부와 사업시행자는 법령 준수 및 전자파 기준치 이내임을 주장하며 소통을 통해 우려를 해소하겠다는 입장이다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>국가 기간시설 사업으로 상대방(한국전력공사 등 공공기관)의 자력이 충분하며, 대전, 금산, 논산 등 다수 지역 주민들이 115km 구간에 걸쳐 광범위한 피해를 호소하고 있어 집단적 피해가 명확합니다. 주민 동의 없는 일방적 노선 추진으로 상대방 책임이 비교적 명확하며, 이미 가처분 소송이 진행 중인 점도 소송금융 적합도를 높입니다.</t>
+          <t>국토교통부와 현대건설 컨소시엄이라는 자력 있는 상대방이 명확하며, 1425가구 대단지 입주민들이 피해를 주장하고 있어 집단적 피해 규모가 큼. 주민들이 변전소와 아파트 간 이격 거리, 해외 사례 등 구체적인 증거를 제시하고 있으며, 동대문구청도 부지 이전을 요청하는 등 공적 절차가 진행 중임.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>다수 (대전 서구, 금산, 논산 등 지역 주민)</t>
+          <t>1425가구 입주민 다수</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>“피해만 떠안는 송전선로 반대”…최종 노선 확정 무산</t>
+          <t>꼭 초고층 아파트 앞에 지어야 하나 …GTX 변전소 두고 주민들 분통</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511983&amp;ref=A</t>
+          <t>https://www.joongang.co.kr/article/25413601</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-18 13:06:50.577254+00:00</t>
+          <t>2026-03-21 00:43:46.315753+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>클리블랜드-클리프스</t>
+          <t>한국전력</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>환경 소송 직면</t>
+          <t>입지선정위원회 결정 효력 정지 가처분 소송 및 무효 확인 소송 진행 중, 가처분 심문 종결</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>북미 주요 광업 및 철강 회사인 클리블랜드-클리프스가 실적 악화와 함께 환경 소송이라는 사법 리스크에 직면했습니다. 이는 기업의 재정적 부담을 가중시킬 수 있는 중요한 법적 문제로, 소송금융 투자 대상으로 적합성이 높습니다.</t>
+          <t>한국전력이 정읍-계룡 송전선로 건설을 추진하며 완주군 소양면 일대를 송전선 구역으로 정했으나, 주민들은 입지선정위원회 구성 및 운영에 문제가 있었다며 반발하고 있습니다. 완주군 소양면 주민 203명은 한전을 상대로 입지선정위원회 결정 효력 정지 가처분 소송과 무효 확인 소송을 제기했으며, 재판부는 가처분 심문을 종결했습니다. 이 소송 결과는 전북 내 다른 송전 갈등 지역에도 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>클리블랜드-클리프스라는 대기업이 환경 소송에 직면해 있어 상대방의 자력이 충분하고(적합 조건 2) 책임이 명확할 것으로 예상됩니다(적합 조건 1). 환경 소송의 특성상 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 관련 증거 확보도 가능할 것입니다(적합 조건 5).</t>
+          <t>한국전력(공공기관)을 상대로 완주군 주민 203명이 집단으로 소송을 제기한 사건으로, 상대방의 자력이 충분하고(적합 조건 2) 집단적 피해가 명확합니다(적합 조건 3). 입지선정위원회 구성 및 운영 절차상 하자를 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>203명</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>페로타임즈 손바닥뉴스 3월 18일(수)</t>
+          <t>전북 첫 송전선로 소송…“입지 선정 중단·무효”</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>ferrotimes.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46911</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8514391&amp;ref=A</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-18 00:49:15.096423+00:00</t>
+          <t>2026-03-21 00:33:08.074551+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>폐기물 선별시설 설치 관련 집행정지 항고 진행 중</t>
+          <t>손해배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>청주 현도산단 입주 기업인 하이트진로, 오비맥주 등이 폐기물 선별장 설치에 반발하며 청주시를 상대로 법정 공방을 벌이고 있습니다. 기업들은 위생 및 브랜드 훼손을 우려하며 집행정지를 신청했으나 기각되었고, 현재 항고를 통해 법적 다툼을 이어가고 있습니다. 청주시는 환경 영향이 제한적이라는 입장입니다.</t>
+          <t>김영곤 변호사는 대형 산불 피해 주민들과 함께 국가를 상대로 손해배상 소송을 준비 중이다. 산불이 단순 실화가 아닌 부실한 산림관리, 초기 진화 실패, 지휘체계 혼선 등 국가의 복합적인 책임으로 발생했다고 주장하며, 현행 제도의 개선을 요구하고 있다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>청주시(공공기관)를 상대로 하이트진로, 오비맥주 등 다수의 대기업이 집단적으로 피해를 주장하고 있으며, 이미 집행정지 항고 등 법적 절차가 진행 중입니다. 폐기물 선별장으로 인한 위생 및 브랜드 훼손 우려는 장기적으로 막대한 피해를 야기할 수 있어 피해 규모가 클 것으로 예상됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 이미 공적 절차 진행 중)</t>
+          <t>상대방(국가)의 책임이 부실한 산림관리, 초기 진화 실패 등으로 명확히 주장되고 있으며, 국가의 자력이 충분합니다. 대형 산불로 인한 다수의 피해주민이 발생하여 집단적 피해이며, 손해배상 소송이 준비 중입니다. (적합 조건 1, 2, 3, 4, 5 충족)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>다수의 입주기업</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>소주 공장 옆에 폐기물 선별장이?…청주 현도산단 입주사들 '발칵'</t>
+          <t>산불피해 일회성 지원 그쳐···국가책임 명확히 해야</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/industry/distribution/6104272</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402763</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-18 00:47:17.703514+00:00</t>
+          <t>2026-03-20 13:06:20.447129+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>한국수력원자력</t>
+          <t>미국 트럼프 행정부</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>이주 대책 관련 행정소송 진행 중, 이주 대상 기준 시점 갈등</t>
+          <t>미국 24개 주가 트럼프 행정부를 상대로 소송 제기</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>경북 울진군 북면 고목2리 주민들은 신한울 원전 3·4호기 건설 재추진으로 인해 원전 10기에 둘러싸여 살게 되면서 생존권 침해와 환경 피해를 호소하고 있습니다. 주민들은 정부 정책 변화로 인한 피해를 주장하며 공사 중단과 집단 이주 대책 마련을 요구하고 있으며, 현재 한국수력원자원을 상대로 행정소송을 제기한 상태입니다. 이주 대상 기준 시점을 두고 한수원과 주민들 간의 갈등이 깊어 법정에서 최종 결론이 날 전망입니다.</t>
+          <t>미국 24개 주가 트럼프 행정부의 온실가스 규제 철폐 정책에 반발하여 소송을 제기했습니다. 기사는 지구 온난화 가속화, 슈퍼 엘니뇨 도래, 대형 메탄 누출 사고 등 기후 변화의 심각성을 언급하며 규제 철폐의 부당성을 강조합니다. 이 소송은 환경 보호와 기후 변화 대응에 대한 중요한 법적 다툼이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>정부의 원전 정책 변화로 인한 주민 피해가 명확하며, 한국수력원자력은 공공기관으로 충분한 자력을 가집니다. 약 130가구의 주민들이 집단 이주를 요구하며 행정소송을 제기 중이며, 생존권 침해 및 사망 사고까지 발생하여 피해 규모가 큽니다. 정부 정책 변화 및 공사 현장 등 증거도 확보 가능합니다.</t>
+          <t>미국 24개 주가 트럼프 행정부를 상대로 온실가스 규제 철폐에 대한 소송을 제기한 사건으로, 상대방(미국 정부)의 자력이 충분하고(적합 조건 2), 24개 주라는 대규모 집단적 피해가 예상되며(적합 조건 3), 기후 변화 관련 증거가 명확합니다(적합 조건 5). 이미 소송이 진행 중인 점도 긍정적입니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>약 130가구</t>
+          <t>미국 24개 주 및 해당 주민 다수</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>“원전 10기에 둘러싸인 마을”···울진 주민들 “집단 이주 대책 마련...</t>
+          <t>온실가스 규제 왜 없애는 거야? ...美 24개주 트럼프 행정부에 소송</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newstree.kr</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603180600101</t>
+          <t>https://www.newstree.kr/newsView/ntr202603200005</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-18 00:43:46.100730+00:00</t>
+          <t>2026-03-20 12:39:34.712751+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>국가 및 지방자치단체</t>
+          <t>트럼프 행정부 환경보호청</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>국가 배상 소송 준비 중</t>
+          <t>온실가스 위해성 폐지 무효소송 진행 중</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>초대형 산불 피해 주민들이 국가 및 지방자치단체를 상대로 배상 소송을 준비 중이다. 김영곤 변호사는 산불특별법의 미흡한 배상 방안과 당국의 근본적인 책임 문제를 지적하며 소송을 추진하고 있다. 산불의 시작은 개인 실화였으나, 재난대응체계의 구멍이 피해를 키웠다는 주장이다.</t>
+          <t>24개 미국 주와 환경단체, 청소년 기후운동가들이 트럼프 행정부의 환경보호청(EPA)을 상대로 온실가스 위해성 폐지 조치에 대한 무효소송을 제기했다. 캘리포니아 주지사는 이를 '부패'로 규정하며 법정 대응 의지를 밝혔다. 이는 트럼프 EPA의 온실가스 규제 완화에 대한 두 번째 법정 다툼이다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>국가 및 지방자치단체를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 초대형 산불로 인해 다수의 피해주민이 발생하여 집단적 피해에 해당합니다(적합 조건 3). 산불의 시작은 개인 실화였으나 당국의 재난대응체계 미흡이 근본 원인으로 지적되어 상대방 책임이 비교적 명확해 보입니다(적합 조건 1). 현재 소송 준비 단계로 투자 적합성이 높습니다.</t>
+          <t>상대방(트럼프 EPA)의 책임이 명확하고 자력이 충분하며, 24개 주와 다수의 환경단체가 참여하는 집단적 소송으로 피해 규모가 광범위합니다 (적합 조건 1, 2, 3, 4). 온실가스 위해성 폐지라는 행정처분 자체에 대한 법적 다툼이므로 관련 증거 확보가 용이할 것으로 판단됩니다 (적합 조건 5).</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>피해주민 다수</t>
+          <t>24개 주 주민 다수 및 환경단체</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>초대형 산불이 드러낸 재난대응체계 구멍들</t>
+          <t>24개주, 트럼프 EPA 상대 온실가스 위해성 폐지 무효소송…두번째 법정...</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69880</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18294</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-17 13:20:13.382524+00:00</t>
+          <t>2026-03-20 12:38:13.782139+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>정부 주도 피해 신고 및 구제 절차 진행 중</t>
+          <t>반복되는 산불 피해에 대한 산림정책 개선 논의 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>영남 산불 발생 1년 후, 정부가 이재민을 위한 피해 신고 기간을 1년간 운영하고 질병·부상 치료비, 비급여 항목, 간병비까지 지원 범위를 확대할 계획이다. 이는 산불 피해자들의 구제 사각지대를 없애기 위한 조치로, 위원회 심의를 통해 지원이 이루어질 예정이다.</t>
+          <t>산불 피해가 반복되면서 피해주민의 생활 안정과 보상 관리에 대한 국가의 지속적인 책임이 강조되고 있다. 특히 임업인에 대한 피해보상 제외 문제를 개선해야 한다는 지적이 나오며, 산림정책 패러다임 전환의 필요성이 제기되었다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>정부가 산불 피해 이재민에 대한 구제 절차를 운영하고 있어 상대방(정부)의 자력이 충분하며(적합 조건 2), 다수의 이재민이 발생하여 집단적 피해(적합 조건 3)이고, 질병·부상 치료비 등 피해 규모가 크다(적합 조건 4). 산불 발생 및 정부의 구제 절차는 공적 기록으로 증거 확보가 가능하며(적합 조건 5), 현재 정부 주도의 구제 절차가 진행 중이다(적합 조건 6). 정부의 지원이 불충분할 경우 소송 제기 가능성이 높다.</t>
+          <t>국가가 산불 피해 주민 및 임업인에 대한 생활 안정과 보상 관리를 지속적으로 책임져야 한다는 주장이 제기되어 상대방(국가)의 책임이 명확하고 자력이 충분하다. 또한, 다수의 피해주민과 임업인이 피해를 입어 집단적 소송 가능성이 높다.</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>이재민 다수</t>
+          <t>피해주민 및 임업인 다수</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>영남 산불 1년… 정부, 이재민 피해 사각지대 없앤다</t>
+          <t>산불 반복 우려···산림정책 패러다임 바꿔야</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031713250004122?did=NA</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402764</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-17 12:33:39.970433+00:00</t>
+          <t>2026-03-20 12:25:26.513028+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국 (국방부/공군)</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 구제 및 지역 재건 본격 추진, 추가 피해지원 신고 접수 중</t>
+          <t>수원시의회 주관 민·관·군 협의체 논의 중, 상설 협의체 구성 제안</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>지난해 경북 등 영남권을 휩쓴 초대형 산불 발생 1년이 지났지만, 이재민 2천236가구, 3천823명이 여전히 임시조립주택에서 생활하고 있습니다. 정부는 산불특별법에 따라 피해 구제와 지역 재건을 본격 추진하며 생활 안정 지원금 4천409억원을 지급했으나, 여전히 많은 이재민이 어려움을 겪고 있습니다. 추가 피해지원 신고가 접수 중이며, 정부는 사각지대 없는 지원을 약속했습니다.</t>
+          <t>수원시의회에서 공항 소음 피해에 대한 근본적인 해법을 찾기 위해 민·관·군이 한자리에 모여 논의했습니다. 현장에서는 소음 저감 대책 강화, 피해보상 현실화, 이전사업 추진, 상시 소통 창구 마련 등이 주요 과제로 제시되었으며, 민·관·군이 참여하는 상설 협의체 구성이 제안되었습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해(수천 가구, 수천 명)와 막대한 피해 규모(수천억 원 이상)가 발생했으며, 정부의 산불특별법에 따른 공적 절차가 진행 중입니다. 정부를 상대로 한 미흡한 재난 관리 또는 불충분한 지원에 대한 책임 추궁 가능성이 있으며, 대한민국 정부는 충분한 자력을 갖추고 있습니다.</t>
+          <t>공항 소음 피해는 상대방(군/정부)의 책임이 명확하고 자력이 충분합니다. 또한, 다수의 주민이 피해를 입는 집단적 피해이며, 수원시의회 주관으로 민·관·군 협의체가 논의 중인 공적 절차가 진행되고 있어 증거 확보 가능성도 높습니다.</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>수천억 원 이상 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>3천358가구, 5천545명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>'괴물 산불' 1년…이재민 2천236가구 여전히 임시조립주택 생활</t>
+          <t>수원시의회, 공항피해 해법 찾기 '민·관·군 한자리'</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031713153381990</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=826044</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-17 12:17:56.490795+00:00</t>
+          <t>2026-03-20 12:23:58.433498+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>미국 연방정부 (트럼프 행정부)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>워싱턴DC 연방 항소법원에 소송 제기, 환경단체 소송과 병합 예정</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>경남 함양 산불의 방화 피의자가 과거 '울산 봉대산 불다람쥐'로 불리며 상습적으로 산불을 저지른 60대 A씨로 드러났습니다. A씨는 최근 3차례의 산불을 포함해 범행을 자백했으며, 경찰은 그를 구속하고 여죄를 수사 중입니다. 이번 함양 산불로 234ha의 산림이 소실되고 8천 명의 이재민이 발생한 것으로 추정됩니다.</t>
+          <t>미국 23개 주와 14개 시·카운티가 트럼프 행정부의 온실가스 규제 근거 폐지 조치에 반발하여 워싱턴DC 연방 항소법원에 소송을 제기했다. 이들은 오바마 행정부 시절 마련된 '위해성 판단' 결론을 복원하고, 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있다. 환경단체들의 유사 소송과 병합되어 트럼프 행정부의 기후 정책 폐지에 대한 최대 규모 소송이 될 전망이다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>피의자가 체포 및 구속되었고 자백까지 하여 상대방 책임이 명확하며(조건 1), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(조건 6). 234ha에 달하는 산림 피해와 기사 제목에 명시된 8천 명의 이재민 발생으로 집단적 피해 규모가 매우 크고(조건 3, 4), CCTV, 자백 등 증거도 명확합니다(조건 5). 다만, 피의자가 개인이며 과거에도 손해배상액 확정에도 불구하고 자력 부족 문제가 있었던 점은 고려해야 합니다.</t>
+          <t>미국 연방정부(트럼프 행정부)를 상대로 23개 주와 14개 시·카운티가 집단으로 소송을 제기한 사건으로, 상대방 책임이 명확하고(적합 조건 1), 자력이 충분하며(적합 조건 2), 집단적 피해가 예상되고(적합 조건 3), 소송의 근거가 되는 행정 조치(위해성 판단 폐기)가 명확하게 존재한다(적합 조건 5). 이는 소송금융 투자에 매우 적합한 조건을 갖추고 있다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>8천명 이상</t>
+          <t>미국 전역의 공중보건 및 복지에 영향을 받는 다수</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>산불 보면 희열 …'이재민 8천명' 함양 산불 범인 잡고 보니</t>
+          <t>美 23개주  온실가스 규제근거 복원하라 …트럼프 행정부에 소송</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182061</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=202820</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:07.034658+00:00</t>
+          <t>2026-03-20 00:49:46.327050+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>미국 연방정부</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>포항지진 손해배상 소송 항소심 진행 중</t>
+          <t>미국 연방 항소법원에 소송 제기</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>포항지진은 인재로 판명되어 국가를 상대로 한 손해배상 소송이 진행 중입니다. 기사는 포항시장 예비후보가 지진 소송 관련 의혹을 해명하는 내용으로, 그가 1심 승소한 선정 당사자이며 현재 항소심이 대구고등법원에서 진행 중임을 밝히고 있습니다. 이 사건은 다수의 피해자가 발생한 대규모 소송입니다.</t>
+          <t>미국 뉴욕과 캘리포니아 등 20여 개 주와 10여 개 지방정부가 트럼프 행정부의 온실가스 규제 폐지 조치에 맞서 연방 항소법원에 소송을 제기했습니다. 이 소송은 온실가스가 공중보건과 복지에 위협이 된다는 '위해성 판단' 결론을 폐기한 트럼프 행정부의 결정을 겨냥한 것으로, 주정부들은 위해성 판단 복원과 자동차 온실가스 배출량 제한 폐지 결정을 되돌릴 것을 요구하고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>포항지진은 인재로 판명되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송의 성격이 강하며, 공식 조사 결과라는 객관적 증거가 존재합니다. 현재 항소심이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>상대방 책임이 명확(트럼프 행정부의 온실가스 규제 폐지 조치), 상대방 자력 충분(미국 연방정부), 집단적 피해(20여 개 주와 10여 개 지방정부의 공중보건 및 복지), 피해 규모가 큼(기후 변화로 인한 장기적, 광범위한 피해), 증거 확보 가능(위해성 판단 결론 및 정부 조치 문서) 등 5개 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>수만 명 이상 추정</t>
+          <t>미국 국민 전체</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>모성은 포항시장 예비후보  흑색선전 중단하고 정책 토론으로 경쟁하자...</t>
+          <t>[이 시각 세계] 캘리포니아 등, 트럼프 온실가스 규제 폐지 맞서 소송</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612478</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808908_37012.html</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-16 12:51:41.560878+00:00</t>
+          <t>2026-03-20 00:44:56.191738+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>대구고등법원 민사3부에서 2심 변론 진행 중</t>
+          <t>미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법 소송 제기</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>포항 지진피해 손해배상 소송은 1심에서 원고 측이 승소했으며, 현재 대구고등법원에서 2심 변론이 진행 중이다. 이 사건은 포항 지진으로 인한 다수의 피해자들이 국가 등을 상대로 손해배상을 청구하는 집단소송의 성격을 띠고 있다.</t>
+          <t>미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법성을 주장하며 소송을 제기했다. 이는 환경단체들의 소송에 이은 것으로, 기후변화 정책을 둘러싼 법적 공방이 본격화되고 있다. 이 소송은 트럼프 행정부의 환경 정책 후퇴에 대한 중요한 법적 도전이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>포항 지진은 정부 조사로 책임 주체가 명확하며(적합 조건 1), 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입은 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 변론이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>이 사건은 미국 24개 주가 트럼프 행정부의 온실가스 위해성 판단 폐기 조치에 대해 위법성을 주장하며 소송을 제기한 것으로, 상대방(미국 정부)의 자력이 충분하고(조건 2), 24개 주에 걸친 대규모 집단적 피해(조건 3, 4)를 다룬다. 트럼프 행정부의 책임이 명확히 특정되며(조건 1), 환경 정책의 위법성 여부가 쟁점이므로 관련 증거 확보가 가능할 것으로 판단된다(조건 5).</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>포항시장 예비후보들, 정책·선거문화 제안 등 잇단 행보</t>
+          <t>美 24개주  트럼프 '온실가스 위해성 판단' 폐기는 위법  소송</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1192081</t>
+          <t>https://www.news1.kr/world/usa-canada/6107716</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-16 12:48:31.458527+00:00</t>
+          <t>2026-03-20 00:43:34.133520+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>헌법재판소의 기후 위기 관련 국가 책임 확인 결정</t>
+          <t>탄소중립기본법 개정 논의 및 공론화 진행 중, 헌법불합치 결정에 따른 후속 입법 절차</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인했습니다. 이는 기후 위기로 인한 국가의 책임을 법적으로 인정한 것으로, 향후 관련 손해배상 소송의 중요한 근거가 될 수 있습니다.</t>
+          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정을 위해 시민 설문을 진행 중이며, '후반부 집중 감축'이라는 위헌 소지가 있는 선택지를 포함하여 환경·시민단체들의 반발이 예상됩니다. 이는 청소년·영유아·시민단체가 제기한 기후소송(헌법소원)이 발단이 되었으며, 향후 추가적인 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인하여 상대방(국가)의 책임이 명확하며(적합 조건 1, 5), 국가의 자력이 충분합니다(적합 조건 2). 기후 위기는 미래세대에 대한 집단적이고 광범위한 피해를 야기하므로 피해 규모가 크고(적합 조건 3, 4), 헌재 결정은 강력한 공적 증거이자 공적 절차의 결과입니다(적합 조건 5, 6).</t>
+          <t>헌법재판소의 헌법불합치 결정으로 국가의 책임이 비교적 명확하며(적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다(적합 조건 2). 기후 변화는 전 국민 및 미래 세대에 영향을 미치는 집단적 피해이며(적합 조건 3), 헌법재판소 결정과 IPCC 권고 등 객관적 증거가 존재합니다(적합 조건 5). 현재 국회 공론화위원회를 통한 법 개정 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>전 국민 및 미래 세대</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>[이 뉴스, 이렇게 봐야 한다]87년 개헌 자물쇠가 열리다: 정치는 가능성...</t>
+          <t>‘탄소, 후반부에 몰아서 줄이자’ 선택지로 등장 [기웃, 기후]</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>ddanzi.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>http://www.ddanzi.com/875937002</t>
+          <t>https://www.segye.com/newsView/20260319520925?OutUrl=naver</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-16 12:41:21.818187+00:00</t>
+          <t>2026-03-20 00:32:59.788426+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>한국전력공사</t>
+        </is>
+      </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>국가보훈부에서 고엽제 피해자 현황 관리 중</t>
+          <t>송전선로 건설 관련 가처분 소송 첫 심리 진행 중</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>베트남전 파병 고엽제 누적 피해자가 14만 9천여 명에 달하며, 국가보훈부에서 2024년 기준으로 관련 현황을 관리하고 있습니다. 이 기사는 무기산업이 건강에 미치는 영향을 보여주는 사례로, 군사주의 작동 방식에 대한 비판적 시각을 담고 있습니다.</t>
+          <t>정읍과 충남 계룡을 잇는 초고압 송전선로 건설을 두고 완주군 주민 203명이 한국전력공사를 상대로 송전선로 입지 선정 절차 중단을 요구하는 가처분 소송을 제기했다. 주민들은 2023년 입지선정위원회 구성과 운영에 문제가 있었다고 주장하며 첫 심리가 진행되었다. 이번 소송 결과에 따라 전북 내 다른 지역에서도 유사 소송이 이어질 가능성이 있다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>베트남전 고엽제 피해자는 14만 9천여 명으로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 국가보훈부 기준이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5). 고엽제 사건의 역사적 맥락상 상대방 책임 및 자력 충분성도 높게 평가됩니다(적합 조건 1, 2).</t>
+          <t>한국전력공사라는 공공기관이 피고로 자력이 충분하며(적합 조건 2), 완주군 주민 203명이 이미 집단적으로 소송을 제기했고 다른 지역으로 확산될 가능성이 높아 집단적 피해(적합 조건 3)에 해당한다. 주민들이 송전선로 입지선정위원회 구성 및 운영 문제를 구체적으로 지적하며 한전의 책임을 주장하고 있어 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 증거 확보 가능성도 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>14만 9천여 명</t>
+          <t>203명 이상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>[시민건강논평] 무기산업을 건강의 문제로 봐야 하는 이유</t>
+          <t>“송전선로 절차 중단”…가처분 소송 심문 진행</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>rapportian.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.rapportian.com/news/articleView.html?idxno=233500</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8513061&amp;ref=A</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-16 00:29:51.654519+00:00</t>
+          <t>2026-03-19 13:09:29.786439+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>LNG복합발전소 건설 추진 중, 주민 및 환경단체 반발 심화, 착공 예정</t>
+          <t>폐기물 선별장 사업 취소 소송 및 집행정지 신청 진행 중</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>한국남부발전이 하동 석탄화력발전소를 폐쇄하고 1조 3천억 원 규모의 LNG복합발전소를 건설할 계획에 대해 주민들이 강하게 반발하고 있다. 주민들은 30년 넘게 석탄발전소로 인한 건강 및 생계 피해를 겪었으며, LNG발전소 또한 환경 문제와 건강 피해를 유발할 것이라고 우려한다. 특히 명덕마을에서는 암환자가 다수 발생했고, 남해군민들도 보상 범위 밖에서 피해를 호소하고 있다.</t>
+          <t>청주 현도산단 내 식품공장 인근에 폐기물 선별장 건립이 추진되면서 하이트진로와 오비맥주 등 기업들이 입지 충돌을 겪고 있다. 이들 기업은 환경영향평가의 적정성 및 사업시행자 변경 논란을 제기하며 폐기물 선별장 사업에 대한 취소 소송과 집행정지 신청을 제기했다. 향후 소송에서 환경영향평가 적정성 여부가 핵심 쟁점이 될 전망이다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방(한국남부발전)은 공공기관으로 자력이 충분하며, 기존 석탄화력발전소로 인한 다수의 주민 피해(건강, 환경)가 명확히 언급됨. LNG발전소 건설 강행 시 추가적인 집단적 피해 발생 가능성이 높고, 주민들이 강경하게 반발하며 소송 가능성을 시사하고 있음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
+          <t>적합 조건 1(상대방 책임 명확), 3(집단적 피해), 4(피해 규모 큼), 5(증거 확보 용이)에 해당합니다. 폐기물 선별장 사업의 환경영향평가 적정성 및 사업시행자 변경 논란으로 상대방 책임이 명확하며, 하이트진로, 오비맥주 등 대기업이 피해를 입어 집단적 피해와 큰 규모의 손해가 예상됩니다. 환경영향평가 보고서 등 객관적 증거 확보가 용이하며, 이미 취소 소송이 진행 중입니다.</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>하동군 및 남해군 주민 다수</t>
+          <t>하이트진로, 오비맥주 등 다수 기업</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>'하동 LNG복잡발전소 건립 강행?' 주민반발 잇따라</t>
+          <t>식품공장 옆 폐기물 선별장 …청주 현도산단 '입지 충돌' 격화</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>ftoday.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/185017</t>
+          <t>http://www.ftoday.co.kr/news/articleView.html?idxno=356591</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-16 00:17:39.647261+00:00</t>
+          <t>2026-03-18 13:07:42.199934+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>경상북도</t>
+          <t>한국전력공사</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>'포항지진피해구제특별법' 개정 추진 중</t>
+          <t>송전선로 최종 노선 확정 무산, 전북 완주에서 제기한 가처분 소송 첫 심리 예정</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보가 포항 지진으로 인한 많은 시민들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 공약했습니다. 이는 경상북도의 책임 하에 집단적 피해 구제가 논의되는 사안으로, 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>경기도 용인 반도체 클러스터 전력 공급을 위한 115km 송전선로 건설에 대해 대전, 금산, 논산 등 지역 주민들이 일방적 희생을 강요받는다며 반발하고 있다. 주민들은 충분한 협의 없이 노선이 추진되었다고 주장하며 최종 노선 확정이 무산되었다. 이미 가처분 소송이 진행 중이며, 사회적 갈등과 비용이 커지고 있다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보가 포항 지진 피해자들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 약속하여 상대방 책임이 비교적 명확하며, 경상북도라는 충분한 자력을 가진 상대방이 특정됩니다. 또한, 많은 시민들이 정신적 피해를 겪고 있어 집단적 피해의 가능성이 높고, 특별법 개정 추진이라는 공적 절차가 진행 중입니다.</t>
+          <t>국가 기간시설 사업으로 상대방(한국전력공사 등 공공기관)의 자력이 충분하며, 대전, 금산, 논산 등 다수 지역 주민들이 115km 구간에 걸쳐 광범위한 피해를 호소하고 있어 집단적 피해가 명확합니다. 주민 동의 없는 일방적 노선 추진으로 상대방 책임이 비교적 명확하며, 이미 가처분 소송이 진행 중인 점도 소송금융 적합도를 높입니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>많은 시민들</t>
+          <t>다수 (대전 서구, 금산, 논산 등 지역 주민)</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>김재원 경북지사 예비후보  포항, 지역 상권·경제가 함께 살아나는 구...</t>
+          <t>“피해만 떠안는 송전선로 반대”…최종 노선 확정 무산</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509650</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8511983&amp;ref=A</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-15 12:21:09.134747+00:00</t>
+          <t>2026-03-18 13:06:50.577254+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>클리블랜드-클리프스</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>정부조사 및 피해구제지원금 지급 완료. 지열발전소 안전시설 건립 지연 문제 제기.</t>
+          <t>환경 소송 직면</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 책임 소재가 명확해졌다. 당시 11만 세대, 4900억 원 규모의 피해구제지원금이 지급되었으나, 현재 지열발전소 부지의 안전시설 건립이 지연되고 있다는 문제가 제기되고 있다.</t>
+          <t>북미 주요 광업 및 철강 회사인 클리블랜드-클리프스가 실적 악화와 함께 환경 소송이라는 사법 리스크에 직면했습니다. 이는 기업의 재정적 부담을 가중시킬 수 있는 중요한 법적 문제로, 소송금융 투자 대상으로 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 상대방 책임이 명확하며(적합 조건 1, 5), 산업통상자원부 등 공공기관이 관련되어 상대방 자력이 충분합니다(적합 조건 2). 11만 세대, 4900억 원 규모의 집단적 피해가 발생하여 피해 규모가 매우 크고(적합 조건 3, 4), 이미 정부조사 및 피해구제지원금 지급이라는 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
+          <t>클리블랜드-클리프스라는 대기업이 환경 소송에 직면해 있어 상대방의 자력이 충분하고(적합 조건 2) 책임이 명확할 것으로 예상됩니다(적합 조건 1). 환경 소송의 특성상 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 관련 증거 확보도 가능할 것입니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>4900억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>11만 세대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보 “지진극복…안전도시 포항 만들겠다”</t>
+          <t>페로타임즈 손바닥뉴스 3월 18일(수)</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ferrotimes.com</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10694322?ref=naver</t>
+          <t>http://www.ferrotimes.com/news/articleView.html?idxno=46911</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-15 00:16:13.059660+00:00</t>
+          <t>2026-03-18 00:49:15.096423+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>가처분 신청 진행 중, 본안 소송 계획, 수몰 반대 투쟁본부 활동 및 총궐기대회 개최</t>
+          <t>폐기물 선별시설 설치 관련 집행정지 항고 진행 중</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>태백 장성광업소 수몰에 반대하는 투쟁위원회가 총궐기대회를 열고 48일째 투쟁을 이어가고 있다. 투쟁위원회는 가처분 신청이 인용되지 않을 경우 집행 정지 본안 소송까지 진행할 계획임을 밝히며, 광업소 수몰로 인한 피해에 대한 강력한 법적 대응을 예고했다. 이는 대규모 환경 관련 분쟁으로 발전할 가능성이 높다.</t>
+          <t>청주 현도산단 입주 기업인 하이트진로, 오비맥주 등이 폐기물 선별장 설치에 반발하며 청주시를 상대로 법정 공방을 벌이고 있습니다. 기업들은 위생 및 브랜드 훼손을 우려하며 집행정지를 신청했으나 기각되었고, 현재 항고를 통해 법적 다툼을 이어가고 있습니다. 청주시는 환경 영향이 제한적이라는 입장입니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해(총궐기대회, 투쟁위원회), 피해 규모가 큼(광업소 수몰), 상대방 책임이 비교적 명확함(수몰 원인 제공 주체), 증거 확보 가능성 높음(공식 기록), 관련 절차 진행 중(가처분 신청 및 본안 소송 계획, 투쟁본부 활동). 부적합 조건에 해당하지 않음.</t>
+          <t>청주시(공공기관)를 상대로 하이트진로, 오비맥주 등 다수의 대기업이 집단적으로 피해를 주장하고 있으며, 이미 집행정지 항고 등 법적 절차가 진행 중입니다. 폐기물 선별장으로 인한 위생 및 브랜드 훼손 우려는 장기적으로 막대한 피해를 야기할 수 있어 피해 규모가 클 것으로 예상됩니다. (적합 조건: 상대방 자력 충분, 집단적 피해, 피해 규모 큼, 이미 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 입주기업</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>태백 장성광업소 수몰 반대 총궐기대회… 강력 투쟁 하겠다</t>
+          <t>소주 공장 옆에 폐기물 선별장이?…청주 현도산단 입주사들 '발칵'</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603140001</t>
+          <t>https://www.news1.kr/industry/distribution/6104272</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-14 00:34:27.481403+00:00</t>
+          <t>2026-03-18 00:47:17.703514+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
+          <t>한국수력원자력</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 통과, 국가 및 기업 손해배상 책임 명시</t>
+          <t>이주 대책 관련 행정소송 진행 중, 이주 대상 기준 시점 갈등</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안이 통과되어 가습기살균제 사건을 참사로 규정하고 기업뿐 아니라 국가의 손해배상 책임을 명시했다. 이 법 통과로 피해자 유족들은 눈물을 흘렸으며, 향후 피해 구제 및 손해배상 소송의 법적 기반이 강화될 것으로 예상된다.</t>
+          <t>경북 울진군 북면 고목2리 주민들은 신한울 원전 3·4호기 건설 재추진으로 인해 원전 10기에 둘러싸여 살게 되면서 생존권 침해와 환경 피해를 호소하고 있습니다. 주민들은 정부 정책 변화로 인한 피해를 주장하며 공사 중단과 집단 이주 대책 마련을 요구하고 있으며, 현재 한국수력원자원을 상대로 행정소송을 제기한 상태입니다. 이주 대상 기준 시점을 두고 한수원과 주민들 간의 갈등이 깊어 법정에서 최종 결론이 날 전망입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 국가와 기업의 손해배상 책임이 법적으로 명시되었고(적합 조건 1), 상대방(국가 및 관련 기업)의 자력이 충분하며(적합 조건 2), 대규모 집단 피해 사건으로 피해 규모와 피해자 수가 매우 크다(적합 조건 3, 4). 이미 특별법이 제정되고 개정될 정도로 공적 조사가 충분히 이루어져 증거 확보가 용이하며(적합 조건 5), 법 개정으로 피해 구제 절차가 강화되어 추가 소송 가능성이 높다(적합 조건 6).</t>
+          <t>정부의 원전 정책 변화로 인한 주민 피해가 명확하며, 한국수력원자력은 공공기관으로 충분한 자력을 가집니다. 약 130가구의 주민들이 집단 이주를 요구하며 행정소송을 제기 중이며, 생존권 침해 및 사망 사고까지 발생하여 피해 규모가 큽니다. 정부 정책 변화 및 공사 현장 등 증거도 확보 가능합니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>약 130가구</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>문 안 열면 감옥 갈 수 있다 …가정폭력 현장조사 막으면 징역형 가능</t>
+          <t>“원전 10기에 둘러싸인 마을”···울진 주민들 “집단 이주 대책 마련...</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>womentimes.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101224</t>
+          <t>https://www.khan.co.kr/article/202603180600101</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-14 00:29:37.629785+00:00</t>
+          <t>2026-03-18 00:43:46.100730+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가 및 지방자치단체</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정, 하반기 국가 배상 본격화 전망</t>
+          <t>국가 배상 소송 준비 중</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>가습기살균제 사건이 법률상 '참사'로 규정되고 국가의 배상 책임이 명확히 명시된 피해구제법 개정안이 국회 본회의를 통과했다. 이에 따라 기존 피해구제 중심에서 국가가 직접 배상하는 체계로 전환되며, 국무총리 소속 배상심의위원회를 통해 올해 하반기부터 국가 배상이 본격적으로 이뤄질 전망이다. 현재까지 5971명의 피해자가 인정된 대규모 환경 참사이다.</t>
+          <t>초대형 산불 피해 주민들이 국가 및 지방자치단체를 상대로 배상 소송을 준비 중이다. 김영곤 변호사는 산불특별법의 미흡한 배상 방안과 당국의 근본적인 책임 문제를 지적하며 소송을 추진하고 있다. 산불의 시작은 개인 실화였으나, 재난대응체계의 구멍이 피해를 키웠다는 주장이다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>가습기살균제 사건에 대한 국가의 책임이 법률(피해구제법 개정안)로 명확히 명시되었고, 2024년 법원 판결로도 국가 책임이 일부 인정되었습니다. (적합 조건 1, 5) 상대방이 대한민국으로 자력이 충분하며 (적합 조건 2), 5971명 이상의 대규모 피해자가 발생한 집단적 피해 사건입니다. (적합 조건 3, 4) 현재 피해구제법 개정안 통과 및 배상심의위원회 개편 등 공적 절차가 활발히 진행 중이며, 하반기부터 국가 배상이 본격화될 예정이므로 종결된 사건이 아닙니다. (적합 조건 6, 부적합 조건 0)</t>
+          <t>국가 및 지방자치단체를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 초대형 산불로 인해 다수의 피해주민이 발생하여 집단적 피해에 해당합니다(적합 조건 3). 산불의 시작은 개인 실화였으나 당국의 재난대응체계 미흡이 근본 원인으로 지적되어 상대방 책임이 비교적 명확해 보입니다(적합 조건 1). 현재 소송 준비 단계로 투자 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>5971명 이상</t>
+          <t>피해주민 다수</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 '참사' 첫 법적 명시... 피해구제법 개정안 국회 통...</t>
+          <t>초대형 산불이 드러낸 재난대응체계 구멍들</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>ibabynews.com</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.ibabynews.com/news/articleView.html?idxno=149584</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69880</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-13 12:25:14.377860+00:00</t>
+          <t>2026-03-17 13:20:13.382524+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과</t>
+          <t>정부 주도 피해 신고 및 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>안호영 의원이 대표발의한 가습기살균제 피해구제 특별법 전부개정안이 국회 본회의를 통과했습니다. 이 개정안은 가습기살균제 피해를 법률상 최초로 '참사'로 명시하고 국가의 책임을 인정했습니다. 이는 20년 만에 이루어진 중요한 진전으로, 피해자 구제에 새로운 전기가 마련될 것으로 보입니다.</t>
+          <t>영남 산불 발생 1년 후, 정부가 이재민을 위한 피해 신고 기간을 1년간 운영하고 질병·부상 치료비, 비급여 항목, 간병비까지 지원 범위를 확대할 계획이다. 이는 산불 피해자들의 구제 사각지대를 없애기 위한 조치로, 위원회 심의를 통해 지원이 이루어질 예정이다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>가습기살균제 피해는 특별법 통과로 국가의 책임이 법률상 명시되어 상대방 책임이 명확하며(적합 조건 1), 국가 및 관련 기업들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 수만 명에 달하는 대규모 집단적 피해이며(적합 조건 3, 4), 오랜 기간 정부 조사와 공적 논의가 진행되어 증거 확보가 용이합니다(적합 조건 5). 또한, 특별법 제정 및 통과라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>정부가 산불 피해 이재민에 대한 구제 절차를 운영하고 있어 상대방(정부)의 자력이 충분하며(적합 조건 2), 다수의 이재민이 발생하여 집단적 피해(적합 조건 3)이고, 질병·부상 치료비 등 피해 규모가 크다(적합 조건 4). 산불 발생 및 정부의 구제 절차는 공적 기록으로 증거 확보가 가능하며(적합 조건 5), 현재 정부 주도의 구제 절차가 진행 중이다(적합 조건 6). 정부의 지원이 불충분할 경우 소송 제기 가능성이 높다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>이재민 다수</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>안호영 국회의원, 가습기살균제 피해 20년 만에 ‘참사’로 인정 이끌어...</t>
+          <t>영남 산불 1년… 정부, 이재민 피해 사각지대 없앤다</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>thepowernews.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.thepowernews.co.kr/view.php?ud=2026031315322942563dfcd109a8_7</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031713250004122?did=NA</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-13 12:21:54.543505+00:00</t>
+          <t>2026-03-17 12:33:39.970433+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>화성그린에너지밸류 (사모펀드)</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>환경영향평가 협의 진행 중, 주민대책위 백지화 촉구</t>
+          <t>산불특별법에 따른 피해 구제 및 지역 재건 본격 추진, 추가 피해지원 신고 접수 중</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>화성 발안산단 소각장 증설 추진에 대해 지역 주민들이 강하게 반발하고 있습니다. 사모펀드가 소각장을 인수하여 수익 극대화를 위해 증설을 추진하고 있으며, 이는 주민들의 생존권과 환경권, 건강권을 위협한다는 주장입니다. 과거 화성시의 증설 계획 반려 처분이 행정심판 및 행정소송에서 모두 승소했음에도 불구하고, 현재 환경영향평가 협의가 진행 중이며 주민대책위는 즉각적인 백지화를 촉구하고 있습니다.</t>
+          <t>지난해 경북 등 영남권을 휩쓴 초대형 산불 발생 1년이 지났지만, 이재민 2천236가구, 3천823명이 여전히 임시조립주택에서 생활하고 있습니다. 정부는 산불특별법에 따라 피해 구제와 지역 재건을 본격 추진하며 생활 안정 지원금 4천409억원을 지급했으나, 여전히 많은 이재민이 어려움을 겪고 있습니다. 추가 피해지원 신고가 접수 중이며, 정부는 사각지대 없는 지원을 약속했습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>사모펀드가 소각장 증설을 추진하며 주민의견을 무시하고 수익 극대화를 목적으로 하는 점이 명확하며(상대방 책임 명확), 사모펀드의 자력도 충분해 보입니다(상대방 자력 충분). 약 3만 명의 주민이 환경권 및 건강권 침해를 주장하며 집단적 피해가 예상되고(집단적 피해, 피해 규모 큼), 기후부 공시자료, 감사보고서 등 객관적 증거도 존재합니다(증거 확보 가능). 비록 과거 행정소송에서 화성시가 승소했으나, 현재 환경영향평가 협의가 진행 중이며 주민대책위가 백지화를 촉구하는 등 공적 절차가 진행 중인 사건입니다(공적 절차 진행 중).</t>
+          <t>대규모 산불로 인한 집단적 피해(수천 가구, 수천 명)와 막대한 피해 규모(수천억 원 이상)가 발생했으며, 정부의 산불특별법에 따른 공적 절차가 진행 중입니다. 정부를 상대로 한 미흡한 재난 관리 또는 불충분한 지원에 대한 책임 추궁 가능성이 있으며, 대한민국 정부는 충분한 자력을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상 추정</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>약 3만 명</t>
+          <t>3천358가구, 5천545명</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>경기도의회 이홍근 의원  발안산단 소각장 증설 백지화 돼야</t>
+          <t>'괴물 산불' 1년…이재민 2천236가구 여전히 임시조립주택 생활</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1345953</t>
+          <t>https://www.imaeil.com/page/view/2026031713153381990</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-13 00:52:54.020943+00:00</t>
+          <t>2026-03-17 12:17:56.490795+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 통과, 국가배상체계 전환, 추가 질환 및 피해자 구제 논의 활발</t>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회를 통과했다. 환경·보건 6대 학술단체는 성명을 통해 배·보상 신청 기간 합리화, 추가 질환에 대한 종국성 원칙 개선, 장기 모니터링 등 전향적 후속 조치를 촉구했다. 정부는 호흡기계 외 다양한 질환을 폭넓게 인정하고 인과관계 연구를 확대하며, 새롭게 규명되는 질환에 대한 배상 신청 기회를 보장할 계획이다.</t>
+          <t>경남 함양 산불의 방화 피의자가 과거 '울산 봉대산 불다람쥐'로 불리며 상습적으로 산불을 저지른 60대 A씨로 드러났습니다. A씨는 최근 3차례의 산불을 포함해 범행을 자백했으며, 경찰은 그를 구속하고 여죄를 수사 중입니다. 이번 함양 산불로 234ha의 산림이 소실되고 8천 명의 이재민이 발생한 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정으로 국가배상체계로 전환되어 상대방(대한민국)의 자력이 충분하고 책임이 명확합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 급성 폐질환 외 만성·전신질환 등 추가 피해 가능성이 지속적으로 제기되어 피해 규모가 매우 큽니다. 또한, 6대 학술단체의 성명과 정부의 후속 조치 계획 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성이 높습니다.</t>
+          <t>피의자가 체포 및 구속되었고 자백까지 하여 상대방 책임이 명확하며(조건 1), 경찰 수사 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(조건 6). 234ha에 달하는 산림 피해와 기사 제목에 명시된 8천 명의 이재민 발생으로 집단적 피해 규모가 매우 크고(조건 3, 4), CCTV, 자백 등 증거도 명확합니다(조건 5). 다만, 피의자가 개인이며 과거에도 손해배상액 확정에도 불구하고 자력 부족 문제가 있었던 점은 고려해야 합니다.</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>8천명 이상</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
+          <t>산불 보면 희열 …'이재민 8천명' 함양 산불 범인 잡고 보니</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312091353</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00009&amp;news_seq_no=5182061</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-13 00:31:42.092940+00:00</t>
+          <t>2026-03-16 12:58:07.034658+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>국가</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>대법원 국가 배상 책임 확정, 특별법 개정 및 배상심의위원회 설치 예정</t>
+          <t>포항지진 손해배상 소송 항소심 진행 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정안이 가결되었다. 이는 2024년 6월 대법원에서 국가의 배상 책임이 확정된 데 따른 것으로, 법률에 명문화되었다. 향후 국무총리 소속으로 배상심의위원회가 설치되어 피해 구제 절차가 진행될 예정이다.</t>
+          <t>포항지진은 인재로 판명되어 국가를 상대로 한 손해배상 소송이 진행 중입니다. 기사는 포항시장 예비후보가 지진 소송 관련 의혹을 해명하는 내용으로, 그가 1심 승소한 선정 당사자이며 현재 항소심이 대구고등법원에서 진행 중임을 밝히고 있습니다. 이 사건은 다수의 피해자가 발생한 대규모 소송입니다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>대법원에서 국가 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 대법원 판결을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 또한, 특별법 개정 및 배상심의위원회 설치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>포항지진은 인재로 판명되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 다수의 피해자가 발생하여 집단소송의 성격이 강하며, 공식 조사 결과라는 객관적 증거가 존재합니다. 현재 항소심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상 추정</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>국회, 대미투자법·가습기법·학원법 등 55건 가결…우 의장  여야 합의...</t>
+          <t>모성은 포항시장 예비후보  흑색선전 중단하고 정책 토론으로 경쟁하자...</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=276504</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612478</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-13 00:16:06.125605+00:00</t>
+          <t>2026-03-16 12:51:41.560878+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해구제법 개정안 통과, 국무총리 소속 배상심의위원회 개편 및 국가배상 예정</t>
+          <t>대구고등법원 민사3부에서 2심 변론 진행 중</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해구제법 개정안이 국회 본회의를 통과하며 국가 책임이 인정되고 국무총리 소속 배상심의위원회가 설치될 예정입니다. 대법원이 국가 책임을 인정한 법적 근거를 마련한 것으로, 하반기부터 국가배상이 이뤄질 것으로 예상됩니다. 현재까지 5,971명의 피해자가 인정된 사상 최악의 환경 참사입니다.</t>
+          <t>포항 지진피해 손해배상 소송은 1심에서 원고 측이 승소했으며, 현재 대구고등법원에서 2심 변론이 진행 중이다. 이 사건은 포항 지진으로 인한 다수의 피해자들이 국가 등을 상대로 손해배상을 청구하는 집단소송의 성격을 띠고 있다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>국가 책임이 대법원에서 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5,971명에 달하는 대규모 피해자(적합 조건 3, 4)가 존재하며, 피해구제법 개정 및 배상심의위원회 설립 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
+          <t>포항 지진은 정부 조사로 책임 주체가 명확하며(적합 조건 1), 상대방은 국가 또는 공공기관으로 자력이 충분합니다(적합 조건 2). 다수의 시민이 피해를 입은 집단적 피해(적합 조건 3)이며, 피해 규모가 크고(적합 조건 4), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5). 현재 2심 변론이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>5,971명 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안, 국회 본회의 통과</t>
+          <t>포항시장 예비후보들, 정책·선거문화 제안 등 잇단 행보</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0101_202603121837254752</t>
+          <t>http://www.breaknews.com/1192081</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-13 00:15:37.358452+00:00</t>
+          <t>2026-03-16 12:48:31.458527+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정안 국회 본회의 통과로 국가배상체계 전환, 추가 질환 및 피해자에 대한 배상 신청 기회 확대 논의 및 후속 조치 진행 중</t>
+          <t>헌법재판소의 기후 위기 관련 국가 책임 확인 결정</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회 본회의를 통과했다. 환경·보건 6대 학술단체는 배·보상 신청 기간 합리화, 추가 질환에 대한 배상 청구 권리 제한 철폐 등 전향적 후속 조치를 촉구했다. 기후에너지환경부는 호흡기계 외 다양한 질환을 폭넓게 인정하고, 새롭게 인과관계가 규명되는 질환에 대한 배상 기회를 보장할 계획이라고 밝혔다.</t>
+          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인했습니다. 이는 기후 위기로 인한 국가의 책임을 법적으로 인정한 것으로, 향후 관련 손해배상 소송의 중요한 근거가 될 수 있습니다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 개정으로 국가배상체계가 전환되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 수만 명 이상의 피해자와 추가 질환 가능성으로 피해 규모가 매우 큽니다. 특별법 통과, 학술단체 성명, 정부 발표 등 객관적 증거가 존재하며, 법 개정 및 정부의 후속 조치 논의 등 공적 절차가 활발히 진행 중입니다. (적합 조건 6개 모두 해당)</t>
+          <t>헌법재판소가 기후 위기 소송에서 미래세대에 대한 국가의 책임을 확인하여 상대방(국가)의 책임이 명확하며(적합 조건 1, 5), 국가의 자력이 충분합니다(적합 조건 2). 기후 위기는 미래세대에 대한 집단적이고 광범위한 피해를 야기하므로 피해 규모가 크고(적합 조건 3, 4), 헌재 결정은 강력한 공적 증거이자 공적 절차의 결과입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미래세대 다수</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
+          <t>[이 뉴스, 이렇게 봐야 한다]87년 개헌 자물쇠가 열리다: 정치는 가능성...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>ddanzi.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312083652</t>
+          <t>http://www.ddanzi.com/875937002</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-12 13:11:16.996116+00:00</t>
+          <t>2026-03-16 12:41:21.818187+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C134" t="inlineStr"/>
       <c r="D134" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과, 피해구제자금 설치·운용</t>
+          <t>국가보훈부에서 고엽제 피해자 현황 관리 중</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 개정안이 통과되어 국가의 손해배상책임이 명시되었습니다. 정부출연금, 사업자 및 원료물질 사업자의 분담금으로 피해구제자금을 설치·운용하는 내용이 골자입니다.</t>
+          <t>베트남전 파병 고엽제 누적 피해자가 14만 9천여 명에 달하며, 국가보훈부에서 2024년 기준으로 관련 현황을 관리하고 있습니다. 이 기사는 무기산업이 건강에 미치는 영향을 보여주는 사례로, 군사주의 작동 방식에 대한 비판적 시각을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과로 국가의 손해배상책임이 명시되었고(적합 조건 1), 국가 및 관련 사업자들의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 대한 공적 절차(특별법 개정, 피해구제자금 설치·운용)가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
+          <t>베트남전 고엽제 피해자는 14만 9천여 명으로 집단적 피해 규모가 매우 크며(적합 조건 3, 4), 국가보훈부 기준이 언급되어 증거 확보 가능성이 높습니다(적합 조건 5). 고엽제 사건의 역사적 맥락상 상대방 책임 및 자력 충분성도 높게 평가됩니다(적합 조건 1, 2).</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>14만 9천여 명</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>해킹사고 반복 시 매출 3% 과징금…정보통신망법 개정안 통과</t>
+          <t>[시민건강논평] 무기산업을 건강의 문제로 봐야 하는 이유</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>ddaily.co.kr</t>
+          <t>rapportian.com</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.ddaily.co.kr/page/view/2026031218015663840</t>
+          <t>https://www.rapportian.com/news/articleView.html?idxno=233500</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-12 13:08:41.049133+00:00</t>
+          <t>2026-03-16 00:29:51.654519+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>국가 및 기업</t>
+          <t>한국남부발전</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정</t>
+          <t>LNG복합발전소 건설 추진 중, 주민 및 환경단체 반발 심화, 착공 예정</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정안이 국회를 통과하며 기후변화 관련 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화됩니다. 기존 기후부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편될 예정입니다. 이는 기후변화로 인한 집단적 피해에 대한 국가 및 기업의 배상 책임 근거를 강화하여 향후 관련 소송 및 피해 구제 절차에 중요한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>한국남부발전이 하동 석탄화력발전소를 폐쇄하고 1조 3천억 원 규모의 LNG복합발전소를 건설할 계획에 대해 주민들이 강하게 반발하고 있다. 주민들은 30년 넘게 석탄발전소로 인한 건강 및 생계 피해를 겪었으며, LNG발전소 또한 환경 문제와 건강 피해를 유발할 것이라고 우려한다. 특히 명덕마을에서는 암환자가 다수 발생했고, 남해군민들도 보상 범위 밖에서 피해를 호소하고 있다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정으로 기후변화 관련 손해배상책임 주체가 기업과 국가로 명확해지고 국가의 자력이 충분하여 적합 조건 2에 해당합니다. 또한 국무총리 소속 배상심의위원회로 개편되어 공적 피해 구제 절차가 강화되므로 적합 조건 6에 해당합니다. 이는 향후 기후변화 관련 집단적 피해에 대한 소송금융 투자 가능성을 크게 높입니다.</t>
+          <t>상대방(한국남부발전)은 공공기관으로 자력이 충분하며, 기존 석탄화력발전소로 인한 다수의 주민 피해(건강, 환경)가 명확히 언급됨. LNG발전소 건설 강행 시 추가적인 집단적 피해 발생 가능성이 높고, 주민들이 강경하게 반발하며 소송 가능성을 시사하고 있음. (적합 조건 1, 2, 3, 4, 5 해당)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>하동군 및 남해군 주민 다수</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정안 등 6개 법안 국회 통과</t>
+          <t>'하동 LNG복잡발전소 건립 강행?' 주민반발 잇따라</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=365992</t>
+          <t>https://news.knn.co.kr/news/article/185017</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-12 13:06:56.137263+00:00</t>
+          <t>2026-03-16 00:17:39.647261+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경상북도</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부 개정안 국회 통과, 국가 손해배상 책임 명시</t>
+          <t>'포항지진피해구제특별법' 개정 추진 중</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>국회 본회의에서 가습기살균제 피해구제법 전부 개정안이 통과되어 가습기 살균제 사건 피해자에 대한 국가 손해배상 책임이 명시되었습니다. 이는 기존 피해자들이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 강화하는 것으로, 대규모 집단 소송의 가능성을 열었습니다.</t>
+          <t>김재원 경북지사 예비후보가 포항 지진으로 인한 많은 시민들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 공약했습니다. 이는 경상북도의 책임 하에 집단적 피해 구제가 논의되는 사안으로, 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 전부 개정안이 국회를 통과하며 국가 손해배상 책임이 명시되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 이미 대규모 집단적 피해가 발생했으며, 법 개정 자체가 공적 절차의 결과물이므로 증거 확보 및 공적 절차 진행 조건에 부합하여 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
+          <t>김재원 경북지사 예비후보가 포항 지진 피해자들의 정신적 피해 보상을 위해 '포항지진피해구제특별법' 개정을 추진하겠다고 약속하여 상대방 책임이 비교적 명확하며, 경상북도라는 충분한 자력을 가진 상대방이 특정됩니다. 또한, 많은 시민들이 정신적 피해를 겪고 있어 집단적 피해의 가능성이 높고, 특별법 개정 추진이라는 공적 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>많은 시민들</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>대미투자특별법 본회의 처리, 李 대통령  대승적 결단 감사</t>
+          <t>김재원 경북지사 예비후보  포항, 지역 상권·경제가 함께 살아나는 구...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ilyo.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25411338</t>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=509650</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-12 13:06:03.459659+00:00</t>
+          <t>2026-03-15 12:21:09.134747+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>대한민국, 가습기살균제 제조/판매 기업</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안 통과, 국가 배상체계로 전환 및 배상심의위원회 개편</t>
+          <t>정부조사 및 피해구제지원금 지급 완료. 지열발전소 안전시설 건립 지연 문제 제기.</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제법 개정안이 국회를 통과하여 가습기살균제 피해를 사회적 참사로 명확히 규정하고, 기존 기업 중심의 구제체계를 국가와 기업이 공동으로 책임지는 배상체계로 전환했다. 이에 따라 국무총리 소속 배상심의위원회가 신설되며, 피해자들에게 생애 전주기 지원이 강화될 예정이다.</t>
+          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 책임 소재가 명확해졌다. 당시 11만 세대, 4900억 원 규모의 피해구제지원금이 지급되었으나, 현재 지열발전소 부지의 안전시설 건립이 지연되고 있다는 문제가 제기되고 있다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (국가와 기업의 공동 책임 명시), 상대방에게 자력이 충분함 (국가 및 관련 기업), 집단적 피해 (가습기살균제 참사), 피해 규모가 큼 (생애 전주기 지원), 증거가 있거나 확보 가능함 (사회적 참사로 규정, 법 개정), 이미 공적 절차가 진행 중임 (피해구제법 개정 및 배상심의위원회 개편).</t>
+          <t>2017년 포항지진이 지열발전소에 의한 인공지진으로 정부조사단에 의해 밝혀져 상대방 책임이 명확하며(적합 조건 1, 5), 산업통상자원부 등 공공기관이 관련되어 상대방 자력이 충분합니다(적합 조건 2). 11만 세대, 4900억 원 규모의 집단적 피해가 발생하여 피해 규모가 매우 크고(적합 조건 3, 4), 이미 정부조사 및 피해구제지원금 지급이라는 공적 절차가 진행된 바 있습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4900억 원</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>11만 세대</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>'가습기살균제 피해구제법' 개정안 통과...국가 배상체계로 전환</t>
+          <t>공원식 포항시장 예비후보 “지진극복…안전도시 포항 만들겠다”</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202603121728165918</t>
+          <t>https://biz.heraldcorp.com/article/10694322?ref=naver</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-12 12:58:32.866843+00:00</t>
+          <t>2026-03-15 00:16:13.059660+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C138" t="inlineStr"/>
       <c r="D138" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>알래스카 공공 토지 보호 해제에 대한 환경단체의 소송 진행 중</t>
+          <t>가처분 신청 진행 중, 본안 소송 계획, 수몰 반대 투쟁본부 활동 및 총궐기대회 개최</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>트럼프 정부가 산업 개발을 위해 알래스카 공공 토지에 대한 보호 조치를 해제하자, 환경단체들이 이에 반발하여 소송을 제기했습니다. 해당 결정은 알래스카 원주민 공동체의 생계와 자연 생태계를 위협할 수 있다는 지적이 나오고 있습니다.</t>
+          <t>태백 장성광업소 수몰에 반대하는 투쟁위원회가 총궐기대회를 열고 48일째 투쟁을 이어가고 있다. 투쟁위원회는 가처분 신청이 인용되지 않을 경우 집행 정지 본안 소송까지 진행할 계획임을 밝히며, 광업소 수몰로 인한 피해에 대한 강력한 법적 대응을 예고했다. 이는 대규모 환경 관련 분쟁으로 발전할 가능성이 높다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>트럼프 정부의 공공 토지 보호 해제 결정으로 인한 환경 파괴 및 원주민 생계 위협은 상대방 책임이 명확하고(적합 조건 1), 미국 정부라는 충분한 자력을 가진 상대방(적합 조건 2)을 대상으로 합니다. 환경단체 및 알래스카 원주민 공동체라는 다수의 피해자가 발생하며(적합 조건 3), 자연 생태계 파괴라는 큰 피해 규모가 예상됩니다(적합 조건 4). 정부의 공식 결정이므로 증거 확보도 용이합니다(적합 조건 5).</t>
+          <t>적합 조건: 집단적 피해(총궐기대회, 투쟁위원회), 피해 규모가 큼(광업소 수몰), 상대방 책임이 비교적 명확함(수몰 원인 제공 주체), 증거 확보 가능성 높음(공식 기록), 관련 절차 진행 중(가처분 신청 및 본안 소송 계획, 투쟁본부 활동). 부적합 조건에 해당하지 않음.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>알래스카 원주민 공동체 및 환경단체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>트럼프, 알래스카 공공 토지 보호 해제…환경단체  생태계 파괴  소송전</t>
+          <t>태백 장성광업소 수몰 반대 총궐기대회… 강력 투쟁 하겠다</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640192</t>
+          <t>https://www.kukinews.com/article/view/kuk202603140001</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-12 12:45:04.480817+00:00</t>
+          <t>2026-03-14 00:34:27.481403+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>한국토지주택공사(LH), 지자체(세종시, 광주시 등), 한국도로공사</t>
+          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>일부 지역에서 주민들과 공공기관 간 소송 진행, 집단 민원 지속 및 공공기관 대책 마련 중</t>
+          <t>가습기살균제피해구제법 개정안 통과, 국가 및 기업 손해배상 책임 명시</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>전국 주요 신도시 및 아파트 단지 인근 도로에서 차량 소음으로 인한 주민 피해가 심각합니다. 아파트 건설 당시 소음 저감 조치 미흡으로 입주 후 집단 민원이 발생했으며, LH, 지자체, 한국도로공사 등 공공기관이 뒤늦게 수백억~수천억 원의 예산을 투입해 방음시설을 설치하고 있습니다. 이 문제는 주택 공급 속도에 밀려 소음 기준이 섣불리 완화된 결과로 지적되며, 일부 지역에서는 주민들과 공공기관 간 소송이 진행되기도 했습니다.</t>
+          <t>가습기살균제피해구제법 개정안이 통과되어 가습기살균제 사건을 참사로 규정하고 기업뿐 아니라 국가의 손해배상 책임을 명시했다. 이 법 통과로 피해자 유족들은 눈물을 흘렸으며, 향후 피해 구제 및 손해배상 소송의 법적 기반이 강화될 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>LH, 지자체, 한국도로공사 등 공공기관이 소음 발생의 책임 주체로 특정되며, 이들은 충분한 자력을 가집니다. 세종, 광주, 광교 등 여러 지역에서 수천 가구 이상의 집단적 피해가 발생했고, 관련 민원이 8000건에 달하는 등 피해 규모가 매우 큽니다. 이미 공공기관이 수백억~수천억 원의 예산을 투입하여 방음시설을 설치하는 등 공적 절차가 진행 중이며, 일부 지역에서는 소송도 이어지고 있습니다.</t>
+          <t>가습기살균제 사건은 국가와 기업의 손해배상 책임이 법적으로 명시되었고(적합 조건 1), 상대방(국가 및 관련 기업)의 자력이 충분하며(적합 조건 2), 대규모 집단 피해 사건으로 피해 규모와 피해자 수가 매우 크다(적합 조건 3, 4). 이미 특별법이 제정되고 개정될 정도로 공적 조사가 충분히 이루어져 증거 확보가 용이하며(적합 조건 5), 법 개정으로 피해 구제 절차가 강화되어 추가 소송 가능성이 높다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>미상 (공공기관 투입 비용 수백억~수천억 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>수천 가구 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>집 짓기 편하라고 봐준 소음 탓에 혈세 ‘콸콸’ [공급 속도에 밀린 삶...</t>
+          <t>문 안 열면 감옥 갈 수 있다 …가정폭력 현장조사 막으면 징역형 가능</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>womentimes.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2563289</t>
+          <t>https://www.womentimes.co.kr/news/articleView.html?idxno=101224</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-12 00:38:37.622470+00:00</t>
+          <t>2026-03-14 00:29:37.629785+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>도쿄전력</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 폐로 작업 지연 및 핵연료 데브리 제거 난항</t>
+          <t>가습기살균제피해구제법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정, 하반기 국가 배상 본격화 전망</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15주년을 맞아 폐로 작업이 2051년까지 달성하기 어려울 것으로 전망됩니다. 핵연료 데브리 제거가 극히 미미한 수준에 그치고 있어 장기적인 환경 및 건강 피해에 대한 우려가 지속되고 있습니다. 이는 도쿄전력의 책임이 명확하고 피해 규모가 막대하며, 사건이 종결되지 않은 채 진행 중인 대규모 환경 재난입니다.</t>
+          <t>가습기살균제 사건이 법률상 '참사'로 규정되고 국가의 배상 책임이 명확히 명시된 피해구제법 개정안이 국회 본회의를 통과했다. 이에 따라 기존 피해구제 중심에서 국가가 직접 배상하는 체계로 전환되며, 국무총리 소속 배상심의위원회를 통해 올해 하반기부터 국가 배상이 본격적으로 이뤄질 전망이다. 현재까지 5971명의 피해자가 인정된 대규모 환경 참사이다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (도쿄전력), 상대방에게 자력이 충분함 (대기업), 집단적 피해 (광범위한 주민 피해), 피해 규모가 큼 (장기적 환경 및 건강 피해, 막대한 복구 비용), 증거가 있거나 확보 가능함 (공식 조사 결과 다수). 사건이 종결되지 않고 폐로 작업이 장기 지연되고 있어 추가적인 법적 분쟁 가능성이 높음.</t>
+          <t>가습기살균제 사건에 대한 국가의 책임이 법률(피해구제법 개정안)로 명확히 명시되었고, 2024년 법원 판결로도 국가 책임이 일부 인정되었습니다. (적합 조건 1, 5) 상대방이 대한민국으로 자력이 충분하며 (적합 조건 2), 5971명 이상의 대규모 피해자가 발생한 집단적 피해 사건입니다. (적합 조건 3, 4) 현재 피해구제법 개정안 통과 및 배상심의위원회 개편 등 공적 절차가 활발히 진행 중이며, 하반기부터 국가 배상이 본격화될 예정이므로 종결된 사건이 아닙니다. (적합 조건 6, 부적합 조건 0)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5971명 이상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>日후쿠시마 원전 사고 15년…'2051년까지 폐로' 달성 어려울 듯</t>
+          <t>가습기살균제 피해 '참사' 첫 법적 명시... 피해구제법 개정안 국회 통...</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>ibabynews.com</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/world/northeast-asia/6097660</t>
+          <t>https://www.ibabynews.com/news/articleView.html?idxno=149584</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-11 12:54:35.108063+00:00</t>
+          <t>2026-03-13 12:25:14.377860+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>도쿄전력</t>
+          <t>대한민국 및 가습기살균제 제조/판매 기업</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>가습기살균제 피해구제를 위한 특별법 전부개정안 국회 통과</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15년이 지난 현재, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았습니다. 이 중 7명은 원전 사고를 암 발병의 원인으로 지목하며 2022년 도쿄전력을 상대로 손해배상 소송을 제기했고, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있습니다.</t>
+          <t>안호영 의원이 대표발의한 가습기살균제 피해구제 특별법 전부개정안이 국회 본회의를 통과했습니다. 이 개정안은 가습기살균제 피해를 법률상 최초로 '참사'로 명시하고 국가의 책임을 인정했습니다. 이는 20년 만에 이루어진 중요한 진전으로, 피해자 구제에 새로운 전기가 마련될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>도쿄전력이라는 자력 충분한 대기업이 피고이며(적합 조건 2), 후쿠시마현의 공식 검사 결과 400명 이상의 암/의심환자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 객관적 증거가 존재합니다(적합 조건 5). 현재 7명이 도쿄전력을 상대로 손해배상 소송을 제기하여 4년 넘게 공방 중이며, 사건이 종결되지 않았습니다(부적합 조건 0개).</t>
+          <t>가습기살균제 피해는 특별법 통과로 국가의 책임이 법률상 명시되어 상대방 책임이 명확하며(적합 조건 1), 국가 및 관련 기업들은 충분한 자력을 보유하고 있습니다(적합 조건 2). 수만 명에 달하는 대규모 집단적 피해이며(적합 조건 3, 4), 오랜 기간 정부 조사와 공적 논의가 진행되어 증거 확보가 용이합니다(적합 조건 5). 또한, 특별법 제정 및 통과라는 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>400여 명 (암 또는 의심환자)</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
+          <t>안호영 국회의원, 가습기살균제 피해 20년 만에 ‘참사’로 인정 이끌어...</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>thepowernews.co.kr</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nw1200/article/6806532_36967.html</t>
+          <t>https://www.thepowernews.co.kr/view.php?ud=2026031315322942563dfcd109a8_7</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-11 12:49:35.719983+00:00</t>
+          <t>2026-03-13 12:21:54.543505+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>화성그린에너지밸류 (사모펀드)</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>남부환경법센터(SELC)가 연방 허가 없이 가스터빈을 운영한 점을 문제 삼아 소송을 준비 중</t>
+          <t>환경영향평가 협의 진행 중, 주민대책위 백지화 촉구</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>일론 머스크의 xAI가 미시시피에 41기의 발전소를 건설하는 과정에서 주민 의견을 무시하고 연방 허가 없이 가스터빈을 운영한 사실이 드러났습니다. 이에 전미유색인지위향상협회(NAACP)와 남부환경법센터(SELC)는 공동 성명을 발표하며 주민 의견 무시를 비판하고, SELC는 xAI를 상대로 소송을 준비 중입니다.</t>
+          <t>화성 발안산단 소각장 증설 추진에 대해 지역 주민들이 강하게 반발하고 있습니다. 사모펀드가 소각장을 인수하여 수익 극대화를 위해 증설을 추진하고 있으며, 이는 주민들의 생존권과 환경권, 건강권을 위협한다는 주장입니다. 과거 화성시의 증설 계획 반려 처분이 행정심판 및 행정소송에서 모두 승소했음에도 불구하고, 현재 환경영향평가 협의가 진행 중이며 주민대책위는 즉각적인 백지화를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확(연방 허가 없이 가스터빈 운영), 상대방 자력 충분(일론 머스크의 xAI), 다수 주민 피해(주민 의견 무시), 증거 확보 가능성 높음(연방 허가 위반), 이미 공적 절차(소송 준비)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
+          <t>사모펀드가 소각장 증설을 추진하며 주민의견을 무시하고 수익 극대화를 목적으로 하는 점이 명확하며(상대방 책임 명확), 사모펀드의 자력도 충분해 보입니다(상대방 자력 충분). 약 3만 명의 주민이 환경권 및 건강권 침해를 주장하며 집단적 피해가 예상되고(집단적 피해, 피해 규모 큼), 기후부 공시자료, 감사보고서 등 객관적 증거도 존재합니다(증거 확보 가능). 비록 과거 행정소송에서 화성시가 승소했으나, 현재 환경영향평가 협의가 진행 중이며 주민대책위가 백지화를 촉구하는 등 공적 절차가 진행 중인 사건입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>약 3만 명</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>일론 머스크 xAI, 미시시피 발전소 41기 짓는다</t>
+          <t>경기도의회 이홍근 의원  발안산단 소각장 증설 백지화 돼야</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>digitaltoday.co.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639595</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1345953</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-11 12:44:37.229754+00:00</t>
+          <t>2026-03-13 00:52:54.020943+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>도쿄전력</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>도쿄전력을 상대로 손해배상 소송 진행 중</t>
+          <t>가습기살균제 특별법 개정안 통과, 국가배상체계 전환, 추가 질환 및 피해자 구제 논의 활발</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15년 후, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았다. 이 중 7명이 도쿄전력을 상대로 손해배상 소송을 제기했으며, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있다. 시민단체는 환자들이 사회적 압박에 시달리고 있다고 호소한다.</t>
+          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회를 통과했다. 환경·보건 6대 학술단체는 성명을 통해 배·보상 신청 기간 합리화, 추가 질환에 대한 종국성 원칙 개선, 장기 모니터링 등 전향적 후속 조치를 촉구했다. 정부는 호흡기계 외 다양한 질환을 폭넓게 인정하고 인과관계 연구를 확대하며, 새롭게 규명되는 질환에 대한 배상 신청 기회를 보장할 계획이다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>대기업 피고(도쿄전력)로 자력이 충분하며(적합 조건 2), 400명 이상의 갑상선암 환자 발생은 집단적이고 큰 피해 규모를 보여준다(적합 조건 3, 4). 후쿠시마현의 전수 검사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 현재 소송이 4년 넘게 진행 중으로 종결되지 않았다(부적합 조건 0개).</t>
+          <t>가습기살균제 특별법 개정으로 국가배상체계로 전환되어 상대방(대한민국)의 자력이 충분하고 책임이 명확합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 급성 폐질환 외 만성·전신질환 등 추가 피해 가능성이 지속적으로 제기되어 피해 규모가 매우 큽니다. 또한, 6대 학술단체의 성명과 정부의 후속 조치 계획 등 공적 절차가 활발히 진행 중이며 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>400명 이상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
+          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806424_37012.html</t>
+          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312091353</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-11 00:41:45.704402+00:00</t>
+          <t>2026-03-13 00:31:42.092940+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>xAI</t>
+          <t>국가</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>집단 소송 직면</t>
+          <t>대법원 국가 배상 책임 확정, 특별법 개정 및 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>일론 머스크가 주도하는 AI 기업 xAI가 미시시피에 독자적인 전력 자급 시설을 추진하는 과정에서 인근 주민들과의 갈등으로 집단 소송에 직면했다. 이는 에너지 수급 문제 해결을 위한 고육책이지만, 지역 공동체와의 상생이라는 기업 책임론의 중요한 분수령이 될 것으로 보인다.</t>
+          <t>국회에서 가습기살균제 피해구제를 위한 특별법 전부개정안이 가결되었다. 이는 2024년 6월 대법원에서 국가의 배상 책임이 확정된 데 따른 것으로, 법률에 명문화되었다. 향후 국무총리 소속으로 배상심의위원회가 설치되어 피해 구제 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>xAI는 '29조원 AI 공룡'으로 언급되어 상대방에게 자력이 충분하며(적합 조건 2), '집단 소송 직면'이라는 표현을 통해 다수의 인근 주민들이 피해를 입어 집단적 피해가 발생하고 있음을 알 수 있습니다(적합 조건 3). 또한 '기업 책임론의 분수령'이라는 언급은 상대방 책임이 비교적 명확할 수 있음을 시사합니다(적합 조건 1).</t>
+          <t>대법원에서 국가 배상 책임이 확정되어 상대방 책임이 명확하며(적합 조건 1), 국가를 상대로 하므로 자력이 충분합니다(적합 조건 2). 가습기살균제 사건은 집단적 피해(적합 조건 3)이며 피해 규모가 크고(적합 조건 4), 대법원 판결을 통해 증거가 충분히 확보되었습니다(적합 조건 5). 또한, 특별법 개정 및 배상심의위원회 설치 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>인근 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>'29조원 AI 공룡' 머스크의 xAI, 미시시피 전력 자급 승부수… '환경·참...</t>
+          <t>국회, 대미투자법·가습기법·학원법 등 55건 가결…우 의장  여야 합의...</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026031022322635992bd56fbc3c_1</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=276504</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-11 00:28:43.256508+00:00</t>
+          <t>2026-03-13 00:16:06.125605+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>자카르타 주 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>사고 발생 및 책임 공방 시작</t>
+          <t>가습기 살균제 피해구제법 개정안 통과, 국무총리 소속 배상심의위원회 개편 및 국가배상 예정</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>인도네시아 반타르게방 매립지에서 50m 높이의 쓰레기 산이 붕괴하여 7명이 사망하고 6명이 부상당했습니다. 인도네시아 환경부 장관은 2008년부터 금지된 노천 매립장 운영을 방치한 자카르타 주 정부에 책임이 있다고 주장했습니다.</t>
+          <t>가습기 살균제 피해구제법 개정안이 국회 본회의를 통과하며 국가 책임이 인정되고 국무총리 소속 배상심의위원회가 설치될 예정입니다. 대법원이 국가 책임을 인정한 법적 근거를 마련한 것으로, 하반기부터 국가배상이 이뤄질 것으로 예상됩니다. 현재까지 5,971명의 피해자가 인정된 사상 최악의 환경 참사입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>인도네시아 환경부 장관이 자카르타 주 정부에 책임이 있다고 주장하여 상대방 책임이 비교적 명확하며, 자카르타 주 정부는 공공기관으로 자력이 충분합니다. 7명 사망, 6명 부상으로 다수의 인명 피해가 발생하여 피해 규모가 크고 집단적 피해에 해당하며, 사고 발생 사실 및 인명 피해 규모가 명확하여 증거 확보 가능성이 높습니다.</t>
+          <t>국가 책임이 대법원에서 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분합니다(적합 조건 2). 5,971명에 달하는 대규모 피해자(적합 조건 3, 4)가 존재하며, 피해구제법 개정 및 배상심의위원회 설립 등 공적 절차가 진행 중입니다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>7명 사망, 6명 부상 (총 13명)</t>
+          <t>5,971명 이상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>50m '쓰레기 산' 와르르…세계 최대 인니 매립지서 7명 사망</t>
+          <t>가습기살균제 피해구제법 개정안, 국회 본회의 통과</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25410829</t>
+          <t>https://www.ytn.co.kr/_ln/0101_202603121837254752</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-11 00:19:28.367917+00:00</t>
+          <t>2026-03-13 00:15:37.358452+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>유엔 기후 결의안 추진, 국제사법재판소(ICJ) 권고적 의견 발표</t>
+          <t>가습기살균제 특별법 개정안 국회 본회의 통과로 국가배상체계 전환, 추가 질환 및 피해자에 대한 배상 신청 기회 확대 논의 및 후속 조치 진행 중</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>태평양 섬나라 바누아투가 기후변화로 인한 국토 소실 위기에 처하자, 미국 트럼프 정부의 방해에도 불구하고 유엔에서 기후 결의안을 추진하고 있습니다. 이 결의안은 국제사법재판소(ICJ)의 '기후위기 대응 의무 위반국은 피해국에 배상해야 한다'는 권고적 의견을 전 세계가 이행할 것을 촉구하는 내용을 담고 있습니다. 이는 기후변화 피해국이 가해국에 국가 간 소송을 제기하여 배상받을 수 있는 법적 토대를 마련하는 것으로 평가됩니다.</t>
+          <t>가습기살균제 피해구제를 국가배상으로 전환하는 특별법 개정안이 국회 본회의를 통과했다. 환경·보건 6대 학술단체는 배·보상 신청 기간 합리화, 추가 질환에 대한 배상 청구 권리 제한 철폐 등 전향적 후속 조치를 촉구했다. 기후에너지환경부는 호흡기계 외 다양한 질환을 폭넓게 인정하고, 새롭게 인과관계가 규명되는 질환에 대한 배상 기회를 보장할 계획이라고 밝혔다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>국제사법재판소(ICJ)의 '기후위기 대응은 모든 국가의 의무' 및 '의무 위반국은 피해국에 배상해야 한다'는 권고적 의견이 법적 근거를 마련하여 상대방 책임이 비교적 명확하며 증거 확보 가능성이 높습니다. 바누아투 국토 소실 위기 등 집단적이고 막대한 피해 규모를 가지고 있으며, 유엔에서 기후 결의안이 추진 중인 공적 절차가 진행되고 있습니다. 잠재적 가해국은 충분한 자력을 가질 것으로 예상됩니다.</t>
+          <t>가습기살균제 특별법 개정으로 국가배상체계가 전환되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 1천만 개 이상 판매된 제품으로 인한 집단적 피해이며, 수만 명 이상의 피해자와 추가 질환 가능성으로 피해 규모가 매우 큽니다. 특별법 통과, 학술단체 성명, 정부 발표 등 객관적 증거가 존재하며, 법 개정 및 정부의 후속 조치 논의 등 공적 절차가 활발히 진행 중입니다. (적합 조건 6개 모두 해당)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>바누아투 국민 전체 및 태평양 도서국 다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>‘수몰 위기국’ 바누아투, 트럼프 훼방 맞서 UN 기후결의안 추진</t>
+          <t>환경보건 6대 학술단체  가습기살균제 전향적 후속 조치  촉구</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/environment/1248653.html</t>
+          <t>https://www.nocutnews.co.kr/news/6484169?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260312083652</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-10 13:10:17.781401+00:00</t>
+          <t>2026-03-12 13:11:16.996116+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>포르투갈</t>
+          <t>국가, 관련 사업자 및 원료물질 사업자</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>EU 법원에 의해 소송 제기됨</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과, 피해구제자금 설치·운용</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>EU 법원이 포르투갈이 55개 보호대상지역(SCI)을 특별보전지역(SAC)으로 지정하지 않아 유럽 공동 자연유산 보호 의무를 위반했다며 소송을 제기했다. 일부 지역은 서식지나 종의 일부만 보호하고 명확한 보전 목표 없이 관리되고 있는 상황이다.</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 개정안이 통과되어 국가의 손해배상책임이 명시되었습니다. 정부출연금, 사업자 및 원료물질 사업자의 분담금으로 피해구제자금을 설치·운용하는 내용이 골자입니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>EU 법원이 포르투갈을 상대로 환경 보호 의무 위반 소송을 제기하여 상대방의 책임이 명확하며(적합 조건 1), 피고가 국가이므로 자력이 충분합니다(적합 조건 2). 55개 보호대상지역에 대한 위반으로 피해 규모가 크고(적합 조건 4), 법원이 소송을 제기한 만큼 증거 확보 가능성이 높습니다(적합 조건 5).</t>
+          <t>가습기살균제 피해 구제를 위한 특별법 개정안 통과로 국가의 손해배상책임이 명시되었고(적합 조건 1), 국가 및 관련 사업자들의 자력이 충분하며(적합 조건 2), 집단적 피해(적합 조건 3)에 대한 공적 절차(특별법 개정, 피해구제자금 설치·운용)가 진행 중입니다(적합 조건 6). 이는 소송금융 투자에 매우 적합한 조건들을 충족합니다.</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>보호 안 하면 불법 ...환경법 더 강화하는 유럽</t>
+          <t>해킹사고 반복 시 매출 3% 과징금…정보통신망법 개정안 통과</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>newspenguin.com</t>
+          <t>ddaily.co.kr</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.newspenguin.com/news/articleView.html?idxno=21353</t>
+          <t>https://www.ddaily.co.kr/page/view/2026031218015663840</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-10 12:45:52.512181+00:00</t>
+          <t>2026-03-12 13:08:41.049133+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr"/>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>국가 및 기업</t>
+        </is>
+      </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>경북․경남․울산 초대형산불 피해구제 및 지원 특별법에 따른 피해 지원 신청 및 설명회 진행 중</t>
+          <t>탄소중립기본법 개정안 국회 통과, 국무총리 소속 배상심의위원회 개편 예정</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>안동시가 경북․경남․울산 초대형산불 피해구제 및 지원 특별법 시행에 따라 피해 주민 4천여 명을 대상으로 피해 지원 신청 및 지급 절차 안내 설명회를 진행했다. 내년 1월 28일까지 피해 지원 신청이 가능하며, 시는 주민들이 누락 없이 지원받을 수 있도록 행정 지원에 최선을 다할 예정이다.</t>
+          <t>탄소중립기본법 개정안이 국회를 통과하며 기후변화 관련 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화됩니다. 기존 기후부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편될 예정입니다. 이는 기후변화로 인한 집단적 피해에 대한 국가 및 기업의 배상 책임 근거를 강화하여 향후 관련 소송 및 피해 구제 절차에 중요한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 4천여 명의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 구제를 위한 특별법이 시행되어 공적 절차가 진행 중입니다(적합 조건 6). 특별법 시행 자체가 피해 사실을 인정하는 강력한 증거가 됩니다(적합 조건 5). 비록 기사에서 소송 상대방이 명확히 특정되지는 않으나, 대규모 재난의 특성상 추가적인 책임 주체(예: 정부, 관련 기업 등)가 존재할 가능성이 높으며, 특별법에 따른 지원이 불충분할 경우 소송으로 이어질 잠재력이 매우 높습니다.</t>
+          <t>탄소중립기본법 개정으로 기후변화 관련 손해배상책임 주체가 기업과 국가로 명확해지고 국가의 자력이 충분하여 적합 조건 2에 해당합니다. 또한 국무총리 소속 배상심의위원회로 개편되어 공적 피해 구제 절차가 강화되므로 적합 조건 6에 해당합니다. 이는 향후 기후변화 관련 집단적 피해에 대한 소송금융 투자 가능성을 크게 높입니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>4천여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>[지자체 이슈] 안동시, 산불 특별법 피해지원 신청 및 지급 절차 안내 설...</t>
+          <t>탄소중립기본법 개정안 등 6개 법안 국회 통과</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=452725</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=365992</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-10 12:20:28.783627+00:00</t>
+          <t>2026-03-12 13:06:56.137263+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>국토교통부 장관</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중 (1심 원고 승소)</t>
+          <t>가습기살균제피해구제법 전부 개정안 국회 통과, 국가 손해배상 책임 명시</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 소송이 항소심을 앞두고 있습니다. 1심에서는 국토교통부가 조류 충돌 위험 및 생태계 파괴 조사를 충분히 검토하지 않아 위법하다며 원고(시민 1297명) 승소 판결이 나왔습니다. 국토부는 항소했으며, 지역 경제계는 사업 추진을 촉구하고 환경단체는 수라 갯벌 보존을 주장하며 대립하고 있습니다.</t>
+          <t>국회 본회의에서 가습기살균제 피해구제법 전부 개정안이 통과되어 가습기 살균제 사건 피해자에 대한 국가 손해배상 책임이 명시되었습니다. 이는 기존 피해자들이 국가를 상대로 손해배상을 청구할 수 있는 법적 근거를 강화하는 것으로, 대규모 집단 소송의 가능성을 열었습니다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>1심에서 국토교통부의 재량 일탈 및 위법성이 인정되어 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 정부 기관입니다(적합 조건 2). 1297명의 시민이 원고로 참여한 집단적 피해 사건으로(적합 조건 3), 수라 갯벌 보존이라는 중대한 환경적 가치와 관련된 대규모 사안입니다(적합 조건 4). 또한 1심 판결을 통해 증거가 충분히 확보되었음이 입증되었습니다(적합 조건 5).</t>
+          <t>가습기살균제 피해구제법 전부 개정안이 국회를 통과하며 국가 손해배상 책임이 명시되어 상대방(국가)의 책임이 명확하고 자력이 충분합니다. 이미 대규모 집단적 피해가 발생했으며, 법 개정 자체가 공적 절차의 결과물이므로 증거 확보 및 공적 절차 진행 조건에 부합하여 소송금융 투자에 매우 적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 해당)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>1297명</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>항소심 앞두고 재점화된 새만금 공항 찬반 논란</t>
+          <t>대미투자특별법 본회의 처리, 李 대통령  대승적 결단 감사</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/society/2026/03/09/20260309500070?wlog_tag3=naver</t>
+          <t>https://www.joongang.co.kr/article/25411338</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-09 12:44:46.860769+00:00</t>
+          <t>2026-03-12 13:06:03.459659+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>대한민국, 가습기살균제 제조/판매 기업</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>군소음 피해보상금 신청 접수 완료, 보상금 심사 및 지급 절차 진행 예정</t>
+          <t>가습기살균제 피해구제법 개정안 통과, 국가 배상체계로 전환 및 배상심의위원회 개편</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>충북 충주시에서 군소음으로 인한 피해보상금 신청이 1만 2천592건 접수되었다. 이는 군소음보상법에 따른 절차로, 신청 접수는 완료되었으며 향후 보상금 심사 및 지급 절차가 진행될 예정이다.</t>
+          <t>가습기살균제 피해구제법 개정안이 국회를 통과하여 가습기살균제 피해를 사회적 참사로 명확히 규정하고, 기존 기업 중심의 구제체계를 국가와 기업이 공동으로 책임지는 배상체계로 전환했다. 이에 따라 국무총리 소속 배상심의위원회가 신설되며, 피해자들에게 생애 전주기 지원이 강화될 예정이다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>군소음으로 인한 피해는 국가의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가지고 있다(적합 조건 2). 1만 2천여 건의 신청은 집단적 피해를 명확히 보여주며(적합 조건 3, 4), 이미 군소음 피해보상금 신청이라는 공적 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단된다(적합 조건 5, 6).</t>
+          <t>상대방 책임이 비교적 명확함 (국가와 기업의 공동 책임 명시), 상대방에게 자력이 충분함 (국가 및 관련 기업), 집단적 피해 (가습기살균제 참사), 피해 규모가 큼 (생애 전주기 지원), 증거가 있거나 확보 가능함 (사회적 참사로 규정, 법 개정), 이미 공적 절차가 진행 중임 (피해구제법 개정 및 배상심의위원회 개편).</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>1만 2천592명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>충북 충주시, 군소음 피해보상금 신청 1만2592건 접수</t>
+          <t>'가습기살균제 피해구제법' 개정안 통과...국가 배상체계로 전환</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066650</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202603121728165918</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:16.566248+00:00</t>
+          <t>2026-03-12 12:58:32.866843+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>트럼프 정부</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>군소음 피해보상금 신청 접수 완료</t>
+          <t>알래스카 공공 토지 보호 해제에 대한 환경단체의 소송 진행 중</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>충주시가 2026년도 군소음 피해보상금 신청 접수를 1만 2592건 완료했습니다. 군소음보상팀은 현장 행정을 통해 주민들의 편의를 높이는 성과를 거두었다고 밝혔습니다.</t>
+          <t>트럼프 정부가 산업 개발을 위해 알래스카 공공 토지에 대한 보호 조치를 해제하자, 환경단체들이 이에 반발하여 소송을 제기했습니다. 해당 결정은 알래스카 원주민 공동체의 생계와 자연 생태계를 위협할 수 있다는 지적이 나오고 있습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>군소음으로 인한 피해에 대해 정부(군)의 책임이 명확하고, 충주시에서 1만 2천여 명의 주민을 대상으로 보상금 신청을 접수하는 등 공적 절차가 진행 중입니다. 피해자 수가 매우 많고 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합합니다.</t>
+          <t>트럼프 정부의 공공 토지 보호 해제 결정으로 인한 환경 파괴 및 원주민 생계 위협은 상대방 책임이 명확하고(적합 조건 1), 미국 정부라는 충분한 자력을 가진 상대방(적합 조건 2)을 대상으로 합니다. 환경단체 및 알래스카 원주민 공동체라는 다수의 피해자가 발생하며(적합 조건 3), 자연 생태계 파괴라는 큰 피해 규모가 예상됩니다(적합 조건 4). 정부의 공식 결정이므로 증거 확보도 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>12,592명</t>
+          <t>알래스카 원주민 공동체 및 환경단체 다수</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>충주시, 1만 2592건 군소음 피해 주민 보상금 접수 완료</t>
+          <t>트럼프, 알래스카 공공 토지 보호 해제…환경단체  생태계 파괴  소송전</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261485</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=640192</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-09 12:26:25.354780+00:00</t>
+          <t>2026-03-12 12:45:04.480817+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>대한민국, 가습기살균제 사업자 및 원료물질 사업자</t>
+          <t>한국토지주택공사(LH), 지자체(세종시, 광주시 등), 한국도로공사</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 전부개정안 국회 본회의 부의 및 피해자들의 개정안 내용에 대한 이의 제기</t>
+          <t>일부 지역에서 주민들과 공공기관 간 소송 진행, 집단 민원 지속 및 공공기관 대책 마련 중</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 전부개정안이 국회 본회의 의결을 앞두고 있으나, 피해자들의 의견 수렴 없이 원안에서 다수의 조항이 수정되어 논란이다. 특히 기존 피해자의 민사재판청구권 제한, 원료물질 사업자 분담금 변경 등이 피해자에게 불리하게 작용할 수 있다는 지적이 제기되며, 민변 등은 위헌 논란 및 사회적 갈등 확대를 우려하고 있다. 이 법안은 2024년 대법원 판결에 따라 국가배상 체계로 전환하기 위한 것으로, 피해자들은 국회에 공식 협의 절차를 요구하고 있다.</t>
+          <t>전국 주요 신도시 및 아파트 단지 인근 도로에서 차량 소음으로 인한 주민 피해가 심각합니다. 아파트 건설 당시 소음 저감 조치 미흡으로 입주 후 집단 민원이 발생했으며, LH, 지자체, 한국도로공사 등 공공기관이 뒤늦게 수백억~수천억 원의 예산을 투입해 방음시설을 설치하고 있습니다. 이 문제는 주택 공급 속도에 밀려 소음 기준이 섣불리 완화된 결과로 지적되며, 일부 지역에서는 주민들과 공공기관 간 소송이 진행되기도 했습니다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확), 국가 및 대기업(사업자, 원료물질 사업자)이 상대방이므로 자력이 충분하다. 수십만 명에 달하는 집단적 피해이며(집단적 피해, 피해 규모 큼), 대법원 판결 및 법안 내 정보청구권 강화 조항으로 증거 확보 가능성이 높다(증거 확보 가능). 현재 특별법 개정이라는 공적 절차가 진행 중이며, 피해자들이 개정안에 대한 이의를 제기하고 있어 추가적인 법적 분쟁 발생 가능성이 높다.</t>
+          <t>LH, 지자체, 한국도로공사 등 공공기관이 소음 발생의 책임 주체로 특정되며, 이들은 충분한 자력을 가집니다. 세종, 광주, 광교 등 여러 지역에서 수천 가구 이상의 집단적 피해가 발생했고, 관련 민원이 8000건에 달하는 등 피해 규모가 매우 큽니다. 이미 공공기관이 수백억~수천억 원의 예산을 투입하여 방음시설을 설치하는 등 공적 절차가 진행 중이며, 일부 지역에서는 소송도 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미상 (공공기관 투입 비용 수백억~수천억 원)</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>수십만 명 이상</t>
+          <t>수천 가구 이상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>'국가배상' 천명한 新가습기살균제법…피해자 모르게 수정</t>
+          <t>집 짓기 편하라고 봐준 소음 탓에 혈세 ‘콸콸’ [공급 속도에 밀린 삶...</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480914?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307094047</t>
+          <t>https://www.etoday.co.kr/news/view/2563289</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-07 12:26:01.317814+00:00</t>
+          <t>2026-03-12 00:38:37.622470+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>도쿄전력</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>가습기살균제특별법 전부개정안 국회 본회의 의결 예정, 국가배상 체계 전환 추진 중. 일부 조항 수정으로 민사재판청구권 제한 논란.</t>
+          <t>후쿠시마 원전 폐로 작업 지연 및 핵연료 데브리 제거 난항</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 전부개정안이 국회 본회의 의결을 앞두고 있습니다. 이 개정안은 국가배상 체계로 전환하는 것을 골자로 하지만, 피해자 공청회 없이 수정된 일부 조항, 특히 기존 피해자의 민사재판청구권을 제한하는 내용이 논란이 되고 있습니다. 민변 등은 위헌 논란과 사회적 갈등을 우려하며 재검토를 촉구하고 있습니다.</t>
+          <t>후쿠시마 원전 사고 15주년을 맞아 폐로 작업이 2051년까지 달성하기 어려울 것으로 전망됩니다. 핵연료 데브리 제거가 극히 미미한 수준에 그치고 있어 장기적인 환경 및 건강 피해에 대한 우려가 지속되고 있습니다. 이는 도쿄전력의 책임이 명확하고 피해 규모가 막대하며, 사건이 종결되지 않은 채 진행 중인 대규모 환경 재난입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 국가 책임이 대법원 판결로 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 새로운 특별법 제정 과정에서 피해자 정보청구권 강화 조항이 포함되어 증거 확보가 용이하며(적합 조건 5), 현재 국회에서 특별법 개정안이 논의 중인 공적 절차가 진행되고 있습니다(적합 조건 6). 다만, 일부 피해자의 민사재판청구권 제한 조항이 논란이 되고 있어, 이 부분에 대한 추가적인 법적 다툼의 여지가 있습니다.</t>
+          <t>상대방 책임이 비교적 명확함 (도쿄전력), 상대방에게 자력이 충분함 (대기업), 집단적 피해 (광범위한 주민 피해), 피해 규모가 큼 (장기적 환경 및 건강 피해, 막대한 복구 비용), 증거가 있거나 확보 가능함 (공식 조사 결과 다수). 사건이 종결되지 않고 폐로 작업이 장기 지연되고 있어 추가적인 법적 분쟁 가능성이 높음.</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>'국가배상' 천명한 新가습기살균제법…피해자 모르게 수정</t>
+          <t>日후쿠시마 원전 사고 15년…'2051년까지 폐로' 달성 어려울 듯</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480914?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307050048</t>
+          <t>https://www.news1.kr/world/northeast-asia/6097660</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-07 00:34:22.611282+00:00</t>
+          <t>2026-03-11 12:54:35.108063+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>한국남부발전</t>
+          <t>도쿄전력</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>LNG복합발전소 건설 관련 주민공청회 개최, 피해보상 의견차이 발생</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>경남 하동군에 1조 3천억 원 규모의 LNG복합발전소 건설이 추진 중이며, 한국남부발전이 주최한 주민공청회에서 환경영향평가 결과 설명과 함께 피해보상에 대한 주민들의 강한 이견이 표출되며 파행되었습니다. 인근 주민들은 발전소 건설로 인한 피해를 우려하며 보상을 요구하고 있어 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
+          <t>후쿠시마 원전 사고 15년이 지난 현재, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았습니다. 이 중 7명은 원전 사고를 암 발병의 원인으로 지목하며 2022년 도쿄전력을 상대로 손해배상 소송을 제기했고, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있습니다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>상대방인 한국남부발전은 공공기관으로 자력이 충분하며(적합 조건 2), LNG복합발전소 건설로 인한 인근 주민들의 집단적 피해 발생 가능성이 높습니다(적합 조건 3). 환경영향평가 결과가 증거로 활용될 수 있고(적합 조건 5), 이미 주민공청회라는 공적 절차가 진행 중입니다(적합 조건 6). 피해보상에 대한 이견이 명확히 드러나 소송 가능성이 높습니다.</t>
+          <t>도쿄전력이라는 자력 충분한 대기업이 피고이며(적합 조건 2), 후쿠시마현의 공식 검사 결과 400명 이상의 암/의심환자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 객관적 증거가 존재합니다(적합 조건 5). 현재 7명이 도쿄전력을 상대로 손해배상 소송을 제기하여 4년 넘게 공방 중이며, 사건이 종결되지 않았습니다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>인근 주민 다수</t>
+          <t>400여 명 (암 또는 의심환자)</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>하동 LNG복합발전소 건설 공청회 개최</t>
+          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>news.knn.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>https://news.knn.co.kr/news/article/184637</t>
+          <t>https://imnews.imbc.com/replay/2026/nw1200/article/6806532_36967.html</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-06 12:16:02.454922+00:00</t>
+          <t>2026-03-11 12:49:35.719983+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>대한민국, 가습기살균제 사업자 및 원료물질 사업자</t>
+          <t>xAI</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 관련 부칙 삭제로 일부 피해자 소송권 제한 우려 제기</t>
+          <t>남부환경법센터(SELC)가 연방 허가 없이 가스터빈을 운영한 점을 문제 삼아 소송을 준비 중</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들을 위한 특별법 개정안에서 '단기 소멸시효 중단' 조항이 삭제되어 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 지적이 나왔습니다. 개정안은 기존 구제급여를 손해배상금으로 전환하고, 피해자가 배상심의위원회 금액에 불만족 시 민사소송을 제기할 수 있도록 하지만, 소멸시효 규정 적용에 대한 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제로 해당 조항에 문제를 제기한 것으로 알려졌습니다.</t>
+          <t>일론 머스크의 xAI가 미시시피에 41기의 발전소를 건설하는 과정에서 주민 의견을 무시하고 연방 허가 없이 가스터빈을 운영한 사실이 드러났습니다. 이에 전미유색인지위향상협회(NAACP)와 남부환경법센터(SELC)는 공동 성명을 발표하며 주민 의견 무시를 비판하고, SELC는 xAI를 상대로 소송을 준비 중입니다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 국가와 기업의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 또한, 특별법 개정안 논의라는 공적 절차가 진행 중이며(적합 조건 6), 부칙 삭제로 인해 일부 피해자들의 소멸시효 쟁점이 발생하여 새로운 소송 기회가 창출될 가능성이 높습니다.</t>
+          <t>상대방 책임이 명확(연방 허가 없이 가스터빈 운영), 상대방 자력 충분(일론 머스크의 xAI), 다수 주민 피해(주민 의견 무시), 증거 확보 가능성 높음(연방 허가 위반), 이미 공적 절차(소송 준비)가 진행 중인 점을 고려할 때 소송금융 투자 적합도가 높습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>가습기살균제 '소멸시효 중단' 부칙 삭제…10년 전 피해자 영향은</t>
+          <t>일론 머스크 xAI, 미시시피 발전소 41기 짓는다</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>digitaltoday.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063541</t>
+          <t>https://www.digitaltoday.co.kr/news/articleView.html?idxno=639595</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-06 12:13:50.163045+00:00</t>
+          <t>2026-03-11 12:44:37.229754+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>부영주택</t>
+          <t>도쿄전력</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>인천 연수구의 고강도 대응책 모색 중, 부영주택은 처분취소소송 등 법적 대응으로 일관</t>
+          <t>도쿄전력을 상대로 손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>부영주택이 2018년부터 토양 오염 정화 조치명령을 4차례 받았음에도 7년째 법적 대응으로 일관하며 시민 안전을 방치하고 있다. 인천 연수구는 이에 대한 고강도 대응책을 모색 중이다. 대기업의 환경 오염 책임과 다수 시민 피해가 예상되는 사건으로, 공적 절차가 진행 중이다.</t>
+          <t>후쿠시마 원전 사고 15년 후, 사고 당시 18세 이하였던 약 400여 명이 갑상선암 또는 의심환자로 진단받았다. 이 중 7명이 도쿄전력을 상대로 손해배상 소송을 제기했으며, 도쿄전력은 인과관계를 부인하며 4년 넘게 법적 공방이 이어지고 있다. 시민단체는 환자들이 사회적 압박에 시달리고 있다고 호소한다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>상대방 부영주택은 대기업으로 자력이 충분하며(적합 조건 2), 4차례의 정화 조치명령과 2018년 토양 오염 사실이 확인되어 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 7년째 시민 안전 방치 및 연수구의 고강도 대응책 모색은 집단적 피해와 공적 절차 진행 중임을 시사하여 소송금융 투자에 적합함(적합 조건 3, 6).</t>
+          <t>대기업 피고(도쿄전력)로 자력이 충분하며(적합 조건 2), 400명 이상의 갑상선암 환자 발생은 집단적이고 큰 피해 규모를 보여준다(적합 조건 3, 4). 후쿠시마현의 전수 검사 결과가 객관적 증거로 활용될 수 있으며(적합 조건 5), 현재 소송이 4년 넘게 진행 중으로 종결되지 않았다(부적합 조건 0개).</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>다수 시민</t>
+          <t>400명 이상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>7년째 묵묵부답 부영…인천 연수구, 고강도 대응책 모색</t>
+          <t>후쿠시마 원전 사고 15년‥폐로·소송 '현재진행형'</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>kmaeil.com</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>https://www.kmaeil.com/news/articleView.html?idxno=631942</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6806424_37012.html</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-06 01:44:20.182950+00:00</t>
+          <t>2026-03-11 00:41:45.704402+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>xAI</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>기존 배상 제도의 개선 및 피해 배상 대상 확대 논의 중</t>
+          <t>집단 소송 직면</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>가습기 살균제 피해 배상 제도가 손해배상 신청 기한 제한과 등급제 미폐지 등 여러 해결 과제를 안고 있습니다. 환경보건시민센터는 기존 법이 최소한의 생존만을 보장한다고 지적하며, 피해 배상 대상 확대를 촉구하고 있습니다.</t>
+          <t>일론 머스크가 주도하는 AI 기업 xAI가 미시시피에 독자적인 전력 자급 시설을 추진하는 과정에서 인근 주민들과의 갈등으로 집단 소송에 직면했다. 이는 에너지 수급 문제 해결을 위한 고육책이지만, 지역 공동체와의 상생이라는 기업 책임론의 중요한 분수령이 될 것으로 보인다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 주요 가해 기업들이 대기업으로 자력이 충분하며(적합 조건 2), 집단적 피해와 막대한 피해 규모를 가진 사건입니다(적합 조건 3, 4). 또한, 이미 정부 조사 및 관련 절차가 진행되었고(적합 조건 5, 6), 현재도 배상 대상 확대 및 제도 개선 논의가 활발히 이루어지고 있어 추가적인 법적 조치 가능성이 높습니다.</t>
+          <t>xAI는 '29조원 AI 공룡'으로 언급되어 상대방에게 자력이 충분하며(적합 조건 2), '집단 소송 직면'이라는 표현을 통해 다수의 인근 주민들이 피해를 입어 집단적 피해가 발생하고 있음을 알 수 있습니다(적합 조건 3). 또한 '기업 책임론의 분수령'이라는 언급은 상대방 책임이 비교적 명확할 수 있음을 시사합니다(적합 조건 1).</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인근 주민 다수</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>“가습기 살균제 피해 배상 대상 확대해 주오”</t>
+          <t>'29조원 AI 공룡' 머스크의 xAI, 미시시피 전력 자급 승부수… '환경·참...</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>kwangju.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>http://www.kwangju.co.kr/article.php?aid=1772710800796335006</t>
+          <t>https://www.g-enews.com/view.php?ud=2026031022322635992bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-06 01:44:02.117525+00:00</t>
+          <t>2026-03-11 00:28:43.256508+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>자카르타 주 정부</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>수도권 쓰레기 원정 소각으로 인한 지역 갈등 심화</t>
+          <t>사고 발생 및 책임 공방 시작</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>수도권 생활폐기물 직매립 금지 시행 이후 서울시의 신규 소각장 건립이 무산되면서, 수도권 쓰레기 4800t이 충청권 민간 업체로 넘어가 소각되는 '원정 소각'이 발생하고 있습니다. 이에 충청권 지역사회는 '쓰레기는 발생한 곳에서 처리해야 한다'는 원칙이 무너졌다며 강하게 반발하고 있어 지역 갈등이 심화되고 있습니다.</t>
+          <t>인도네시아 반타르게방 매립지에서 50m 높이의 쓰레기 산이 붕괴하여 7명이 사망하고 6명이 부상당했습니다. 인도네시아 환경부 장관은 2008년부터 금지된 노천 매립장 운영을 방치한 자카르타 주 정부에 책임이 있다고 주장했습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>서울시 등 수도권 지자체의 폐기물 처리 능력 부족으로 인한 원정 소각 책임이 명확하며(적합 조건 1), 상대방이 공공기관이므로 자력이 충분합니다(적합 조건 2). 충청권 지역사회 주민들이 집단적인 환경적, 사회적 피해를 입고 있으며(적합 조건 3), 수도권매립지관리공사 통계 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
+          <t>인도네시아 환경부 장관이 자카르타 주 정부에 책임이 있다고 주장하여 상대방 책임이 비교적 명확하며, 자카르타 주 정부는 공공기관으로 자력이 충분합니다. 7명 사망, 6명 부상으로 다수의 인명 피해가 발생하여 피해 규모가 크고 집단적 피해에 해당하며, 사고 발생 사실 및 인명 피해 규모가 명확하여 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>충청권 지역사회 주민 다수</t>
+          <t>7명 사망, 6명 부상 (총 13명)</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>“남의 집 앞마당서 소각?”…매립 금지 한 달, ‘쓰레기 전쟁’의 민낯</t>
+          <t>50m '쓰레기 산' 와르르…세계 최대 인니 매립지서 7명 사망</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260306502872?OutUrl=naver</t>
+          <t>https://www.joongang.co.kr/article/25410829</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-06 00:47:08.266614+00:00</t>
+          <t>2026-03-11 00:19:28.367917+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 중단 조항 삭제 논란</t>
+          <t>유엔 기후 결의안 추진, 국제사법재판소(ICJ) 권고적 의견 발표</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들의 민사 소송 권리와 관련된 특별법 개정안에서 '단기 소멸시효 중단' 조항이 국회 논의 과정에서 삭제되었습니다. 이로 인해 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제를 제기했으며, 법조계에서는 피해자들에게 불리하게 작용할 수 있다고 지적합니다.</t>
+          <t>태평양 섬나라 바누아투가 기후변화로 인한 국토 소실 위기에 처하자, 미국 트럼프 정부의 방해에도 불구하고 유엔에서 기후 결의안을 추진하고 있습니다. 이 결의안은 국제사법재판소(ICJ)의 '기후위기 대응 의무 위반국은 피해국에 배상해야 한다'는 권고적 의견을 전 세계가 이행할 것을 촉구하는 내용을 담고 있습니다. 이는 기후변화 피해국이 가해국에 국가 간 소송을 제기하여 배상받을 수 있는 법적 토대를 마련하는 것으로 평가됩니다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>가습기살균제 사건은 대법원에서 국가 책임이 인정되었고(상대방 책임 명확), 국가 및 관련 기업들이 피고가 되므로 자력이 충분합니다. 또한 다수의 피해자가 발생한 집단적 피해 사건이며, 심각한 건강 피해로 피해 규모가 큽니다. 특별법 개정안 논의 등 공적 절차가 진행 중이며, 소멸시효 조항 삭제로 인해 피해자들의 소송 제기 기회가 제한될 수 있어 새로운 소송 수요가 발생할 가능성이 높습니다.</t>
+          <t>국제사법재판소(ICJ)의 '기후위기 대응은 모든 국가의 의무' 및 '의무 위반국은 피해국에 배상해야 한다'는 권고적 의견이 법적 근거를 마련하여 상대방 책임이 비교적 명확하며 증거 확보 가능성이 높습니다. 바누아투 국토 소실 위기 등 집단적이고 막대한 피해 규모를 가지고 있으며, 유엔에서 기후 결의안이 추진 중인 공적 절차가 진행되고 있습니다. 잠재적 가해국은 충분한 자력을 가질 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>바누아투 국민 전체 및 태평양 도서국 다수</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>가습기살균제 '소멸시효 중단' 조항 삭제…10년 전 피해자 영향은</t>
+          <t>‘수몰 위기국’ 바누아투, 트럼프 훼방 맞서 UN 기후결의안 추진</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063436</t>
+          <t>https://www.hani.co.kr/arti/society/environment/1248653.html</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-06 00:35:30.966725+00:00</t>
+          <t>2026-03-10 13:10:17.781401+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>포르투갈</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>대법원 상고심 진행 중</t>
+          <t>EU 법원에 의해 소송 제기됨</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>포항 지진 피해주민들의 정신적 위자료 소송이 1심 승소 후 항소심에서 패소하여 현재 대법원에서 법률 다툼이 진행 중입니다. 한 경상북도지사 예비후보가 도지사 당선 시 경북도가 나서 피해주민을 지원하겠다고 공약했습니다.</t>
+          <t>EU 법원이 포르투갈이 55개 보호대상지역(SCI)을 특별보전지역(SAC)으로 지정하지 않아 유럽 공동 자연유산 보호 의무를 위반했다며 소송을 제기했다. 일부 지역은 서식지나 종의 일부만 보호하고 명확한 보전 목표 없이 관리되고 있는 상황이다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>포항 지진은 정부의 지열발전사업으로 인한 인재로 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대한민국 정부 및 관련 공공기관이 피고이므로 자력이 충분합니다(적합 조건 2). 수만 명의 피해주민이 관련된 집단적 피해이며(적합 조건 3, 4), 정부 조사 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 현재 대법원 상고심이 진행 중으로 종결되지 않은 사건입니다.</t>
+          <t>EU 법원이 포르투갈을 상대로 환경 보호 의무 위반 소송을 제기하여 상대방의 책임이 명확하며(적합 조건 1), 피고가 국가이므로 자력이 충분합니다(적합 조건 2). 55개 보호대상지역에 대한 위반으로 피해 규모가 크고(적합 조건 4), 법원이 소송을 제기한 만큼 증거 확보 가능성이 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>김재원 경상북도지사 예비후보, 포항 발전 담은 5대 핵심 공약 발표</t>
+          <t>보호 안 하면 불법 ...환경법 더 강화하는 유럽</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>newspenguin.com</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=593353</t>
+          <t>https://www.newspenguin.com/news/articleView.html?idxno=21353</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-05 01:49:58.640256+00:00</t>
+          <t>2026-03-10 12:45:52.512181+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C161" t="inlineStr"/>
       <c r="D161" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>환경부의 국회 보고 및 주민대책위와 소송대리인단 간 진실공방 진행 중</t>
+          <t>경북․경남․울산 초대형산불 피해구제 및 지원 특별법에 따른 피해 지원 신청 및 설명회 진행 중</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>영풍 석포제련소의 대규모 환경복원 비용 누락 의혹이 제기되며 회계 리스크가 부상하고 있다. 주민대책위원회와 소송대리인단은 영풍이 환경복원 비용을 장부에서 누락해 기업 실적을 왜곡했다고 주장하며, 환경부가 국회에 보고한 최소 정화 비용은 2991억 원에 달한다.</t>
+          <t>안동시가 경북․경남․울산 초대형산불 피해구제 및 지원 특별법 시행에 따라 피해 주민 4천여 명을 대상으로 피해 지원 신청 및 지급 절차 안내 설명회를 진행했다. 내년 1월 28일까지 피해 지원 신청이 가능하며, 시는 주민들이 누락 없이 지원받을 수 있도록 행정 지원에 최선을 다할 예정이다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 (영풍의 대규모 환경복원 비용 누락 주장), 상대방에게 자력이 충분함 (영풍은 대기업으로 추정되며 수천억 원 규모의 환경개선비가 논의됨), 집단적 피해 (주민대책위원회가 구성되어 다수 주민의 피해를 대변), 피해 규모가 큼 (환경부 보고 기준 최소 2991억 원의 정화 비용), 증거가 있거나 확보 가능함 (환경부가 국회에 보고한 자료 존재), 이미 공적 절차가 진행 중임 (환경부의 국회 보고 및 주민대책위 활동).</t>
+          <t>대규모 산불로 인한 4천여 명의 집단적 피해가 발생했으며(적합 조건 3, 4), 피해 구제를 위한 특별법이 시행되어 공적 절차가 진행 중입니다(적합 조건 6). 특별법 시행 자체가 피해 사실을 인정하는 강력한 증거가 됩니다(적합 조건 5). 비록 기사에서 소송 상대방이 명확히 특정되지는 않으나, 대규모 재난의 특성상 추가적인 책임 주체(예: 정부, 관련 기업 등)가 존재할 가능성이 높으며, 특별법에 따른 지원이 불충분할 경우 소송으로 이어질 잠재력이 매우 높습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>최소 2991억 원, 최대 5400억 원 추정</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>주민 다수</t>
+          <t>4천여 명</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>석포제련소 환경개선비 5400억 진실공방…영풍, 회계 리스크 부상</t>
+          <t>[지자체 이슈] 안동시, 산불 특별법 피해지원 신청 및 지급 절차 안내 설...</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>1conomynews.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47308</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=452725</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-05 01:39:33.394851+00:00</t>
+          <t>2026-03-10 12:20:28.783627+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>국토교통부 장관</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>마포구 소각장 건립 관련 행정소송은 서울시 패소로 종결. 현재는 강남구, 노원구 등 기존 소각장 증설에 대한 주민 반발 및 서울시의 절충점 모색 중.</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중 (1심 원고 승소)</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>서울시가 마포구 소각장 신규 건립 계획을 행정소송 패소 후 백지화했으나, 쓰레기 처리 용량 부족으로 기존 소각장 증설을 추진 중이다. 강남구, 노원구 등 소각장 인근 주민들은 냄새, 분진, 유해 가스 및 재산 가치 하락 우려로 증설에 강력히 반발하고 있어 향후 집단 민원 및 소송으로 이어질 가능성이 높다.</t>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송이 항소심을 앞두고 있습니다. 1심에서는 국토교통부가 조류 충돌 위험 및 생태계 파괴 조사를 충분히 검토하지 않아 위법하다며 원고(시민 1297명) 승소 판결이 나왔습니다. 국토부는 항소했으며, 지역 경제계는 사업 추진을 촉구하고 환경단체는 수라 갯벌 보존을 주장하며 대립하고 있습니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>서울시의 소각장 건립 절차 위법성이 행정소송에서 확인되어 상대방 책임이 명확하며(적합 조건 1), 대규모 공공기관인 서울시가 상대방이므로 자력이 충분하다(적합 조건 2). 마포구, 강남구, 노원구 등 다수 지역 주민들이 소각장 건립/증설로 인한 환경적, 재산적 피해를 우려하고 있어 집단적 피해가 예상되며(적합 조건 3), 잠재적 피해 규모가 클 수 있다(적합 조건 4). 행정소송 판결문 등 증거 확보도 용이하다(적합 조건 5).</t>
+          <t>1심에서 국토교통부의 재량 일탈 및 위법성이 인정되어 상대방 책임이 명확하며(적합 조건 1), 상대방은 자력이 충분한 정부 기관입니다(적합 조건 2). 1297명의 시민이 원고로 참여한 집단적 피해 사건으로(적합 조건 3), 수라 갯벌 보존이라는 중대한 환경적 가치와 관련된 대규모 사안입니다(적합 조건 4). 또한 1심 판결을 통해 증거가 충분히 확보되었음이 입증되었습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>다수 (마포구, 강남구, 노원구 소각장 인근 주민)</t>
+          <t>1297명</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>서울시 ‘마포구 소각장’ 건립 포기…쓰레기 100% 자체처리 계획 난관</t>
+          <t>항소심 앞두고 재점화된 새만금 공항 찬반 논란</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260304/133463412/1</t>
+          <t>https://www.seoul.co.kr/news/society/2026/03/09/20260309500070?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-05 01:35:39.716940+00:00</t>
+          <t>2026-03-09 12:44:46.860769+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>엑손모빌, 선코어</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>미국 연방대법원 기후소송 심리 착수</t>
+          <t>군소음 피해보상금 신청 접수 완료, 보상금 심사 및 지급 절차 진행 예정</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>미국 연방대법원이 엑손모빌과 선코어를 상대로 제기된 기후 관련 손해배상 소송의 기각 요청을 심리하기로 결정했습니다. 이 소송의 핵심 쟁점은 기업의 기후 변화 책임 여부입니다.</t>
+          <t>충북 충주시에서 군소음으로 인한 피해보상금 신청이 1만 2천592건 접수되었다. 이는 군소음보상법에 따른 절차로, 신청 접수는 완료되었으며 향후 보상금 심사 및 지급 절차가 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>상대방은 자력이 충분한 대기업(엑손모빌, 선코어)이며(적합 조건 2), 기후 변화 관련 소송은 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 수반할 가능성이 높습니다. 또한, 미국 연방대법원에서 소송 심리에 착수했다는 점에서 사건의 중요성과 법적 쟁점이 충분히 존재합니다.</t>
+          <t>군소음으로 인한 피해는 국가의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 충분한 자력을 가지고 있다(적합 조건 2). 1만 2천여 건의 신청은 집단적 피해를 명확히 보여주며(적합 조건 3, 4), 이미 군소음 피해보상금 신청이라는 공적 절차가 진행 중이므로 증거 확보도 용이할 것으로 판단된다(적합 조건 5, 6).</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1만 2천592명</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>3월 1주차 해외 ESG 핫클립</t>
+          <t>충북 충주시, 군소음 피해보상금 신청 1만2592건 접수</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18100</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1066650</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-05 00:31:04.284691+00:00</t>
+          <t>2026-03-09 12:27:16.566248+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>가습기살균제피해구제법 전부개정법률안 국회 본회의 의결 앞둠, 국무총리 소속 배상심의위원회 구성 예정</t>
+          <t>군소음 피해보상금 신청 접수 완료</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>가습기살균제 피해에 대한 국가의 책임이 명문화되는 '가습기살균제피해구제법 전부개정법률안'이 국회 본회의 의결을 앞두고 있습니다. 이 개정안은 기존 치료비 외에 일실이익과 위자료까지 배상 범위를 확대하고, 등급 중심에서 벗어나 개인별로 배상액을 산정하게 됩니다. 정부는 법안 통과 후 국무총리 소속 배상심의위원회를 구성하여 하반기부터 개인별 배상 심의에 나설 계획입니다.</t>
+          <t>충주시가 2026년도 군소음 피해보상금 신청 접수를 1만 2592건 완료했습니다. 군소음보상팀은 현장 행정을 통해 주민들의 편의를 높이는 성과를 거두었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>국가의 책임이 법률 개정안으로 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력을 가진 상대방이 특정됩니다. 1000만 병 이상 판매된 제품으로 인한 5971명 이상의 집단적 피해가 발생했으며, 9240억 원 규모의 큰 피해 금액이 추산됩니다. 또한, 법률 개정안이 국회 본회의 의결을 앞두고 있어 공적 절차가 활발히 진행 중입니다.</t>
+          <t>군소음으로 인한 피해에 대해 정부(군)의 책임이 명확하고, 충주시에서 1만 2천여 명의 주민을 대상으로 보상금 신청을 접수하는 등 공적 절차가 진행 중입니다. 피해자 수가 매우 많고 상대방(국가)의 자력이 충분하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>총 9240억 원 (2022년 추산)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>5971명 이상</t>
+          <t>12,592명</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>피해자 울리던 가습기살균제 등급 사라진다…잃어버린 월급도 국가가 배...</t>
+          <t>충주시, 1만 2592건 군소음 피해 주민 보상금 접수 완료</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25408820</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2261485</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-04 01:30:20.846125+00:00</t>
+          <t>2026-03-09 12:26:25.354780+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>대한민국, 가습기살균제 사업자 및 원료물질 사업자</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>새만금신공항 개발사업 기본계획 취소 소송 1심 원고 승소 판결</t>
+          <t>가습기살균제 특별법 전부개정안 국회 본회의 부의 및 피해자들의 개정안 내용에 대한 이의 제기</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>새만금신공항 개발사업 기본계획 취소 소송에서 국토교통부가 공항 입지 선정 과정에서 조류 충돌 위험성을 충분히 검토하지 않고 위험도를 축소 평가한 점이 인정되어 1심 원고 승소 판결이 내려졌다. 서울대교구 환경사목위원회는 이 판결의 의미를 되새기며 수라갯벌 보전의 필요성을 강조하는 에코포럼을 개최했다. 이 사건은 환경 문제와 항공 안전 측면에서 사업 재검토 여론을 형성하며 사회적 관심을 받고 있다.</t>
+          <t>가습기살균제 피해구제 특별법 전부개정안이 국회 본회의 의결을 앞두고 있으나, 피해자들의 의견 수렴 없이 원안에서 다수의 조항이 수정되어 논란이다. 특히 기존 피해자의 민사재판청구권 제한, 원료물질 사업자 분담금 변경 등이 피해자에게 불리하게 작용할 수 있다는 지적이 제기되며, 민변 등은 위헌 논란 및 사회적 갈등 확대를 우려하고 있다. 이 법안은 2024년 대법원 판결에 따라 국가배상 체계로 전환하기 위한 것으로, 피해자들은 국회에 공식 협의 절차를 요구하고 있다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>국토교통부의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관(적합 조건 2)이다. 또한, 새만금신공항백지화 공동행동 소속 시민들이 원고로 참여한 집단적 성격의 소송이며(적합 조건 3), 조류 충돌 위험성 등 객관적 증거가 충분히 제시되었다(적합 조건 5). 1심 판결이 내려졌으나 최종 종결된 사건은 아니므로 항소심 등 후속 절차에 대한 소송금융의 기회가 있다.</t>
+          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확), 국가 및 대기업(사업자, 원료물질 사업자)이 상대방이므로 자력이 충분하다. 수십만 명에 달하는 집단적 피해이며(집단적 피해, 피해 규모 큼), 대법원 판결 및 법안 내 정보청구권 강화 조항으로 증거 확보 가능성이 높다(증거 확보 가능). 현재 특별법 개정이라는 공적 절차가 진행 중이며, 피해자들이 개정안에 대한 이의를 제기하고 있어 추가적인 법적 분쟁 발생 가능성이 높다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십만 명 이상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>서울대교구 환경사목위, ‘새만금신공항’ 주제 에코포럼 개최</t>
+          <t>'국가배상' 천명한 新가습기살균제법…피해자 모르게 수정</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>catholictimes.org</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>https://www.catholictimes.org/article/20260302500134</t>
+          <t>https://www.nocutnews.co.kr/news/6480914?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307094047</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-04 01:20:03.160918+00:00</t>
+          <t>2026-03-07 12:26:01.317814+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>1심 및 항소심에서 주민 승소, 서울시 상고 검토 중</t>
+          <t>가습기살균제특별법 전부개정안 국회 본회의 의결 예정, 국가배상 체계 전환 추진 중. 일부 조항 수정으로 민사재판청구권 제한 논란.</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>서울시가 마포구에 추가 소각장을 건립하려던 계획이 1심에 이어 항소심에서도 절차 위반으로 위법하다는 판결을 받았다. 법원은 입지선정위원회 구성 및 타당성조사 기관 선정 과정의 위법성을 지적했으며, 서울시는 상고 여부를 검토 중이다. 주민들은 서울시의 무원칙한 쓰레기 대응과 쓰레기 발생지 처리 원칙 위반에 대한 우려를 표하고 있다.</t>
+          <t>가습기살균제 피해구제 특별법 전부개정안이 국회 본회의 의결을 앞두고 있습니다. 이 개정안은 국가배상 체계로 전환하는 것을 골자로 하지만, 피해자 공청회 없이 수정된 일부 조항, 특히 기존 피해자의 민사재판청구권을 제한하는 내용이 논란이 되고 있습니다. 민변 등은 위헌 논란과 사회적 갈등을 우려하며 재검토를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>서울시의 소각장 건립 계획이 1심과 항소심에서 절차 위반으로 위법하다는 판결을 받아 상대방 책임이 명확하며(적합 조건 1, 5), 상대방인 서울시는 자력이 충분하다(적합 조건 2). 마포구 주민들이 조직적으로 대응하는 집단적 피해 사례이다(적합 조건 3).</t>
+          <t>가습기살균제 사건은 국가 책임이 대법원 판결로 인정되었고(적합 조건 1), 상대방인 국가의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사례입니다(적합 조건 3, 4). 또한, 새로운 특별법 제정 과정에서 피해자 정보청구권 강화 조항이 포함되어 증거 확보가 용이하며(적합 조건 5), 현재 국회에서 특별법 개정안이 논의 중인 공적 절차가 진행되고 있습니다(적합 조건 6). 다만, 일부 피해자의 민사재판청구권 제한 조항이 논란이 되고 있어, 이 부분에 대한 추가적인 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>마포구 상암동 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>쓰레기 독박, 정의로운 해법 찾아라</t>
+          <t>'국가배상' 천명한 新가습기살균제법…피해자 모르게 수정</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/society/society_general/58935.html</t>
+          <t>https://www.nocutnews.co.kr/news/6480914?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260307050048</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-04 01:15:17.676605+00:00</t>
+          <t>2026-03-07 00:34:22.611282+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>미국 에너지부</t>
+          <t>한국남부발전</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>미국 에너지부 보고서 관련 소송 진행 중</t>
+          <t>LNG복합발전소 건설 관련 주민공청회 개최, 피해보상 의견차이 발생</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>미국 에너지부가 기후변화에 대한 편향된 시각을 가진 보고서를 발표하여 국제 과학계의 반발을 사고 있으며, 이 보고서를 이유로 소송이 제기되었습니다. 이는 기후규제 해체를 정당화하려는 시도로 해석되어 광범위한 환경적, 사회적 피해를 야기할 수 있습니다.</t>
+          <t>경남 하동군에 1조 3천억 원 규모의 LNG복합발전소 건설이 추진 중이며, 한국남부발전이 주최한 주민공청회에서 환경영향평가 결과 설명과 함께 피해보상에 대한 주민들의 강한 이견이 표출되며 파행되었습니다. 인근 주민들은 발전소 건설로 인한 피해를 우려하며 보상을 요구하고 있어 향후 법적 분쟁으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>미국 에너지부라는 공공기관이 피고가 될 수 있으며(적합 조건 2), 기후규제 해체와 관련된 사안으로 집단적이고 광범위한 피해 발생 가능성이 높습니다(적합 조건 3, 4). 국제 과학계의 반박과 이미 소송이 제기되었다는 점에서 상대방 책임이 비교적 명확하고 증거 확보가 용이할 것으로 판단됩니다(적합 조건 1, 5).</t>
+          <t>상대방인 한국남부발전은 공공기관으로 자력이 충분하며(적합 조건 2), LNG복합발전소 건설로 인한 인근 주민들의 집단적 피해 발생 가능성이 높습니다(적합 조건 3). 환경영향평가 결과가 증거로 활용될 수 있고(적합 조건 5), 이미 주민공청회라는 공적 절차가 진행 중입니다(적합 조건 6). 피해보상에 대한 이견이 명확히 드러나 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>인근 주민 다수</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>국제과학계 미국 에너지부 보고서 반박 나서,  기후규제 해체 정당화 말...</t>
+          <t>하동 LNG복합발전소 건설 공청회 개최</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>news.knn.co.kr</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431651</t>
+          <t>https://news.knn.co.kr/news/article/184637</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-04 01:14:57.405721+00:00</t>
+          <t>2026-03-06 12:16:02.454922+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>제주시</t>
+          <t>대한민국, 가습기살균제 사업자 및 원료물질 사업자</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>사단법인 곶자왈사람들의 비판 및 문제 제기</t>
+          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 관련 부칙 삭제로 일부 피해자 소송권 제한 우려 제기</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>제주시의 소나무재선충병 방제사업 과정에서 환경부 지정 멸종위기종인 제주고사리삼과 희귀식물 새우난초의 집단서식지가 크게 훼손되었다는 주장이 제기되었다. 사단법인 곶자왈사람들은 중장비 투입으로 천여 개체의 제주고사리삼 서식지가 짓밟혔다고 비판하며, 제주시의 책임이 명확해 보인다. 이는 공공기관을 상대로 한 환경 소송으로 발전할 가능성이 높은 사건이다.</t>
+          <t>가습기살균제 피해자들을 위한 특별법 개정안에서 '단기 소멸시효 중단' 조항이 삭제되어 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 지적이 나왔습니다. 개정안은 기존 구제급여를 손해배상금으로 전환하고, 피해자가 배상심의위원회 금액에 불만족 시 민사소송을 제기할 수 있도록 하지만, 소멸시효 규정 적용에 대한 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제로 해당 조항에 문제를 제기한 것으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>제주시의 소나무재선충 방제사업으로 멸종위기종 서식지가 훼손되었다는 주장이 제기되어 상대방 책임이 명확하고(적합 조건 1), 상대방이 공공기관(제주시)으로 자력이 충분하다(적합 조건 2). 천여 개체의 멸종위기종 집단서식지 훼손은 집단적 피해(적합 조건 3)이자 피해 규모가 크며(적합 조건 4), 사단법인 곶자왈사람들의 현장 확인으로 증거 확보 가능성이 높다(적합 조건 5).</t>
+          <t>가습기살균제 사건은 국가와 기업의 책임이 명확하고(적합 조건 1), 상대방의 자력이 충분하며(적합 조건 2), 다수의 피해자가 발생한 집단적 피해 사건입니다(적합 조건 3). 또한, 특별법 개정안 논의라는 공적 절차가 진행 중이며(적합 조건 6), 부칙 삭제로 인해 일부 피해자들의 소멸시효 쟁점이 발생하여 새로운 소송 기회가 창출될 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>천여 개체의 제주고사리삼 및 새우난초 서식지 훼손</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>[주요 단신] 제2공항 주민투표 등 ‘8대 우선 도정혁신과제’ 발표 외</t>
+          <t>가습기살균제 '소멸시효 중단' 부칙 삭제…10년 전 피해자 영향은</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498183&amp;ref=A</t>
+          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063541</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-04 01:08:28.350310+00:00</t>
+          <t>2026-03-06 12:13:50.163045+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>진양에너지</t>
+          <t>부영주택</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>음성군의회 행정사무조사 특별위원회 활동 중, 주민 피해보상 협의 진행</t>
+          <t>인천 연수구의 고강도 대응책 모색 중, 부영주택은 처분취소소송 등 법적 대응으로 일관</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>음성군의회는 미곡리 진양에너지 화학사고와 관련하여 행정사무조사 특별위원회를 구성하고 활동 중이다. 특위는 사고 피해 주민들이 정당한 보상을 받을 수 있도록 음성군이 기업과 주민 간의 협의 과정에 적극적으로 나설 것을 강력히 당부했다.</t>
+          <t>부영주택이 2018년부터 토양 오염 정화 조치명령을 4차례 받았음에도 7년째 법적 대응으로 일관하며 시민 안전을 방치하고 있다. 인천 연수구는 이에 대한 고강도 대응책을 모색 중이다. 대기업의 환경 오염 책임과 다수 시민 피해가 예상되는 사건으로, 공적 절차가 진행 중이다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>진양에너지의 화학사고로 인한 주민 피해가 명확하며, 미곡리 주민 다수가 피해를 입은 집단적 피해 사건입니다. 음성군의회에서 행정사무조사 특별위원회가 활동 중이므로 공적 절차가 진행 중이며 증거 확보에 유리합니다.</t>
+          <t>상대방 부영주택은 대기업으로 자력이 충분하며(적합 조건 2), 4차례의 정화 조치명령과 2018년 토양 오염 사실이 확인되어 책임이 명확하고 증거 확보가 용이함(적합 조건 1, 5). 7년째 시민 안전 방치 및 연수구의 고강도 대응책 모색은 집단적 피해와 공적 절차 진행 중임을 시사하여 소송금융 투자에 적합함(적합 조건 3, 6).</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>미곡리 주민 다수</t>
+          <t>다수 시민</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>음성군의회, 미곡리 진양에너지 화학사고 행정사무조사 특별위원회 활동...</t>
+          <t>7년째 묵묵부답 부영…인천 연수구, 고강도 대응책 모색</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>kmaeil.com</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144189</t>
+          <t>https://www.kmaeil.com/news/articleView.html?idxno=631942</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-02 12:19:07.104630+00:00</t>
+          <t>2026-03-06 01:44:20.182950+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C170" t="inlineStr"/>
       <c r="D170" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법불합치 결정 후 국회 공론화 절차 진행 중, 법 개정 시한 경과</t>
+          <t>기존 배상 제도의 개선 및 피해 배상 대상 확대 논의 중</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>헌법재판소가 2년 전 탄소중립기본법 제8조 제1항에 대해 헌법불합치 결정을 내렸으나, 국회는 지난달 28일까지의 개정 시한을 넘겼습니다. 현재 국회 기후위기특별위원회 공론화위원회가 법 개정을 위한 공론화 절차를 진행 중이며, 4월 중순까지 논의를 마무리할 계획입니다. 헌재는 해당 조항이 미래 세대에 감축 부담을 과중하게 이전할 우려가 있어 헌법 전문 및 환경권 조항에 위배된다고 판단했습니다.</t>
+          <t>가습기 살균제 피해 배상 제도가 손해배상 신청 기한 제한과 등급제 미폐지 등 여러 해결 과제를 안고 있습니다. 환경보건시민센터는 기존 법이 최소한의 생존만을 보장한다고 지적하며, 피해 배상 대상 확대를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법에 대해 헌법불합치 결정을 내림으로써 국가(국회)의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 기후소송 청구인단에 시민, 청소년, 어린이들이 포함되어 미래 세대의 환경권 침해를 주장하고 있어 집단적 피해 가능성이 높고(적합 조건 3), 헌재 결정 자체가 강력한 증거입니다(적합 조건 5). 현재 국회 공론화 절차가 진행 중이며(적합 조건 6), 법 개정 시한이 경과하여 추가적인 법적 다툼의 여지가 있습니다.</t>
+          <t>가습기 살균제 사건은 상대방 책임이 명확하고(적합 조건 1), 주요 가해 기업들이 대기업으로 자력이 충분하며(적합 조건 2), 집단적 피해와 막대한 피해 규모를 가진 사건입니다(적합 조건 3, 4). 또한, 이미 정부 조사 및 관련 절차가 진행되었고(적합 조건 5, 6), 현재도 배상 대상 확대 및 제도 개선 논의가 활발히 이루어지고 있어 추가적인 법적 조치 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>2년 전 ‘헌법 위배’ 판단 받은 ‘탄소중립기본법’ 공론화 본격 시작...</t>
+          <t>“가습기 살균제 피해 배상 대상 확대해 주오”</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kwangju.co.kr</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-01</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603020600121</t>
+          <t>http://www.kwangju.co.kr/article.php?aid=1772710800796335006</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-02 00:36:26.515216+00:00</t>
+          <t>2026-03-06 01:44:02.117525+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>국정조사 실시 요구 중</t>
+          <t>수도권 쓰레기 원정 소각으로 인한 지역 갈등 심화</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>의성 산불로 27명의 생명과 11만 6000헥타르의 숲이 소실된 사건에 대해 안동환경운동연합 대표가 국가 대응의 구조적 실패를 지적했습니다. 강풍 뒤에 숨지 말고 국민 안전과 피해자 권리 차원에서 국가의 적절한 대응 여부를 묻고 국정조사를 실시할 것을 촉구했습니다.</t>
+          <t>수도권 생활폐기물 직매립 금지 시행 이후 서울시의 신규 소각장 건립이 무산되면서, 수도권 쓰레기 4800t이 충청권 민간 업체로 넘어가 소각되는 '원정 소각'이 발생하고 있습니다. 이에 충청권 지역사회는 '쓰레기는 발생한 곳에서 처리해야 한다'는 원칙이 무너졌다며 강하게 반발하고 있어 지역 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>국가 대응 실패를 주장하며 상대방(국가)의 책임이 비교적 명확하고 자력이 충분합니다. 27명의 생명과 11만 6000헥타르의 숲 피해는 집단적이고 규모가 크며, 국정조사 실시 요구를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
+          <t>서울시 등 수도권 지자체의 폐기물 처리 능력 부족으로 인한 원정 소각 책임이 명확하며(적합 조건 1), 상대방이 공공기관이므로 자력이 충분합니다(적합 조건 2). 충청권 지역사회 주민들이 집단적인 환경적, 사회적 피해를 입고 있으며(적합 조건 3), 수도권매립지관리공사 통계 등 객관적 증거 확보가 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>27명 및 11만 6000헥타르의 숲</t>
+          <t>충청권 지역사회 주민 다수</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>의성산불은 구조적 실패... 국정조사 실시하라</t>
+          <t>“남의 집 앞마당서 소각?”…매립 금지 한 달, ‘쓰레기 전쟁’의 민낯</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>hyunbulnews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.hyunbulnews.com/news/articleView.html?idxno=502201</t>
+          <t>https://www.segye.com/newsView/20260306502872?OutUrl=naver</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-02-28 12:26:33.381820+00:00</t>
+          <t>2026-03-06 00:47:08.266614+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>국가 및 가습기살균제 사업자</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>포항지진 특별법 제정 및 피해구제지원금 지급 완료 후, 대법원 판결로 국가 책임이 인정되어 개별 손해배상 소송이 진행 중.</t>
+          <t>가습기살균제 특별법 전부개정안 국회 논의 중, 소멸시효 중단 조항 삭제 논란</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보가 과거 지진범대위 공동위원장으로서 11만 가구가 피해구제지원금을 받을 수 있도록 투쟁했던 경험을 언급하며 포항의 안전과 민생을 책임지는 시장이 되겠다고 밝혔다. 이는 국가 책임이 인정된 대규모 포항 지진 피해 사건을 참조하며, 여전히 개별 소송의 가능성이 남아있는 상황이다.</t>
+          <t>가습기살균제 피해자들의 민사 소송 권리와 관련된 특별법 개정안에서 '단기 소멸시효 중단' 조항이 국회 논의 과정에서 삭제되었습니다. 이로 인해 일부 피해자와 유족의 국가 및 기업 상대 손해배상 소송 제기 권리가 제한될 수 있다는 우려가 제기되고 있습니다. 법무부는 소멸시효 완성 문제를 제기했으며, 법조계에서는 피해자들에게 불리하게 작용할 수 있다고 지적합니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>포항 지진 피해는 정부의 책임이 명확히 인정되었고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 11만 가구에 달하는 대규모 피해자(적합 조건 3, 4)와 명확한 증거(정부 조사, 특례법 제정)(적합 조건 5)가 존재한다. 비록 기사는 과거의 투쟁을 언급하지만, 대법원 판결 등으로 국가의 책임이 확정되어 개별 소송의 가능성이 여전히 높아 소송금융 투자에 적합하다.</t>
+          <t>가습기살균제 사건은 대법원에서 국가 책임이 인정되었고(상대방 책임 명확), 국가 및 관련 기업들이 피고가 되므로 자력이 충분합니다. 또한 다수의 피해자가 발생한 집단적 피해 사건이며, 심각한 건강 피해로 피해 규모가 큽니다. 특별법 개정안 논의 등 공적 절차가 진행 중이며, 소멸시효 조항 삭제로 인해 피해자들의 소송 제기 기회가 제한될 수 있어 새로운 소송 수요가 발생할 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>11만 가구</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보, '희망경제캠프' 닻 올렸다…  포항 재도약 성...</t>
+          <t>가습기살균제 '소멸시효 중단' 조항 삭제…10년 전 피해자 영향은</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2400036</t>
+          <t>https://www.nocutnews.co.kr/news/6480357?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260306063436</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-02-28 12:17:03.412482+00:00</t>
+          <t>2026-03-06 00:35:30.966725+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>서울시가 하급심에서 패소하여 상고를 검토 중</t>
+          <t>대법원 상고심 진행 중</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>서울시가 마포 소각장 관련 소송에서 패소하고 상고를 검토 중인 상황입니다. 이는 소각장 건설로 인한 환경적 또는 행정적 분쟁을 시사하며, 공공기관을 상대로 한 집단 소송 가능성이 있습니다. 현재 사건은 종결되지 않고 진행 중입니다.</t>
+          <t>포항 지진 피해주민들의 정신적 위자료 소송이 1심 승소 후 항소심에서 패소하여 현재 대법원에서 법률 다툼이 진행 중입니다. 한 경상북도지사 예비후보가 도지사 당선 시 경북도가 나서 피해주민을 지원하겠다고 공약했습니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>서울시가 마포 소각장 관련 소송에서 패소하여 책임이 비교적 명확하며(적합 조건 1), 공공기관인 서울시는 자력이 충분합니다(적합 조건 2). 소각장 건설은 다수의 주민에게 집단적 피해를 야기할 수 있으며(적합 조건 3), 이미 패소 판결이 나왔다는 점에서 증거가 확보되었음을 시사합니다(적합 조건 5). 사건이 상고심 진행 예정으로 종결되지 않았습니다.</t>
+          <t>포항 지진은 정부의 지열발전사업으로 인한 인재로 밝혀져 상대방 책임이 명확하며(적합 조건 1), 대한민국 정부 및 관련 공공기관이 피고이므로 자력이 충분합니다(적합 조건 2). 수만 명의 피해주민이 관련된 집단적 피해이며(적합 조건 3, 4), 정부 조사 결과 등 객관적 증거가 확보되어 있습니다(적합 조건 5). 현재 대법원 상고심이 진행 중으로 종결되지 않은 사건입니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>'마포 소각장' 패소한 서울시 '상고할 결심'...약일까? 독일까?</t>
+          <t>김재원 경상북도지사 예비후보, 포항 발전 담은 5대 핵심 공약 발표</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>newstree.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.newstree.kr/newsView/ntr202602270004</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=593353</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:55.117621+00:00</t>
+          <t>2026-03-05 01:49:58.640256+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>정부</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>해상풍력 특별법 추진 및 어업인 집단 반발, 소송 진행 중</t>
+          <t>환경부의 국회 보고 및 주민대책위와 소송대리인단 간 진실공방 진행 중</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>해상풍력 개발을 둘러싸고 여러 지역에서 어업권 침해, 경관 논란, 상생기금 배분 갈등 등으로 어업인들의 반발이 확산되고 있다. 정부 주도의 계획입지 체제 도입을 위한 특별법이 추진되는 가운데, 과거에도 소송과 집회가 반복된 바 있어 향후 법적 분쟁 가능성이 높다.</t>
+          <t>영풍 석포제련소의 대규모 환경복원 비용 누락 의혹이 제기되며 회계 리스크가 부상하고 있다. 주민대책위원회와 소송대리인단은 영풍이 환경복원 비용을 장부에서 누락해 기업 실적을 왜곡했다고 주장하며, 환경부가 국회에 보고한 최소 정화 비용은 2991억 원에 달한다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>정부 주도의 해상풍력 개발로 인해 어업권 침해가 발생하고 있으며, 정부 또는 대형 개발사가 상대방으로 자력이 충분함(조건 2). 여러 지역의 다수 어업인이 피해를 입어 집단적 피해가 명확하며(조건 3), 과거에도 소송과 집회가 반복되었고 특별법 추진 등 공적 절차가 진행 중이므로(조건 6) 소송금융 투자에 적합성이 높음.</t>
+          <t>상대방 책임이 비교적 명확함 (영풍의 대규모 환경복원 비용 누락 주장), 상대방에게 자력이 충분함 (영풍은 대기업으로 추정되며 수천억 원 규모의 환경개선비가 논의됨), 집단적 피해 (주민대책위원회가 구성되어 다수 주민의 피해를 대변), 피해 규모가 큼 (환경부 보고 기준 최소 2991억 원의 정화 비용), 증거가 있거나 확보 가능함 (환경부가 국회에 보고한 자료 존재), 이미 공적 절차가 진행 중임 (환경부의 국회 보고 및 주민대책위 활동).</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 2991억 원, 최대 5400억 원 추정</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>어업인 다수</t>
+          <t>주민 다수</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>'바다 위 풍력' 속도전...어업인 반발 확산</t>
+          <t>석포제련소 환경개선비 5400억 진실공방…영풍, 회계 리스크 부상</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>1conomynews.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2108269</t>
+          <t>https://www.1conomynews.co.kr/news/articleView.html?idxno=47308</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-02-28 01:38:35.938615+00:00</t>
+          <t>2026-03-05 01:39:33.394851+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>환경단체 국정조사 요구</t>
+          <t>마포구 소각장 건립 관련 행정소송은 서울시 패소로 종결. 현재는 강남구, 노원구 등 기존 소각장 증설에 대한 주민 반발 및 서울시의 절충점 모색 중.</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>의성 산불로 27명의 생명과 11만6천 헥타르의 숲이 소실된 사건에 대해 안동환경운동연합이 국가의 대응이 적절했는지 의문을 제기하며 국정조사를 통해 진실을 밝힐 것을 요구했습니다. 이는 국민 안전과 피해자 권리 보장을 위한 문제로 지적되었습니다.</t>
+          <t>서울시가 마포구 소각장 신규 건립 계획을 행정소송 패소 후 백지화했으나, 쓰레기 처리 용량 부족으로 기존 소각장 증설을 추진 중이다. 강남구, 노원구 등 소각장 인근 주민들은 냄새, 분진, 유해 가스 및 재산 가치 하락 우려로 증설에 강력히 반발하고 있어 향후 집단 민원 및 소송으로 이어질 가능성이 높다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>국가의 부적절한 대응 가능성이 제기되어 상대방(국가)의 자력이 충분하며(적합 조건 2), 27명의 사망자와 11만6천 헥타르의 숲 소실은 집단적이고 막대한 피해 규모를 나타냅니다(적합 조건 3, 4). 또한, 환경단체가 국정조사를 요구하고 있어 공적 절차 진행 가능성이 높습니다(적합 조건 6).</t>
+          <t>서울시의 소각장 건립 절차 위법성이 행정소송에서 확인되어 상대방 책임이 명확하며(적합 조건 1), 대규모 공공기관인 서울시가 상대방이므로 자력이 충분하다(적합 조건 2). 마포구, 강남구, 노원구 등 다수 지역 주민들이 소각장 건립/증설로 인한 환경적, 재산적 피해를 우려하고 있어 집단적 피해가 예상되며(적합 조건 3), 잠재적 피해 규모가 클 수 있다(적합 조건 4). 행정소송 판결문 등 증거 확보도 용이하다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>27명 이상</t>
+          <t>다수 (마포구, 강남구, 노원구 소각장 인근 주민)</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>환경단체  의성 산불, 국정조사로 진실 밝혀야</t>
+          <t>서울시 ‘마포구 소각장’ 건립 포기…쓰레기 100% 자체처리 계획 난관</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>beopbo.com</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.beopbo.com/news/articleView.html?idxno=334067</t>
+          <t>https://www.donga.com/news/Society/article/all/20260304/133463412/1</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-02-26 12:46:44.546605+00:00</t>
+          <t>2026-03-05 01:35:39.716940+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>엑손모빌, 선코어</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>마포구 주민들의 과거 행정소송 사례 언급, 환경운동연합의 정보공개청구 진행</t>
+          <t>미국 연방대법원 기후소송 심리 착수</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>서울시의 수도권 쓰레기 처리 문제로 충청 지역까지 피해가 확산되고 있으며, 서울시가 명백한 가해자로 지목되었다. 과거 마포구 주민들이 서울시를 상대로 소각장 설치 관련 행정소송을 벌여 설치를 저지한 사례가 있으며, 환경운동연합이 정보공개청구를 통해 직매립 금지 사실을 확인했다. 이는 서울시의 폐기물 처리 정책으로 인한 광범위한 환경 문제와 잠재적 집단 피해를 시사한다.</t>
+          <t>미국 연방대법원이 엑손모빌과 선코어를 상대로 제기된 기후 관련 손해배상 소송의 기각 요청을 심리하기로 결정했습니다. 이 소송의 핵심 쟁점은 기업의 기후 변화 책임 여부입니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>서울시가 '명백한 가해자'로 지목되어 책임이 명확하고(적합 조건 1), 공공기관으로서 자력이 충분하다(적합 조건 2). '수도권 쓰레기가 충청까지'라는 점에서 광범위한 지역의 집단적 피해 발생 가능성이 높으며(적합 조건 3), 환경운동연합의 정보공개청구로 증거 확보 가능성도 있다(적합 조건 5). 또한 정보공개청구는 공적 절차 진행 중으로 볼 수 있다(적합 조건 6).</t>
+          <t>상대방은 자력이 충분한 대기업(엑손모빌, 선코어)이며(적합 조건 2), 기후 변화 관련 소송은 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)를 수반할 가능성이 높습니다. 또한, 미국 연방대법원에서 소송 심리에 착수했다는 점에서 사건의 중요성과 법적 쟁점이 충분히 존재합니다.</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>수도권 쓰레기가 충청까지… 서울은 명백한 가해자</t>
+          <t>3월 1주차 해외 ESG 핫클립</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69681</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18100</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-02-25 13:31:38.946312+00:00</t>
+          <t>2026-03-05 00:31:04.284691+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 통과, 국가 주도 배상체계 전환 및 배상심의위원회 설치 예정</t>
+          <t>가습기살균제피해구제법 전부개정법률안 국회 본회의 의결 앞둠, 국무총리 소속 배상심의위원회 구성 예정</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해구제를 위한 특별법 전부개정안이 국회 법사위를 통과하며 국가 주도의 배상체계로 전환된다. 대법원이 국가 책임을 공식 인정한 가운데, 국무총리 소속 배상심의위원회를 통해 피해자 개개인의 손해에 대한 온전한 배상액이 결정될 예정이다. 이는 피해자들의 신속한 일상회복을 돕기 위한 국가의 강력한 약속이자 참사 피해 배상의 시작을 알리는 이정표이다.</t>
+          <t>가습기살균제 피해에 대한 국가의 책임이 명문화되는 '가습기살균제피해구제법 전부개정법률안'이 국회 본회의 의결을 앞두고 있습니다. 이 개정안은 기존 치료비 외에 일실이익과 위자료까지 배상 범위를 확대하고, 등급 중심에서 벗어나 개인별로 배상액을 산정하게 됩니다. 정부는 법안 통과 후 국무총리 소속 배상심의위원회를 구성하여 하반기부터 개인별 배상 심의에 나설 계획입니다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 공식 인정되었고, 국가 주도의 배상체계로 전환하는 특별법 개정안이 통과되어 상대방 책임이 명확하며 자력이 충분하다. 또한 가습기살균제 참사는 다수의 피해자가 발생한 집단적 피해 사건으로, 이미 공적 절차가 진행 중이며 피해 규모가 크고 증거가 확보되어 있어 소송금융 적합 조건 6가지 모두 충족한다.</t>
+          <t>국가의 책임이 법률 개정안으로 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력을 가진 상대방이 특정됩니다. 1000만 병 이상 판매된 제품으로 인한 5971명 이상의 집단적 피해가 발생했으며, 9240억 원 규모의 큰 피해 금액이 추산됩니다. 또한, 법률 개정안이 국회 본회의 의결을 앞두고 있어 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 9240억 원 (2022년 추산)</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>5971명 이상</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>[차관 칼럼] 피해자 적극 돕는 국가 배상체계</t>
+          <t>피해자 울리던 가습기살균제 등급 사라진다…잃어버린 월급도 국가가 배...</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202602251837456121</t>
+          <t>https://www.joongang.co.kr/article/25408820</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-02-25 13:20:54.199659+00:00</t>
+          <t>2026-03-04 01:30:20.846125+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>염소농장 운영주</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>순천시의 수질 검사 및 행정 조치 예정, 과거 가축분뇨법 위반 고발 이력 있음</t>
+          <t>새만금신공항 개발사업 기본계획 취소 소송 1심 원고 승소 판결</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>순천의 한 염소농장에서 축산 폐수가 유출되어 인근 마을 주민들이 악취와 오염으로 고통받고 있으며, 이 폐수가 광주전남 상수원인 상사호까지 흘러들고 있다. 순천시는 민원 접수 후 수질 검사 결과를 토대로 행정 조치를 취할 예정이며, 농장주는 과거 가축분뇨법 위반으로 고발된 이력이 있다.</t>
+          <t>새만금신공항 개발사업 기본계획 취소 소송에서 국토교통부가 공항 입지 선정 과정에서 조류 충돌 위험성을 충분히 검토하지 않고 위험도를 축소 평가한 점이 인정되어 1심 원고 승소 판결이 내려졌다. 서울대교구 환경사목위원회는 이 판결의 의미를 되새기며 수라갯벌 보전의 필요성을 강조하는 에코포럼을 개최했다. 이 사건은 환경 문제와 항공 안전 측면에서 사업 재검토 여론을 형성하며 사회적 관심을 받고 있다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>염소농장의 축산 폐수 유출로 인한 상대방 책임이 명확하며(적합 조건 1), 인근 마을 주민 및 광주전남 상수원 이용 주민 다수가 피해를 입어 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 크다(적합 조건 4). 순천시의 수질 검사 및 행정 조치 예정으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방의 자력은 불분명하다.</t>
+          <t>국토교통부의 책임이 1심 판결로 명확히 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관(적합 조건 2)이다. 또한, 새만금신공항백지화 공동행동 소속 시민들이 원고로 참여한 집단적 성격의 소송이며(적합 조건 3), 조류 충돌 위험성 등 객관적 증거가 충분히 제시되었다(적합 조건 5). 1심 판결이 내려졌으나 최종 종결된 사건은 아니므로 항소심 등 후속 절차에 대한 소송금융의 기회가 있다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>순천시 승주읍 석동마을 주민 및 광주전남 상수원 이용 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>[여기는 전남] 축산 폐수 유출…상수원 보호 시급</t>
+          <t>서울대교구 환경사목위, ‘새만금신공항’ 주제 에코포럼 개최</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>catholictimes.org</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493667&amp;ref=A</t>
+          <t>https://www.catholictimes.org/article/20260302500134</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-02-25 12:43:20.097982+00:00</t>
+          <t>2026-03-04 01:20:03.160918+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제 특별법 개정안 통과 예정, 개인별 배상심의 착수 준비 중</t>
+          <t>1심 및 항소심에서 주민 승소, 서울시 상고 검토 중</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>가습기살균제 피해자들에 대한 개인별 배상 심의가 이르면 하반기 착수될 예정입니다. 대법원이 정부 책임을 인정한 후, 정부는 지난해 12월 국가 주도 배상체계로 전환을 발표했으며, 현재까지 8,039명이 피해를 신청했고 5,971명의 피해가 인정되었습니다.</t>
+          <t>서울시가 마포구에 추가 소각장을 건립하려던 계획이 1심에 이어 항소심에서도 절차 위반으로 위법하다는 판결을 받았다. 법원은 입지선정위원회 구성 및 타당성조사 기관 선정 과정의 위법성을 지적했으며, 서울시는 상고 여부를 검토 중이다. 주민들은 서울시의 무원칙한 쓰레기 대응과 쓰레기 발생지 처리 원칙 위반에 대한 우려를 표하고 있다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>대법원이 정부 책임을 인정한 사건으로 상대방 책임이 명확하며(적합 조건 1), 국가가 상대방이므로 자력이 충분합니다(적합 조건 2). 8천 명 이상의 피해자가 신청하여 집단적 피해 규모가 크고(적합 조건 3, 4), 특별법 개정 및 배상심의 착수가 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>서울시의 소각장 건립 계획이 1심과 항소심에서 절차 위반으로 위법하다는 판결을 받아 상대방 책임이 명확하며(적합 조건 1, 5), 상대방인 서울시는 자력이 충분하다(적합 조건 2). 마포구 주민들이 조직적으로 대응하는 집단적 피해 사례이다(적합 조건 3).</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>8,039명 신청, 5,971명 인정</t>
+          <t>마포구 상암동 주민 다수</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>김성환 장관  가습기살균제 피해 배상심의, 연내 착수되도록 노력</t>
+          <t>쓰레기 독박, 정의로운 해법 찾아라</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602251806540551</t>
+          <t>https://h21.hani.co.kr/arti/society/society_general/58935.html</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-25 12:28:40.310192+00:00</t>
+          <t>2026-03-04 01:15:17.676605+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>미국 에너지부</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>가습기살균제 피해구제를 위한 특별법 개정안 국회 본회의 처리 임박, 국가 배상 체계로 전환 예정</t>
+          <t>미국 에너지부 보고서 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>가습기살균제 참사 피해자들이 국가 배상 체계 전환을 앞두고 인과관계의 폭넓은 인정을 요구하고 있습니다. 김성환 기후에너지환경부 장관은 국가가 적극적으로 배상 책임을 이행할 것을 약속했으며, 관련 특별법 개정안이 국회 본회의 통과를 앞두고 있습니다. 이르면 올해 하반기부터 국무총리 소속 배상심의위원회 중심의 국가 배상 절차가 본격적으로 시작될 전망입니다.</t>
+          <t>미국 에너지부가 기후변화에 대한 편향된 시각을 가진 보고서를 발표하여 국제 과학계의 반발을 사고 있으며, 이 보고서를 이유로 소송이 제기되었습니다. 이는 기후규제 해체를 정당화하려는 시도로 해석되어 광범위한 환경적, 사회적 피해를 야기할 수 있습니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확, 증거 확보 가능), 국가가 배상 주체이므로 자력이 충분합니다. 수천 명의 피해자가 발생한 집단적 피해이며, 특별법 개정안 통과로 국가 배상 체계 전환이 임박하여 새로운 소송 기회가 열릴 가능성이 높습니다(공적 절차 진행 중).</t>
+          <t>미국 에너지부라는 공공기관이 피고가 될 수 있으며(적합 조건 2), 기후규제 해체와 관련된 사안으로 집단적이고 광범위한 피해 발생 가능성이 높습니다(적합 조건 3, 4). 국제 과학계의 반박과 이미 소송이 제기되었다는 점에서 상대방 책임이 비교적 명확하고 증거 확보가 용이할 것으로 판단됩니다(적합 조건 1, 5).</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>수천 명 (구제 신청자 8039명 중 5971명 인정, 추가 2천~4천명 예상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>김성환  국가가 책임…가습기살균제 피해 배상 적극 해석</t>
+          <t>국제과학계 미국 에너지부 보고서 반박 나서,  기후규제 해체 정당화 말...</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6476457?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225064236</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=431651</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-02-25 12:27:51.709314+00:00</t>
+          <t>2026-03-04 01:14:57.405721+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>제주시</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>국가배상 체계 전환 및 개인별 배상 심의 예정</t>
+          <t>사단법인 곶자왈사람들의 비판 및 문제 제기</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>정부가 가습기살균제 피해에 대한 국가 책임을 강화하고, 기존 행정적 구제에서 국가배상 체계로 전환하겠다고 발표했다. 이는 대법원이 국가 책임을 인정한 판결에 따른 것으로, 올해 하반기부터 개인별 배상 심의에 착수할 예정이다. 피해자들은 피해 인정 및 등급 재심사를 요구하고 있으며, 현재까지 5971명이 피해를 인정받았고 이 중 1396명이 사망했다.</t>
+          <t>제주시의 소나무재선충병 방제사업 과정에서 환경부 지정 멸종위기종인 제주고사리삼과 희귀식물 새우난초의 집단서식지가 크게 훼손되었다는 주장이 제기되었다. 사단법인 곶자왈사람들은 중장비 투입으로 천여 개체의 제주고사리삼 서식지가 짓밟혔다고 비판하며, 제주시의 책임이 명확해 보인다. 이는 공공기관을 상대로 한 환경 소송으로 발전할 가능성이 높은 사건이다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>대법원 판결로 국가 책임이 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력의 상대방이 존재합니다(상대방 자력 충분). 5천명 이상의 피해자가 발생한 집단적 피해이며(집단적 피해, 피해 규모 큼), 정부 차원에서 배상 심의 절차가 진행될 예정입니다(공적 절차 진행 중).</t>
+          <t>제주시의 소나무재선충 방제사업으로 멸종위기종 서식지가 훼손되었다는 주장이 제기되어 상대방 책임이 명확하고(적합 조건 1), 상대방이 공공기관(제주시)으로 자력이 충분하다(적합 조건 2). 천여 개체의 멸종위기종 집단서식지 훼손은 집단적 피해(적합 조건 3)이자 피해 규모가 크며(적합 조건 4), 사단법인 곶자왈사람들의 현장 확인으로 증거 확보 가능성이 높다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>5971명 (피해 인정자), 1396명 (사망자)</t>
+          <t>천여 개체의 제주고사리삼 및 새우난초 서식지 훼손</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>기후부 장관, 가습기살균제 피해자 만나 “국가 책임 강화···하반기 배...</t>
+          <t>[주요 단신] 제2공항 주민투표 등 ‘8대 우선 도정혁신과제’ 발표 외</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202602251621001</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8498183&amp;ref=A</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-25 12:25:23.699208+00:00</t>
+          <t>2026-03-04 01:08:28.350310+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>진양에너지</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>광주시가 손해배상 소송 제기</t>
+          <t>음성군의회 행정사무조사 특별위원회 활동 중, 주민 피해보상 협의 진행</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>광주시는 청정빛고을의 SRF 제조시설이 제 역할을 하지 못해 매립장 수명이 단축되는 피해를 입었다며 293억 원 규모의 손해배상 소송을 제기했다. 광주시는 소송을 통해 구체적인 피해 규모를 명확히 규명하고 책임을 물을 계획이다.</t>
+          <t>음성군의회는 미곡리 진양에너지 화학사고와 관련하여 행정사무조사 특별위원회를 구성하고 활동 중이다. 특위는 사고 피해 주민들이 정당한 보상을 받을 수 있도록 음성군이 기업과 주민 간의 협의 과정에 적극적으로 나설 것을 강력히 당부했다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을의 SRF 제조시설 문제로 인한 매립장 수명 단축 피해에 대해 293억 원 규모의 손해배상 소송을 제기했다. 상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 소송 제기 단계이므로 증거가 확보되었을 것으로 예상된다(적합 조건 5). 피고의 자력도 충분할 것으로 추정되어(적합 조건 2) 소송금융 투자에 적합하다.</t>
+          <t>진양에너지의 화학사고로 인한 주민 피해가 명확하며, 미곡리 주민 다수가 피해를 입은 집단적 피해 사건입니다. 음성군의회에서 행정사무조사 특별위원회가 활동 중이므로 공적 절차가 진행 중이며 증거 확보에 유리합니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미곡리 주민 다수</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>광주시, 청정빛고을에 293억 규모 ‘매립장 수명 단축’ 손해배상 청구</t>
+          <t>음성군의회, 미곡리 진양에너지 화학사고 행정사무조사 특별위원회 활동...</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1187292</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1144189</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-25 00:54:33.574745+00:00</t>
+          <t>2026-03-02 12:19:07.104630+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>대한민국 (국회)</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>광주시가 SRF 운영사를 상대로 손해배상 소송 제기</t>
+          <t>헌법재판소 헌법불합치 결정 후 국회 공론화 절차 진행 중, 법 개정 시한 경과</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>광주시는 가연성 폐기물 연료화 시설인 SRF 제조시설의 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상을 청구했습니다. 광주시는 운영사의 시설 비정상 가동으로 인해 생활폐기물 약 100만 톤을 광역 위생매립장에 추가 매립하게 되면서, 매립장 수명이 6.5년 줄어드는 막대한 손해를 입었다고 밝혔습니다.</t>
+          <t>헌법재판소가 2년 전 탄소중립기본법 제8조 제1항에 대해 헌법불합치 결정을 내렸으나, 국회는 지난달 28일까지의 개정 시한을 넘겼습니다. 현재 국회 기후위기특별위원회 공론화위원회가 법 개정을 위한 공론화 절차를 진행 중이며, 4월 중순까지 논의를 마무리할 계획입니다. 헌재는 해당 조항이 미래 세대에 감축 부담을 과중하게 이전할 우려가 있어 헌법 전문 및 환경권 조항에 위배된다고 판단했습니다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 293억 원으로 매우 크며(적합 조건 4), 광주시가 소송을 제기한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). SRF 제조시설 운영사로서 293억 원 규모의 손해배상 청구를 감당할 자력이 충분할 것으로 추정됩니다(적합 조건 2).</t>
+          <t>헌법재판소가 탄소중립기본법에 대해 헌법불합치 결정을 내림으로써 국가(국회)의 책임이 명확하며(적합 조건 1), 상대방인 대한민국은 자력이 충분합니다(적합 조건 2). 기후소송 청구인단에 시민, 청소년, 어린이들이 포함되어 미래 세대의 환경권 침해를 주장하고 있어 집단적 피해 가능성이 높고(적합 조건 3), 헌재 결정 자체가 강력한 증거입니다(적합 조건 5). 현재 국회 공론화 절차가 진행 중이며(적합 조건 6), 법 개정 시한이 경과하여 추가적인 법적 다툼의 여지가 있습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>광주시, SRF 운영사에 293억 손배소</t>
+          <t>2년 전 ‘헌법 위배’ 판단 받은 ‘탄소중립기본법’ 공론화 본격 시작...</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-01</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1506557</t>
+          <t>https://www.khan.co.kr/article/202603020600121</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-02-25 00:52:11.486861+00:00</t>
+          <t>2026-03-02 00:36:26.515216+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>광주시가 손해배상 소송 제기, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
+          <t>국정조사 실시 요구 중</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>광주시가 가연성폐기물연료화시설(SRF) 운영사인 청정빛고을을 상대로 광역매립장 수명 단축 책임을 물어 293억 원의 손해배상 소송을 제기했습니다. 광주시는 청정빛고을이 약 4년간 제조시설을 가동하지 않아 백만 톤의 생활폐기물이 매립되면서 매립장 수명이 6년 5개월 줄었다고 주장합니다. 한편, 청정빛고을은 SRF 제조시설 운영비와 관련해 광주시에 2천억 원을 요구하는 중재 절차를 진행 중입니다.</t>
+          <t>의성 산불로 27명의 생명과 11만 6000헥타르의 숲이 소실된 사건에 대해 안동환경운동연합 대표가 국가 대응의 구조적 실패를 지적했습니다. 강풍 뒤에 숨지 말고 국민 안전과 피해자 권리 차원에서 국가의 적절한 대응 여부를 묻고 국정조사를 실시할 것을 촉구했습니다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>광주시가 SRF 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 명확히 주장되고 피해 규모가 매우 큽니다. 청정빛고을 측이 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이어서 상대방의 자력도 충분할 것으로 판단됩니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
+          <t>국가 대응 실패를 주장하며 상대방(국가)의 책임이 비교적 명확하고 자력이 충분합니다. 27명의 생명과 11만 6000헥타르의 숲 피해는 집단적이고 규모가 크며, 국정조사 실시 요구를 통해 증거 확보 및 공적 절차 진행 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>27명 및 11만 6000헥타르의 숲</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>광주시 “매립장 수명 단축”…293억 원 손해배상 청구</t>
+          <t>의성산불은 구조적 실패... 국정조사 실시하라</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hyunbulnews.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492708&amp;ref=A</t>
+          <t>https://www.hyunbulnews.com/news/articleView.html?idxno=502201</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-02-25 00:38:50.121665+00:00</t>
+          <t>2026-02-28 12:26:33.381820+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>군 소음 대책 심의위원회 위원 모집 및 운영 중</t>
+          <t>포항지진 특별법 제정 및 피해구제지원금 지급 완료 후, 대법원 판결로 국가 책임이 인정되어 개별 손해배상 소송이 진행 중.</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>광주 남구는 '군용비행장‧군 사격장 소음 방지 및 피해보상에 관한 법률'에 의거하여 군 소음 대책 심의위원회 위원을 공개 모집하고 있습니다. 이 위원회는 소음 대책 지역 주민들에게 지급하는 보상금 및 이의신청 등을 심의하는 역할을 담당합니다. 이는 군 소음 피해에 대한 공적 보상 절차가 진행 중임을 보여줍니다.</t>
+          <t>공원식 포항시장 예비후보가 과거 지진범대위 공동위원장으로서 11만 가구가 피해구제지원금을 받을 수 있도록 투쟁했던 경험을 언급하며 포항의 안전과 민생을 책임지는 시장이 되겠다고 밝혔다. 이는 국가 책임이 인정된 대규모 포항 지진 피해 사건을 참조하며, 여전히 개별 소송의 가능성이 남아있는 상황이다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>상대방(정부/군)의 책임이 '군용비행장‧군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 명확하며 자력이 충분합니다. 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며, 이미 공적 절차(군 소음 대책 심의위원회)가 진행 중이므로 소송금융 투자에 적합합니다.</t>
+          <t>포항 지진 피해는 정부의 책임이 명확히 인정되었고(적합 조건 1), 상대방(국가)의 자력이 충분하며(적합 조건 2), 11만 가구에 달하는 대규모 피해자(적합 조건 3, 4)와 명확한 증거(정부 조사, 특례법 제정)(적합 조건 5)가 존재한다. 비록 기사는 과거의 투쟁을 언급하지만, 대법원 판결 등으로 국가의 책임이 확정되어 개별 소송의 가능성이 여전히 높아 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11만 가구</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>광주 남구 '군 소음 대책 심의위원회' 위원 공개 모집</t>
+          <t>공원식 포항시장 예비후보, '희망경제캠프' 닻 올렸다…  포항 재도약 성...</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202602241124007114edd30pn2gj_12</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2400036</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-02-25 00:17:58.742952+00:00</t>
+          <t>2026-02-28 12:17:03.412482+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>청정빛고을 (대표사: 포스코이앤씨)</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>광주시가 손해배상 청구 소송 제기, 별도로 대한상사중재원에서 2100억 원대 운영비 분쟁 진행 중</t>
+          <t>서울시가 하급심에서 패소하여 상고를 검토 중</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>광주시는 SRF 제조시설 운영사인 청정빛고을의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축된 것에 대해 293억 원의 손해배상 소송을 제기했다. 운영사의 대표사는 포스코이앤씨이며, 이미 SRF 운영비용을 둘러싼 2100억 원대 분쟁이 대한상사중재원에서 진행 중이다. 광주시는 소송을 통해 구체적인 피해 규모를 규명할 예정이다.</t>
+          <t>서울시가 마포 소각장 관련 소송에서 패소하고 상고를 검토 중인 상황입니다. 이는 소각장 건설로 인한 환경적 또는 행정적 분쟁을 시사하며, 공공기관을 상대로 한 집단 소송 가능성이 있습니다. 현재 사건은 종결되지 않고 진행 중입니다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확하며(운영사의 비정상 가동), 대표사인 포스코이앤씨는 자력이 충분하다. 피해 규모가 293억 원으로 크고, 이미 대한상사중재원에서 2100억 원대 분쟁이 진행 중이며 행정처분 이력 등 증거 확보 가능성이 높다.</t>
+          <t>서울시가 마포 소각장 관련 소송에서 패소하여 책임이 비교적 명확하며(적합 조건 1), 공공기관인 서울시는 자력이 충분합니다(적합 조건 2). 소각장 건설은 다수의 주민에게 집단적 피해를 야기할 수 있으며(적합 조건 3), 이미 패소 판결이 나왔다는 점에서 증거가 확보되었음을 시사합니다(적합 조건 5). 사건이 상고심 진행 예정으로 종결되지 않았습니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>광주시, SRF 운영사에 293억 손배 청구…매립장 수명 6.5년 단축</t>
+          <t>'마포 소각장' 패소한 서울시 '상고할 결심'...약일까? 독일까?</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>newstree.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=316273</t>
+          <t>https://www.newstree.kr/newsView/ntr202602270004</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-02-24 13:36:45.190981+00:00</t>
+          <t>2026-02-28 01:38:55.117621+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>정부</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>기후헌법소원 제기 후 국회 기후특위 구성 및 탄소중립기본법 개정 공론화 진행 중</t>
+          <t>해상풍력 특별법 추진 및 어업인 집단 반발, 소송 진행 중</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>기후헌법소원 소송단이 우원식 국회의장과 면담하여 탄소중립기본법 개정 및 미래세대 권리 보장 방안을 논의했습니다. 국회는 기후특위를 구성하고 법 개정을 위한 공론조사를 시작했으며, 소송단은 기본권 보호를 충족하는 감축 경로 마련을 촉구했습니다. 이는 기후변화 대응에 대한 국가의 책임을 묻는 중요한 사건입니다.</t>
+          <t>해상풍력 개발을 둘러싸고 여러 지역에서 어업권 침해, 경관 논란, 상생기금 배분 갈등 등으로 어업인들의 반발이 확산되고 있다. 정부 주도의 계획입지 체제 도입을 위한 특별법이 추진되는 가운데, 과거에도 소송과 집회가 반복된 바 있어 향후 법적 분쟁 가능성이 높다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>국가(대한민국)를 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 기후변화로 인한 미래세대의 기본권 침해라는 집단적이고 광범위한 피해를 다루고 있습니다(적합 조건 3, 4). 이미 기후헌법소원이 제기되어 국회에서 탄소중립기본법 개정을 위한 공론화 절차가 진행 중이며(적합 조건 6), 이는 상대방 책임이 명확하고(적합 조건 1) 객관적 증거 확보가 용이한(적합 조건 5) 적합 조건에 해당합니다.</t>
+          <t>정부 주도의 해상풍력 개발로 인해 어업권 침해가 발생하고 있으며, 정부 또는 대형 개발사가 상대방으로 자력이 충분함(조건 2). 여러 지역의 다수 어업인이 피해를 입어 집단적 피해가 명확하며(조건 3), 과거에도 소송과 집회가 반복되었고 특별법 추진 등 공적 절차가 진행 중이므로(조건 6) 소송금융 투자에 적합성이 높음.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>미래세대 및 국민 다수</t>
+          <t>어업인 다수</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>탄소중립 정책,?국민적 공감대 위에 추진돼야?…?미래세대 의견 지속 ...</t>
+          <t>'바다 위 풍력' 속도전...어업인 반발 확산</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=872336</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2108269</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-02-24 13:33:32.861762+00:00</t>
+          <t>2026-02-28 01:38:35.938615+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>광주시가 위탁운영사를 상대로 소송 진행 중 또는 예정</t>
+          <t>환경단체 국정조사 요구</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>광주시는 위탁운영사 '청정빛고을'의 시설 비정상 가동으로 인해 광역 위생매립장의 수명이 6.5년 단축되는 손해를 입었다고 밝혔습니다. 이에 광주시는 청정빛고을을 상대로 소송을 진행하며 구체적인 손해배상액을 산정할 계획입니다.</t>
+          <t>의성 산불로 27명의 생명과 11만6천 헥타르의 숲이 소실된 사건에 대해 안동환경운동연합이 국가의 대응이 적절했는지 의문을 제기하며 국정조사를 통해 진실을 밝힐 것을 요구했습니다. 이는 국민 안전과 피해자 권리 보장을 위한 문제로 지적되었습니다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>광주시가 위탁운영사의 비정상 가동으로 인한 광역 위생매립장 수명 단축이라는 구체적이고 큰 피해를 입었으며, 상대방 책임이 명확하게 특정됩니다. 광주시가 직접 소송을 진행 중이거나 예정하고 있어 증거 확보 가능성이 높습니다.</t>
+          <t>국가의 부적절한 대응 가능성이 제기되어 상대방(국가)의 자력이 충분하며(적합 조건 2), 27명의 사망자와 11만6천 헥타르의 숲 소실은 집단적이고 막대한 피해 규모를 나타냅니다(적합 조건 3, 4). 또한, 환경단체가 국정조사를 요구하고 있어 공적 절차 진행 가능성이 높습니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>27명 이상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>광주시 “SRF 중단 광역매립장 수명 6.5년 줄었다”</t>
+          <t>환경단체  의성 산불, 국정조사로 진실 밝혀야</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>beopbo.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1771925472427714003</t>
+          <t>https://www.beopbo.com/news/articleView.html?idxno=334067</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-02-24 13:18:20.184040+00:00</t>
+          <t>2026-02-26 12:46:44.546605+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>광주시가 293억 원 손해배상 청구, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
+          <t>마포구 주민들의 과거 행정소송 사례 언급, 환경운동연합의 정보공개청구 진행</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>광주시는 가연성폐기물연료화시설 운영사인 청정빛고을이 시설을 가동하지 않아 1백만 톤의 생활폐기물이 매립되면서 광역매립장 수명이 6년 5개월 단축되었다고 주장하며 293억 원의 손해배상을 청구했다. 한편 청정빛고을은 SRF제조시설 운영비 관련하여 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이다.</t>
+          <t>서울시의 수도권 쓰레기 처리 문제로 충청 지역까지 피해가 확산되고 있으며, 서울시가 명백한 가해자로 지목되었다. 과거 마포구 주민들이 서울시를 상대로 소각장 설치 관련 행정소송을 벌여 설치를 저지한 사례가 있으며, 환경운동연합이 정보공개청구를 통해 직매립 금지 사실을 확인했다. 이는 서울시의 폐기물 처리 정책으로 인한 광범위한 환경 문제와 잠재적 집단 피해를 시사한다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을을 상대로 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 크며(조건 4), 구체적인 데이터(100만 톤 매립, 6년 5개월 수명 단축)를 기반으로 증거 확보 가능성이 높다(조건 5). 또한, 상대방은 2천억 원 규모의 중재 절차를 진행 중인 기업으로 자력이 충분할 것으로 예상되며(조건 2), 이미 소송이 제기된 상태이다.</t>
+          <t>서울시가 '명백한 가해자'로 지목되어 책임이 명확하고(적합 조건 1), 공공기관으로서 자력이 충분하다(적합 조건 2). '수도권 쓰레기가 충청까지'라는 점에서 광범위한 지역의 집단적 피해 발생 가능성이 높으며(적합 조건 3), 환경운동연합의 정보공개청구로 증거 확보 가능성도 있다(적합 조건 5). 또한 정보공개청구는 공적 절차 진행 중으로 볼 수 있다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>[간추린 단신] 광주시 “매립장 수명 단축”…293억 원 손해배상 청구 ...</t>
+          <t>수도권 쓰레기가 충청까지… 서울은 명백한 가해자</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492555&amp;ref=A</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69681</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-02-24 13:15:09.250399+00:00</t>
+          <t>2026-02-25 13:31:38.946312+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>청정빛고을㈜</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을㈜를 상대로 손해배상 청구 제기, 2천100억원대 중재 분쟁과 맞물림</t>
+          <t>가습기살균제 피해구제 특별법 개정안 통과, 국가 주도 배상체계 전환 및 배상심의위원회 설치 예정</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>광주시가 SRF제조시설 운영사인 청정빛고을㈜의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축되어 293억원의 손해를 입었다며 손해배상을 청구했다. 이는 2천100억원대 중재 분쟁과 함께 SRF 갈등이 법적 공방으로 확대된 것이다. 청정빛고을은 과거 악취 배출허용기준 초과로 행정처분을 받은 바 있다.</t>
+          <t>가습기살균제 참사 피해구제를 위한 특별법 전부개정안이 국회 법사위를 통과하며 국가 주도의 배상체계로 전환된다. 대법원이 국가 책임을 공식 인정한 가운데, 국무총리 소속 배상심의위원회를 통해 피해자 개개인의 손해에 대한 온전한 배상액이 결정될 예정이다. 이는 피해자들의 신속한 일상회복을 돕기 위한 국가의 강력한 약속이자 참사 피해 배상의 시작을 알리는 이정표이다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>광주시가 청정빛고을㈜의 SRF제조시설 비정상 가동으로 인한 매립장 수명 단축에 대한 손해배상을 청구하여 상대방 책임이 명확하며(적합 조건 1), 손해액이 293억원으로 피해 규모가 크다(적합 조건 4). 매립량 데이터, 가동 중단 기록, 행정처분 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 2천100억원대 중재 분쟁 및 행정처분 등 공적 절차가 이미 진행 중이다(적합 조건 6).</t>
+          <t>대법원 판결로 국가 책임이 공식 인정되었고, 국가 주도의 배상체계로 전환하는 특별법 개정안이 통과되어 상대방 책임이 명확하며 자력이 충분하다. 또한 가습기살균제 참사는 다수의 피해자가 발생한 집단적 피해 사건으로, 이미 공적 절차가 진행 중이며 피해 규모가 크고 증거가 확보되어 있어 소송금융 적합 조건 6가지 모두 충족한다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>293억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>“매립장 수명 단축 손해 293억 배상해야”</t>
+          <t>[차관 칼럼] 피해자 적극 돕는 국가 배상체계</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>kjdaily.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>http://www.kjdaily.com/article.php?aid=1771930380673843002</t>
+          <t>http://www.fnnews.com/news/202602251837456121</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-02-24 13:14:58.684630+00:00</t>
+          <t>2026-02-25 13:20:54.199659+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>청정빛고을㈜</t>
+          <t>염소농장 운영주</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>광주광역시가 운영사에 손해배상 청구</t>
+          <t>순천시의 수질 검사 및 행정 조치 예정, 과거 가축분뇨법 위반 고발 이력 있음</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>광주광역시가 SRF제조시설의 비정상 가동으로 광역위생매립장 사용 기간이 단축되었다고 보고, 운영사인 청정빛고을㈜에 293억 원의 손해배상을 청구했습니다. 이는 시설 운영 문제로 인한 시의 재정적 피해에 대한 법적 대응의 시작입니다.</t>
+          <t>순천의 한 염소농장에서 축산 폐수가 유출되어 인근 마을 주민들이 악취와 오염으로 고통받고 있으며, 이 폐수가 광주전남 상수원인 상사호까지 흘러들고 있다. 순천시는 민원 접수 후 수질 검사 결과를 토대로 행정 조치를 취할 예정이며, 농장주는 과거 가축분뇨법 위반으로 고발된 이력이 있다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>광주광역시가 SRF제조시설 운영사를 상대로 293억 원의 손해배상을 청구한 사건으로, 운영사의 비정상 가동으로 인한 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 매우 커 소송금융 투자에 적합합니다(적합 조건 4). 광주시의 보고를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
+          <t>염소농장의 축산 폐수 유출로 인한 상대방 책임이 명확하며(적합 조건 1), 인근 마을 주민 및 광주전남 상수원 이용 주민 다수가 피해를 입어 집단적 피해(적합 조건 3) 및 잠재적 피해 규모가 크다(적합 조건 4). 순천시의 수질 검사 및 행정 조치 예정으로 증거 확보 가능성이 높고(적합 조건 5), 공적 절차가 진행 중이다(적합 조건 6). 다만, 상대방의 자력은 불분명하다.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>순천시 승주읍 석동마을 주민 및 광주전남 상수원 이용 주민 다수</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>SRF제조시설 가동 중단 여파…광주시, 운영사에 293억 원 손해배상 청구</t>
+          <t>[여기는 전남] 축산 폐수 유출…상수원 보호 시급</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723770</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8493667&amp;ref=A</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-02-24 13:13:53.154257+00:00</t>
+          <t>2026-02-25 12:43:20.097982+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>시설 운영사</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>광주시가 시설 운영사에 손해배상 청구</t>
+          <t>가습기살균제 피해구제 특별법 개정안 통과 예정, 개인별 배상심의 착수 준비 중</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>광주시는 자원순환시설의 고형연료(SRF) 처리 중단으로 광역위생매립장 수명이 6.5년 단축되었다고 밝히며, 시설 운영사에 293억 원의 손해배상을 청구했다. 시는 인허가 지연과 행정처분 등을 원인으로 지목했다.</t>
+          <t>가습기살균제 피해자들에 대한 개인별 배상 심의가 이르면 하반기 착수될 예정입니다. 대법원이 정부 책임을 인정한 후, 정부는 지난해 12월 국가 주도 배상체계로 전환을 발표했으며, 현재까지 8,039명이 피해를 신청했고 5,971명의 피해가 인정되었습니다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>광주시가 시설 운영사에 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 명확하게 특정되고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 광주시가 직접 손해액을 산정하고 청구한 만큼 증거 확보 가능성이 높으며(적합 조건 5), '행정처분' 언급으로 공적 절차가 진행되었을 가능성도 있다(적합 조건 6).</t>
+          <t>대법원이 정부 책임을 인정한 사건으로 상대방 책임이 명확하며(적합 조건 1), 국가가 상대방이므로 자력이 충분합니다(적합 조건 2). 8천 명 이상의 피해자가 신청하여 집단적 피해 규모가 크고(적합 조건 3, 4), 특별법 개정 및 배상심의 착수가 예정되어 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>8,039명 신청, 5,971명 인정</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>매립 전환 100만톤…광주, 손해액 293억 산정</t>
+          <t>김성환 장관  가습기살균제 피해 배상심의, 연내 착수되도록 노력</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>aitimes.com</t>
+          <t>ytn.co.kr</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.aitimes.com/news/articleView.html?idxno=207182</t>
+          <t>https://www.ytn.co.kr/_ln/0103_202602251806540551</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-02-24 13:12:36.165325+00:00</t>
+          <t>2026-02-25 12:28:40.310192+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr"/>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>독일 고등법원 판결로 기업의 기후 관련 민사 책임 원칙 확인, 필리핀 태풍 피해자 Shell 상대 소송 제기, 뉴욕주 검찰의 JBS USA 그린워싱 소송 및 합의, 국제사법재판소 자문 의견 심리 중.</t>
+          <t>가습기살균제 피해구제를 위한 특별법 개정안 국회 본회의 처리 임박, 국가 배상 체계로 전환 예정</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>기후소송이 전 세계적으로 증가하며 대규모 온실가스 배출 기업의 책임이 법정에서 인정되기 시작했다. 기업의 탄소 배출로 인한 직접적 피해와 그린워싱에 대한 소송이 활발하며, 국제법적 흐름과 규제 강화로 한국 기업도 이러한 소송에 직면할 가능성이 높아지고 있다.</t>
+          <t>가습기살균제 참사 피해자들이 국가 배상 체계 전환을 앞두고 인과관계의 폭넓은 인정을 요구하고 있습니다. 김성환 기후에너지환경부 장관은 국가가 적극적으로 배상 책임을 이행할 것을 약속했으며, 관련 특별법 개정안이 국회 본회의 통과를 앞두고 있습니다. 이르면 올해 하반기부터 국무총리 소속 배상심의위원회 중심의 국가 배상 절차가 본격적으로 시작될 전망입니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>대규모 온실가스 배출 기업의 책임이 법적으로 인정되기 시작했으며(적합 조건 1), Shell, RWE, JBS USA 등 자력 있는 대기업이 상대방으로 특정됨(적합 조건 2). 필리핀 태풍 피해자 103명의 집단 소송 등 집단적 피해 사례가 존재하며(적합 조건 3), 기후 변화로 인한 피해 규모는 잠재적으로 막대함(적합 조건 4). 독일 고등법원 판결, 뉴욕주 검찰 소송 등 공적 절차가 진행 중이며(적합 조건 6), 기업의 배출 데이터 및 약속과 행동 간 괴리 등 증거 확보 가능성이 높음(적합 조건 5).</t>
+          <t>대법원 판결로 국가 책임이 인정되었고(상대방 책임 명확, 증거 확보 가능), 국가가 배상 주체이므로 자력이 충분합니다. 수천 명의 피해자가 발생한 집단적 피해이며, 특별법 개정안 통과로 국가 배상 체계 전환이 임박하여 새로운 소송 기회가 열릴 가능성이 높습니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수천 명 (구제 신청자 8039명 중 5971명 인정, 추가 2천~4천명 예상)</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>[ESG NOW] 기후소송, 한국 기업도 남의 일 아니다</t>
+          <t>김성환  국가가 책임…가습기살균제 피해 배상 적극 해석</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1942296</t>
+          <t>https://www.nocutnews.co.kr/news/6476457?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260225064236</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-02-24 13:11:56.325106+00:00</t>
+          <t>2026-02-25 12:27:51.709314+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>영풍</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>낙동강 유역 주민 집단 손해배상청구 소송 진행 중, UN인권이사회 진정 제기, 정부 과징금 부과</t>
+          <t>국가배상 체계 전환 및 개인별 배상 심의 예정</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>영풍 석포제련소가 유해 중금속 카드뮴을 대량 배출하여 환경오염 및 주민 건강에 심각한 영향을 미치고 있다는 논란이 지속되고 있다. 정부는 이미 281억 원의 과징금을 부과했으며, 낙동강 유역 주민들은 영풍을 상대로 집단 손해배상청구 소송을 제기한 상태이다. 이 문제는 영풍의 경영 능력 논쟁과 함께 주주총회에서도 주요 이슈가 될 전망이다.</t>
+          <t>정부가 가습기살균제 피해에 대한 국가 책임을 강화하고, 기존 행정적 구제에서 국가배상 체계로 전환하겠다고 발표했다. 이는 대법원이 국가 책임을 인정한 판결에 따른 것으로, 올해 하반기부터 개인별 배상 심의에 착수할 예정이다. 피해자들은 피해 인정 및 등급 재심사를 요구하고 있으며, 현재까지 5971명이 피해를 인정받았고 이 중 1396명이 사망했다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>영풍 석포제련소의 유해 중금속 배출로 인한 환경오염 책임이 명확하며(조건 1), 대기업인 영풍은 충분한 자력을 갖추고 있습니다(조건 2). 낙동강 유역 주민 다수가 피해를 입어 집단소송이 진행 중이며(조건 3, 4), 정부의 과징금 부과 및 UN인권이사회 진정 등 객관적 증거와 공적 절차가 존재합니다(조건 5, 6).</t>
+          <t>대법원 판결로 국가 책임이 명확히 인정되었고(상대방 책임 명확), 대한민국이라는 충분한 자력의 상대방이 존재합니다(상대방 자력 충분). 5천명 이상의 피해자가 발생한 집단적 피해이며(집단적 피해, 피해 규모 큼), 정부 차원에서 배상 심의 절차가 진행될 예정입니다(공적 절차 진행 중).</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>낙동강 유역 주민 다수</t>
+          <t>5971명 (피해 인정자), 1396명 (사망자)</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>영풍 석포제련소 논란, 고려아연 주총에서도 이슈 전망</t>
+          <t>기후부 장관, 가습기살균제 피해자 만나 “국가 책임 강화···하반기 배...</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11570240?ref=naver</t>
+          <t>https://www.khan.co.kr/article/202602251621001</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-02-24 13:06:26.240853+00:00</t>
+          <t>2026-02-25 12:25:23.699208+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>엑손모빌, 선코어 에너지</t>
+          <t>청정빛고을</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>미국 연방대법원 심리 중 (기후 관련 손해배상 소송 기각 요청)</t>
+          <t>광주시가 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>미국 연방대법원이 엑손모빌과 선코어 에너지가 제기한 기후 관련 손해배상 소송 기각 요청을 심리하기로 했습니다. 이는 정유업계와 콜로라도 주 볼더시 간의 공방으로, 유사 기후소송의 중요한 분수령이 될 것으로 예상됩니다. 대형 정유업체를 상대로 한 기후소송의 진행 상황에 따라 향후 유사 소송의 방향이 결정될 수 있습니다.</t>
+          <t>광주시는 청정빛고을의 SRF 제조시설이 제 역할을 하지 못해 매립장 수명이 단축되는 피해를 입었다며 293억 원 규모의 손해배상 소송을 제기했다. 광주시는 소송을 통해 구체적인 피해 규모를 명확히 규명하고 책임을 물을 계획이다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>엑손모빌, 선코어 에너지와 같은 대형 정유업체가 피고로 자력이 충분하며(적합 조건 2), 기후소송의 특성상 피해 규모가 매우 크고(적합 조건 4), 이번 대법원 심리는 유사 소송의 분수령이 될 수 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 기후 변화 관련 과학적 증거가 풍부하며(적합 조건 5), 소송이 연방대법원까지 진행된 점은 주장의 근거가 있음을 시사합니다.</t>
+          <t>광주시가 청정빛고을의 SRF 제조시설 문제로 인한 매립장 수명 단축 피해에 대해 293억 원 규모의 손해배상 소송을 제기했다. 상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 크며(적합 조건 4), 소송 제기 단계이므로 증거가 확보되었을 것으로 예상된다(적합 조건 5). 피고의 자력도 충분할 것으로 추정되어(적합 조건 2) 소송금융 투자에 적합하다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>美대법원, 엑손모빌ㆍ선코어 '기후소송' 다룬다...유사소송 분수령</t>
+          <t>광주시, 청정빛고을에 293억 규모 ‘매립장 수명 단축’ 손해배상 청구</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18015</t>
+          <t>http://www.breaknews.com/1187292</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-24 12:58:54.830560+00:00</t>
+          <t>2026-02-25 00:54:33.574745+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>경상남도</t>
+          <t>청정빛고을</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>경상남도의 취수량 증량 허가 승인, 주민들의 행정심판 및 행정소송 예고</t>
+          <t>광주시가 SRF 운영사를 상대로 손해배상 소송 제기</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>경남 산청군 삼장면에서 생수 업체 두 곳이 30년간 지하수를 과도하게 취수하여 마을 우물 고갈, 가정용 지하수 폐쇄 등 주민 피해가 발생했다. 2023년 한 업체가 취수량 증량 허가를 신청했고, 주민들의 반대에도 불구하고 경상남도가 이를 승인했다. 이에 주민들은 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등을 통해 반대 운동을 이어갈 계획이다.</t>
+          <t>광주시는 가연성 폐기물 연료화 시설인 SRF 제조시설의 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상을 청구했습니다. 광주시는 운영사의 시설 비정상 가동으로 인해 생활폐기물 약 100만 톤을 광역 위생매립장에 추가 매립하게 되면서, 매립장 수명이 6.5년 줄어드는 막대한 손해를 입었다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>생수 업체의 과도한 지하수 취수로 인한 주민 피해가 명확하며(상대방 책임 명확), 경상남도의 증량 허가 승인으로 행정적 책임도 발생. 삼장면 주민 다수가 피해를 입고 있으며(집단적 피해), 마을 우물 고갈 등 피해 규모가 상당함. 주민들이 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등 공적 절차를 예고하고 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높음.</t>
+          <t>상대방 책임이 비교적 명확하고(적합 조건 1), 피해 규모가 293억 원으로 매우 크며(적합 조건 4), 광주시가 소송을 제기한 것으로 보아 증거 확보 가능성이 높습니다(적합 조건 5). SRF 제조시설 운영사로서 293억 원 규모의 손해배상 청구를 감당할 자력이 충분할 것으로 추정됩니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>삼장면 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>편의점에 흔한 생수 한병, 어디서 오는지 아시나요?</t>
+          <t>광주시, SRF 운영사에 293억 손배소</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209465&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1506557</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-02-24 12:51:18.109287+00:00</t>
+          <t>2026-02-25 00:52:11.486861+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C197" t="inlineStr"/>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>국회 세미나 개최 및 제도 개선 논의 중, 행정심판 결정에 대한 불복 소송 가능성</t>
+          <t>광주시가 손해배상 소송 제기, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>행정심판위원회가 환경오염 우려 사업 관련 지자체의 인허가 거부 결정을 뒤집어 주민들의 환경권, 건강권, 재산권 침해 우려가 커지고 있습니다. 특히 대법원 판례를 뒤집는 행정심판 결정으로 주민들이 소송 외 불복 기회를 잃는 문제점이 지적되며, 이에 대한 제도 개선을 위한 국회 세미나가 개최될 예정입니다.</t>
+          <t>광주시가 가연성폐기물연료화시설(SRF) 운영사인 청정빛고을을 상대로 광역매립장 수명 단축 책임을 물어 293억 원의 손해배상 소송을 제기했습니다. 광주시는 청정빛고을이 약 4년간 제조시설을 가동하지 않아 백만 톤의 생활폐기물이 매립되면서 매립장 수명이 6년 5개월 줄었다고 주장합니다. 한편, 청정빛고을은 SRF 제조시설 운영비와 관련해 광주시에 2천억 원을 요구하는 중재 절차를 진행 중입니다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>행정심판위원회가 대법원 판례를 뒤집고 환경오염 우려 사업 업체의 손을 들어주는 사례가 발생하여 주민들의 환경권, 건강권, 재산권 침해가 예상됩니다. 이는 상대방(업체)의 잠재적 책임이 명확하고(적합 조건 1), 다수의 주민 피해가 예상되며(적합 조건 3), 대법원 판례 등 객관적 증거 확보 가능성이 높다는 점에서(적합 조건 5) 소송금융 적합 조건에 부합합니다. 현재 국회 세미나를 통해 제도 개선이 논의 중이며(적합 조건 6), 행정심판 결정에 대한 불복 소송 가능성이 높습니다.</t>
+          <t>광주시가 SRF 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기한 사건으로, 상대방 책임이 명확히 주장되고 피해 규모가 매우 큽니다. 청정빛고을 측이 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이어서 상대방의 자력도 충분할 것으로 판단됩니다. (적합 조건: 상대방 책임 명확, 상대방 자력 충분, 피해 규모 큼, 증거 확보 가능, 공적 절차 진행 중)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>김영진 의원, ‘환경오염’ 업체 손드는 행정심판…25일 세미나 개최</t>
+          <t>광주시 “매립장 수명 단축”…293억 원 손해배상 청구</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>tfmedia.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.tfmedia.co.kr/news/article.html?no=201852</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492708&amp;ref=A</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-02-24 12:47:29.753564+00:00</t>
+          <t>2026-02-25 00:38:50.121665+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>국방부 또는 관련 군부대</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>군 소음 대책 심의위원회 운영 및 보상금 지급 절차 진행 중</t>
+          <t>군 소음 대책 심의위원회 위원 모집 및 운영 중</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>광주 남구에서 '군용비행장·군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 군 소음 대책 심의위원을 공개 모집합니다. 이 위원회는 소음 대책 지역에 거주하는 주민들에게 지급하는 보상금 등에 관한 사항을 심의합니다. 이는 군 소음으로 인한 주민 피해에 대한 보상 절차의 일환입니다.</t>
+          <t>광주 남구는 '군용비행장‧군 사격장 소음 방지 및 피해보상에 관한 법률'에 의거하여 군 소음 대책 심의위원회 위원을 공개 모집하고 있습니다. 이 위원회는 소음 대책 지역 주민들에게 지급하는 보상금 및 이의신청 등을 심의하는 역할을 담당합니다. 이는 군 소음 피해에 대한 공적 보상 절차가 진행 중임을 보여줍니다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>군 소음 피해에 대한 국가(국방부)의 책임이 법률로 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '군 소음 대책 심의위원회' 운영을 통해 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>상대방(정부/군)의 책임이 '군용비행장‧군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 명확하며 자력이 충분합니다. 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며, 이미 공적 절차(군 소음 대책 심의위원회)가 진행 중이므로 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>소음 대책 지역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>광주 남구, '군 소음 대책 심의위원 '공개 모집</t>
+          <t>광주 남구 '군 소음 대책 심의위원회' 위원 공개 모집</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>asiaa.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=241567</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202602241124007114edd30pn2gj_12</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:21.720215+00:00</t>
+          <t>2026-02-25 00:17:58.742952+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>화석연료 기업</t>
+          <t>청정빛고을 (대표사: 포스코이앤씨)</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>미 연방대법원 상고심 수용</t>
+          <t>광주시가 손해배상 청구 소송 제기, 별도로 대한상사중재원에서 2100억 원대 운영비 분쟁 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>미 연방대법원이 사상 최초로 기후소송 상고심을 수용했습니다. 이 소송은 볼더시가 화석연료 기업들을 상대로 제기한 것으로, 지역 주민들에게 발생한 기후변화 관련 피해를 구제하는 것을 목표로 합니다. 이번 대법원의 수용 결정은 화석연료 기업들에게 상당한 영향을 미칠 것으로 예상됩니다.</t>
+          <t>광주시는 SRF 제조시설 운영사인 청정빛고을의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축된 것에 대해 293억 원의 손해배상 소송을 제기했다. 운영사의 대표사는 포스코이앤씨이며, 이미 SRF 운영비용을 둘러싼 2100억 원대 분쟁이 대한상사중재원에서 진행 중이다. 광주시는 소송을 통해 구체적인 피해 규모를 규명할 예정이다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>미 연방대법원에서 상고심을 수용한 사상 최초의 기후소송으로, 화석연료 기업이라는 자력 있는 대기업이 피고이며, 지역 주민 다수가 피해를 입은 집단적 피해 사건입니다. 기후 변화 관련 소송은 피해 규모가 매우 클 가능성이 높고, 이미 연방대법원까지 진행된 만큼 증거 확보 및 법리적 타당성이 높다고 판단됩니다.</t>
+          <t>상대방 책임이 비교적 명확하며(운영사의 비정상 가동), 대표사인 포스코이앤씨는 자력이 충분하다. 피해 규모가 293억 원으로 크고, 이미 대한상사중재원에서 2100억 원대 분쟁이 진행 중이며 행정처분 이력 등 증거 확보 가능성이 높다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>지역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>미 연방대법원 사상 최초 '기후소송' 상고심 수용, 화석연료 기업 피해...</t>
+          <t>광주시, SRF 운영사에 293억 손배 청구…매립장 수명 6.5년 단축</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>2026-02-24</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430956</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=316273</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-02-24 12:16:47.186536+00:00</t>
+          <t>2026-02-24 13:36:45.190981+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C200" t="inlineStr"/>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>아프리카 광산 개발로 인한 환경 오염 및 잠비아 카푸에강 폐수 유출 사고 발생</t>
+          <t>기후헌법소원 제기 후 국회 기후특위 구성 및 탄소중립기본법 개정 공론화 진행 중</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>아프리카의 금과 구리 채굴은 환경 오염 문제를 야기하며, 특히 대규모 구리 채굴은 다국적 기업에 의해 이루어져 산성 광산 폐수 등으로 광범위한 생태계와 주민 생활에 장기적 피해를 줄 우려가 있다. 잠비아 카푸에강 대규모 폐수 유출 사고가 2025년에 발생한 사례가 있으며, 이는 환경 관련 집단 소송의 잠재적 가능성을 시사한다.</t>
+          <t>기후헌법소원 소송단이 우원식 국회의장과 면담하여 탄소중립기본법 개정 및 미래세대 권리 보장 방안을 논의했습니다. 국회는 기후특위를 구성하고 법 개정을 위한 공론조사를 시작했으며, 소송단은 기본권 보호를 충족하는 감축 경로 마련을 촉구했습니다. 이는 기후변화 대응에 대한 국가의 책임을 묻는 중요한 사건입니다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>아프리카 광물 채굴로 인한 환경 오염은 대규모 다국적 기업의 책임이 명확하고(적합 조건 1), 이들 기업은 충분한 자력을 가짐(적합 조건 2). 하천 유역 전체와 광범위한 생태계에 장기적인 피해를 주어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상된다. 잠비아 카푸에강 폐수 유출 사고와 같은 구체적 사례가 언급되어 증거 확보 가능성(적합 조건 5)이 높고, 정부의 규제 노력 등 공적 절차(적합 조건 6)도 진행 중이다.</t>
+          <t>국가(대한민국)를 상대로 한 소송으로 자력이 충분하며(적합 조건 2), 기후변화로 인한 미래세대의 기본권 침해라는 집단적이고 광범위한 피해를 다루고 있습니다(적합 조건 3, 4). 이미 기후헌법소원이 제기되어 국회에서 탄소중립기본법 개정을 위한 공론화 절차가 진행 중이며(적합 조건 6), 이는 상대방 책임이 명확하고(적합 조건 1) 객관적 증거 확보가 용이한(적합 조건 5) 적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미래세대 및 국민 다수</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>[우분투칼럼] 치솟는 금·구리값…아프리카 자원부국의 '선택'은</t>
+          <t>탄소중립 정책,?국민적 공감대 위에 추진돼야?…?미래세대 의견 지속 ...</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260206028600898?input=1195m</t>
+          <t>http://sjbnews.com/news/news.php?number=872336</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-02-24 00:42:47.507588+00:00</t>
+          <t>2026-02-24 13:33:32.861762+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr"/>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>석면피해구제사업 진행 중, 중앙환경분쟁조정피해구제위원회 심의 및 인정</t>
+          <t>광주시가 위탁운영사를 상대로 소송 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 새로 인정했다. 이로써 2011년부터 누적된 석면피해 인정자는 총 8,758명이며, 지급될 구제급여는 누계 총 2,484억 원에 이른다. 정부는 석면의 환경성 노출로 인한 건강피해 국민 구제를 위해 '석면피해구제사업'을 시행 중이다.</t>
+          <t>광주시는 위탁운영사 '청정빛고을'의 시설 비정상 가동으로 인해 광역 위생매립장의 수명이 6.5년 단축되는 손해를 입었다고 밝혔습니다. 이에 광주시는 청정빛고을을 상대로 소송을 진행하며 구체적인 손해배상액을 산정할 계획입니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>정부 기관(중앙환경분쟁조정피해구제위원회)이 석면 피해를 공식적으로 인정하고 구제급여를 지급하는 공적 절차가 진행 중이며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 8,758명, 누적 구제급여 2,484억 원으로 집단적 피해 규모가 매우 크다(집단적 피해, 피해 규모 큼). 이는 향후 석면 제조사 등 실제 책임 주체에 대한 소송의 강력한 근거가 될 수 있어 소송금융 투자 기회가 높다.</t>
+          <t>광주시가 위탁운영사의 비정상 가동으로 인한 광역 위생매립장 수명 단축이라는 구체적이고 큰 피해를 입었으며, 상대방 책임이 명확하게 특정됩니다. 광주시가 직접 소송을 진행 중이거나 예정하고 있어 증거 확보 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>누계 총 2,484억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>누계 총 8,758명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>기후에너지환경부, 석면 환경피해자 35명 새로 인정… 2011년도부터 총 ...</t>
+          <t>광주시 “SRF 중단 광역매립장 수명 6.5년 줄었다”</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>dailyt.co.kr</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.dailyt.co.kr/newsView/dlt202602230002</t>
+          <t>http://www.jndn.com/article.php?aid=1771925472427714003</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-02-24 00:16:38.185318+00:00</t>
+          <t>2026-02-24 13:18:20.184040+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C202" t="inlineStr"/>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>청정빛고을</t>
+        </is>
+      </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 시행에 따른 집중신청기간 운영</t>
+          <t>광주시가 293억 원 손해배상 청구, 청정빛고을은 2천억 원 중재 절차 진행 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원을 위한 특별법이 시행됨에 따라 안동시가 4월 30일까지 피해 지원 집중신청기간을 운영한다. 시는 풍천면 등 피해 지역 주민들을 대상으로 설명회를 개최하며 피해 접수를 독려하고 있다. 이는 대규모 산불 피해에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
+          <t>광주시는 가연성폐기물연료화시설 운영사인 청정빛고을이 시설을 가동하지 않아 1백만 톤의 생활폐기물이 매립되면서 광역매립장 수명이 6년 5개월 단축되었다고 주장하며 293억 원의 손해배상을 청구했다. 한편 청정빛고을은 SRF제조시설 운영비 관련하여 광주시에 2천억 원을 요구하는 중재 절차를 진행 중이다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3, 4), 특별법 시행 및 지자체 지원 신청 운영으로 공적 절차가 진행 중이다(적합 조건 6). 이로 인해 관련 증거 확보 가능성이 높다(적합 조건 5). 다만, 소송 상대방의 책임 소재는 기사에서 명확히 드러나지 않아 추가 확인이 필요하다.</t>
+          <t>광주시가 청정빛고을을 상대로 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 비교적 명확하고(조건 1), 피해 규모가 크며(조건 4), 구체적인 데이터(100만 톤 매립, 6년 5개월 수명 단축)를 기반으로 증거 확보 가능성이 높다(조건 5). 또한, 상대방은 2천억 원 규모의 중재 절차를 진행 중인 기업으로 자력이 충분할 것으로 예상되며(조건 2), 이미 소송이 제기된 상태이다.</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>안동, 4월까지 '산불 피해 지원' 집중신청기간 운영</t>
+          <t>[간추린 단신] 광주시 “매립장 수명 단축”…293억 원 손해배상 청구 ...</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539610</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8492555&amp;ref=A</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-02-24 00:16:15.510241+00:00</t>
+          <t>2026-02-24 13:15:09.250399+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>청정빛고을㈜</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>포항지진 관련 정신적 위자료 소송 진행 중</t>
+          <t>광주시가 청정빛고을㈜를 상대로 손해배상 청구 제기, 2천100억원대 중재 분쟁과 맞물림</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>김민석 총리가 국정설명회에서 포항지진 민사 소송, 특히 정신적 위자료 소송에 대한 입장을 언급했습니다. 이는 포항지진으로 인한 대규모 피해에 대한 법적 다툼이 현재 진행 중임을 시사합니다. 정부 조사 결과 지열발전소와의 연관성이 밝혀진 바 있어 국가 또는 관련 기관의 책임이 쟁점이 될 것으로 보입니다.</t>
+          <t>광주시가 SRF제조시설 운영사인 청정빛고을㈜의 비정상 가동으로 광역위생매립장 수명이 6.5년 단축되어 293억원의 손해를 입었다며 손해배상을 청구했다. 이는 2천100억원대 중재 분쟁과 함께 SRF 갈등이 법적 공방으로 확대된 것이다. 청정빛고을은 과거 악취 배출허용기준 초과로 행정처분을 받은 바 있다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>포항지진은 정부 조사 결과로 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 하는 소송으로 자력이 충분합니다(적합 조건 2). 수만 명의 피해자가 발생한 집단적 피해 사건으로 피해 규모가 매우 크고(적합 조건 3, 4), 이미 민사 소송이 진행 중이거나 논의되고 있으며(적합 조건 6), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5).</t>
+          <t>광주시가 청정빛고을㈜의 SRF제조시설 비정상 가동으로 인한 매립장 수명 단축에 대한 손해배상을 청구하여 상대방 책임이 명확하며(적합 조건 1), 손해액이 293억원으로 피해 규모가 크다(적합 조건 4). 매립량 데이터, 가동 중단 기록, 행정처분 등 객관적 증거 확보 가능성이 높고(적합 조건 5), 2천100억원대 중재 분쟁 및 행정처분 등 공적 절차가 이미 진행 중이다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>수천억 원 이상</t>
+          <t>293억원</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>김민석 총리 포항서 국정설명회.. 행정통합 시</t>
+          <t>“매립장 수명 단축 손해 293억 배상해야”</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>kjdaily.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=199950&amp;mode=view</t>
+          <t>http://www.kjdaily.com/article.php?aid=1771930380673843002</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-02-23 13:14:56.724170+00:00</t>
+          <t>2026-02-24 13:14:58.684630+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>영리 폐기물 처리 업체들, 지방환경청, 기후에너지환경부</t>
+          <t>청정빛고을㈜</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>신규 의료폐기물 소각장 사전허가 남발에 대한 주민 반대 집회 및 행정소송 진행 중</t>
+          <t>광주광역시가 운영사에 손해배상 청구</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>영리업체들이 높은 이윤율을 보고 의료폐기물 소각장 사업에 무분별하게 뛰어들고 있으며, 지방환경청은 의료폐기물 발생량 감소 추세에도 불구하고 신규 소각장 사전허가를 남발하고 있습니다. 이로 인해 '발생지 책임의 원칙'이 훼손되고 비수도권 지역 주민들은 환경 피해와 갈등을 겪고 있습니다. 원주 등 여러 지역에서 주민들이 반대 집회를 열고 지자체 불허 시 행정소송으로 이어지는 등 사회적 혼란이 가중되고 있습니다.</t>
+          <t>광주광역시가 SRF제조시설의 비정상 가동으로 광역위생매립장 사용 기간이 단축되었다고 보고, 운영사인 청정빛고을㈜에 293억 원의 손해배상을 청구했습니다. 이는 시설 운영 문제로 인한 시의 재정적 피해에 대한 법적 대응의 시작입니다.</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>영리업체들의 무분별한 소각장 추진과 지방환경청의 사전허가 남발로 인한 환경 문제 및 주민 갈등이 명확하게 드러나 상대방 책임이 분명합니다. 정부 기관 및 사모펀드가 투자한 영리업체들이 상대방이므로 자력이 충분하며, 원주 주민 300여 명의 집회 등 집단적 피해가 발생하고 전국적으로 확산될 가능성이 높습니다. 기후에너지환경부 및 한국환경공단의 공식 자료를 통해 증거 확보가 용이하여 소송금융 투자에 적합합니다.</t>
+          <t>광주광역시가 SRF제조시설 운영사를 상대로 293억 원의 손해배상을 청구한 사건으로, 운영사의 비정상 가동으로 인한 책임이 비교적 명확하며(적합 조건 1), 피해 금액이 매우 커 소송금융 투자에 적합합니다(적합 조건 4). 광주시의 보고를 통해 증거 확보 가능성도 높습니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>다수 (원주 소초면 주민 300여명 외 전국 각지 주민들)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>'부나방'처럼 뛰어드는 영리업체들...의료폐기물을 둘러싼 기이한 일들</t>
+          <t>SRF제조시설 가동 중단 여파…광주시, 운영사에 293억 원 손해배상 청구</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L204" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M204" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209057&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=723770</t>
         </is>
       </c>
       <c r="N204" t="inlineStr">
         <is>
-          <t>2026-02-23 13:02:12.608476+00:00</t>
+          <t>2026-02-24 13:13:53.154257+00:00</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>서울특별시</t>
+          <t>시설 운영사</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>서울고등법원 2심 주민 승소, 서울시 상고 여부 결정 대기 중</t>
+          <t>광주시가 시설 운영사에 손해배상 청구</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>마포구 소각장 추가 건립 관련 행정 소송에서 마포구민들이 1, 2심에서 연이어 승소했음에도 서울시가 상고를 강행하려 하자, 마포주민지원협의체가 상고 포기와 공동이용협약 체결을 요구하고 있다. 협의체는 서울시가 응하지 않을 경우 3월 1일부터 준법투쟁을 시작하겠다고 경고했다.</t>
+          <t>광주시는 자원순환시설의 고형연료(SRF) 처리 중단으로 광역위생매립장 수명이 6.5년 단축되었다고 밝히며, 시설 운영사에 293억 원의 손해배상을 청구했다. 시는 인허가 지연과 행정처분 등을 원인으로 지목했다.</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>서울시의 책임이 1, 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방(서울시)의 자력이 충분하며(적합 조건 2), 마포구민 다수가 피해 당사자입니다(적합 조건 3). 이미 법원의 판결이라는 강력한 증거가 존재하며(적합 조건 5), 서울시가 상고를 강행할 경우 대법원 소송이 예상됩니다.</t>
+          <t>광주시가 시설 운영사에 293억 원의 손해배상을 청구한 사건으로, 상대방 책임이 명확하게 특정되고(적합 조건 1), 피해 금액이 매우 크다(적합 조건 4). 광주시가 직접 손해액을 산정하고 청구한 만큼 증거 확보 가능성이 높으며(적합 조건 5), '행정처분' 언급으로 공적 절차가 진행되었을 가능성도 있다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>마포구민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>마포주민지원협의체, 서울시에 소각장 상고 포기 협약 요구</t>
+          <t>매립 전환 100만톤…광주, 손해액 293억 산정</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>fntimes.com</t>
+          <t>aitimes.com</t>
         </is>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M205" t="inlineStr">
         <is>
-          <t>http://www.fntimes.com/html/view.php?ud=202602231745568237b372994c95_18</t>
+          <t>https://www.aitimes.com/news/articleView.html?idxno=207182</t>
         </is>
       </c>
       <c r="N205" t="inlineStr">
         <is>
-          <t>2026-02-23 12:52:05.132776+00:00</t>
+          <t>2026-02-24 13:12:36.165325+00:00</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C206" t="inlineStr"/>
       <c r="D206" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>산불 특별법에 따른 피해 지원 신청 접수 및 설명회 진행 중</t>
+          <t>독일 고등법원 판결로 기업의 기후 관련 민사 책임 원칙 확인, 필리핀 태풍 피해자 Shell 상대 소송 제기, 뉴욕주 검찰의 JBS USA 그린워싱 소송 및 합의, 국제사법재판소 자문 의견 심리 중.</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>안동시는 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민을 대상으로 설명회를 순회 개최하고 있습니다. 산불로 인한 신체적·정신적·재산상 피해를 입은 주민은 내년 1월 28일까지 피해 지원을 신청할 수 있으며, 기존 누락분이나 추가 지원분, 신규 항목까지 폭넓게 접수 가능합니다.</t>
+          <t>기후소송이 전 세계적으로 증가하며 대규모 온실가스 배출 기업의 책임이 법정에서 인정되기 시작했다. 기업의 탄소 배출로 인한 직접적 피해와 그린워싱에 대한 소송이 활발하며, 국제법적 흐름과 규제 강화로 한국 기업도 이러한 소송에 직면할 가능성이 높아지고 있다.</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 다수의 주민 피해가 명확하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 피해 사실을 입증할 증거 확보가 가능합니다(적합 조건 5). 또한, 특별법 시행에 따른 피해 지원 설명회 및 신청 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 이는 집단적 구제 절차에 대한 법률 지원 수요가 높을 것으로 예상됩니다.</t>
+          <t>대규모 온실가스 배출 기업의 책임이 법적으로 인정되기 시작했으며(적합 조건 1), Shell, RWE, JBS USA 등 자력 있는 대기업이 상대방으로 특정됨(적합 조건 2). 필리핀 태풍 피해자 103명의 집단 소송 등 집단적 피해 사례가 존재하며(적합 조건 3), 기후 변화로 인한 피해 규모는 잠재적으로 막대함(적합 조건 4). 독일 고등법원 판결, 뉴욕주 검찰 소송 등 공적 절차가 진행 중이며(적합 조건 6), 기업의 배출 데이터 및 약속과 행동 간 괴리 등 증거 확보 가능성이 높음(적합 조건 5).</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>다수</t>
         </is>
       </c>
       <c r="J206" t="inlineStr">
         <is>
-          <t>안동시  과거 놓친 산불 피해 보상도 접수 신청하세요</t>
+          <t>[ESG NOW] 기후소송, 한국 기업도 남의 일 아니다</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L206" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M206" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=609877</t>
+          <t>http://www.inews24.com/view/1942296</t>
         </is>
       </c>
       <c r="N206" t="inlineStr">
         <is>
-          <t>2026-02-23 12:28:51.336604+00:00</t>
+          <t>2026-02-24 13:11:56.325106+00:00</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C207" t="inlineStr"/>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>영풍</t>
+        </is>
+      </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해자 인정 및 지원 절차 진행 중</t>
+          <t>낙동강 유역 주민 집단 손해배상청구 소송 진행 중, UN인권이사회 진정 제기, 정부 과징금 부과</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 최근 석면 피해자 35명을 추가로 인정하며 누적 지원 인원이 8758명에 달했습니다. 위원회는 총 132명에 대한 심의를 진행했으며, 이는 석면으로 인한 환경 피해에 대한 지속적인 구제 절차의 일환입니다.</t>
+          <t>영풍 석포제련소가 유해 중금속 카드뮴을 대량 배출하여 환경오염 및 주민 건강에 심각한 영향을 미치고 있다는 논란이 지속되고 있다. 정부는 이미 281억 원의 과징금을 부과했으며, 낙동강 유역 주민들은 영풍을 상대로 집단 손해배상청구 소송을 제기한 상태이다. 이 문제는 영풍의 경영 능력 논쟁과 함께 주주총회에서도 주요 이슈가 될 전망이다.</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회를 통해 석면 피해자 8758명이 누적 지원을 받고 있으며, 35명이 추가 인정되는 등 집단적 피해(조건 3, 4)가 명확합니다. 공적 기관의 심의를 통해 피해가 인정되고 있어 증거 확보 가능성(조건 5)이 높고, 공적 절차(조건 6)가 활발히 진행 중입니다. 다만, 소송의 특정 상대방은 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>영풍 석포제련소의 유해 중금속 배출로 인한 환경오염 책임이 명확하며(조건 1), 대기업인 영풍은 충분한 자력을 갖추고 있습니다(조건 2). 낙동강 유역 주민 다수가 피해를 입어 집단소송이 진행 중이며(조건 3, 4), 정부의 과징금 부과 및 UN인권이사회 진정 등 객관적 증거와 공적 절차가 존재합니다(조건 5, 6).</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>누적 8758명</t>
+          <t>낙동강 유역 주민 다수</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>기후에너지환경부, 석면 피해자 35명 추가 인정… 누적 8758명 지원</t>
+          <t>영풍 석포제련소 논란, 고려아연 주총에서도 이슈 전망</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M207" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=38898</t>
+          <t>https://www.munhwa.com/article/11570240?ref=naver</t>
         </is>
       </c>
       <c r="N207" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:36.109311+00:00</t>
+          <t>2026-02-24 13:06:26.240853+00:00</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>엑손모빌, 선코어 에너지</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>산불 특별법 시행에 따른 피해 신청 접수 및 설명회 진행 중</t>
+          <t>미국 연방대법원 심리 중 (기후 관련 손해배상 소송 기각 요청)</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 피해 주민들을 위한 특별법이 시행되어 안동시가 피해 지원 설명회를 순회 개최하고 피해 신청을 4월 30일까지 접수한다. 이는 대규모 산불로 인한 다수의 피해자 발생과 정부 차원의 피해 구제 절차 진행을 의미한다.</t>
+          <t>미국 연방대법원이 엑손모빌과 선코어 에너지가 제기한 기후 관련 손해배상 소송 기각 요청을 심리하기로 했습니다. 이는 정유업계와 콜로라도 주 볼더시 간의 공방으로, 유사 기후소송의 중요한 분수령이 될 것으로 예상됩니다. 대형 정유업체를 상대로 한 기후소송의 진행 상황에 따라 향후 유사 소송의 방향이 결정될 수 있습니다.</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 피해 구제를 위한 특별법이 시행 중이며(적합 조건 6), 이는 정부 차원의 공식적인 인정과 증거 확보 가능성을 시사합니다(적합 조건 5). 특별법에 따른 보상이 불충분할 경우 정부를 상대로 한 추가 소송 가능성이 있으며, 정부는 충분한 자력을 가집니다(적합 조건 2).</t>
+          <t>엑손모빌, 선코어 에너지와 같은 대형 정유업체가 피고로 자력이 충분하며(적합 조건 2), 기후소송의 특성상 피해 규모가 매우 크고(적합 조건 4), 이번 대법원 심리는 유사 소송의 분수령이 될 수 있어 잠재적 집단 피해 가능성이 높습니다(적합 조건 3). 기후 변화 관련 과학적 증거가 풍부하며(적합 조건 5), 소송이 연방대법원까지 진행된 점은 주장의 근거가 있음을 시사합니다.</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>안동시, 산불 특별법 피해신청 4월 30일까지</t>
+          <t>美대법원, 엑손모빌ㆍ선코어 '기후소송' 다룬다...유사소송 분수령</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M208" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1338184</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18015</t>
         </is>
       </c>
       <c r="N208" t="inlineStr">
         <is>
-          <t>2026-02-23 12:16:18.207145+00:00</t>
+          <t>2026-02-24 12:58:54.830560+00:00</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>경상남도</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>경북산불 특별법 시행에 따른 피해 접수 및 지원 절차 진행 중</t>
+          <t>경상남도의 취수량 증량 허가 승인, 주민들의 행정심판 및 행정소송 예고</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 피해 주민들을 위한 '산불특별법'이 시행되어 피해 신고 및 지원 절차가 진행 중입니다. 안동시는 순회 설명회를 개최하며 4월 30일까지 집중 신청을 받고 있습니다. 신체·정신·재산 피해를 입은 주민과 소상공인, 중소기업이 지원 대상이며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청 가능합니다.</t>
+          <t>경남 산청군 삼장면에서 생수 업체 두 곳이 30년간 지하수를 과도하게 취수하여 마을 우물 고갈, 가정용 지하수 폐쇄 등 주민 피해가 발생했다. 2023년 한 업체가 취수량 증량 허가를 신청했고, 주민들의 반대에도 불구하고 경상남도가 이를 승인했다. 이에 주민들은 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등을 통해 반대 운동을 이어갈 계획이다.</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>경북 초대형 산불로 다수의 주민, 소상공인, 중소기업이 신체·정신·재산상 피해를 입어 집단적 피해 및 피해 규모가 큽니다. '산불특별법' 시행으로 피해 사실 입증 자료 확보가 용이하며 공적 절차가 진행 중입니다. 현재는 구제 신청 단계이나, 특별법에 따른 구제액이 불충분할 경우 정부를 상대로 한 추가 손해배상 소송으로 이어질 가능성이 높으며, 정부는 충분한 자력을 갖추고 있습니다.</t>
+          <t>생수 업체의 과도한 지하수 취수로 인한 주민 피해가 명확하며(상대방 책임 명확), 경상남도의 증량 허가 승인으로 행정적 책임도 발생. 삼장면 주민 다수가 피해를 입고 있으며(집단적 피해), 마을 우물 고갈 등 피해 규모가 상당함. 주민들이 대책위를 결성하여 행정심판, 행정소송, 감사원 감사 등 공적 절차를 예고하고 있어(공적 절차 진행 중) 소송금융 투자 적합도가 높음.</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>다수 (주민, 소상공인, 중소기업)</t>
+          <t>삼장면 주민 다수</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>경북산불, 4월까지 피해 집중 접수…대리인 신청도 가능</t>
+          <t>편의점에 흔한 생수 한병, 어디서 오는지 아시나요?</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L209" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M209" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260223504326?OutUrl=naver</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209465&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N209" t="inlineStr">
         <is>
-          <t>2026-02-23 12:15:58.399420+00:00</t>
+          <t>2026-02-24 12:51:18.109287+00:00</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C210" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C210" t="inlineStr"/>
       <c r="D210" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>경북산불 특별법에 따른 피해 신청 및 지원 절차 진행 중</t>
+          <t>국회 세미나 개최 및 제도 개선 논의 중, 행정심판 결정에 대한 불복 소송 가능성</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>안동시가 경북산불 특별법에 따른 피해 지원을 위한 순회 설명회를 개최하며, 4월 30일까지 집중 신청 기간을 운영한다. 이 특별법은 초대형산불로 인한 신체적, 정신적, 재산상 피해를 입은 주민들을 대상으로 하며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청할 수 있도록 한다. 피해 신청은 2027년 1월 28일까지 가능하며, 소상공인과 중소기업도 지원 대상에 포함된다.</t>
+          <t>행정심판위원회가 환경오염 우려 사업 관련 지자체의 인허가 거부 결정을 뒤집어 주민들의 환경권, 건강권, 재산권 침해 우려가 커지고 있습니다. 특히 대법원 판례를 뒤집는 행정심판 결정으로 주민들이 소송 외 불복 기회를 잃는 문제점이 지적되며, 이에 대한 제도 개선을 위한 국회 세미나가 개최될 예정입니다.</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>경북산불 특별법 시행으로 초대형산불 피해 주민 다수가 지원 대상이며(적합 조건 3), 신체적·정신적·재산상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 정부가 지원 주체이므로 자력이 충분하며(적합 조건 2), 특별법에 따른 공적 절차가 활발히 진행 중입니다(적합 조건 6). 피해 사실 입증을 위한 증거 자료 확보도 가능합니다(적합 조건 5).</t>
+          <t>행정심판위원회가 대법원 판례를 뒤집고 환경오염 우려 사업 업체의 손을 들어주는 사례가 발생하여 주민들의 환경권, 건강권, 재산권 침해가 예상됩니다. 이는 상대방(업체)의 잠재적 책임이 명확하고(적합 조건 1), 다수의 주민 피해가 예상되며(적합 조건 3), 대법원 판례 등 객관적 증거 확보 가능성이 높다는 점에서(적합 조건 5) 소송금융 적합 조건에 부합합니다. 현재 국회 세미나를 통해 제도 개선이 논의 중이며(적합 조건 6), 행정심판 결정에 대한 불복 소송 가능성이 높습니다.</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>안동시, ‘산불특별법 피해 지원을 위한 순회 설명회’ 진행</t>
+          <t>김영진 의원, ‘환경오염’ 업체 손드는 행정심판…25일 세미나 개최</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>tfmedia.co.kr</t>
         </is>
       </c>
       <c r="L210" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M210" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029429731&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.tfmedia.co.kr/news/article.html?no=201852</t>
         </is>
       </c>
       <c r="N210" t="inlineStr">
         <is>
-          <t>2026-02-23 00:30:24.275644+00:00</t>
+          <t>2026-02-24 12:47:29.753564+00:00</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C211" t="inlineStr"/>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>국방부 또는 관련 군부대</t>
+        </is>
+      </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>석면분야 환경피해구제분과위원회 심의 및 구제급여 지급 진행 중</t>
+          <t>군 소음 대책 심의위원회 운영 및 보상금 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정했다. 이로써 누적 피해 인정자는 8,758명, 누적 구제급여는 2,484억 원에 달한다. 정부는 2011년부터 석면피해구제사업을 통해 피해자들에게 의료비, 생활비 등을 지원하고 있다.</t>
+          <t>광주 남구에서 '군용비행장·군 사격장 소음 방지 및 피해보상에 관한 법률'에 따라 군 소음 대책 심의위원을 공개 모집합니다. 이 위원회는 소음 대책 지역에 거주하는 주민들에게 지급하는 보상금 등에 관한 사항을 심의합니다. 이는 군 소음으로 인한 주민 피해에 대한 보상 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>정부 주도의 석면피해구제사업을 통해 피해 사실이 공식 인정되고 있으며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 수가 8,758명, 누적 구제급여가 2,484억 원에 달하는 등 집단적이고 큰 피해 규모가 확인됩니다(집단적 피해, 피해 규모가 큼). 이는 소송금융 투자에 적합한 강력한 증거 기반을 제공합니다.</t>
+          <t>군 소음 피해에 대한 국가(국방부)의 책임이 법률로 명확하며(적합 조건 1), 상대방의 자력이 충분합니다(적합 조건 2). 소음 대책 지역 주민 다수가 피해를 입는 집단적 피해이며(적합 조건 3), '군 소음 대책 심의위원회' 운영을 통해 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>누계 2,484억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>누계 8,758명</t>
+          <t>소음 대책 지역 주민 다수</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>기후부, 석면 환경피해자 35명 추가 인정</t>
+          <t>광주 남구, '군 소음 대책 심의위원 '공개 모집</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>ikld.kr</t>
+          <t>asiaa.co.kr</t>
         </is>
       </c>
       <c r="L211" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M211" t="inlineStr">
         <is>
-          <t>http://www.ikld.kr/news/articleView.html?idxno=329699</t>
+          <t>https://www.asiaa.co.kr/news/articleView.html?idxno=241567</t>
         </is>
       </c>
       <c r="N211" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:55.228675+00:00</t>
+          <t>2026-02-24 12:21:21.720215+00:00</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>화석연료 기업</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>'경북산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 신청 접수 및 순회 설명회 진행 중.</t>
+          <t>미 연방대법원 상고심 수용</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>경북 초대형산불로 인한 피해 주민들을 위한 특별법이 시행되어, 신체적·정신적·재산상 피해에 대한 지원 신청을 받고 있습니다. 2027년 1월까지 신청 가능하며, 피해 접수 및 지원 절차 안내를 위한 순회 설명회가 개최되고 있습니다. 이는 대규모 피해에 대한 공적 구제 절차로, 향후 지원의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
+          <t>미 연방대법원이 사상 최초로 기후소송 상고심을 수용했습니다. 이 소송은 볼더시가 화석연료 기업들을 상대로 제기한 것으로, 지역 주민들에게 발생한 기후변화 관련 피해를 구제하는 것을 목표로 합니다. 이번 대법원의 수용 결정은 화석연료 기업들에게 상당한 영향을 미칠 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방에게 자력이 충분함): 특별법에 따른 피해 지원이 이루어지고 있으며, 지원의 적정성 관련 소송 발생 시 정부가 상대방이 될 수 있어 자력이 충분합니다. 적합 조건 3(집단적 피해): '초대형산불'로 인해 다수의 주민이 신체적, 정신적, 재산상 피해를 입었습니다. 적합 조건 4(피해 규모가 큼): '초대형산불'이라는 점에서 피해 금액이 상당할 것으로 예상되며, 피해자 수도 많을 것으로 보입니다. 적합 조건 5(증거가 있거나 확보 가능함): 특별법 시행과 피해 신청 절차를 통해 피해 사실 및 증거 자료가 체계적으로 수집될 수 있습니다. 적합 조건 6(이미 공적 절차(소송 제외)가 진행 중임): '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 시행되어 피해 신청 접수 및 설명회 등 공적 절차가 활발히 진행 중입니다.</t>
+          <t>미 연방대법원에서 상고심을 수용한 사상 최초의 기후소송으로, 화석연료 기업이라는 자력 있는 대기업이 피고이며, 지역 주민 다수가 피해를 입은 집단적 피해 사건입니다. 기후 변화 관련 소송은 피해 규모가 매우 클 가능성이 높고, 이미 연방대법원까지 진행된 만큼 증거 확보 및 법리적 타당성이 높다고 판단됩니다.</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>지역 주민 다수</t>
         </is>
       </c>
       <c r="J212" t="inlineStr">
         <is>
-          <t>'경북산불' 피해 신청하세요…4월 말까지 집중신청기간</t>
+          <t>미 연방대법원 사상 최초 '기후소송' 상고심 수용, 화석연료 기업 피해...</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L212" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M212" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260223_0003521871</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=430956</t>
         </is>
       </c>
       <c r="N212" t="inlineStr">
         <is>
-          <t>2026-02-23 00:29:46.551164+00:00</t>
+          <t>2026-02-24 12:16:47.186536+00:00</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C213" t="inlineStr"/>
       <c r="D213" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하여 현재 진행 중.</t>
+          <t>아프리카 광산 개발로 인한 환경 오염 및 잠비아 카푸에강 폐수 유출 사고 발생</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>영주시가 납 폐기물 제련공장 설립을 불허하자, 업체 ㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하며 법정 공방이 재점화되었습니다. 영주시는 3만여 시민의 반대와 환경부 지침 위반 등을 근거로 시민 건강과 환경권을 최우선으로 방어에 나섰습니다. 이 사건은 환경 문제로 인한 집단적 피해 가능성이 높아 잠재적인 소송금융 투자 기회를 내포하고 있습니다.</t>
+          <t>아프리카의 금과 구리 채굴은 환경 오염 문제를 야기하며, 특히 대규모 구리 채굴은 다국적 기업에 의해 이루어져 산성 광산 폐수 등으로 광범위한 생태계와 주민 생활에 장기적 피해를 줄 우려가 있다. 잠비아 카푸에강 대규모 폐수 유출 사고가 2025년에 발생한 사례가 있으며, 이는 환경 관련 집단 소송의 잠재적 가능성을 시사한다.</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>영주시의 납 폐기물 제련공장 불허 결정은 3만여 시민의 반대와 환경부 지침 위반 등 명확한 공적 근거에 기반하고 있어 집단적 피해 발생 가능성이 높고 증거 확보가 용이합니다. 현재는 업체가 시를 상대로 소송 중이나, 시민들이 잠재적 피해자로서 소송금융의 고객이 될 수 있는 높은 잠재력을 가집니다.</t>
+          <t>아프리카 광물 채굴로 인한 환경 오염은 대규모 다국적 기업의 책임이 명확하고(적합 조건 1), 이들 기업은 충분한 자력을 가짐(적합 조건 2). 하천 유역 전체와 광범위한 생태계에 장기적인 피해를 주어 집단적 피해(적합 조건 3) 및 큰 피해 규모(적합 조건 4)가 예상된다. 잠비아 카푸에강 폐수 유출 사고와 같은 구체적 사례가 언급되어 증거 확보 가능성(적합 조건 5)이 높고, 정부의 규제 노력 등 공적 절차(적합 조건 6)도 진행 중이다.</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>3만여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>'영주 납 폐기물 제련공장' 법정 공방 재점화</t>
+          <t>[우분투칼럼] 치솟는 금·구리값…아프리카 자원부국의 '선택'은</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L213" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M213" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=609743</t>
+          <t>https://www.yna.co.kr/view/AKR20260206028600898?input=1195m</t>
         </is>
       </c>
       <c r="N213" t="inlineStr">
         <is>
-          <t>2026-02-22 12:59:02.732640+00:00</t>
+          <t>2026-02-24 00:42:47.507588+00:00</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C214" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C214" t="inlineStr"/>
       <c r="D214" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>대기배출시설 설치허가 취소처분 무효 확인 및 손해배상 청구소송 제기</t>
+          <t>석면피해구제사업 진행 중, 중앙환경분쟁조정피해구제위원회 심의 및 인정</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>㈜바이원이 영주시를 상대로 약 58.9억 원 규모의 손해배상 및 대기배출시설 설치허가 취소처분 무효 확인 소송을 제기했습니다. 영주시는 시민 반대와 납 오염 우려 등 환경 문제를 이유로 폐납 제련공장 설립을 불허하고 허가를 취소했으며, ㈜바이원은 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 바 있습니다.</t>
+          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 새로 인정했다. 이로써 2011년부터 누적된 석면피해 인정자는 총 8,758명이며, 지급될 구제급여는 누계 총 2,484억 원에 이른다. 정부는 석면의 환경성 노출로 인한 건강피해 국민 구제를 위해 '석면피해구제사업'을 시행 중이다.</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>영주시는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 원고가 청구하는 손해배상액이 약 58.9억 원으로 매우 큽니다(적합 조건 4). 또한, 원고가 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 전력이 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 행정처분 관련 문서 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
+          <t>정부 기관(중앙환경분쟁조정피해구제위원회)이 석면 피해를 공식적으로 인정하고 구제급여를 지급하는 공적 절차가 진행 중이며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 8,758명, 누적 구제급여 2,484억 원으로 집단적 피해 규모가 매우 크다(집단적 피해, 피해 규모 큼). 이는 향후 석면 제조사 등 실제 책임 주체에 대한 소송의 강력한 근거가 될 수 있어 소송금융 투자 기회가 높다.</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>58억9천여만원</t>
+          <t>누계 총 2,484억 원</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>누계 총 8,758명</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>영주 폐납 제련공장 '60억 원대 손배소' 법정 2차전</t>
+          <t>기후에너지환경부, 석면 환경피해자 35명 새로 인정… 2011년도부터 총 ...</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>dailyt.co.kr</t>
         </is>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M214" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022109485685546</t>
+          <t>https://www.dailyt.co.kr/newsView/dlt202602230002</t>
         </is>
       </c>
       <c r="N214" t="inlineStr">
         <is>
-          <t>2026-02-22 12:43:52.287305+00:00</t>
+          <t>2026-02-24 00:16:38.185318+00:00</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C215" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C215" t="inlineStr"/>
       <c r="D215" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>서울고등법원 항소심에서 주민 승소, 서울시의 상고 여부 및 의왕시 소각장 건립 백지화 후 재검토 중</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 시행에 따른 집중신청기간 운영</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>수도권 생활폐기물 직매립 금지 시행으로 공공소각장 확충이 시급한 가운데, 마포구 주민들이 서울시를 상대로 제기한 행정소송 항소심에서 승소하며 사업에 제동이 걸렸습니다. 주민들은 입지 결정 과정의 절차적 위법성을 주장했으며, 법원이 이를 받아들였습니다. 이로 인해 서울시의 소각장 사업뿐 아니라 의왕시의 소각장 건립도 백지화되는 등 주민 반발로 인한 갈등이 격화되고 있습니다.</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원을 위한 특별법이 시행됨에 따라 안동시가 4월 30일까지 피해 지원 집중신청기간을 운영한다. 시는 풍천면 등 피해 지역 주민들을 대상으로 설명회를 개최하며 피해 접수를 독려하고 있다. 이는 대규모 산불 피해에 대한 정부 차원의 지원 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>서울시를 상대로 한 행정소송 항소심에서 주민들이 승소하여 상대방(서울시)의 절차적 위법성이 법원에서 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관입니다(적합 조건 2). 마포, 의왕 등 다수 지역 주민들이 피해를 입고 있어 집단적 피해에 해당하며(적합 조건 3), 법원 판결 및 국회입법조사처 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 기후부의 제도 개선안 마련 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
+          <t>초대형 산불로 인한 광범위한 집단적 피해가 발생했으며(적합 조건 3, 4), 특별법 시행 및 지자체 지원 신청 운영으로 공적 절차가 진행 중이다(적합 조건 6). 이로 인해 관련 증거 확보 가능성이 높다(적합 조건 5). 다만, 소송 상대방의 책임 소재는 기사에서 명확히 드러나지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>마포, 의왕 등 수도권 지역 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>'왜 우리 지역인가' 주민 신뢰 못 받는 공공소각장…해결책 없나</t>
+          <t>안동, 4월까지 '산불 피해 지원' 집중신청기간 운영</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L215" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M215" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260221_0003521102</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=539610</t>
         </is>
       </c>
       <c r="N215" t="inlineStr">
         <is>
-          <t>2026-02-22 00:46:18.104241+00:00</t>
+          <t>2026-02-24 00:16:15.510241+00:00</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>폐기물처리업체</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정, 합동조사 진행 중</t>
+          <t>포항지진 관련 정신적 위자료 소송 진행 중</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>단양군 내 폐기물처리업체 화재로 군유림 피해가 발생했으며, 해당 사안은 수사 후 검찰에 송치될 예정이다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 이번 사고를 계기로 폐기물처리업체에 대한 안전 점검을 강화하고 있다.</t>
+          <t>김민석 총리가 국정설명회에서 포항지진 민사 소송, 특히 정신적 위자료 소송에 대한 입장을 언급했습니다. 이는 포항지진으로 인한 대규모 피해에 대한 법적 다툼이 현재 진행 중임을 시사합니다. 정부 조사 결과 지열발전소와의 연관성이 밝혀진 바 있어 국가 또는 관련 기관의 책임이 쟁점이 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>적합 조건: 상대방 책임이 비교적 명확함 (폐기물처리업체 화재로 인한 군유림 피해), 피해 규모가 큼 (군유림 피해에 대한 손해배상금 부과 계획), 증거가 있거나 확보 가능함 (합동조사 및 수사 진행), 이미 공적 절차가 진행 중임 (수사 후 검찰 송치 예정). 폐기물처리업체의 명확한 책임과 공적 기관의 조사 및 수사가 진행 중이므로 소송금융 투자에 적합성이 높습니다.</t>
+          <t>포항지진은 정부 조사 결과로 상대방 책임이 명확하며(적합 조건 1), 대한민국을 상대로 하는 소송으로 자력이 충분합니다(적합 조건 2). 수만 명의 피해자가 발생한 집단적 피해 사건으로 피해 규모가 매우 크고(적합 조건 3, 4), 이미 민사 소송이 진행 중이거나 논의되고 있으며(적합 조건 6), 정부 조사 결과라는 객관적 증거가 존재합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천억 원 이상</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>단양군 외 미상</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
-          <t>단양군, 폐기물처리업체 화재 합동조사 등 안전 점검 강화에 나서</t>
+          <t>김민석 총리 포항서 국정설명회.. 행정통합 시</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L216" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M216" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=874398</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=199950&amp;mode=view</t>
         </is>
       </c>
       <c r="N216" t="inlineStr">
         <is>
-          <t>2026-02-22 00:42:04.681162+00:00</t>
+          <t>2026-02-23 13:14:56.724170+00:00</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>일본 정부</t>
+          <t>영리 폐기물 처리 업체들, 지방환경청, 기후에너지환경부</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>사고 발생 10년 후에도 제염 작업, 오염수 관리, 주민 보상 및 이주 등 공적 절차 진행 중</t>
+          <t>신규 의료폐기물 소각장 사전허가 남발에 대한 주민 반대 집회 및 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>원전 사고로 인한 폐로, 오염수 처리, 제염, 피해자 배상에 필요한 비용이 일본 정부의 초기 예상치를 크게 상회하고 있습니다. 사고 발생 10년이 지난 현재까지도 제염 작업과 오염수 관리, 주민 보상 및 이주 등의 문제가 지속되고 있습니다.</t>
+          <t>영리업체들이 높은 이윤율을 보고 의료폐기물 소각장 사업에 무분별하게 뛰어들고 있으며, 지방환경청은 의료폐기물 발생량 감소 추세에도 불구하고 신규 소각장 사전허가를 남발하고 있습니다. 이로 인해 '발생지 책임의 원칙'이 훼손되고 비수도권 지역 주민들은 환경 피해와 갈등을 겪고 있습니다. 원주 등 여러 지역에서 주민들이 반대 집회를 열고 지자체 불허 시 행정소송으로 이어지는 등 사회적 혼란이 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>원전 사고로 인한 대규모 집단적 피해가 발생했으며(집단적 피해), 일본 정부가 배상 비용을 추산하고 관리하는 등 책임 주체가 명확하고 자력이 충분합니다(상대방 책임 명확, 상대방 자력 충분). 폐로, 오염수 처리, 제염, 피해자 배상 등 피해 규모가 매우 크며(피해 규모 큼), 사고 후 10년이 지난 뒤에도 주민 보상 및 이주 등 공적 절차가 진행 중입니다(이미 공적 절차 진행 중).</t>
+          <t>영리업체들의 무분별한 소각장 추진과 지방환경청의 사전허가 남발로 인한 환경 문제 및 주민 갈등이 명확하게 드러나 상대방 책임이 분명합니다. 정부 기관 및 사모펀드가 투자한 영리업체들이 상대방이므로 자력이 충분하며, 원주 주민 300여 명의 집회 등 집단적 피해가 발생하고 전국적으로 확산될 가능성이 높습니다. 기후에너지환경부 및 한국환경공단의 공식 자료를 통해 증거 확보가 용이하여 소송금융 투자에 적합합니다.</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>다수 (원주 소초면 주민 300여명 외 전국 각지 주민들)</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>[원전을 어떻게?]③반도체·철강·석유화학은 값싼 전기, 원전 인근 주민...</t>
+          <t>'부나방'처럼 뛰어드는 영리업체들...의료폐기물을 둘러싼 기이한 일들</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L217" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M217" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3056108</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003209057&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N217" t="inlineStr">
         <is>
-          <t>2026-02-22 00:34:19.898041+00:00</t>
+          <t>2026-02-23 13:02:12.608476+00:00</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>대한민국 정부 및 지방자치단체</t>
+          <t>서울특별시</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>경북 산불 구제 특별법 시행 및 시민사회 단체 문제 제기</t>
+          <t>서울고등법원 2심 주민 승소, 서울시 상고 여부 결정 대기 중</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>2022년 울진, 2023년 예천, 2025년 안동 등 경북 지역의 대규모 산불 및 산사태 피해 주민들이 여전히 임시주택에 거주하며 보상 부족과 행정의 미흡함을 호소하고 있습니다. 4102명에 달하는 피해자들이 주택, 농기계, 농작물 등 생계 수단 상실로 고통받고 있으며, 최근 시행된 '경북 산불 구제 특별법'에 대해서도 인지도가 낮고 실질적 구제 효과를 기대하지 못하고 있습니다. 시민사회 단체는 정부의 미흡한 재난 관리 및 보상 체계를 지적하며 문제 해결을 촉구하고 있습니다.</t>
+          <t>마포구 소각장 추가 건립 관련 행정 소송에서 마포구민들이 1, 2심에서 연이어 승소했음에도 서울시가 상고를 강행하려 하자, 마포주민지원협의체가 상고 포기와 공동이용협약 체결을 요구하고 있다. 협의체는 서울시가 응하지 않을 경우 3월 1일부터 준법투쟁을 시작하겠다고 경고했다.</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>정부의 미흡한 재난 관리 및 보상 정책에 대한 지적이 있어 상대방 책임이 비교적 명확하며(조건1), 중앙정부 및 지방자치단체가 피고가 될 수 있어 자력이 충분합니다(조건2). 4102명 이상의 산불 피해 주민이 임시주택에 거주하며 보상 부족을 호소하는 집단적 피해이며(조건3), 주택 및 생계 수단 상실 등 피해 규모가 큽니다(조건4). 시민사회 단체의 실태조사 결과 등 객관적 증거가 존재하고 확보 가능하며(조건5), '경북 산불 구제 특별법' 시행 등 공적 절차가 진행 중이나 실질적 구제에 대한 불만이 높아 소송금융 투자 가능성이 높습니다(조건6).</t>
+          <t>서울시의 책임이 1, 2심 판결로 명확히 인정되었고(적합 조건 1), 상대방(서울시)의 자력이 충분하며(적합 조건 2), 마포구민 다수가 피해 당사자입니다(적합 조건 3). 이미 법원의 판결이라는 강력한 증거가 존재하며(적합 조건 5), 서울시가 상고를 강행할 경우 대법원 소송이 예상됩니다.</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>4102명 이상</t>
+          <t>마포구민 다수</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>[재난 현장은 지금] 새해 벽두 벌써 2배 증가한 산불…예방도 대책도 '불...</t>
+          <t>마포주민지원협의체, 서울시에 소각장 상고 포기 협약 요구</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>ilyo.co.kr</t>
+          <t>fntimes.com</t>
         </is>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M218" t="inlineStr">
         <is>
-          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508507</t>
+          <t>http://www.fntimes.com/html/view.php?ud=202602231745568237b372994c95_18</t>
         </is>
       </c>
       <c r="N218" t="inlineStr">
         <is>
-          <t>2026-02-22 00:23:43.152136+00:00</t>
+          <t>2026-02-23 12:52:05.132776+00:00</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>안동시</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>경북 초대형산불 특별법 가동 및 피해지원금 현장 접수</t>
+          <t>산불 특별법에 따른 피해 지원 신청 접수 및 설명회 진행 중</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>경북 초대형산불 피해 주민들을 위한 특별법이 본격 가동되어 안동시가 피해지원금 현장 접수를 시작했습니다. 권기창 안동시장은 1차 보상 사각지대에 있던 주민들이 이번에는 제대로 보상받기를 바란다고 밝혔습니다. 이는 과거 보상에 대한 불만이 있었음을 시사하며, 향후 지원금의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
+          <t>안동시는 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민을 대상으로 설명회를 순회 개최하고 있습니다. 산불로 인한 신체적·정신적·재산상 피해를 입은 주민은 내년 1월 28일까지 피해 지원을 신청할 수 있으며, 기존 누락분이나 추가 지원분, 신규 항목까지 폭넓게 접수 가능합니다.</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>안동시가 특별법에 따라 피해지원금을 접수하는 등 공적 절차가 진행 중이며, 정부/지자체는 충분한 자력을 갖춘 상대방입니다. 초대형 산불로 인한 집단적 피해와 그 규모가 크다는 점도 적합 조건에 해당합니다. 과거 보상 사각지대 언급은 향후 보상 불만족 시 소송으로 발전할 가능성을 시사합니다.</t>
+          <t>초대형 산불로 인한 다수의 주민 피해가 명확하며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 피해 사실을 입증할 증거 확보가 가능합니다(적합 조건 5). 또한, 특별법 시행에 따른 피해 지원 설명회 및 신청 접수 등 공적 절차가 활발히 진행 중입니다(적합 조건 6). 이는 집단적 구제 절차에 대한 법률 지원 수요가 높을 것으로 예상됩니다.</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>피해주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>경북 초대형산불 특별법 본격 가동…안동시, 피해지원금 '현장 접수' 시...</t>
+          <t>안동시  과거 놓친 산불 피해 보상도 접수 신청하세요</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>eroun.net</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L219" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M219" t="inlineStr">
         <is>
-          <t>https://www.eroun.net/news/articleView.html?idxno=73700</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=609877</t>
         </is>
       </c>
       <c r="N219" t="inlineStr">
         <is>
-          <t>2026-02-22 00:23:02.338772+00:00</t>
+          <t>2026-02-23 12:28:51.336604+00:00</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C220" t="inlineStr"/>
       <c r="D220" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회에서 석면 피해자 추가 인정 및 구제급여 지급 진행 중</t>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해자 인정 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회는 석면 피해자로 21명을 추가 인정하여 총 피해자 수가 8758명으로 늘었다고 밝혔다. 2011년 석면피해구제법 시행 이후 누적 구제급여 지급액은 2483억5100만원에 달한다. 위원회는 생전 피해자로 인정받지 못한 유족의 피해 사실을 인정하고, 기존 피해자들의 피해 등급 및 인정 질환을 조정했다.</t>
+          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 최근 석면 피해자 35명을 추가로 인정하며 누적 지원 인원이 8758명에 달했습니다. 위원회는 총 132명에 대한 심의를 진행했으며, 이는 석면으로 인한 환경 피해에 대한 지속적인 구제 절차의 일환입니다.</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>석면 피해자가 총 8758명에 달하고 누적 구제급여 지급액이 2483억 원을 넘는 등 집단적 피해 규모가 매우 큼 (적합 조건 3, 4). 중앙환경분쟁조정위원회에서 피해자 인정 및 구제급여 지급이 지속적으로 이루어지고 있어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높임 (적합 조건 5, 6).</t>
+          <t>중앙환경분쟁조정피해구제위원회를 통해 석면 피해자 8758명이 누적 지원을 받고 있으며, 35명이 추가 인정되는 등 집단적 피해(조건 3, 4)가 명확합니다. 공적 기관의 심의를 통해 피해가 인정되고 있어 증거 확보 가능성(조건 5)이 높고, 공적 절차(조건 6)가 활발히 진행 중입니다. 다만, 소송의 특정 상대방은 기사에 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>누적 2483억5100만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>총 8758명</t>
+          <t>누적 8758명</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>석면 피해자 21명 추가 인정…피해자 규모 총 8758명</t>
+          <t>기후에너지환경부, 석면 피해자 35명 추가 인정… 누적 8758명 지원</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L220" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M220" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190037.html</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=38898</t>
         </is>
       </c>
       <c r="N220" t="inlineStr">
         <is>
-          <t>2026-02-22 00:22:14.638922+00:00</t>
+          <t>2026-02-23 12:17:36.109311+00:00</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C221" t="inlineStr"/>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해 인정 및 피해등급 심의 진행 중</t>
+          <t>산불 특별법 시행에 따른 피해 신청 접수 및 설명회 진행 중</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회가 2026년도 제2회 석면분야 환경피해구제 분과위원회를 열어 총 132명의 심의를 진행, 이 중 35명을 석면분야 환경피해자로 새로 인정했습니다. 이는 석면으로 인한 환경 피해에 대한 공적 구제 절차가 활발히 진행되고 있음을 보여줍니다.</t>
+          <t>경북·경남·울산 초대형 산불 피해 주민들을 위한 특별법이 시행되어 안동시가 피해 지원 설명회를 순회 개최하고 피해 신청을 4월 30일까지 접수한다. 이는 대규모 산불로 인한 다수의 피해자 발생과 정부 차원의 피해 구제 절차 진행을 의미한다.</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해자 35명을 새로 인정하는 등 공적 절차가 진행 중이며(적합 조건 6), 총 132명에 대한 심의가 이루어져 집단적 피해(적합 조건 3)가 명확합니다. 석면 피해는 책임 소재가 비교적 명확하고(적합 조건 1) 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크고(적합 조건 4) 잠재적 피해자 수가 많아 소송금융 투자에 매우 적합합니다.</t>
+          <t>경북·경남·울산 초대형 산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 피해 구제를 위한 특별법이 시행 중이며(적합 조건 6), 이는 정부 차원의 공식적인 인정과 증거 확보 가능성을 시사합니다(적합 조건 5). 특별법에 따른 보상이 불충분할 경우 정부를 상대로 한 추가 소송 가능성이 있으며, 정부는 충분한 자력을 가집니다(적합 조건 2).</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>최소 35명, 심의 대상 132명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>석면 환경피해자 35명 새로 인정받아</t>
+          <t>안동시, 산불 특별법 피해신청 4월 30일까지</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M221" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=100188</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1338184</t>
         </is>
       </c>
       <c r="N221" t="inlineStr">
         <is>
-          <t>2026-02-22 00:22:05.312328+00:00</t>
+          <t>2026-02-23 12:16:18.207145+00:00</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C222" t="inlineStr"/>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회에서 석면 환경피해 인정</t>
+          <t>경북산불 특별법 시행에 따른 피해 접수 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>기후에너지환경부 중앙환경분쟁조정위원회는 석면 분야 환경피해구제 분과위원회를 열고 35명에 대한 석면 환경피해를 새로 인정했다. 이로써 2011년부터 총 8758명의 석면 환경피해자가 지원을 받게 되었다. 위원회는 총 132명의 심의를 진행했다.</t>
+          <t>경북 초대형 산불 피해 주민들을 위한 '산불특별법'이 시행되어 피해 신고 및 지원 절차가 진행 중입니다. 안동시는 순회 설명회를 개최하며 4월 30일까지 집중 신청을 받고 있습니다. 신체·정신·재산 피해를 입은 주민과 소상공인, 중소기업이 지원 대상이며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청 가능합니다.</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정위원회에서 석면 환경피해를 공식적으로 인정하여 책임 소재 및 증거가 명확하며(조건 5, 6), 2011년부터 총 8758명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 매우 크다(조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+          <t>경북 초대형 산불로 다수의 주민, 소상공인, 중소기업이 신체·정신·재산상 피해를 입어 집단적 피해 및 피해 규모가 큽니다. '산불특별법' 시행으로 피해 사실 입증 자료 확보가 용이하며 공적 절차가 진행 중입니다. 현재는 구제 신청 단계이나, 특별법에 따른 구제액이 불충분할 경우 정부를 상대로 한 추가 손해배상 소송으로 이어질 가능성이 높으며, 정부는 충분한 자력을 갖추고 있습니다.</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>총 8758명 이상</t>
+          <t>다수 (주민, 소상공인, 중소기업)</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>석면 환경피해자 35명 새로 인정…2011년도부터 총 8758명 지원</t>
+          <t>경북산불, 4월까지 피해 집중 접수…대리인 신청도 가능</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>busan.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M222" t="inlineStr">
         <is>
-          <t>https://www.busan.com/view/busan/view.php?code=2026022022362517802</t>
+          <t>https://www.segye.com/newsView/20260223504326?OutUrl=naver</t>
         </is>
       </c>
       <c r="N222" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:16.550987+00:00</t>
+          <t>2026-02-23 12:15:58.399420+00:00</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr"/>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해 인정 및 구제급여 지급 진행 중</t>
+          <t>경북산불 특별법에 따른 피해 신청 및 지원 절차 진행 중</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>정부가 석면 피해자 35명을 추가로 인정하여 누적 피해자는 8758명, 구제급여는 총 2484억원에 달합니다. 중앙환경분쟁조정피해구제위원회는 석면 분야 환경피해 인정 및 등급을 의결하며 피해자 구제 사업을 지속하고 있습니다. 이는 2011년부터 시행된 '석면피해구제사업'의 일환입니다.</t>
+          <t>안동시가 경북산불 특별법에 따른 피해 지원을 위한 순회 설명회를 개최하며, 4월 30일까지 집중 신청 기간을 운영한다. 이 특별법은 초대형산불로 인한 신체적, 정신적, 재산상 피해를 입은 주민들을 대상으로 하며, 기존 누락분, 추가 지원분, 신규 항목까지 폭넓게 신청할 수 있도록 한다. 피해 신청은 2027년 1월 28일까지 가능하며, 소상공인과 중소기업도 지원 대상에 포함된다.</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>다수의 피해자(누적 8758명)와 막대한 피해 규모(구제급여 2484억원)가 확인되며, 정부 기관(중앙환경분쟁조정피해구제위원회)을 통해 피해 인정 및 구제 절차가 활발히 진행 중인 점(적합 조건 3, 4, 5, 6)이 소송금융 투자에 매우 적합합니다. 비록 기사에서는 정부 구제에 초점을 맞추고 있으나, 이는 잠재적 소송의 강력한 증거 기반이 될 수 있습니다.</t>
+          <t>경북산불 특별법 시행으로 초대형산불 피해 주민 다수가 지원 대상이며(적합 조건 3), 신체적·정신적·재산상 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 정부가 지원 주체이므로 자력이 충분하며(적합 조건 2), 특별법에 따른 공적 절차가 활발히 진행 중입니다(적합 조건 6). 피해 사실 입증을 위한 증거 자료 확보도 가능합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>2484억원 (누적 구제급여)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>8758명 (누적)</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>석면 피해자 35명 추가 인정…누적 8758명·구제급여 2484억</t>
+          <t>안동시, ‘산불특별법 피해 지원을 위한 순회 설명회’ 진행</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M223" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260220000921</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029429731&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N223" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:10.296659+00:00</t>
+          <t>2026-02-23 00:30:24.275644+00:00</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C224" t="inlineStr"/>
       <c r="D224" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>중앙환경분쟁조정피해구제위원회 심의 및 구제급여 지급 진행 중</t>
+          <t>석면분야 환경피해구제분과위원회 심의 및 구제급여 지급 진행 중</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>정부 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정하고 피해등급을 의결했습니다. 2011년부터 시행된 석면피해구제사업을 통해 누적 8,758명의 피해자가 인정되었고, 총 2,484억 원의 구제급여가 지급되었습니다. 이는 대규모 환경 피해에 대한 정부 차원의 지속적인 구제 절차를 보여줍니다.</t>
+          <t>기후에너지환경부 소속 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정했다. 이로써 누적 피해 인정자는 8,758명, 누적 구제급여는 2,484억 원에 달한다. 정부는 2011년부터 석면피해구제사업을 통해 피해자들에게 의료비, 생활비 등을 지원하고 있다.</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>석면 피해 인정자가 누계 8,758명에 달하고 총 2,484억 원의 구제급여가 지급되는 등 집단적 피해 규모가 매우 크고, 중앙환경분쟁조정피해구제위원회를 통해 피해 사실이 공식적으로 인정되고 있어 증거가 명확합니다. 정부 차원의 공적 절차가 활발히 진행 중이므로 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+          <t>정부 주도의 석면피해구제사업을 통해 피해 사실이 공식 인정되고 있으며(공적 절차 진행 중, 증거 확보 가능), 누적 피해자 수가 8,758명, 누적 구제급여가 2,484억 원에 달하는 등 집단적이고 큰 피해 규모가 확인됩니다(집단적 피해, 피해 규모가 큼). 이는 소송금융 투자에 적합한 강력한 증거 기반을 제공합니다.</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>2,484억 원 (누적 구제급여)</t>
+          <t>누계 2,484억 원</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>8,758명 (누적 인정 피해자)</t>
+          <t>누계 8,758명</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>정부, 석면피해 35명 인정…구제급여 3억5000만원 지급</t>
+          <t>기후부, 석면 환경피해자 35명 추가 인정</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>ikld.kr</t>
         </is>
       </c>
       <c r="L224" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M224" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/economy/2294646.htm</t>
+          <t>http://www.ikld.kr/news/articleView.html?idxno=329699</t>
         </is>
       </c>
       <c r="N224" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:54.004481+00:00</t>
+          <t>2026-02-23 00:29:55.228675+00:00</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>대한민국</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>석면 환경피해자 인정 및 보상 절차 진행 중</t>
+          <t>'경북산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 신청 접수 및 순회 설명회 진행 중.</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>석면으로 인한 환경피해자가 35명 새로 인정되었으며, 기존 321명에게 총 3억 5000만원의 보상금이 지급되었습니다. 이는 석면피해구제법에 따른 피해자 인정 및 보상 절차가 지속적으로 진행되고 있음을 보여줍니다.</t>
+          <t>경북 초대형산불로 인한 피해 주민들을 위한 특별법이 시행되어, 신체적·정신적·재산상 피해에 대한 지원 신청을 받고 있습니다. 2027년 1월까지 신청 가능하며, 피해 접수 및 지원 절차 안내를 위한 순회 설명회가 개최되고 있습니다. 이는 대규모 피해에 대한 공적 구제 절차로, 향후 지원의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>석면 환경피해자가 35명 새로 인정되고 기존 321명에게 보상금이 지급되는 등 집단적 피해(적합 조건 3)가 명확하며, 피해자 수가 많고 총 피해 규모가 상당합니다(적합 조건 4). 또한, 피해자 인정 및 보상 절차가 진행 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이는 공식 조사 결과에 기반한 증거가 있음을 시사합니다(적합 조건 5).</t>
+          <t>적합 조건 2(상대방에게 자력이 충분함): 특별법에 따른 피해 지원이 이루어지고 있으며, 지원의 적정성 관련 소송 발생 시 정부가 상대방이 될 수 있어 자력이 충분합니다. 적합 조건 3(집단적 피해): '초대형산불'로 인해 다수의 주민이 신체적, 정신적, 재산상 피해를 입었습니다. 적합 조건 4(피해 규모가 큼): '초대형산불'이라는 점에서 피해 금액이 상당할 것으로 예상되며, 피해자 수도 많을 것으로 보입니다. 적합 조건 5(증거가 있거나 확보 가능함): 특별법 시행과 피해 신청 절차를 통해 피해 사실 및 증거 자료가 체계적으로 수집될 수 있습니다. 적합 조건 6(이미 공적 절차(소송 제외)가 진행 중임): '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 시행되어 피해 신청 접수 및 설명회 등 공적 절차가 활발히 진행 중입니다.</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>3억 5000만원 (321명 지급분)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>356명 (기존 321명 + 신규 35명)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>석면 환경피해자 35명 새로 인정 … 321명에 3억5000만원 지급</t>
+          <t>'경북산불' 피해 신청하세요…4월 말까지 집중신청기간</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>biz.newdaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L225" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M225" t="inlineStr">
         <is>
-          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/20/2026022000360.html</t>
+          <t>https://www.newsis.com/view/NISX20260223_0003521871</t>
         </is>
       </c>
       <c r="N225" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:46.416296+00:00</t>
+          <t>2026-02-23 00:29:46.551164+00:00</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>㈜바이원</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중, 국무총리에게 주민 요구사항 전달</t>
+          <t>㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하여 현재 진행 중.</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>김민석 국무총리가 포항을 방문한 자리에서 주민들이 포항 지진 손해배상 소송에 대한 지원을 요구했습니다. 포항 지진은 지열발전소로 인한 유발 지진으로 판명되어 정부의 책임이 인정된 바 있으며, 다수의 주민이 피해를 입어 현재 손해배상 소송이 진행 중입니다.</t>
+          <t>영주시가 납 폐기물 제련공장 설립을 불허하자, 업체 ㈜바이원이 영주시를 상대로 허가 취소 무효 확인 및 60억 원대 손해배상 청구소송을 제기하며 법정 공방이 재점화되었습니다. 영주시는 3만여 시민의 반대와 환경부 지침 위반 등을 근거로 시민 건강과 환경권을 최우선으로 방어에 나섰습니다. 이 사건은 환경 문제로 인한 집단적 피해 가능성이 높아 잠재적인 소송금융 투자 기회를 내포하고 있습니다.</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>포항 지진은 정부 사업(지열발전소)으로 인한 유발 지진으로 책임 소재가 명확하며 (적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다 (적합 조건 2). 다수의 주민이 피해를 입어 집단적 피해에 해당하고 (적합 조건 3), 피해 규모가 크며 (적합 조건 4), 공식 조사 결과 등 객관적 증거가 확보되어 있습니다 (적합 조건 5). 현재 손해배상 소송이 진행 중이거나 주민들의 주요 요구 사항으로 논의되고 있어 종결된 사건이 아닙니다.</t>
+          <t>영주시의 납 폐기물 제련공장 불허 결정은 3만여 시민의 반대와 환경부 지침 위반 등 명확한 공적 근거에 기반하고 있어 집단적 피해 발생 가능성이 높고 증거 확보가 용이합니다. 현재는 업체가 시를 상대로 소송 중이나, 시민들이 잠재적 피해자로서 소송금융의 고객이 될 수 있는 높은 잠재력을 가집니다.</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>3만여 명</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>TK 행정통합 방향은 주민 몫 ..김민석 총리 국정설명회</t>
+          <t>'영주 납 폐기물 제련공장' 법정 공방 재점화</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L226" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M226" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260221174337AE06376&amp;id=203739</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=609743</t>
         </is>
       </c>
       <c r="N226" t="inlineStr">
         <is>
-          <t>2026-02-21 18:26:33.886345+00:00</t>
+          <t>2026-02-22 12:59:02.732640+00:00</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>부산시, 환경부</t>
+          <t>영주시</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>대저대교 건설 중단 행정소송 진행 중</t>
+          <t>대기배출시설 설치허가 취소처분 무효 확인 및 손해배상 청구소송 제기</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>천연기념물 큰고니의 국내 최대 서식지인 낙동강 하구에 대저대교가 건설되고 상류에 전깃줄이 가로지르면서 큰고니들이 서식지를 잃고 폐사하는 피해가 발생하고 있습니다. 환경단체는 환경영향평가 조작 의혹을 제기하며 부산시와 환경부를 상대로 공사 중단 행정소송을 제기했습니다.</t>
+          <t>㈜바이원이 영주시를 상대로 약 58.9억 원 규모의 손해배상 및 대기배출시설 설치허가 취소처분 무효 확인 소송을 제기했습니다. 영주시는 시민 반대와 납 오염 우려 등 환경 문제를 이유로 폐납 제련공장 설립을 불허하고 허가를 취소했으며, ㈜바이원은 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 바 있습니다.</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>대저대교 건설 및 전깃줄로 인해 천연기념물 큰고니의 서식지가 파괴되고 폐사하는 등 환경 피해가 발생하고 있습니다. 부산시와 환경부 등 공공기관이 상대방으로 자력이 충분하며, 환경영향평가 조작 의혹과 행정소송 진행 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 5, 6)</t>
+          <t>영주시는 공공기관으로 배상 능력이 충분하며(적합 조건 2), 원고가 청구하는 손해배상액이 약 58.9억 원으로 매우 큽니다(적합 조건 4). 또한, 원고가 이전에 영주시를 상대로 한 유사 소송에서 대법원 승소한 전력이 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 행정처분 관련 문서 등 객관적 증거 확보가 용이합니다(적합 조건 5).</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>58억9천여만원</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>수천 마리 (큰고니), 5마리 폐사/부상 확인</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>천연기념물 큰고니 서식지 잃나‥전깃줄과 교량에 가로막혀</t>
+          <t>영주 폐납 제련공장 '60억 원대 손배소' 법정 2차전</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L227" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M227" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6802261_37004.html</t>
+          <t>https://www.imaeil.com/page/view/2026022109485685546</t>
         </is>
       </c>
       <c r="N227" t="inlineStr">
         <is>
-          <t>2026-02-21 18:25:47.410073+00:00</t>
+          <t>2026-02-22 12:43:52.287305+00:00</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>총리 발언을 통해 국가 책임 인정 및 손해배상 문제 검토 중</t>
+          <t>서울고등법원 항소심에서 주민 승소, 서울시의 상고 여부 및 의왕시 소각장 건립 백지화 후 재검토 중</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>김민석 총리가 포항지진에 대한 국가의 책임을 마무리하고 손해배상 문제를 깊이 있게 검토하여 대통령에게 전달하겠다고 밝혔다. 이는 국가가 포항지진 피해에 대한 책임을 인정하고 있으며, 피해자들에 대한 손해배상 논의가 고위급에서 진행 중임을 시사한다.</t>
+          <t>수도권 생활폐기물 직매립 금지 시행으로 공공소각장 확충이 시급한 가운데, 마포구 주민들이 서울시를 상대로 제기한 행정소송 항소심에서 승소하며 사업에 제동이 걸렸습니다. 주민들은 입지 결정 과정의 절차적 위법성을 주장했으며, 법원이 이를 받아들였습니다. 이로 인해 서울시의 소각장 사업뿐 아니라 의왕시의 소각장 건립도 백지화되는 등 주민 반발로 인한 갈등이 격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>국가가 포항지진에 대한 책임을 인정하고 손해배상 문제를 검토하겠다고 밝혀 상대방 책임이 명확하고 자력이 충분합니다. 포항지진은 집단적 피해를 야기했으며, 이미 공식 조사 결과로 인재임이 밝혀져 증거가 확보되어 있습니다. 총리의 발언은 공적 절차가 진행 중임을 시사합니다.</t>
+          <t>서울시를 상대로 한 행정소송 항소심에서 주민들이 승소하여 상대방(서울시)의 절차적 위법성이 법원에서 인정되었고(적합 조건 1), 상대방은 자력이 충분한 공공기관입니다(적합 조건 2). 마포, 의왕 등 다수 지역 주민들이 피해를 입고 있어 집단적 피해에 해당하며(적합 조건 3), 법원 판결 및 국회입법조사처 보고서 등 객관적 증거가 존재합니다(적합 조건 5). 또한, 기후부의 제도 개선안 마련 등 공적 절차가 진행 중입니다(적합 조건 6).</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>마포, 의왕 등 수도권 지역 주민 다수</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>김민석 총리 포항서 11번째 'K-국정설명회' 개최… 대내외 현안 정면 돌...</t>
+          <t>'왜 우리 지역인가' 주민 신뢰 못 받는 공공소각장…해결책 없나</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
       <c r="M228" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295491</t>
+          <t>https://www.newsis.com/view/NISX20260221_0003521102</t>
         </is>
       </c>
       <c r="N228" t="inlineStr">
         <is>
-          <t>2026-02-21 18:13:19.698738+00:00</t>
+          <t>2026-02-22 00:46:18.104241+00:00</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>폐기물업체</t>
+          <t>폐기물처리업체</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>단양군 행정처분 및 과태료 부과, 검찰 송치 예정</t>
+          <t>수사 후 검찰 송치 예정, 합동조사 진행 중</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>단양군이 관리 부실로 산불을 유발한 폐기물업체에 과태료 부과 및 행정처분을 내렸습니다. 해당 업체는 3년 전에도 유사 사고를 냈으며, 이번 화재로 폐기물 140톤이 소실되고 산불까지 번져 21시간 만에 진화되었습니다. 단양군은 업체에 손해배상금 청구도 진행할 예정입니다.</t>
+          <t>단양군 내 폐기물처리업체 화재로 군유림 피해가 발생했으며, 해당 사안은 수사 후 검찰에 송치될 예정이다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 이번 사고를 계기로 폐기물처리업체에 대한 안전 점검을 강화하고 있다.</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>폐기물업체의 관리 부실로 인한 산불 유발 책임이 명확하며(적합 조건 1), 단양군의 과태료 및 행정처분, 검찰 송치 예정 등 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 산불로 인한 피해는 다수에게 발생할 수 있으며(적합 조건 3) 폐기물 140톤 소실 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+          <t>적합 조건: 상대방 책임이 비교적 명확함 (폐기물처리업체 화재로 인한 군유림 피해), 피해 규모가 큼 (군유림 피해에 대한 손해배상금 부과 계획), 증거가 있거나 확보 가능함 (합동조사 및 수사 진행), 이미 공적 절차가 진행 중임 (수사 후 검찰 송치 예정). 폐기물처리업체의 명확한 책임과 공적 기관의 조사 및 수사가 진행 중이므로 소송금융 투자에 적합성이 높습니다.</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>단양군 외 미상</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>단양군, 산불 유발 폐기물업체에 과태료·행정처분 조치</t>
+          <t>단양군, 폐기물처리업체 화재 합동조사 등 안전 점검 강화에 나서</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>2026-02-21</t>
         </is>
       </c>
       <c r="M229" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/sejong-chungbuk/6078389</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=874398</t>
         </is>
       </c>
       <c r="N229" t="inlineStr">
         <is>
-          <t>2026-02-21 18:11:20.279405+00:00</t>
+          <t>2026-02-22 00:42:04.681162+00:00</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
+          <t>일본 정부</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>사고 발생 10년 후에도 제염 작업, 오염수 관리, 주민 보상 및 이주 등 공적 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>원전 사고로 인한 폐로, 오염수 처리, 제염, 피해자 배상에 필요한 비용이 일본 정부의 초기 예상치를 크게 상회하고 있습니다. 사고 발생 10년이 지난 현재까지도 제염 작업과 오염수 관리, 주민 보상 및 이주 등의 문제가 지속되고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>원전 사고로 인한 대규모 집단적 피해가 발생했으며(집단적 피해), 일본 정부가 배상 비용을 추산하고 관리하는 등 책임 주체가 명확하고 자력이 충분합니다(상대방 책임 명확, 상대방 자력 충분). 폐로, 오염수 처리, 제염, 피해자 배상 등 피해 규모가 매우 크며(피해 규모 큼), 사고 후 10년이 지난 뒤에도 주민 보상 및 이주 등 공적 절차가 진행 중입니다(이미 공적 절차 진행 중).</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I230" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>[원전을 어떻게?]③반도체·철강·석유화학은 값싼 전기, 원전 인근 주민...</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M230" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3056108</t>
+        </is>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:34:19.898041+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>대한민국 정부 및 지방자치단체</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>경북 산불 구제 특별법 시행 및 시민사회 단체 문제 제기</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>2022년 울진, 2023년 예천, 2025년 안동 등 경북 지역의 대규모 산불 및 산사태 피해 주민들이 여전히 임시주택에 거주하며 보상 부족과 행정의 미흡함을 호소하고 있습니다. 4102명에 달하는 피해자들이 주택, 농기계, 농작물 등 생계 수단 상실로 고통받고 있으며, 최근 시행된 '경북 산불 구제 특별법'에 대해서도 인지도가 낮고 실질적 구제 효과를 기대하지 못하고 있습니다. 시민사회 단체는 정부의 미흡한 재난 관리 및 보상 체계를 지적하며 문제 해결을 촉구하고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>정부의 미흡한 재난 관리 및 보상 정책에 대한 지적이 있어 상대방 책임이 비교적 명확하며(조건1), 중앙정부 및 지방자치단체가 피고가 될 수 있어 자력이 충분합니다(조건2). 4102명 이상의 산불 피해 주민이 임시주택에 거주하며 보상 부족을 호소하는 집단적 피해이며(조건3), 주택 및 생계 수단 상실 등 피해 규모가 큽니다(조건4). 시민사회 단체의 실태조사 결과 등 객관적 증거가 존재하고 확보 가능하며(조건5), '경북 산불 구제 특별법' 시행 등 공적 절차가 진행 중이나 실질적 구제에 대한 불만이 높아 소송금융 투자 가능성이 높습니다(조건6).</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>4102명 이상</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>[재난 현장은 지금] 새해 벽두 벌써 2배 증가한 산불…예방도 대책도 '불...</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>ilyo.co.kr</t>
+        </is>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M231" t="inlineStr">
+        <is>
+          <t>https://ilyo.co.kr/?ac=article_view&amp;entry_id=508507</t>
+        </is>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:23:43.152136+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>안동시</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>경북 초대형산불 특별법 가동 및 피해지원금 현장 접수</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>경북 초대형산불 피해 주민들을 위한 특별법이 본격 가동되어 안동시가 피해지원금 현장 접수를 시작했습니다. 권기창 안동시장은 1차 보상 사각지대에 있던 주민들이 이번에는 제대로 보상받기를 바란다고 밝혔습니다. 이는 과거 보상에 대한 불만이 있었음을 시사하며, 향후 지원금의 적정성 여부에 따라 추가적인 법적 분쟁 가능성이 있습니다.</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>안동시가 특별법에 따라 피해지원금을 접수하는 등 공적 절차가 진행 중이며, 정부/지자체는 충분한 자력을 갖춘 상대방입니다. 초대형 산불로 인한 집단적 피해와 그 규모가 크다는 점도 적합 조건에 해당합니다. 과거 보상 사각지대 언급은 향후 보상 불만족 시 소송으로 발전할 가능성을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>피해주민 다수</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>경북 초대형산불 특별법 본격 가동…안동시, 피해지원금 '현장 접수' 시...</t>
+        </is>
+      </c>
+      <c r="K232" t="inlineStr">
+        <is>
+          <t>eroun.net</t>
+        </is>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr">
+        <is>
+          <t>https://www.eroun.net/news/articleView.html?idxno=73700</t>
+        </is>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:23:02.338772+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr"/>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회에서 석면 피해자 추가 인정 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회는 석면 피해자로 21명을 추가 인정하여 총 피해자 수가 8758명으로 늘었다고 밝혔다. 2011년 석면피해구제법 시행 이후 누적 구제급여 지급액은 2483억5100만원에 달한다. 위원회는 생전 피해자로 인정받지 못한 유족의 피해 사실을 인정하고, 기존 피해자들의 피해 등급 및 인정 질환을 조정했다.</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>석면 피해자가 총 8758명에 달하고 누적 구제급여 지급액이 2483억 원을 넘는 등 집단적 피해 규모가 매우 큼 (적합 조건 3, 4). 중앙환경분쟁조정위원회에서 피해자 인정 및 구제급여 지급이 지속적으로 이루어지고 있어 공적 절차가 진행 중이며, 이는 증거 확보 가능성을 높임 (적합 조건 5, 6).</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>누적 2483억5100만원</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>총 8758명</t>
+        </is>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>석면 피해자 21명 추가 인정…피해자 규모 총 8758명</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>news.tvchosun.com</t>
+        </is>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M233" t="inlineStr">
+        <is>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/02/21/2026022190037.html</t>
+        </is>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:22:14.638922+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr"/>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해 인정 및 피해등급 심의 진행 중</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회가 2026년도 제2회 석면분야 환경피해구제 분과위원회를 열어 총 132명의 심의를 진행, 이 중 35명을 석면분야 환경피해자로 새로 인정했습니다. 이는 석면으로 인한 환경 피해에 대한 공적 구제 절차가 활발히 진행되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 환경피해자 35명을 새로 인정하는 등 공적 절차가 진행 중이며(적합 조건 6), 총 132명에 대한 심의가 이루어져 집단적 피해(적합 조건 3)가 명확합니다. 석면 피해는 책임 소재가 비교적 명확하고(적합 조건 1) 증거 확보가 용이하며(적합 조건 5), 피해 규모가 크고(적합 조건 4) 잠재적 피해자 수가 많아 소송금융 투자에 매우 적합합니다.</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
+          <t>최소 35명, 심의 대상 132명</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 35명 새로 인정받아</t>
+        </is>
+      </c>
+      <c r="K234" t="inlineStr">
+        <is>
+          <t>e-platform.net</t>
+        </is>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr">
+        <is>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100188</t>
+        </is>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:22:05.312328+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr"/>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회에서 석면 환경피해 인정</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>기후에너지환경부 중앙환경분쟁조정위원회는 석면 분야 환경피해구제 분과위원회를 열고 35명에 대한 석면 환경피해를 새로 인정했다. 이로써 2011년부터 총 8758명의 석면 환경피해자가 지원을 받게 되었다. 위원회는 총 132명의 심의를 진행했다.</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정위원회에서 석면 환경피해를 공식적으로 인정하여 책임 소재 및 증거가 명확하며(조건 5, 6), 2011년부터 총 8758명에 달하는 다수의 피해자가 발생하여 집단적 피해 규모가 매우 크다(조건 3, 4). 이는 소송금융 투자에 매우 적합한 조건이다.</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>총 8758명 이상</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 35명 새로 인정…2011년도부터 총 8758명 지원</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>busan.com</t>
+        </is>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr">
+        <is>
+          <t>https://www.busan.com/view/busan/view.php?code=2026022022362517802</t>
+        </is>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:16.550987+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr"/>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회에서 석면 피해 인정 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>정부가 석면 피해자 35명을 추가로 인정하여 누적 피해자는 8758명, 구제급여는 총 2484억원에 달합니다. 중앙환경분쟁조정피해구제위원회는 석면 분야 환경피해 인정 및 등급을 의결하며 피해자 구제 사업을 지속하고 있습니다. 이는 2011년부터 시행된 '석면피해구제사업'의 일환입니다.</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>다수의 피해자(누적 8758명)와 막대한 피해 규모(구제급여 2484억원)가 확인되며, 정부 기관(중앙환경분쟁조정피해구제위원회)을 통해 피해 인정 및 구제 절차가 활발히 진행 중인 점(적합 조건 3, 4, 5, 6)이 소송금융 투자에 매우 적합합니다. 비록 기사에서는 정부 구제에 초점을 맞추고 있으나, 이는 잠재적 소송의 강력한 증거 기반이 될 수 있습니다.</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>2484억원 (누적 구제급여)</t>
+        </is>
+      </c>
+      <c r="I236" t="inlineStr">
+        <is>
+          <t>8758명 (누적)</t>
+        </is>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>석면 피해자 35명 추가 인정…누적 8758명·구제급여 2484억</t>
+        </is>
+      </c>
+      <c r="K236" t="inlineStr">
+        <is>
+          <t>newspim.com</t>
+        </is>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M236" t="inlineStr">
+        <is>
+          <t>https://www.newspim.com/news/view/20260220000921</t>
+        </is>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:10.296659+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr"/>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>중앙환경분쟁조정피해구제위원회 심의 및 구제급여 지급 진행 중</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>정부 중앙환경분쟁조정피해구제위원회가 석면 환경피해자 35명을 추가 인정하고 피해등급을 의결했습니다. 2011년부터 시행된 석면피해구제사업을 통해 누적 8,758명의 피해자가 인정되었고, 총 2,484억 원의 구제급여가 지급되었습니다. 이는 대규모 환경 피해에 대한 정부 차원의 지속적인 구제 절차를 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>석면 피해 인정자가 누계 8,758명에 달하고 총 2,484억 원의 구제급여가 지급되는 등 집단적 피해 규모가 매우 크고, 중앙환경분쟁조정피해구제위원회를 통해 피해 사실이 공식적으로 인정되고 있어 증거가 명확합니다. 정부 차원의 공적 절차가 활발히 진행 중이므로 소송금융 투자에 적합한 조건을 다수 충족합니다.</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>2,484억 원 (누적 구제급여)</t>
+        </is>
+      </c>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>8,758명 (누적 인정 피해자)</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>정부, 석면피해 35명 인정…구제급여 3억5000만원 지급</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>news.tf.co.kr</t>
+        </is>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr">
+        <is>
+          <t>https://news.tf.co.kr/read/economy/2294646.htm</t>
+        </is>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:54.004481+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 인정 및 보상 절차 진행 중</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>석면으로 인한 환경피해자가 35명 새로 인정되었으며, 기존 321명에게 총 3억 5000만원의 보상금이 지급되었습니다. 이는 석면피해구제법에 따른 피해자 인정 및 보상 절차가 지속적으로 진행되고 있음을 보여줍니다.</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>석면 환경피해자가 35명 새로 인정되고 기존 321명에게 보상금이 지급되는 등 집단적 피해(적합 조건 3)가 명확하며, 피해자 수가 많고 총 피해 규모가 상당합니다(적합 조건 4). 또한, 피해자 인정 및 보상 절차가 진행 중이므로 공적 절차가 진행 중이며(적합 조건 6), 이는 공식 조사 결과에 기반한 증거가 있음을 시사합니다(적합 조건 5).</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>3억 5000만원 (321명 지급분)</t>
+        </is>
+      </c>
+      <c r="I238" t="inlineStr">
+        <is>
+          <t>356명 (기존 321명 + 신규 35명)</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>석면 환경피해자 35명 새로 인정 … 321명에 3억5000만원 지급</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>biz.newdaily.co.kr</t>
+        </is>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M238" t="inlineStr">
+        <is>
+          <t>https://biz.newdaily.co.kr/site/data/html/2026/02/20/2026022000360.html</t>
+        </is>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:46.416296+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>손해배상 소송 진행 중, 국무총리에게 주민 요구사항 전달</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>김민석 국무총리가 포항을 방문한 자리에서 주민들이 포항 지진 손해배상 소송에 대한 지원을 요구했습니다. 포항 지진은 지열발전소로 인한 유발 지진으로 판명되어 정부의 책임이 인정된 바 있으며, 다수의 주민이 피해를 입어 현재 손해배상 소송이 진행 중입니다.</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>포항 지진은 정부 사업(지열발전소)으로 인한 유발 지진으로 책임 소재가 명확하며 (적합 조건 1), 상대방은 대한민국으로 자력이 충분합니다 (적합 조건 2). 다수의 주민이 피해를 입어 집단적 피해에 해당하고 (적합 조건 3), 피해 규모가 크며 (적합 조건 4), 공식 조사 결과 등 객관적 증거가 확보되어 있습니다 (적합 조건 5). 현재 손해배상 소송이 진행 중이거나 주민들의 주요 요구 사항으로 논의되고 있어 종결된 사건이 아닙니다.</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I239" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>TK 행정통합 방향은 주민 몫 ..김민석 총리 국정설명회</t>
+        </is>
+      </c>
+      <c r="K239" t="inlineStr">
+        <is>
+          <t>tbc.co.kr</t>
+        </is>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr">
+        <is>
+          <t>https://www.tbc.co.kr/news/view?pno=20260221174337AE06376&amp;id=203739</t>
+        </is>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:26:33.886345+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>부산시, 환경부</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>대저대교 건설 중단 행정소송 진행 중</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>천연기념물 큰고니의 국내 최대 서식지인 낙동강 하구에 대저대교가 건설되고 상류에 전깃줄이 가로지르면서 큰고니들이 서식지를 잃고 폐사하는 피해가 발생하고 있습니다. 환경단체는 환경영향평가 조작 의혹을 제기하며 부산시와 환경부를 상대로 공사 중단 행정소송을 제기했습니다.</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>대저대교 건설 및 전깃줄로 인해 천연기념물 큰고니의 서식지가 파괴되고 폐사하는 등 환경 피해가 발생하고 있습니다. 부산시와 환경부 등 공공기관이 상대방으로 자력이 충분하며, 환경영향평가 조작 의혹과 행정소송 진행 등 공적 절차가 진행 중입니다. (적합 조건 1, 2, 3, 5, 6)</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I240" t="inlineStr">
+        <is>
+          <t>수천 마리 (큰고니), 5마리 폐사/부상 확인</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>천연기념물 큰고니 서식지 잃나‥전깃줄과 교량에 가로막혀</t>
+        </is>
+      </c>
+      <c r="K240" t="inlineStr">
+        <is>
+          <t>imnews.imbc.com</t>
+        </is>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr">
+        <is>
+          <t>https://imnews.imbc.com/replay/2026/nwdesk/article/6802261_37004.html</t>
+        </is>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:25:47.410073+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>총리 발언을 통해 국가 책임 인정 및 손해배상 문제 검토 중</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>김민석 총리가 포항지진에 대한 국가의 책임을 마무리하고 손해배상 문제를 깊이 있게 검토하여 대통령에게 전달하겠다고 밝혔다. 이는 국가가 포항지진 피해에 대한 책임을 인정하고 있으며, 피해자들에 대한 손해배상 논의가 고위급에서 진행 중임을 시사한다.</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>국가가 포항지진에 대한 책임을 인정하고 손해배상 문제를 검토하겠다고 밝혀 상대방 책임이 명확하고 자력이 충분합니다. 포항지진은 집단적 피해를 야기했으며, 이미 공식 조사 결과로 인재임이 밝혀져 증거가 확보되어 있습니다. 총리의 발언은 공적 절차가 진행 중임을 시사합니다.</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I241" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>김민석 총리 포항서 11번째 'K-국정설명회' 개최… 대내외 현안 정면 돌...</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295491</t>
+        </is>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:13:19.698738+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>폐기물업체</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>단양군 행정처분 및 과태료 부과, 검찰 송치 예정</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>단양군이 관리 부실로 산불을 유발한 폐기물업체에 과태료 부과 및 행정처분을 내렸습니다. 해당 업체는 3년 전에도 유사 사고를 냈으며, 이번 화재로 폐기물 140톤이 소실되고 산불까지 번져 21시간 만에 진화되었습니다. 단양군은 업체에 손해배상금 청구도 진행할 예정입니다.</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>폐기물업체의 관리 부실로 인한 산불 유발 책임이 명확하며(적합 조건 1), 단양군의 과태료 및 행정처분, 검찰 송치 예정 등 공적 절차가 진행 중이므로 객관적 증거 확보 가능성이 높습니다(적합 조건 5, 6). 산불로 인한 피해는 다수에게 발생할 수 있으며(적합 조건 3) 폐기물 140톤 소실 등 피해 규모가 클 것으로 예상됩니다(적합 조건 4).</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I242" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>단양군, 산불 유발 폐기물업체에 과태료·행정처분 조치</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>news1.kr</t>
+        </is>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M242" t="inlineStr">
+        <is>
+          <t>https://www.news1.kr/local/sejong-chungbuk/6078389</t>
+        </is>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:11:20.279405+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
           <t>미국 에너지부 (DOE)</t>
         </is>
       </c>
-      <c r="D230" t="inlineStr">
+      <c r="D243" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E230" t="inlineStr">
+      <c r="E243" t="inlineStr">
         <is>
           <t>미국 에너지부의 CP2 LNG 수출 승인 취소 소송 제기</t>
         </is>
       </c>
-      <c r="F230" t="inlineStr">
+      <c r="F243" t="inlineStr">
         <is>
           <t>자연자원보호위원회(NRDC) 등 환경단체들이 미국 에너지부(DOE)를 상대로 CP2 LNG 수출 승인 취소 소송을 제기했습니다. 이는 벤처 글로벌의 CP2 LNG 프로젝트와 관련된 것으로, 환경적 영향을 둘러싼 법적 다툼이 시작되었음을 의미합니다.</t>
         </is>
       </c>
-      <c r="G230" t="inlineStr">
+      <c r="G243" t="inlineStr">
         <is>
           <t>미국 에너지부를 상대로 한 소송으로 피고의 책임 주체가 명확하고(적합 조건 1) 자력이 충분합니다(적합 조건 2). 환경단체들이 제기한 소송으로 CP2 LNG 수출 승인 취소를 목적으로 하며, 이는 광범위한 환경적, 집단적 피해와 연관될 수 있습니다(적합 조건 3). 이미 소송이 제기되어 진행 중인 활성 사건이라는 점도 투자 적합성을 높입니다.</t>
         </is>
       </c>
-      <c r="H230" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J230" t="inlineStr">
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I243" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J243" t="inlineStr">
         <is>
           <t>환경단체들, 美 에너지부 상대로 CP2 LNG 수출 승인 취소 소송 제기</t>
         </is>
       </c>
-      <c r="K230" t="inlineStr">
+      <c r="K243" t="inlineStr">
         <is>
           <t>energydaily.co.kr</t>
         </is>
       </c>
-      <c r="L230" t="inlineStr">
+      <c r="L243" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M230" t="inlineStr">
+      <c r="M243" t="inlineStr">
         <is>
           <t>http://www.energydaily.co.kr/news/articleView.html?idxno=164753</t>
         </is>
       </c>
-      <c r="N230" t="inlineStr">
+      <c r="N243" t="inlineStr">
         <is>
           <t>2026-02-21 17:37:32.389189+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N230"/>
+  <autoFilter ref="A1:N243"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>