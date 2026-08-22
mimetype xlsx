--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$204</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$210</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N204"/>
+  <dimension ref="A1:N210"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="37" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -533,13610 +533,14006 @@
           <t>Published</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C2" t="inlineStr"/>
       <c r="D2" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>대법원 파기환송 (행정절차법상 사전통지/의견청취 절차 위반 여부 심리)</t>
+          <t>특별법 제정 및 산주 설명회 진행</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>농부 A씨가 자신의 토지에 가축분뇨 또는 퇴비 5,400톤을 보관, 야적, 매립하고 서산시의 조치명령을 불이행하여 가축분뇨법 위반으로 기소됨. 대법원은 서산시가 조치명령 전 A씨에게 사전통지 또는 의견청취 절차를 거쳤는지 심리하지 않은 원심을 파기하고 사건을 환송함.</t>
+          <t>영덕군이 초대형 산불 피해 복원을 위해 '산림경영특구' 지정을 추진하며 산주 설명회를 개최했습니다. 이는 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'에 근거한 것으로, 공동·협업 방식의 산림경영을 통해 피해 복원을 목표로 합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>본 사건은 가축분뇨법 위반으로 기소된 농부 A씨에 대한 형사 사건으로, 소송금융의 주된 대상인 피해자의 손해배상 청구 소송이 아님. 피고인 A씨는 개인 농부로 자력 충분 조건에 부합하지 않으며, 기사에서 피해자나 구체적인 피해 규모가 특정되지 않아 집단적 피해 및 피해 규모가 큼 조건 충족 여부 불확실.</t>
+          <t>본 기사는 초대형 산불 피해 복원을 위한 특별법 제정 및 산림경영특구 지정 등 정부 주도의 구제 및 지원 절차를 다루고 있습니다. 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '소송 상대방'이 특정되지 않아 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>대법원, 서산시장의 조치명령 전에 사전통지 또는 의견청취 절차 심리 ...</t>
+          <t>영덕군 산림경영특구 지정 '첫걸음'…산불피해 복원 위한 산주 설명회 ...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-07-21</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026042617383775899a8c8bf58f_12</t>
+          <t>https://www.kbsm.net/news/view.php?idx=527386</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-11 07:02:18.769611+00:00</t>
+          <t>2026-07-23 07:00:13.963577+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1심 및 2심 진행 중</t>
+          <t>캠프마켓 B구역 토양오염 정화 작업 완료 및 건물 철거 관련 행정소송 취하</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>한 환경운동가가 두산그룹의 해외 석탄화력발전소 수출에 항의하며 두산타워 조형물에 녹색 스프레이를 뿌려 손해배상 소송을 당했다. 1심과 2심은 피고의 선의는 인정했으나, 활동의 적법성에 대해 판단 중이다.</t>
+          <t>인천 캠프마켓 B구역의 일본군 조병창 병원 건물 하부 토양오염 정화 작업이 5년 8개월 만에 완료되었다. 석유계총탄화수소(TPH) 오염이 확인되어 국방부가 정화 작업을 진행했으며, 건물 철거를 둘러싼 시민단체와의 행정소송은 취하되었다. 현재 A·B구역 정화는 완료되었고, D구역 정화가 진행 중이다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 사건은 환경운동가가 두산그룹으로부터 손해배상 소송을 당한 것으로, 로앤굿의 일반적인 고객 프로필인 원고(피해자)가 아닌 피고에 해당하여 '기타 투자 어려운 이유 있음' 조건에 부합합니다. 또한, 피해 규모가 명확하지 않고 집단적 피해가 아니므로 적합 조건 1개 이하에 해당합니다.</t>
+          <t>토양오염 정화 작업이 이미 완료되었고, 건물 철거 관련 시민단체의 행정소송 또한 취하되어 종결된 사건임. 기사 내용상 오염으로 인한 직접적인 피해를 입은 다수의 피해자나 미해결된 손해배상 청구권이 명확히 드러나지 않아 소송금융 투자 대상으로서의 적합성이 낮음.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>돌고래·나무·호수도 권리의 주체가 될 수 있나</t>
+          <t>'조병창 병원' 인천 캠프마켓 B구역 5년여만에 토양오염 정화</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-05-07</t>
+          <t>2026-07-16</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32951</t>
+          <t>https://www.yna.co.kr/view/AKR20260716056500065?input=1195m</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-05-10 07:03:08.571346+00:00</t>
+          <t>2026-07-19 07:00:43.369157+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr"/>
-      <c r="E4" t="inlineStr"/>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>KAHR 프로젝트를 통한 도시 재건 및 재난 대비 인프라 구축 진행 중</t>
+        </is>
+      </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>전주지역범죄피해자지원센터와 전주지방검찰청 관계자들이 진안 마이산에서 환경정화 플로깅 활동을 진행했다. 이 행사는 범죄 피해자 지원기관의 공익적 역할을 확장하고 지역사회와의 접점을 넓히는 활동으로, 봄철 관광객 증가로 인한 쓰레기를 수거하며 쾌적한 관광 환경 조성에 기여했다.</t>
+          <t>2021년 독일 대홍수 이후 아르바일러 지역은 연방정부, 주정부, 학계, 시민단체가 협력하여 도시 재건 및 기후변화 대비 인프라 구축 프로젝트 'KAHR'을 진행하고 있다. 이 프로젝트는 과학적 연구를 바탕으로 미래 홍수에 대비한 교량 설계 및 필수 시설 방재 기준 마련 등 '더 나은 재건'을 목표로 한다. 시민단체 AWO는 현장에서 피해자들에게 밀착 지원을 제공하며 공공과 민간의 유기적인 협력 모델을 보여주고 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>해당 기사는 전주지역범죄피해자지원센터와 전주지방검찰청이 마이산에서 환경정화 활동을 진행했다는 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 특정된 상대방, 피해자, 피해 규모, 법적 책임 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 2021년 독일 대홍수 이후의 재건 및 복구 노력에 초점을 맞추고 있으며, 특정 주체의 법적 책임이나 소송 가능성을 언급하고 있지 않습니다. 자연재해로 인한 집단적 피해 규모는 크지만(적합 조건 3, 4), 소송금융의 핵심인 명확한 피고와 법적 청구권이 부재하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100명 이상 사망, 다수 피해자</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>마이산서 ‘플로깅’ 나선 전주범죄피해자지원센터…검찰과 함께 환경...</t>
+          <t>신청주의 넘어선 ‘사회적 연결’… 공공·민간·학계 손잡고 ‘더 나은...</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-07-13</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026041418045143141?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://www.kyeongin.com/article/1767219</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-26 07:01:17.188535+00:00</t>
+          <t>2026-07-15 07:01:23.693502+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr"/>
       <c r="E5" t="inlineStr">
         <is>
-          <t>고흥군 야생동물 피해보상 지원사업 시행 중</t>
+          <t>후보자의 공약 및 정치적 논의 단계</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>전남 고흥군에서 멧돼지, 고라니 등 야생동물로 인한 농작물 피해가 반복적으로 발생하고 있습니다. 이에 고흥군은 피해 농가를 대상으로 최대 500만원까지 보상하는 '야생동물 피해보상 지원사업'을 시행합니다. 과거 예방 시설 지원을 받았거나 다른 보험으로 보상 가능한 경우는 제외됩니다.</t>
+          <t>지방선거 안교재 후보는 수원군공항 노후 전투기 추가 배치를 반대하며, 군공항 유지 및 소음 피해보상 비용을 첨단 전략무기 전력 강화에 활용해야 한다고 주장했다. 이는 수원군공항 소음 문제에 대한 후보자의 정책적 입장을 밝힌 것이다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>소송금융의 핵심인 명확하고 자력 있는 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 기사는 고흥군이 야생동물 피해에 대한 보상 지원 사업을 시행하는 내용으로, 고흥군이 법적 책임이 있는 피고가 아님을 시사합니다. 야생동물 피해에 대한 지자체의 법적 책임을 묻는 소송은 승소 가능성이 매우 낮아 투자 대상으로서 부적합합니다.</t>
+          <t>해당 기사는 지방선거 후보자의 인터뷰로, 수원군공항 소음 피해보상 비용에 대한 정치적 견해를 밝히는 내용이다. 이는 새로운 소송금융 투자 기회를 제시하는 사건이 아니며, 특정 피해자 집단이 새로운 법적 조치를 준비 중이라는 내용도 포함되어 있지 않아 적합 조건에 해당하지 않는다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>농가당 최대 500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>농가 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>'멧돼지 등 농작물 피해 잇따라'...고흥군 농가 보상 나선다</t>
+          <t>[6.3 지방선거 인터뷰] 안교재 후보 수원 문제는 '격차'… 이제 돈 버는...</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2572904</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=840430</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-06 12:18:23.162198+00:00</t>
+          <t>2026-07-01 07:02:24.912222+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C6" t="inlineStr"/>
       <c r="D6" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>악취 배출 시설 폐쇄로 문제 해결 완료</t>
+          <t>원주시의원 후보 공약으로 악취 문제 해결을 위한 소송 언급</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>광주 북구가 4년 연속 적극행정 우수기관으로 선정되었으며, 특히 2023년부터 발생한 700여 건의 악취 민원을 전담 TF팀 구성 및 기관 협업을 통해 해결한 사례가 높은 평가를 받았습니다. 북구는 주민과 사업장 간 소통을 통해 큰 갈등 없이 악취 배출 시설 폐쇄를 이끌어냈습니다.</t>
+          <t>이 기사는 6.3 지방선거에 출마한 무소속 후보들의 배경과 공약을 다룬다. 후보들은 원주 악취 문제, 광화문 집회로 인한 주민 피해, 아파트 예산 불투명성 등 다양한 지역 현안을 제기하며, 무소속 후보에게 불리한 선거 제도 개선을 촉구한다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>본 기사는 광주 북구의 적극행정 우수 사례를 다루고 있으며, 언급된 악취 민원 해결 사례는 이미 '악취 배출 시설 폐쇄'로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 기회가 없습니다.</t>
+          <t>이 기사는 특정 법적 분쟁이나 피해 사건을 다루기보다는 지방선거 무소속 후보들의 출마 배경과 공약을 설명하고 있다. 소송금융 투자 대상이 될 만한 명확한 피고, 구체적인 피해 사실, 입증 가능한 손해 규모 등이 특정되지 않아 적합도가 낮다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>700명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>광주 북구 적극행정, 4년 연속 전국 ‘우수’</t>
+          <t>“거대 양당 싸움 틈새 노린다” 간판 걷어찬 색깔 다른 후보들</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>geconomy.co.kr</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-16</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>https://www.geconomy.co.kr/news/article.html?no=318771</t>
+          <t>https://www.joongang.co.kr/article/25428903</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-05 12:51:30.850926+00:00</t>
+          <t>2026-06-13 23:19:40.307039+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
-      <c r="D7" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D7" t="inlineStr"/>
+      <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
-          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행한다고 밝혔다. 이 사업은 피해 농가의 경제적 부담을 줄이고 안정적인 경영을 돕기 위해 최대 500만원까지 보상금을 지원한다.</t>
+          <t>2026 글로벌 지속가능경영 전략포럼에서 자연자본이 ESG 경영의 핵심 변수로 부상하며, 자연 리스크가 기업의 재무 및 법률 리스크(투자자 집단소송 등)와 직결될 수 있다는 분석이 나왔습니다. 전문가들은 생물다양성 관련 제도화의 어려움과 녹색채권 활성화, 자연자본 금융시장 육성 필요성을 강조했습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>기사는 고흥군이 야생동물 피해 농가에 보상금을 지급하는 지원사업을 시행한다는 내용으로, 소송금융 투자 대상이 될 만한 명확한 피고나 소송 쟁점이 존재하지 않습니다. 피해 규모 또한 최대 500만원으로 소송금융 투자에 적합하지 않습니다.</t>
+          <t>본 기사는 자연자본 및 ESG 경영 관련 포럼 내용을 다루며, 자연 리스크가 미래 기업의 재무 및 법률 리스크(투자자 집단소송 등)로 이어질 수 있음을 논의합니다. 이는 잠재적인 소송금융 기회를 시사하지만, 현재 특정된 피해 사실, 책임 주체, 구체적인 피해 규모나 진행 중인 공적 절차가 없어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>최대 500만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>고흥군, 야생동물 피해 최대 500만원 보상</t>
+          <t>“자연자본, ESG 경영의 핵심 변수로”...생물다양성·녹색채권 논의 확...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1775379221430209107</t>
+          <t>https://www.etoday.co.kr/news/view/2588251</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-05 12:18:34.626969+00:00</t>
+          <t>2026-06-09 07:01:59.212654+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>루 (Lu)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>판결선고</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>소송 전 금지명령 인용 및 이행 완료</t>
+          <t>대법원 파기환송 (행정절차법상 사전통지/의견청취 절차 위반 여부 심리)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>이웃 간 갈등으로 한 남성이 하루 10시간 넘게 '유령 소리'를 틀어 주변 주민들에게 피해를 줬다. 소음이 법적 기준치 이하였음에도 불구하고, 법원은 피해 주민의 소송 전 금지명령 신청을 받아들여 소음 중단을 명령했다. 가해자는 확성기 장비를 철거하고 소음 발생 중단을 약속하며 사건이 일단락되었다.</t>
+          <t>농부 A씨가 자신의 토지에 가축분뇨 또는 퇴비 5,400톤을 보관, 야적, 매립하고 서산시의 조치명령을 불이행하여 가축분뇨법 위반으로 기소됨. 대법원은 서산시가 조치명령 전 A씨에게 사전통지 또는 의견청취 절차를 거쳤는지 심리하지 않은 원심을 파기하고 사건을 환송함.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>상대방이 개인으로 자력 확인이 어렵고, 피해 규모가 주로 정신적 고통으로 소송금융 투자에 적합한 대규모 금전적 손해배상 청구로 이어지기 어려움. 또한, 소송 전 금지명령으로 즉각적인 소음 문제는 해결된 상태로, 추가적인 손해배상 소송의 가능성 및 실익이 불분명함.</t>
+          <t>본 사건은 가축분뇨법 위반으로 기소된 농부 A씨에 대한 형사 사건으로, 소송금융의 주된 대상인 피해자의 손해배상 청구 소송이 아님. 피고인 A씨는 개인 농부로 자력 충분 조건에 부합하지 않으며, 기사에서 피해자나 구체적인 피해 규모가 특정되지 않아 집단적 피해 및 피해 규모가 큼 조건 충족 여부 불확실.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>다수 (최소 2가구 이상)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>10시간 틀어놓은 '유령 소리'…법망 피한 중국 복수 논란</t>
+          <t>대법원, 서산시장의 조치명령 전에 사전통지 또는 의견청취 절차 심리 ...</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260403_0003577296</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026042617383775899a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-04-05 00:29:09.399902+00:00</t>
+          <t>2026-05-11 07:02:18.769611+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>두산그룹</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>피해발생</t>
-[...2 lines deleted...]
-      <c r="E9" t="inlineStr"/>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>1심 및 2심 진행 중</t>
+        </is>
+      </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>기사는 자연재난으로 인한 심각한 인명 및 재산 피해를 지적하며, 2024년 폭염으로 인한 사망·실종자가 108명에 달하고 최근 10년간 연평균 5,191억 원의 재산 피해 중 80% 이상이 호우와 태풍으로 농경지에 집중되었음을 강조합니다. 이는 지속가능한 농업과 흙의 위기를 초래하는 요인으로 분석됩니다.</t>
+          <t>한 환경운동가가 두산그룹의 해외 석탄화력발전소 수출에 항의하며 두산타워 조형물에 녹색 스프레이를 뿌려 손해배상 소송을 당했다. 1심과 2심은 피고의 선의는 인정했으나, 활동의 적법성에 대해 판단 중이다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>기사는 자연재해로 인한 광범위한 피해를 다루고 있으나, 특정 주체의 명확한 책임이나 불법행위를 지적하고 있지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하므로, 자연재해 자체는 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 사건은 환경운동가가 두산그룹으로부터 손해배상 소송을 당한 것으로, 로앤굿의 일반적인 고객 프로필인 원고(피해자)가 아닌 피고에 해당하여 '기타 투자 어려운 이유 있음' 조건에 부합합니다. 또한, 피해 규모가 명확하지 않고 집단적 피해가 아니므로 적합 조건 1개 이하에 해당합니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>연평균 4,152억 8천만원 이상 (농경지 재산 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>사망·실종자 121명 (폭염 피해자 108명 포함), 농민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>[우석대 이창언 교수의 지속가능한 농업] 밥상머리 양극화와 흙의 위기...</t>
+          <t>돌고래·나무·호수도 권리의 주체가 될 수 있나</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>newsfarm.co.kr</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>http://www.newsfarm.co.kr/news/articleView.html?idxno=100702</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32951</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-04-04 12:25:18.650930+00:00</t>
+          <t>2026-05-10 07:03:08.571346+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C10" t="inlineStr"/>
-      <c r="D10" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인해 농작물, 임산물, 수산물 등에 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 지역 내 실제 피해를 입은 주민들이 지원 대상이며, 군은 이를 통해 피해 농가에 대한 보상을 제공할 예정입니다.</t>
+          <t>전주지역범죄피해자지원센터와 전주지방검찰청 관계자들이 진안 마이산에서 환경정화 플로깅 활동을 진행했다. 이 행사는 범죄 피해자 지원기관의 공익적 역할을 확장하고 지역사회와의 접점을 넓히는 활동으로, 봄철 관광객 증가로 인한 쓰레기를 수거하며 쾌적한 관광 환경 조성에 기여했다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>본 기사는 고흥군이 야생동물 피해를 입은 농가에 보상금을 지급하는 지원사업에 대한 내용으로, 소송금융의 대상이 되는 명확한 책임 주체(피고)가 특정되지 않습니다. 야생동물로 인한 피해는 특정 기업이나 기관의 잘못으로 발생한 것이 아니므로, 소송을 통해 손해배상을 청구할 대상이 불분명합니다.</t>
+          <t>해당 기사는 전주지역범죄피해자지원센터와 전주지방검찰청이 마이산에서 환경정화 활동을 진행했다는 내용으로, 소송금융 투자 대상이 될 만한 법적 분쟁이나 피해 사실이 전혀 언급되어 있지 않습니다. 특정된 상대방, 피해자, 피해 규모, 법적 책임 등이 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>멧돼지·고라니 피해 더는 못 참아 …고흥군, 농가 보상 나선다</t>
+          <t>마이산서 ‘플로깅’ 나선 전주범죄피해자지원센터…검찰과 함께 환경...</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>kfenews.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-04-04</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=656463</t>
+          <t>https://www.pressian.com/pages/articles/2026041418045143141?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-04-04 12:16:07.039777+00:00</t>
+          <t>2026-04-26 07:01:17.188535+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C11" t="inlineStr"/>
-      <c r="D11" t="inlineStr"/>
-      <c r="E11" t="inlineStr"/>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>고흥군 야생동물 피해보상 지원사업 시행 중</t>
+        </is>
+      </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>국민의힘 경북지사 예비후보들이 지역 주요 인사의 지지선언을 이끌어내며 세 불리기 경쟁을 가속화하고 있다. 김재원 예비후보는 박승호 전 포항시장과 포항지진 범시민대책본부의 지지를 받았으며, 특히 포항지진 범시민대책본부는 과거 수십만 명의 지진 피해 시민소송을 주도했던 단체로 소개되었다.</t>
+          <t>전남 고흥군에서 멧돼지, 고라니 등 야생동물로 인한 농작물 피해가 반복적으로 발생하고 있습니다. 이에 고흥군은 피해 농가를 대상으로 최대 500만원까지 보상하는 '야생동물 피해보상 지원사업'을 시행합니다. 과거 예방 시설 지원을 받았거나 다른 보험으로 보상 가능한 경우는 제외됩니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>해당 기사는 경북지사 예비후보들의 정치적 지지 선언에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 사건을 다루고 있지 않습니다. 포항지진 범시민대책본부가 과거 '수십만의 지진피해 시민소송을 주도'했다고 언급되지만, 이는 이미 종결된 사건에 대한 역사적 언급으로 판단됩니다. (부적합 조건: 이미 종결된 사건 또는 신규 사건 아님)</t>
+          <t>소송금융의 핵심인 명확하고 자력 있는 피고가 특정되지 않습니다 (적합 조건 1, 2 미충족). 기사는 고흥군이 야생동물 피해에 대한 보상 지원 사업을 시행하는 내용으로, 고흥군이 법적 책임이 있는 피고가 아님을 시사합니다. 야생동물 피해에 대한 지자체의 법적 책임을 묻는 소송은 승소 가능성이 매우 낮아 투자 대상으로서 부적합합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농가당 최대 500만원</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농가 다수</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>‘이철우·김재원’국민의힘 경북지사 예비후보, 세불리기 경쟁 ‘가속...</t>
+          <t>'멧돼지 등 농작물 피해 잇따라'...고흥군 농가 보상 나선다</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10709810?ref=naver</t>
+          <t>https://www.etoday.co.kr/news/view/2572904</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-04-04 00:31:25.252524+00:00</t>
+          <t>2026-04-06 12:18:23.162198+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C12" t="inlineStr"/>
       <c r="D12" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>고흥군 피해보상 지원사업 추진 중</t>
+          <t>악취 배출 시설 폐쇄로 문제 해결 완료</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>고흥군이 야생동물로 인한 농작물 피해를 입은 농·임·어업인의 경제적 부담을 덜기 위해 '야생동물에 의한 농작물 등 피해보상 지원사업'을 추진한다. 이 사업을 통해 피해 농가에 최대 500만 원까지 보상금을 지원할 예정이다.</t>
+          <t>광주 북구가 4년 연속 적극행정 우수기관으로 선정되었으며, 특히 2023년부터 발생한 700여 건의 악취 민원을 전담 TF팀 구성 및 기관 협업을 통해 해결한 사례가 높은 평가를 받았습니다. 북구는 주민과 사업장 간 소통을 통해 큰 갈등 없이 악취 배출 시설 폐쇄를 이끌어냈습니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>야생동물에 의한 피해로, 소송금융의 핵심인 명확한 책임 주체(피고)가 특정되지 않습니다. 고흥군은 피해 보상 주체이지 소송 상대방이 아니며, 개별 피해 규모(최대 500만 원)가 소송금융 투자 대상으로 보기에 매우 작습니다.</t>
+          <t>본 기사는 광주 북구의 적극행정 우수 사례를 다루고 있으며, 언급된 악취 민원 해결 사례는 이미 '악취 배출 시설 폐쇄'로 종결된 사건입니다. 소송금융 투자 대상으로서의 신규 소송 기회가 없습니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>최대 500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>700명 이상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>야생동물 피해 잇따라  고흥군, 농가에 최대 500만 원 보상 지원</t>
+          <t>광주 북구 적극행정, 4년 연속 전국 ‘우수’</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>dtnews24.com</t>
+          <t>geconomy.co.kr</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>http://www.dtnews24.com/news/articleView.html?idxno=809817</t>
+          <t>https://www.geconomy.co.kr/news/article.html?no=318771</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-04-03 12:19:39.838296+00:00</t>
+          <t>2026-04-05 12:51:30.850926+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C13" t="inlineStr"/>
-      <c r="D13" t="inlineStr"/>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>진주시장 예비후보의 환경 문제 해결 공약</t>
+          <t>야생동물 피해보상 지원사업 시행 중</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>진주시장 예비후보 김권수는 소각장 문제 해결을 위한 종합대책을 발표했다. 그는 조례 개정을 통한 피해보상 기준 명확화, 주민 참여형 의사결정 구조 법제화, 환경관리 기준 강화 및 위반 시 처벌 규정 도입을 공약했다. 이는 특정 법적 분쟁이 아닌, 환경 문제 해결을 위한 정책 제안에 관한 내용이다.</t>
+          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행한다고 밝혔다. 이 사업은 피해 농가의 경제적 부담을 줄이고 안정적인 경영을 돕기 위해 최대 500만원까지 보상금을 지원한다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>기사는 진주시장 예비후보의 환경 문제 해결 공약에 대한 내용으로, 특정 사건에 대한 법적 분쟁이 아님. 적합 조건 1(상대방 책임), 2(상대방 자력), 4(피해 규모), 5(증거), 6(공적 절차)이 전혀 파악되지 않아 소송금융 투자 대상으로서의 구체적인 사건 요건을 충족하지 못함.</t>
+          <t>기사는 고흥군이 야생동물 피해 농가에 보상금을 지급하는 지원사업을 시행한다는 내용으로, 소송금융 투자 대상이 될 만한 명확한 피고나 소송 쟁점이 존재하지 않습니다. 피해 규모 또한 최대 500만원으로 소송금융 투자에 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 500만원</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>김권수 진주시장 예비후보,  소각장 문제 더 미룰 수 없다 ...종합대책 ...</t>
+          <t>고흥군, 야생동물 피해 최대 500만원 보상</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-05</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202604030133</t>
+          <t>http://www.jndn.com/article.php?aid=1775379221430209107</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-04-03 12:18:57.676851+00:00</t>
+          <t>2026-04-05 12:18:34.626969+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>루 (Lu)</t>
+        </is>
+      </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>산불피해 특별법 제정, 행정안전부와 복합시설 건립 협의 및 사전 연구 용역 진행 중</t>
+          <t>소송 전 금지명령 인용 및 이행 완료</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>경북, 경남, 울산 지역의 초대형 산불 피해 복구를 위해 특별법이 제정되었으며, 4개 시군에 1680억 원이 투입될 예정이다. 현재 행정안전부와 복합시설 건립을 위한 협의 및 사전 연구 용역이 진행 중이다.</t>
+          <t>이웃 간 갈등으로 한 남성이 하루 10시간 넘게 '유령 소리'를 틀어 주변 주민들에게 피해를 줬다. 소음이 법적 기준치 이하였음에도 불구하고, 법원은 피해 주민의 소송 전 금지명령 신청을 받아들여 소음 중단을 명령했다. 가해자는 확성기 장비를 철거하고 소음 발생 중단을 약속하며 사건이 일단락되었다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 정부의 회복 및 지원 노력에 초점을 맞추고 있으며, 특정 가해자나 책임 주체가 명시되어 있지 않아 소송금융의 핵심 요소인 소송 상대방을 특정하기 어렵다. 특별법은 피해 구제를 위한 것이지, 특정 주체의 책임을 묻는 소송을 전제로 하지 않는다. 따라서 적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 대상으로 부적합하다.</t>
+          <t>상대방이 개인으로 자력 확인이 어렵고, 피해 규모가 주로 정신적 고통으로 소송금융 투자에 적합한 대규모 금전적 손해배상 청구로 이어지기 어려움. 또한, 소송 전 금지명령으로 즉각적인 소음 문제는 해결된 상태로, 추가적인 손해배상 소송의 가능성 및 실익이 불분명함.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>최소 1680억 원 이상 (복구 투입 예산 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>경북, 경남, 울산 4개 시군 주민 다수</t>
+          <t>다수 (최소 2가구 이상)</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>경북 산불피해지역 회복 집중···4개 시군에 1680억 투입한다</t>
+          <t>10시간 틀어놓은 '유령 소리'…법망 피한 중국 복수 논란</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403039</t>
+          <t>https://www.newsis.com/view/NISX20260403_0003577296</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-04-03 12:17:25.450528+00:00</t>
+          <t>2026-04-05 00:29:09.399902+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C15" t="inlineStr"/>
-      <c r="D15" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr"/>
       <c r="F15" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 군산시 지역협의체를 통해 관내 초등학생을 대상으로 생활밀착형 화학안전 교육 프로그램을 지원합니다. 군산 지역의 산업단지 특성을 고려하여 환경안전 의식을 높이고 사고 예방을 위한 통합관리 모델을 구축하는 것이 목표입니다.</t>
+          <t>기사는 자연재난으로 인한 심각한 인명 및 재산 피해를 지적하며, 2024년 폭염으로 인한 사망·실종자가 108명에 달하고 최근 10년간 연평균 5,191억 원의 재산 피해 중 80% 이상이 호우와 태풍으로 농경지에 집중되었음을 강조합니다. 이는 지속가능한 농업과 흙의 위기를 초래하는 요인으로 분석됩니다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>본 기사는 환경오염 피해 예방을 위한 화학안전 교육 프로그램에 대한 내용으로, 실제 발생한 환경오염 피해나 특정 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 분쟁이나 손해배상 청구의 여지가 없습니다.</t>
+          <t>기사는 자연재해로 인한 광범위한 피해를 다루고 있으나, 특정 주체의 명확한 책임이나 불법행위를 지적하고 있지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하므로, 자연재해 자체는 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>연평균 4,152억 8천만원 이상 (농경지 재산 피해)</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망·실종자 121명 (폭염 피해자 108명 포함), 농민 다수</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 군산시 지역협의체 통해 관내 초등학생 화학안전...</t>
+          <t>[우석대 이창언 교수의 지속가능한 농업] 밥상머리 양극화와 흙의 위기...</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newsfarm.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-04-03</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604031020018</t>
+          <t>http://www.newsfarm.co.kr/news/articleView.html?idxno=100702</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-04-03 12:16:12.770808+00:00</t>
+          <t>2026-04-04 12:25:18.650930+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>기후변화의 아동 건강 영향에 대한 문제 제기 (책 출간)</t>
+          <t>고흥군 야생동물 피해보상 지원사업 시행</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>소아과 의사가 쓴 책 '아이들이 쉬는 숨'은 기후변화가 아동의 건강에 미치는 치명적인 영향을 고발한다. 알레르기, 일사병, 호흡기 질환, 기후 우울증 등 다양한 피해를 겪는 아이들의 사례를 통해 어른들의 무책임함을 지적하며, 기후 재앙으로부터 아이들을 보호하기 위한 어른들의 책임과 행동을 촉구한다.</t>
+          <t>고흥군이 멧돼지, 고라니 등 야생동물로 인해 농작물, 임산물, 수산물 등에 피해를 입은 농·임·어업인을 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 지역 내 실제 피해를 입은 주민들이 지원 대상이며, 군은 이를 통해 피해 농가에 대한 보상을 제공할 예정입니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 법적 분쟁을 다루는 것이 아니라, 기후변화가 아동 건강에 미치는 광범위한 영향을 다룬 책에 대한 서평입니다. 특정 피고를 명확히 특정하기 어렵고, 개별 피해와 기후변화 간의 직접적인 법적 인과관계 입증이 매우 복잡하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>본 기사는 고흥군이 야생동물 피해를 입은 농가에 보상금을 지급하는 지원사업에 대한 내용으로, 소송금융의 대상이 되는 명확한 책임 주체(피고)가 특정되지 않습니다. 야생동물로 인한 피해는 특정 기업이나 기관의 잘못으로 발생한 것이 아니므로, 소송을 통해 손해배상을 청구할 대상이 불분명합니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>전 세계 5세 미만 아동 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>어른들이 만든 기후재앙, 아이들이 들이마셨다[책과 삶]</t>
+          <t>멧돼지·고라니 피해 더는 못 참아 …고흥군, 농가 보상 나선다</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>kfenews.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-04</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202604021954005</t>
+          <t>https://www.kfenews.co.kr/news/articleView.html?idxno=656463</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-04-02 12:31:06.886652+00:00</t>
+          <t>2026-04-04 12:16:07.039777+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>통영 욕지도 해상풍력단지 조성과 관련하여 사업자 뷔나에너지와 대책위 간의 갈등이 상생 협약을 통해 해결될 조짐을 보이고 있습니다. 2028년 상반기까지 상세 지반 조사 및 설계를 마치고 어업피해보상 약정 체결 후 2031년 상업운전에 들어갈 계획입니다.</t>
+          <t>국민의힘 경북지사 예비후보들이 지역 주요 인사의 지지선언을 이끌어내며 세 불리기 경쟁을 가속화하고 있다. 김재원 예비후보는 박승호 전 포항시장과 포항지진 범시민대책본부의 지지를 받았으며, 특히 포항지진 범시민대책본부는 과거 수십만 명의 지진 피해 시민소송을 주도했던 단체로 소개되었다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>기사는 사업자와 대책위 간 '상생 협약'을 통해 갈등이 해결될 가능성을 언급하고 있습니다. 이는 분쟁이 소송으로 이어지기보다는 합의를 통해 해결되고 있음을 시사하므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 경북지사 예비후보들의 정치적 지지 선언에 대한 내용으로, 소송금융 투자 대상이 될 만한 새로운 법적 분쟁이나 진행 중인 사건을 다루고 있지 않습니다. 포항지진 범시민대책본부가 과거 '수십만의 지진피해 시민소송을 주도'했다고 언급되지만, 이는 이미 종결된 사건에 대한 역사적 언급으로 판단됩니다. (부적합 조건: 이미 종결된 사건 또는 신규 사건 아님)</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>어업피해 대상 어민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>통영 욕지도 해상풍력단지 갈등 해결되나, 사업자와 대책위 상생 협약</t>
+          <t>‘이철우·김재원’국민의힘 경북지사 예비후보, 세불리기 경쟁 ‘가속...</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260402.99099000568</t>
+          <t>https://biz.heraldcorp.com/article/10709810?ref=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-04-02 12:19:52.623955+00:00</t>
+          <t>2026-04-04 00:31:25.252524+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C18" t="inlineStr"/>
-      <c r="D18" t="inlineStr"/>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 변경사항 안내 설명회 개최</t>
+          <t>고흥군 피해보상 지원사업 추진 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>구미코 컨벤션센터에서 환경책임보험사업단이 환경책임보험 설명회를 개최했다. 이 설명회는 환경오염 피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험사업단이 2026년 제도 변경사항을 안내하기 위해 마련되었다. 기사는 특정 환경오염 사건이 아닌 제도 자체에 대한 정보를 다루고 있다.</t>
+          <t>고흥군이 야생동물로 인한 농작물 피해를 입은 농·임·어업인의 경제적 부담을 덜기 위해 '야생동물에 의한 농작물 등 피해보상 지원사업'을 추진한다. 이 사업을 통해 피해 농가에 최대 500만 원까지 보상금을 지원할 예정이다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>해당 기사는 환경책임보험 제도 및 설명회 개최에 대한 정보 전달 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>야생동물에 의한 피해로, 소송금융의 핵심인 명확한 책임 주체(피고)가 특정되지 않습니다. 고흥군은 피해 보상 주체이지 소송 상대방이 아니며, 개별 피해 규모(최대 500만 원)가 소송금융 투자 대상으로 보기에 매우 작습니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 500만 원</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>구미코 컨벤션센터, 환경책임보험 설명회 개최…2026 제도 변경사항 안...</t>
+          <t>야생동물 피해 잇따라  고흥군, 농가에 최대 500만 원 보상 지원</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>businesskorea.co.kr</t>
+          <t>dtnews24.com</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-04-02</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=266750</t>
+          <t>http://www.dtnews24.com/news/articleView.html?idxno=809817</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-04-02 12:15:52.202762+00:00</t>
+          <t>2026-04-03 12:19:39.838296+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C19" t="inlineStr"/>
-      <c r="D19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
-          <t>산불 피해 복구 및 지원을 위한 특별법 제정 및 특별재생계획 수립, 복구 사업 진행 중</t>
+          <t>진주시장 예비후보의 환경 문제 해결 공약</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 발생 1년 후, 안동·의성·청송·영덕 4개 시·군 24개 지구에 총사업비 1680억원을 투입하여 마을공동체 회복사업이 차질 없이 추진되고 있습니다. 지난해 10월 제정된 특별법에 따라 복합시설 건립도 추진 중이며, 2027년 국비 확보를 목표로 합니다. 기사는 피해 복구 현황에 중점을 두고 있습니다.</t>
+          <t>진주시장 예비후보 김권수는 소각장 문제 해결을 위한 종합대책을 발표했다. 그는 조례 개정을 통한 피해보상 기준 명확화, 주민 참여형 의사결정 구조 법제화, 환경관리 기준 강화 및 위반 시 처벌 규정 도입을 공약했다. 이는 특정 법적 분쟁이 아닌, 환경 문제 해결을 위한 정책 제안에 관한 내용이다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>기사는 자연재해로 인한 산불 피해와 정부 주도의 복구 사업에 초점을 맞추고 있으며, 산불 발생의 원인이나 특정 주체의 책임에 대한 언급이 없어 소송을 제기할 명확한 상대방이 특정되지 않습니다 (적합 조건 1, 2, 5 미충족). 소송금융은 특정 피고를 상대로 한 법적 청구를 전제로 하므로, 본 사건은 투자 대상으로 부적합합니다.</t>
+          <t>기사는 진주시장 예비후보의 환경 문제 해결 공약에 대한 내용으로, 특정 사건에 대한 법적 분쟁이 아님. 적합 조건 1(상대방 책임), 2(상대방 자력), 4(피해 규모), 5(증거), 6(공적 절차)이 전혀 파악되지 않아 소송금융 투자 대상으로서의 구체적인 사건 요건을 충족하지 못함.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>1680억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>4개 시·군, 24개 지구 이재민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 피해 1년…마을공동체 회복 ‘착착’</t>
+          <t>김권수 진주시장 예비후보,  소각장 문제 더 미룰 수 없다 ...종합대책 ...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260401500529</t>
+          <t>https://www.kukinews.com/article/view/kuk202604030133</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-04-02 00:16:31.076309+00:00</t>
+          <t>2026-04-03 12:18:57.676851+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>피해보상대책위 활동 및 인허가 취소 촉구</t>
+          <t>산불피해 특별법 제정, 행정안전부와 복합시설 건립 협의 및 사전 연구 용역 진행 중</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>풍력발전 피해보상대책위가 영백 풍력발전 사업소 앞에서 풍력발전사업 인허가 취소를 촉구하는 집회를 가질 예정이라는 사회 일정 보도입니다. 구체적인 피해 내용이나 사건 경위는 언급되지 않았습니다.</t>
+          <t>경북, 경남, 울산 지역의 초대형 산불 피해 복구를 위해 특별법이 제정되었으며, 4개 시군에 1680억 원이 투입될 예정이다. 현재 행정안전부와 복합시설 건립을 위한 협의 및 사전 연구 용역이 진행 중이다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>기사는 풍력발전 피해보상대책위의 인허가 취소 촉구 활동을 언급하여 집단적 피해 가능성(적합 조건 3)을 시사하지만, 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모, 증거 유무 등 소송금융 투자 판단에 필요한 정보가 극히 부족하여 적합도 평가가 어렵습니다.</t>
+          <t>기사는 산불 피해에 대한 정부의 회복 및 지원 노력에 초점을 맞추고 있으며, 특정 가해자나 책임 주체가 명시되어 있지 않아 소송금융의 핵심 요소인 소송 상대방을 특정하기 어렵다. 특별법은 피해 구제를 위한 것이지, 특정 주체의 책임을 묻는 소송을 전제로 하지 않는다. 따라서 적합 조건 1(상대방 책임 명확)과 2(상대방 자력 충분)가 충족되지 않아 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최소 1680억 원 이상 (복구 투입 예산 기준)</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>경북, 경남, 울산 4개 시군 주민 다수</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>[오늘의 주요 사회 일정] 광주·전남(4월1일 수요일)</t>
+          <t>경북 산불피해지역 회복 집중···4개 시군에 1680억 투입한다</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>econonews.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433730</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403039</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-04-01 12:26:29.276923+00:00</t>
+          <t>2026-04-03 12:17:25.450528+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C21" t="inlineStr"/>
-      <c r="D21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
-          <t>초대형 산불 피해구제 및 지원 특별법 제정, 복합시설 건립을 위한 행정안전부 협의 및 연구 용역 진행 중</t>
+          <t>환경오염 피해 예방 교육 진행 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>경북, 경남, 울산 지역의 초대형 산불 피해 복구를 위해 '초대형산불 피해구제 및 지원 등을 위한 특별법'이 제정되었다. 현재 행정안전부와 협의를 통해 산불 피해 공동체 복합시설 건립을 위한 사전 연구 용역이 추진 중이다.</t>
+          <t>환경책임보험사업단이 군산시 지역협의체를 통해 관내 초등학생을 대상으로 생활밀착형 화학안전 교육 프로그램을 지원합니다. 군산 지역의 산업단지 특성을 고려하여 환경안전 의식을 높이고 사고 예방을 위한 통합관리 모델을 구축하는 것이 목표입니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>이 기사는 초대형 산불 피해에 대한 정부의 지원 및 복구 노력에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명시되어 있지 않습니다. 소송금융 투자를 위한 핵심 요소인 상대방의 책임 명확성 및 특정 가능한 피고가 부재하여 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 환경오염 피해 예방을 위한 화학안전 교육 프로그램에 대한 내용으로, 실제 발생한 환경오염 피해나 특정 가해자가 존재하지 않습니다. 따라서 소송금융 투자 대상이 될 수 있는 분쟁이나 손해배상 청구의 여지가 없습니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>경북도, 초대형 산불 상흔 딛고 미래형 마을로 재창조</t>
+          <t>환경책임보험사업단, 군산시 지역협의체 통해 관내 초등학생 화학안전...</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-03</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=598149</t>
+          <t>https://www.khan.co.kr/article/202604031020018</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-04-01 12:25:29.092917+00:00</t>
+          <t>2026-04-03 12:16:12.770808+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
-      <c r="D22" t="inlineStr"/>
-      <c r="E22" t="inlineStr"/>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>기후변화의 아동 건강 영향에 대한 문제 제기 (책 출간)</t>
+        </is>
+      </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>대구 엑스코에서 환경책임보험사업단 주관으로 전국설명회가 진행되었습니다. 이 설명회는 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험의 요율체계 개편 내용을 안내하기 위해 마련되었습니다. 환경책임보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
+          <t>소아과 의사가 쓴 책 '아이들이 쉬는 숨'은 기후변화가 아동의 건강에 미치는 치명적인 영향을 고발한다. 알레르기, 일사병, 호흡기 질환, 기후 우울증 등 다양한 피해를 겪는 아이들의 사례를 통해 어른들의 무책임함을 지적하며, 기후 재앙으로부터 아이들을 보호하기 위한 어른들의 책임과 행동을 촉구한다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>해당 기사는 환경책임보험의 요율체계 개편 설명회에 대한 정보성 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>이 기사는 특정 사건이나 법적 분쟁을 다루는 것이 아니라, 기후변화가 아동 건강에 미치는 광범위한 영향을 다룬 책에 대한 서평입니다. 특정 피고를 명확히 특정하기 어렵고, 개별 피해와 기후변화 간의 직접적인 법적 인과관계 입증이 매우 복잡하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>전 세계 5세 미만 아동 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>대구 엑스코서 환경책임보험 전국설명회 진행…요율체계 개편 설명</t>
+          <t>어른들이 만든 기후재앙, 아이들이 들이마셨다[책과 삶]</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=514082</t>
+          <t>https://www.khan.co.kr/article/202604021954005</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-04-01 12:16:41.608258+00:00</t>
+          <t>2026-04-02 12:31:06.886652+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>뷔나에너지</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>새만금신공항 기본계획 취소 1심 판결 후 집행정지 신청 기각, 즉시항고 진행 중</t>
+          <t>사업자와 대책위 간 상생 협약 논의 및 체결 진행 중</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>시민단체들이 새만금 국제공항 기본계획 취소 소송에서 1심 승소했으나, 사업 집행정지 신청은 기각되자 이에 불복해 즉시항고했습니다. 법원은 소음 피해가 미미하고 회복하기 어려운 손해로 보기 어렵다고 판단했으며, 시민단체는 조류충돌 위험과 갯벌 훼손을 무시한 판결이라며 비판하고 있습니다.</t>
+          <t>통영 욕지도 해상풍력단지 조성과 관련하여 사업자 뷔나에너지와 대책위 간의 갈등이 상생 협약을 통해 해결될 조짐을 보이고 있습니다. 2028년 상반기까지 상세 지반 조사 및 설계를 마치고 어업피해보상 약정 체결 후 2031년 상업운전에 들어갈 계획입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>법원이 소음 피해를 '미미하며 금전 보상이 불가능한 정도가 아니다'라고 판단하여, 소송금융 투자에 필요한 대규모 금전적 피해 회수 가능성이 낮습니다. (피해 규모가 큼 조건 미흡) 또한, 소송의 주된 목적이 공항 건설 중단(비금전적 구제)으로 보여, 소송금융의 핵심인 금전적 회수 가능성이 불확실합니다.</t>
+          <t>기사는 사업자와 대책위 간 '상생 협약'을 통해 갈등이 해결될 가능성을 언급하고 있습니다. 이는 분쟁이 소송으로 이어지기보다는 합의를 통해 해결되고 있음을 시사하므로, 소송금융 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>어업피해 대상 어민 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>시민단체, 새만금 국제공항 집행정지 기각 불복해 즉시항고</t>
+          <t>통영 욕지도 해상풍력단지 갈등 해결되나, 사업자와 대책위 상생 협약</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6493668?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331092915</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260402.99099000568</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-31 12:43:45.862628+00:00</t>
+          <t>2026-04-02 12:19:52.623955+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C24" t="inlineStr"/>
-      <c r="D24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
-          <t>경북도와 피해자단체가 산불 피해 추가지원 및 지역 재건을 위한 위원회를 구성하고 논의 중</t>
+          <t>환경책임보험 제도 변경사항 안내 설명회 개최</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>경북도와 피해자단체가 산불 피해 추가지원 및 지역 재건을 위한 위원회를 구성했습니다. 이 위원회는 경북도 행정부지사를 비롯한 실국장들과 민간위원들이 참여하여 피해 현장의 절박한 상황을 논의하고 있습니다.</t>
+          <t>구미코 컨벤션센터에서 환경책임보험사업단이 환경책임보험 설명회를 개최했다. 이 설명회는 환경오염 피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험사업단이 2026년 제도 변경사항을 안내하기 위해 마련되었다. 기사는 특정 환경오염 사건이 아닌 제도 자체에 대한 정보를 다루고 있다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 경북도의 추가 지원 및 지역 재건 위원회 구성에 초점을 맞추고 있으며, 소송의 상대방이 될 수 있는 책임 주체가 명확히 특정되지 않습니다. 따라서 소송금융 투자에 필요한 '상대방 책임 명확성' 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 환경책임보험 제도 및 설명회 개최에 대한 정보 전달 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>경북도, ‘피해지원 및 재건위원회’와 산불추가피해 지원 머리 맞대</t>
+          <t>구미코 컨벤션센터, 환경책임보험 설명회 개최…2026 제도 변경사항 안...</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>businesskorea.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-02</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=597917</t>
+          <t>https://www.businesskorea.co.kr/news/articleView.html?idxno=266750</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-31 12:40:58.947132+00:00</t>
+          <t>2026-04-02 12:15:52.202762+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C25" t="inlineStr"/>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>늑대 포획 및 야생공원 이송 완료</t>
+          <t>산불 피해 복구 및 지원을 위한 특별법 제정 및 특별재생계획 수립, 복구 사업 진행 중</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>독일 함부르크 쇼핑몰에서 한 여성이 늑대에게 얼굴을 물려 병원으로 이송되는 사건이 발생했습니다. 피해자는 쇼핑몰 유리문에 갇힌 늑대를 도우려다 사고를 당했으며, 해당 늑대는 포획되어 야생공원으로 옮겨졌습니다. 독일에서 야생 늑대가 인간을 공격한 것은 1998년 늑대 재서식 이후 처음으로 알려졌습니다.</t>
+          <t>경북 초대형 산불 발생 1년 후, 안동·의성·청송·영덕 4개 시·군 24개 지구에 총사업비 1680억원을 투입하여 마을공동체 회복사업이 차질 없이 추진되고 있습니다. 지난해 10월 제정된 특별법에 따라 복합시설 건립도 추진 중이며, 2027년 국비 확보를 목표로 합니다. 기사는 피해 복구 현황에 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>늑대라는 야생동물에 의한 공격으로, 특정 인간 주체의 명확한 법적 책임을 입증하기 매우 어려워 상대방 책임이 불분명합니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 소송금융 투자에 적합할 만큼의 대규모 피해로 보기도 어렵습니다.</t>
+          <t>기사는 자연재해로 인한 산불 피해와 정부 주도의 복구 사업에 초점을 맞추고 있으며, 산불 발생의 원인이나 특정 주체의 책임에 대한 언급이 없어 소송을 제기할 명확한 상대방이 특정되지 않습니다 (적합 조건 1, 2, 5 미충족). 소송금융은 특정 피고를 상대로 한 법적 청구를 전제로 하므로, 본 사건은 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1680억원</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>4개 시·군, 24개 지구 이재민 다수</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>독일 도심 한복판 쇼핑몰서 늑대가 여성 얼굴 공격</t>
+          <t>경북 초대형 산불 피해 1년…마을공동체 회복 ‘착착’</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12004091</t>
+          <t>https://www.nongmin.com/article/20260401500529</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-31 12:37:55.530149+00:00</t>
+          <t>2026-04-02 00:16:31.076309+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr"/>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>영백 풍력발전 사업소</t>
+        </is>
+      </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>늑대 포획 및 야생공원 이동 조치</t>
+          <t>피해보상대책위 활동 및 인허가 취소 촉구</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>독일 함부르크 시내 쇼핑몰에서 야생 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입혔습니다. 피해자는 유리문을 통과하지 못하는 늑대를 도우려다 사고를 당했으며, 당국은 늑대를 포획하여 야생공원으로 옮겼습니다. 이는 1998년 늑대 복원 이후 독일에서 야생 늑대가 인간을 공격한 첫 사례로 알려졌습니다.</t>
+          <t>풍력발전 피해보상대책위가 영백 풍력발전 사업소 앞에서 풍력발전사업 인허가 취소를 촉구하는 집회를 가질 예정이라는 사회 일정 보도입니다. 구체적인 피해 내용이나 사건 경위는 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>야생 늑대에 의한 사고로 특정 주체의 명확한 법적 책임(상대방 책임)을 입증하기 어려우며, 피해자가 늑대를 도우려다 발생한 점도 고려되어 소송의 난이도가 높습니다. 또한, 단일 피해자 발생 사건으로 집단적 피해에 해당하지 않아 소송금융 투자 매력이 낮습니다.</t>
+          <t>기사는 풍력발전 피해보상대책위의 인허가 취소 촉구 활동을 언급하여 집단적 피해 가능성(적합 조건 3)을 시사하지만, 사건의 구체적인 내용, 상대방의 책임 명확성, 피해 규모, 증거 유무 등 소송금융 투자 판단에 필요한 정보가 극히 부족하여 적합도 평가가 어렵습니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>1명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>독일 시내 한복판서 늑대가 사람 물어</t>
+          <t>[오늘의 주요 사회 일정] 광주·전남(4월1일 수요일)</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>econonews.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260331194700082?input=1195m</t>
+          <t>http://www.econonews.co.kr/news/articleView.html?idxno=433730</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-31 12:32:08.754160+00:00</t>
+          <t>2026-04-01 12:26:29.276923+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C27" t="inlineStr"/>
       <c r="D27" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>산불 피해구제 특별법안 의결 및 특위 활동 종료</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 제정, 복합시설 건립을 위한 행정안전부 협의 및 연구 용역 진행 중</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>경북, 경남, 울산 초대형 산불 피해 구제 및 지원을 위한 특별법안이 의결되었으며, 산불특위 활동이 마무리되었습니다. 기사는 피해 지원의 제도적 기반 마련과 산불 예방 및 복구 방안에 대한 논의를 다루고 있습니다.</t>
+          <t>경북, 경남, 울산 지역의 초대형 산불 피해 복구를 위해 '초대형산불 피해구제 및 지원 등을 위한 특별법'이 제정되었다. 현재 행정안전부와 협의를 통해 산불 피해 공동체 복합시설 건립을 위한 사전 연구 용역이 추진 중이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>기사는 대규모 산불 피해에 대한 입법적 구제 및 지원 방안 마련에 초점을 맞추고 있으며, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 초대형 산불 피해에 대한 정부의 지원 및 복구 노력에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명시되어 있지 않습니다. 소송금융 투자를 위한 핵심 요소인 상대방의 책임 명확성 및 특정 가능한 피고가 부재하여 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>산불특위 '마침표'…숲 가꾸기·임도 갈등 여전 숙제</t>
+          <t>경북도, 초대형 산불 상흔 딛고 미래형 마을로 재창조</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403002</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=598149</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-31 12:22:08.292261+00:00</t>
+          <t>2026-04-01 12:25:29.092917+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C28" t="inlineStr"/>
       <c r="D28" t="inlineStr"/>
-      <c r="E28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>DB손해보험은 환경오염피해구제법 개정에 따라 환경책임보험의 보험료 산정 시 사업장 위험도를 직접 평가하는 부수업무를 시작한다. 이는 환경오염 사고 발생 시 타인의 피해를 보장하는 의무보험의 요율 산정 체계를 강화하고, 개별 사업장의 위험 수준을 세부적으로 반영하기 위함이다. DB손보는 현장 실태평가를 통해 오염 위험도를 측정하고 최대 피해 규모를 예측하여 보험료에 반영할 예정이다.</t>
+          <t>대구 엑스코에서 환경책임보험사업단 주관으로 전국설명회가 진행되었습니다. 이 설명회는 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립된 환경책임보험의 요율체계 개편 내용을 안내하기 위해 마련되었습니다. 환경책임보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환경오염 사고나 피해를 다루는 것이 아니라, 환경책임보험 관련 법규 개정과 보험사의 대응 방안을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방의 책임, 피해 규모, 피해자 집단 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 환경책임보험의 요율체계 개편 설명회에 대한 정보성 기사로, 특정 환경오염 피해 사건이나 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 파악되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>DB손보, 환경책임보험 '현장 실태평가' 직접 나선다</t>
+          <t>대구 엑스코서 환경책임보험 전국설명회 진행…요율체계 개편 설명</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>asiatoday.co.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.asiatoday.co.kr/view.php?key=20260331010009612</t>
+          <t>https://www.kbsm.net/news/view.php?idx=514082</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-31 12:21:42.890139+00:00</t>
+          <t>2026-04-01 12:16:41.608258+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr"/>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>국회 산불피해지원특위 활동 종료, 특별법 제정 및 피해복구·지역재건위 설치</t>
+          <t>새만금신공항 기본계획 취소 1심 판결 후 집행정지 신청 기각, 즉시항고 진행 중</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>국회 산불피해지원특위가 활동을 종료하며 초대형산불 피해구제지원 특별법을 제정하고 국무총리 소속 피해복구·지역재건위를 설치했다. 이 기사는 산불 피해자들을 위한 입법 및 행정적 지원 노력에 초점을 맞추고 있으며, 특정 책임 주체나 진행 중인 소송에 대한 정보는 포함하고 있지 않다.</t>
+          <t>시민단체들이 새만금 국제공항 기본계획 취소 소송에서 1심 승소했으나, 사업 집행정지 신청은 기각되자 이에 불복해 즉시항고했습니다. 법원은 소음 피해가 미미하고 회복하기 어려운 손해로 보기 어렵다고 판단했으며, 시민단체는 조류충돌 위험과 갯벌 훼손을 무시한 판결이라며 비판하고 있습니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>이 기사는 초대형산불 피해자들을 위한 입법 및 행정적 지원 노력에 초점을 맞추고 있다. 특정 책임 주체가 명확히 언급되지 않아(적합 조건 1 미충족) 소송 상대방을 특정하기 어렵고, 진행 중이거나 예정된 소송에 대한 정보도 없어 소송금융 투자 대상으로 적합하지 않다. 다만, 집단적 피해 발생 및 공적 절차 진행(적합 조건 3, 4, 6 충족)은 확인된다.</t>
+          <t>법원이 소음 피해를 '미미하며 금전 보상이 불가능한 정도가 아니다'라고 판단하여, 소송금융 투자에 필요한 대규모 금전적 피해 회수 가능성이 낮습니다. (피해 규모가 큼 조건 미흡) 또한, 소송의 주된 목적이 공항 건설 중단(비금전적 구제)으로 보여, 소송금융의 핵심인 금전적 회수 가능성이 불확실합니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>국회 산불피해지원특위 활동 종료… 초대형산불 피해구제지원법 제정 성...</t>
+          <t>시민단체, 새만금 국제공항 집행정지 기각 불복해 즉시항고</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353739</t>
+          <t>https://www.nocutnews.co.kr/news/6493668?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260331092915</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-31 12:21:18.242796+00:00</t>
+          <t>2026-03-31 12:43:45.862628+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>초대형 산불 피해구제 및 지원 특별법 제정 및 연구용역 진행 중</t>
+          <t>경북도와 피해자단체가 산불 피해 추가지원 및 지역 재건을 위한 위원회를 구성하고 논의 중</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>경북도가 초대형 산불 발생 1년을 맞아 복구 현황과 미래형 마을 조성 계획을 발표했습니다. '경북·경남·울산 초대형 산불 피해구제 및 지원 특별법'에 따라 공동체 복합시설 건립이 추진되며, 행정안전부와 협의하여 사전 연구용역을 진행 중입니다. 2027년 국비 확보를 목표로 하고 있으며, 피해 복구 및 지원에 대한 정부 차원의 노력이 강조됩니다.</t>
+          <t>경북도와 피해자단체가 산불 피해 추가지원 및 지역 재건을 위한 위원회를 구성했습니다. 이 위원회는 경북도 행정부지사를 비롯한 실국장들과 민간위원들이 참여하여 피해 현장의 절박한 상황을 논의하고 있습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>해당 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력에 초점을 맞추고 있으며, 소송금융 투자에 필수적인 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'이라는 적합 조건이 충족되지 않습니다. 산불의 원인이나 책임 주체가 특정되지 않아 소송의 대상이 불분명합니다.</t>
+          <t>기사는 산불 피해에 대한 경북도의 추가 지원 및 지역 재건 위원회 구성에 초점을 맞추고 있으며, 소송의 상대방이 될 수 있는 책임 주체가 명확히 특정되지 않습니다. 따라서 소송금융 투자에 필요한 '상대방 책임 명확성' 조건이 충족되지 않아 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>경북도, 초대형 산불 1년…복구 넘어 '미래형 마을' 만든다</t>
+          <t>경북도, ‘피해지원 및 재건위원회’와 산불추가피해 지원 머리 맞대</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>news.dealsitetv.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>https://news.dealsitetv.com/articles/167841</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=597917</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-31 12:20:04.955314+00:00</t>
+          <t>2026-03-31 12:40:58.947132+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr"/>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>독일 정부 (잠재적)</t>
+        </is>
+      </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>경북도 주도 마을공동체 회복사업 진행 중, 특별법 제정 및 복합시설 건립 추진</t>
+          <t>늑대 포획 및 야생공원 이송 완료</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>경상북도가 지난해 3월 발생한 초대형 산불 피해 지역의 마을공동체 회복사업을 추진 중입니다. 안동, 의성, 청송, 영덕 4개 시군 24개 지구에 총 1,680억 원을 투입하여 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 병행하고 있습니다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되며, 2027년 국비 확보를 목표로 하고 있습니다.</t>
+          <t>독일 함부르크 쇼핑몰에서 한 여성이 늑대에게 얼굴을 물려 병원으로 이송되는 사건이 발생했습니다. 피해자는 쇼핑몰 유리문에 갇힌 늑대를 도우려다 사고를 당했으며, 해당 늑대는 포획되어 야생공원으로 옮겨졌습니다. 독일에서 야생 늑대가 인간을 공격한 것은 1998년 늑대 재서식 이후 처음으로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>기사에서 산불의 원인이나 특정 책임 주체가 명확히 명시되지 않아 '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 또한, 진행 중인 공적 절차는 피해 복구 및 지원에 관한 것이며, 특정 주체의 위법 행위에 대한 조사나 처분 절차가 아니므로 '이미 공적 절차(소송 제외)가 진행 중임' 조건도 해당하지 않습니다. 소송금융의 핵심 전제인 소송 상대방과 그 책임이 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>늑대라는 야생동물에 의한 공격으로, 특정 인간 주체의 명확한 법적 책임을 입증하기 매우 어려워 상대방 책임이 불분명합니다. 또한 단일 피해자 사건으로 집단적 피해에 해당하지 않으며, 소송금융 투자에 적합할 만큼의 대규모 피해로 보기도 어렵습니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>1,680억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>4개 시군, 24개 지구의 이재민 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>경북도, 초대형 산불 피해지 ‘공동체 회복’ 속도</t>
+          <t>독일 도심 한복판 쇼핑몰서 늑대가 여성 얼굴 공격</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/region/article/all/20260331/133642624/1</t>
+          <t>https://www.mk.co.kr/article/12004091</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:32.184113+00:00</t>
+          <t>2026-03-31 12:37:55.530149+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>경북도 주관 산불 피해 복구 및 공동체 회복 사업 진행 중, 특별법 제정 및 행정절차 추진</t>
+          <t>늑대 포획 및 야생공원 이동 조치</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>지난해 경북 북부 지역에 발생한 초대형 산불로 주거시설, 농경지, 산림 등이 광범위하게 소실되었으며, 이재민들은 임시 거처에서 생활하고 있다. 경북도는 총사업비 1680억원을 투입하여 마을 공동체 회복 사업을 추진 중이며, 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 통해 피해 복구에 속도를 내고 있다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되고 있다.</t>
+          <t>독일 함부르크 시내 쇼핑몰에서 야생 늑대가 여성 쇼핑객의 얼굴을 물어 부상을 입혔습니다. 피해자는 유리문을 통과하지 못하는 늑대를 도우려다 사고를 당했으며, 당국은 늑대를 포획하여 야생공원으로 옮겼습니다. 이는 1998년 늑대 복원 이후 독일에서 야생 늑대가 인간을 공격한 첫 사례로 알려졌습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>산불은 자연재해로, 기사 내용만으로는 특정 주체의 명확한 책임 소재를 파악하기 어렵습니다. 따라서 소송의 상대방을 특정하기 어렵고, 소송금융 투자에 필요한 명확한 법적 청구 근거가 부족합니다. 기사는 피해 복구 및 지원에 초점을 맞추고 있습니다.</t>
+          <t>야생 늑대에 의한 사고로 특정 주체의 명확한 법적 책임(상대방 책임)을 입증하기 어려우며, 피해자가 늑대를 도우려다 발생한 점도 고려되어 소송의 난이도가 높습니다. 또한, 단일 피해자 발생 사건으로 집단적 피해에 해당하지 않아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>1680억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>이재민 다수</t>
+          <t>1명</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>“산불 발생 1년 지났는데”…이제서야 피해 복구에 속도감 낸다</t>
+          <t>독일 시내 한복판서 늑대가 사람 물어</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029607016&amp;code=61121111&amp;cp=nv</t>
+          <t>https://www.yna.co.kr/view/AKR20260331194700082?input=1195m</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-31 00:16:24.743728+00:00</t>
+          <t>2026-03-31 12:32:08.754160+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C33" t="inlineStr"/>
-      <c r="D33" t="inlineStr"/>
-      <c r="E33" t="inlineStr"/>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>산불 피해구제 특별법안 의결 및 특위 활동 종료</t>
+        </is>
+      </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>이 기사는 강과 산 같은 자연물에 법인격을 부여하여 법적 보호를 받을 수 있도록 하는 개념을 논하고 있습니다. 인간 신체 훼손이 처벌 대상인 것처럼 자연 생태계 훼손도 법의 보호를 받아야 한다는 주장을 담고 있습니다.</t>
+          <t>경북, 경남, 울산 초대형 산불 피해 구제 및 지원을 위한 특별법안이 의결되었으며, 산불특위 활동이 마무리되었습니다. 기사는 피해 지원의 제도적 기반 마련과 산불 예방 및 복구 방안에 대한 논의를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>해당 기사는 강과 산에 법인격을 부여하는 법철학적, 개념적 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 주체, 피해, 상대방, 증거 등이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
+          <t>기사는 대규모 산불 피해에 대한 입법적 구제 및 지원 방안 마련에 초점을 맞추고 있으며, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>[썰물밀물] 산신령에게 법인격을</t>
+          <t>산불특위 '마침표'…숲 가꾸기·임도 갈등 여전 숙제</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-30</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319857</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=403002</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-30 13:17:20.571006+00:00</t>
+          <t>2026-03-31 12:22:08.292261+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C34" t="inlineStr"/>
+      <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
-          <t>대법원 최종 승소</t>
+          <t>환경오염피해구제법 개정 및 보험사 대응</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>경남 사천 모례마을 주민들이 인근 조선소를 상대로 환경오염 손해배상 소송을 제기했습니다. 주민들은 산화철 분진으로 인한 건강 악화와 생활권 침해를 주장했으며, 1심 패소 후 항소심을 거쳐 2023년 최종 승소했습니다.</t>
+          <t>DB손해보험은 환경오염피해구제법 개정에 따라 환경책임보험의 보험료 산정 시 사업장 위험도를 직접 평가하는 부수업무를 시작한다. 이는 환경오염 사고 발생 시 타인의 피해를 보장하는 의무보험의 요율 산정 체계를 강화하고, 개별 사업장의 위험 수준을 세부적으로 반영하기 위함이다. DB손보는 현장 실태평가를 통해 오염 위험도를 측정하고 최대 피해 규모를 예측하여 보험료에 반영할 예정이다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>해당 사건은 '2023년 최종 승소'로 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
+          <t>본 기사는 특정 환경오염 사고나 피해를 다루는 것이 아니라, 환경책임보험 관련 법규 개정과 보험사의 대응 방안을 설명하고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 상대방의 책임, 피해 규모, 피해자 집단 등이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>모례마을 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>[로펌 스케일업] ‘환경·부동산 전문' 도시와사람... “재개발 속 일조...</t>
+          <t>DB손보, 환경책임보험 '현장 실태평가' 직접 나선다</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>asiatoday.co.kr</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/topics/law_firm/2026/03/30/U4QCKWJPYVFXPBS7IV4NBFEPHE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.asiatoday.co.kr/view.php?key=20260331010009612</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-30 00:35:23.613976+00:00</t>
+          <t>2026-03-31 12:21:42.890139+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>산불 발생 1년 후 복구 및 예방 정책 논의</t>
+          <t>국회 산불피해지원특위 활동 종료, 특별법 제정 및 피해복구·지역재건위 설치</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>울산시 녹지공원과 산림팀장과의 인터뷰로, 1년 전 울주군에서 발생한 대형 산불(1190ha 피해)의 복구 현황과 현재 산불 예방 대책에 대해 다룹니다. 인명 피해 없이 진화되었으며, 위험목 제거 및 사방지 복구 작업이 진행 중이고, 산불에 강한 활엽수림으로 복구 조림을 추진할 계획입니다. 시민들에게 산불 예방을 위한 당부 말씀도 전달합니다.</t>
+          <t>국회 산불피해지원특위가 활동을 종료하며 초대형산불 피해구제지원 특별법을 제정하고 국무총리 소속 피해복구·지역재건위를 설치했다. 이 기사는 산불 피해자들을 위한 입법 및 행정적 지원 노력에 초점을 맞추고 있으며, 특정 책임 주체나 진행 중인 소송에 대한 정보는 포함하고 있지 않다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>기사는 산불 피해 복구 및 예방 정책에 초점을 맞추고 있으며, 특정 산불의 발생 원인이나 책임 주체를 명확히 언급하지 않습니다. 따라서 소송 상대방을 특정하기 어렵고, 인명 피해 없이 진화되었다고 명시되어 집단적 피해나 구체적인 피해 금액을 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
+          <t>이 기사는 초대형산불 피해자들을 위한 입법 및 행정적 지원 노력에 초점을 맞추고 있다. 특정 책임 주체가 명확히 언급되지 않아(적합 조건 1 미충족) 소송 상대방을 특정하기 어렵고, 진행 중이거나 예정된 소송에 대한 정보도 없어 소송금융 투자 대상으로 적합하지 않다. 다만, 집단적 피해 발생 및 공적 절차 진행(적합 조건 3, 4, 6 충족)은 확인된다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>[MBC가 만난 사람] 김환근 울산시 녹지공원과 산림팀장</t>
+          <t>국회 산불피해지원특위 활동 종료… 초대형산불 피해구제지원법 제정 성...</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>usmbc.co.kr</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.usmbc.co.kr/NewsArticle/832178</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1353739</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-30 00:29:34.733016+00:00</t>
+          <t>2026-03-31 12:21:18.242796+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C36" t="inlineStr"/>
-      <c r="D36" t="inlineStr"/>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>산불 피해 특별법 제정 언급</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 제정 및 연구용역 진행 중</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>기사는 한 정치인이 산불 피해자들을 위한 사각지대 해소와 특별법 제정을 위해 출마했음을 언급합니다. 이는 산불 피해자들이 여전히 남아있으며, 이들을 위한 추가적인 조치가 필요함을 시사합니다.</t>
+          <t>경북도가 초대형 산불 발생 1년을 맞아 복구 현황과 미래형 마을 조성 계획을 발표했습니다. '경북·경남·울산 초대형 산불 피해구제 및 지원 특별법'에 따라 공동체 복합시설 건립이 추진되며, 행정안전부와 협의하여 사전 연구용역을 진행 중입니다. 2027년 국비 확보를 목표로 하고 있으며, 피해 복구 및 지원에 대한 정부 차원의 노력이 강조됩니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>기사는 산불 피해자와 특별법 제정에 대해 언급하지만, 특정 소송 상대방이나 구체적인 법적 분쟁 상황이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 정보를 제공하지 않습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>해당 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력에 초점을 맞추고 있으며, 소송금융 투자에 필수적인 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'이라는 적합 조건이 충족되지 않습니다. 산불의 원인이나 책임 주체가 특정되지 않아 소송의 대상이 불분명합니다.</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[아침저널] 이철우  현역에 불리한 게임, 경북서 신뢰 쌓은 덕에 살아남...</t>
+          <t>경북도, 초대형 산불 1년…복구 넘어 '미래형 마을' 만든다</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>news.dealsitetv.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4074818</t>
+          <t>https://news.dealsitetv.com/articles/167841</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-30 00:28:51.505806+00:00</t>
+          <t>2026-03-31 12:20:04.955314+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
-      <c r="D37" t="inlineStr"/>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>정책/규제 관련 업데이트</t>
+          <t>경북도 주도 마을공동체 회복사업 진행 중, 특별법 제정 및 복합시설 건립 추진</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>이 기사는 석면분담금과 임금채권부담금이 간접공사비에 반영된다는 정책 변경을 보도한다. 석면분담금은 석면피해구제법에 따라 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원을 마련하는 데 목적을 둔다. 이는 특정 사건의 피해 발생이나 소송 가능성을 다루는 기사가 아닌, 제도적 변경에 대한 내용이다.</t>
+          <t>경상북도가 지난해 3월 발생한 초대형 산불 피해 지역의 마을공동체 회복사업을 추진 중입니다. 안동, 의성, 청송, 영덕 4개 시군 24개 지구에 총 1,680억 원을 투입하여 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 병행하고 있습니다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되며, 2027년 국비 확보를 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>이 기사는 석면분담금의 간접공사비 반영이라는 정책 변경을 다루며, 특정 사건의 피해 발생이나 소송 가능성을 제시하지 않습니다. 특정 잘못을 저지른 주체나 소송 상대방이 명확하지 않고(적합 조건 1 불충족), 새로운 피해 발생이나 집단적 피해(적합 조건 3, 4 불충족)에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사에서 산불의 원인이나 특정 책임 주체가 명확히 명시되지 않아 '상대방 책임이 비교적 명확함' 조건이 충족되지 않습니다. 또한, 진행 중인 공적 절차는 피해 복구 및 지원에 관한 것이며, 특정 주체의 위법 행위에 대한 조사나 처분 절차가 아니므로 '이미 공적 절차(소송 제외)가 진행 중임' 조건도 해당하지 않습니다. 소송금융의 핵심 전제인 소송 상대방과 그 책임이 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1,680억 원 이상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4개 시군, 24개 지구의 이재민 다수</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>석면분담금ㆍ임금채권부담금, 간접공사비에 반영</t>
+          <t>경북도, 초대형 산불 피해지 ‘공동체 회복’ 속도</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>dnews.co.kr</t>
+          <t>sports.donga.com</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603271356280750930</t>
+          <t>https://sports.donga.com/region/article/all/20260331/133642624/1</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-30 00:24:19.727222+00:00</t>
+          <t>2026-03-31 12:17:32.184113+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C38" t="inlineStr"/>
-      <c r="D38" t="inlineStr"/>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 논의 및 기후소송 동향 소개</t>
+          <t>경북도 주관 산불 피해 복구 및 공동체 회복 사업 진행 중, 특별법 제정 및 행정절차 추진</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 논의가 본격화되며, 비어있던 감축 경로를 시민 숙의를 통해 채워나갈 예정입니다. 기사에서는 헌법재판소 결정의 의미와 전 세계 기후소송 동향에 대한 전문가들의 발제 내용이 다뤄졌습니다.</t>
+          <t>지난해 경북 북부 지역에 발생한 초대형 산불로 주거시설, 농경지, 산림 등이 광범위하게 소실되었으며, 이재민들은 임시 거처에서 생활하고 있다. 경북도는 총사업비 1680억원을 투입하여 마을 공동체 회복 사업을 추진 중이며, 특별재생사업, 마을단위 복구재생사업, 마을기반 조성사업 등을 통해 피해 복구에 속도를 내고 있다. 지난해 제정된 특별법에 따라 복합시설 건립도 추진되고 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>해당 기사는 탄소중립기본법 개정 논의 및 전 세계 기후소송 동향을 소개하는 정책 및 학술적 내용으로, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 소송 진행 상황이 없어 적합 조건에 해당하지 않습니다.</t>
+          <t>산불은 자연재해로, 기사 내용만으로는 특정 주체의 명확한 책임 소재를 파악하기 어렵습니다. 따라서 소송의 상대방을 특정하기 어렵고, 소송금융 투자에 필요한 명확한 법적 청구 근거가 부족합니다. 기사는 피해 복구 및 지원에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1680억원</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>이재민 다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 본격화…비어있던 감축 경로, 시민 숙의로 메운다</t>
+          <t>“산불 발생 1년 지났는데”…이제서야 피해 복구에 속도감 낸다</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=366517</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=0029607016&amp;code=61121111&amp;cp=nv</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-29 12:58:01.259634+00:00</t>
+          <t>2026-03-31 00:16:24.743728+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr"/>
-      <c r="E39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>본 칼럼은 낙동강 물관리와 관련하여 부산시, 경남도, 환경부, 주민 대표 등이 참여하여 과학적 데이터를 기반으로 피해보상과 대책을 논의하고, 상생발전기금 조성 등 지역 지원 제도를 마련해야 한다고 강조합니다. 갈등을 넘어 협력으로 나아가야 할 필요성을 역설하고 있습니다.</t>
+          <t>이 기사는 강과 산 같은 자연물에 법인격을 부여하여 법적 보호를 받을 수 있도록 하는 개념을 논하고 있습니다. 인간 신체 훼손이 처벌 대상인 것처럼 자연 생태계 훼손도 법의 보호를 받아야 한다는 주장을 담고 있습니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>이 기사는 낙동강 물관리와 관련된 갈등 해결 및 상생 방안을 논의하는 칼럼으로, 특정 사건의 피해 발생이나 명확한 상대방의 책임이 명시되어 있지 않습니다. 소송금융 투자에 필요한 구체적인 피해 사실, 가해 주체, 손해 규모 등이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
+          <t>해당 기사는 강과 산에 법인격을 부여하는 법철학적, 개념적 논의를 다루고 있으며, 특정 사건이나 피해 사실을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 분쟁 주체, 피해, 상대방, 증거 등이 존재하지 않아 적합 조건에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>[경제인칼럼] 낙동강 물관리, 갈등을 넘어 협력으로- 조태영(한국수자원...</t>
+          <t>[썰물밀물] 산신령에게 법인격을</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-03-30</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485252</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1319857</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-29 12:19:56.953454+00:00</t>
+          <t>2026-03-30 13:17:20.571006+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr"/>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>조선소</t>
+        </is>
+      </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 추가 피해 지원 신청 접수 중</t>
+          <t>대법원 최종 승소</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>지난해 3월 경북 안동에서 발생한 초대형 산불로 2만6709ha의 산림이 피해를 입었으며, 1년이 지난 현재까지 복구 및 재건 작업이 진행 중이다. 정부는 특별법을 제정하여 1697억원의 재난지원금을 지급하고 임시 거주주택을 공급하는 등 피해 주민 지원에 총력을 기울이고 있다. 안동시는 추가 피해 지원 신청을 받고 있으며, 산림을 미래 성장 자원으로 전환하는 장기 구상도 추진 중이다.</t>
+          <t>경남 사천 모례마을 주민들이 인근 조선소를 상대로 환경오염 손해배상 소송을 제기했습니다. 주민들은 산화철 분진으로 인한 건강 악화와 생활권 침해를 주장했으며, 1심 패소 후 항소심을 거쳐 2023년 최종 승소했습니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>기사 내용상 산불 발생의 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮습니다. (적합 조건 1, 2 미충족) 기사는 주로 정부와 지자체의 복구 및 지원 노력에 초점을 맞추고 있습니다.</t>
+          <t>해당 사건은 '2023년 최종 승소'로 이미 종결된 사건이므로, 소송금융 투자 대상으로서의 신규성이 없습니다. 부적합 조건인 '이미 종결된 사건'에 해당합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>1697억원 (재난지원금 지급액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>다수 (피해 주민, 피해 산주)</t>
+          <t>모례마을 주민 다수</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>안동시  산림 미래 성장 자원으로 전환</t>
+          <t>[로펌 스케일업] ‘환경·부동산 전문' 도시와사람... “재개발 속 일조...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=614415</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/03/30/U4QCKWJPYVFXPBS7IV4NBFEPHE/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-29 12:18:11.783252+00:00</t>
+          <t>2026-03-30 00:35:23.613976+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>산불 피해구제 및 지원 특별법 제정 및 시행 중</t>
+          <t>산불 발생 1년 후 복구 및 예방 정책 논의</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>의성 초대형 산불 발생 1년 후, 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법이 제정되어 피해 주민 지원의 제도적 기반이 마련되었습니다. 안동시 등 지자체는 특별법 시행령에 따라 산불 피해 지역 주민들을 대상으로 추가 지원을 진행하고 있습니다.</t>
+          <t>울산시 녹지공원과 산림팀장과의 인터뷰로, 1년 전 울주군에서 발생한 대형 산불(1190ha 피해)의 복구 현황과 현재 산불 예방 대책에 대해 다룹니다. 인명 피해 없이 진화되었으며, 위험목 제거 및 사방지 복구 작업이 진행 중이고, 산불에 강한 활엽수림으로 복구 조림을 추진할 계획입니다. 시민들에게 산불 예방을 위한 당부 말씀도 전달합니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해 복구 및 지원을 위한 특별법 제정 및 시행에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명확히 언급되지 않습니다. 따라서 상대방 책임의 명확성(적합 조건 1)과 상대방의 자력(적합 조건 2)을 판단하기 어렵습니다. 집단적 피해와 피해 규모가 크다는 점은 확인되나, 소송금융의 핵심인 피고 특정 및 책임 입증이 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>기사는 산불 피해 복구 및 예방 정책에 초점을 맞추고 있으며, 특정 산불의 발생 원인이나 책임 주체를 명확히 언급하지 않습니다. 따라서 소송 상대방을 특정하기 어렵고, 인명 피해 없이 진화되었다고 명시되어 집단적 피해나 구체적인 피해 금액을 파악하기 어렵습니다. (적합 조건 1, 2, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>의성 초대형 산불 1년… 안동, 복구 넘어 미래로</t>
+          <t>[MBC가 만난 사람] 김환근 울산시 녹지공원과 산림팀장</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>usmbc.co.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828473</t>
+          <t>https://www.usmbc.co.kr/NewsArticle/832178</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-29 12:18:00.996759+00:00</t>
+          <t>2026-03-30 00:29:34.733016+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C42" t="inlineStr"/>
-      <c r="D42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 제정 추진 중 (2025년 10월 예정)</t>
+          <t>산불 피해 특별법 제정 언급</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>안동시를 비롯한 경북, 경남, 울산 지역은 초대형 산불 발생 1년을 맞아 일상 회복과 미래를 위한 노력을 지속하고 있습니다. 행정안전부 등 중앙부처에 특별법 제정을 건의했으며, 피해 주민과 정치권의 협력으로 2025년 10월 시행을 목표로 '경북·경남·울산 초대형산불 피해구제 및 지원 등에 관한 특별법' 제정이 추진되고 있습니다.</t>
+          <t>기사는 한 정치인이 산불 피해자들을 위한 사각지대 해소와 특별법 제정을 위해 출마했음을 언급합니다. 이는 산불 피해자들이 여전히 남아있으며, 이들을 위한 추가적인 조치가 필요함을 시사합니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해 주민에 대한 정부의 지원 및 특별법 제정 추진에 초점을 맞추고 있으며, 소송의 상대방이 될 수 있는 명확한 책임 주체가 특정되지 않습니다. (적합 조건 1, 2, 5 불충족) 피해 규모가 크고 집단적 피해가 발생했으나, 소송금융의 핵심인 책임 소재와 배상 주체가 불분명하여 투자 대상으로 부적합합니다.</t>
+          <t>기사는 산불 피해자와 특별법 제정에 대해 언급하지만, 특정 소송 상대방이나 구체적인 법적 분쟁 상황이 명시되어 있지 않아 소송금융 투자 대상으로 적합한 정보를 제공하지 않습니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>'초대형 산불 함께 이겨낸 1년'…안동시, 일상 회복 위에 새로운 미래를...</t>
+          <t>[아침저널] 이철우  현역에 불리한 게임, 경북서 신뢰 쌓은 덕에 살아남...</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>seoulwire.com</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>http://www.seoulwire.com/news/articleView.html?idxno=713873</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4074818</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:32.559533+00:00</t>
+          <t>2026-03-30 00:28:51.505806+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C43" t="inlineStr"/>
-      <c r="D43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
-          <t>특별법 제정 및 추가 지원 신청 접수 중, 마을 복구 사업 진행 중</t>
+          <t>정책/규제 관련 업데이트</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2025년 3월 안동에서 발생한 초대형 산불 1주기를 맞아 안동시가 피해 주민의 일상 회복과 지역 재도약을 위한 중장기 구상을 발표했습니다. 1697억 원 규모의 재난지원금 지급과 특별법 제정을 기반으로 복구 사업 및 주거 안정 대책이 진행 중이며, 피해지를 새로운 성장 거점으로 재편할 계획입니다.</t>
+          <t>이 기사는 석면분담금과 임금채권부담금이 간접공사비에 반영된다는 정책 변경을 보도한다. 석면분담금은 석면피해구제법에 따라 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원을 마련하는 데 목적을 둔다. 이는 특정 사건의 피해 발생이나 소송 가능성을 다루는 기사가 아닌, 제도적 변경에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>본 기사는 초대형 산불로 인한 피해와 정부 및 지자체의 복구 및 지원 노력을 다루고 있습니다. 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 자력'이 기사 내에서 전혀 특정되지 않아 소송 제기의 근거가 불분명합니다. (적합 조건 1, 2 미충족)</t>
+          <t>이 기사는 석면분담금의 간접공사비 반영이라는 정책 변경을 다루며, 특정 사건의 피해 발생이나 소송 가능성을 제시하지 않습니다. 특정 잘못을 저지른 주체나 소송 상대방이 명확하지 않고(적합 조건 1 불충족), 새로운 피해 발생이나 집단적 피해(적합 조건 3, 4 불충족)에 대한 내용이 아닙니다. 따라서 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>1697억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>'초대형 산불 1주기' 안동시, 일상 회복 넘어 미래 재창조 시동</t>
+          <t>석면분담금ㆍ임금채권부담금, 간접공사비에 반영</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>news.tf.co.kr</t>
+          <t>dnews.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>https://news.tf.co.kr/read/national/2307325.htm</t>
+          <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202603271356280750930</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:11.986066+00:00</t>
+          <t>2026-03-30 00:24:19.727222+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C44" t="inlineStr"/>
-      <c r="D44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
-          <t>특별법 제정, 추가 피해 지원 접수 및 마을 재건 사업 진행 중</t>
+          <t>탄소중립기본법 개정 논의 및 기후소송 동향 소개</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>안동시가 2025년 발생한 초대형 산불 1년을 맞아 피해 복구 성과를 점검하고 미래 성장 전략을 추진 중이다. 재난지원금 1697억 원 지급, 특별법 제정 등 전방위적 대응이 있었으며, 현재 추가 피해 지원 접수 및 마을 재건 사업이 활발히 진행되고 있다. 산림 복구를 넘어 관광·산업 결합 모델 구축도 모색하고 있다.</t>
+          <t>탄소중립기본법 개정 논의가 본격화되며, 비어있던 감축 경로를 시민 숙의를 통해 채워나갈 예정입니다. 기사에서는 헌법재판소 결정의 의미와 전 세계 기후소송 동향에 대한 전문가들의 발제 내용이 다뤄졌습니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해가 발생했으며(집단적 피해), 1697억 원의 재난지원금 지급 등 피해 규모가 매우 큼(피해 규모가 큼). 또한, 피해구제 특별법이 제정되고 추가 지원 절차가 진행 중임(공적 절차 진행 중). 그러나 기사에서 산불 발생에 대한 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮음. 이는 적합 조건 중 '상대방 책임 명확' 조건에 부합하지 않으며, 소송금융의 핵심 전제인 책임 주체 부재로 인해 적합도가 낮다고 판단된다.</t>
+          <t>해당 기사는 탄소중립기본법 개정 논의 및 전 세계 기후소송 동향을 소개하는 정책 및 학술적 내용으로, 특정 피해 사건이나 소송 상대방이 명확히 특정되지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해 발생이나 소송 진행 상황이 없어 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>1697억 원 (재난지원금)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>안동 산불 1년, 극복을 넘어 미래로...예천, 따뜻한 나눔으로 공동체 온...</t>
+          <t>탄소중립기본법 개정 본격화…비어있던 감축 경로, 시민 숙의로 메운다</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260329020202097</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=366517</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-29 12:16:51.889581+00:00</t>
+          <t>2026-03-29 12:58:01.259634+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C45" t="inlineStr"/>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정을 위한 공론화 착수</t>
+          <t>낙동강 물관리 관련 피해보상 및 대책 논의 중</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정을 앞두고 시민 의견 수렴을 위한 공론화가 시작되었다. 한국환경법학회장은 헌법재판소 결정의 의미를 짚었고, 강원대학교 법학전문대학원 교수는 전 세계 기후소송 동향을 소개하며 기후위기 대응에 대한 기대를 모았다.</t>
+          <t>본 칼럼은 낙동강 물관리와 관련하여 부산시, 경남도, 환경부, 주민 대표 등이 참여하여 과학적 데이터를 기반으로 피해보상과 대책을 논의하고, 상생발전기금 조성 등 지역 지원 제도를 마련해야 한다고 강조합니다. 갈등을 넘어 협력으로 나아가야 할 필요성을 역설하고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>이 기사는 탄소중립기본법 개정을 위한 공론화 착수 및 기후소송 동향을 다루고 있어, 특정 피해 사건이나 소송의 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 낙동강 물관리와 관련된 갈등 해결 및 상생 방안을 논의하는 칼럼으로, 특정 사건의 피해 발생이나 명확한 상대방의 책임이 명시되어 있지 않습니다. 소송금융 투자에 필요한 구체적인 피해 사실, 가해 주체, 손해 규모 등이 불분명하여 투자 적합도가 낮습니다. (적합 조건 1, 3, 4, 5 미충족)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>탄소중립기본법 개정 앞두고 공론화 착수…시민 의견 수렴 '첫발'</t>
+          <t>[경제인칼럼] 낙동강 물관리, 갈등을 넘어 협력으로- 조태영(한국수자원...</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>electimes.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-28</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.electimes.com/news/articleView.html?idxno=366511</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1485252</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-29 00:27:12.764836+00:00</t>
+          <t>2026-03-29 12:19:56.953454+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C46" t="inlineStr"/>
-      <c r="D46" t="inlineStr"/>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>환경오염 피해 예방 및 대응을 위한 기관 간 업무협약 체결</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 제정, 추가 피해 지원 신청 접수 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 양 기관은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력 체계를 구축하고, 정보 공유 및 공동 연구를 통해 화학안전 관리 수준을 높일 계획입니다.</t>
+          <t>지난해 3월 경북 안동에서 발생한 초대형 산불로 2만6709ha의 산림이 피해를 입었으며, 1년이 지난 현재까지 복구 및 재건 작업이 진행 중이다. 정부는 특별법을 제정하여 1697억원의 재난지원금을 지급하고 임시 거주주택을 공급하는 등 피해 주민 지원에 총력을 기울이고 있다. 안동시는 추가 피해 지원 신청을 받고 있으며, 산림을 미래 성장 자원으로 전환하는 장기 구상도 추진 중이다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>이 기사는 특정 화학사고나 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용상 산불 발생의 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮습니다. (적합 조건 1, 2 미충족) 기사는 주로 정부와 지자체의 복구 및 지원 노력에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1697억원 (재난지원금 지급액)</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (피해 주민, 피해 산주)</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 화학물질안전원과 협력…화학사고 예방 체계 고도...</t>
+          <t>안동시  산림 미래 성장 자원으로 전환</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603271019323351</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614415</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-28 12:14:37.272130+00:00</t>
+          <t>2026-03-29 12:18:11.783252+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C47" t="inlineStr"/>
-      <c r="D47" t="inlineStr"/>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원 간 업무협약 체결</t>
+          <t>산불 피해구제 및 지원 특별법 제정 및 시행 중</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약을 체결했습니다. 양 기관은 사고 대응조사, 피해액 산정, 보험 인센티브 연계 등 다양한 분야에서 협력하여 환경안전관리와 피해 구제 시스템을 강화할 계획입니다.</t>
+          <t>의성 초대형 산불 발생 1년 후, 경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법이 제정되어 피해 주민 지원의 제도적 기반이 마련되었습니다. 안동시 등 지자체는 특별법 시행령에 따라 산불 피해 지역 주민들을 대상으로 추가 지원을 진행하고 있습니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>이 기사는 특정 환경오염 피해 사건이나 소송에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 것입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사는 초대형 산불 피해 복구 및 지원을 위한 특별법 제정 및 시행에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 책임 주체가 명확히 언급되지 않습니다. 따라서 상대방 책임의 명확성(적합 조건 1)과 상대방의 자력(적합 조건 2)을 판단하기 어렵습니다. 집단적 피해와 피해 규모가 크다는 점은 확인되나, 소송금융의 핵심인 피고 특정 및 책임 입증이 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 화학물질안전원과 손잡고 환경오염 피해 최소화 추...</t>
+          <t>의성 초대형 산불 1년… 안동, 복구 넘어 미래로</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10704040?ref=naver</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=828473</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-28 12:14:30.013612+00:00</t>
+          <t>2026-03-29 12:18:00.996759+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C48" t="inlineStr"/>
-      <c r="D48" t="inlineStr"/>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>기사 내용이 과거 사건의 나열로, 현재 진행 중인 소송금융 투자 대상 사건 없음.</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 특별법 제정 추진 중 (2025년 10월 예정)</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>본 기사는 3월 28일에 발생했던 여러 역사적 사건들을 간략히 소개하는 내용입니다. 부산 구포역 열차 탈선 사고(1993년)나 미국 스리마일 섬 원자력발전소 방사능 누출 사고(1979년)와 같이 잠재적 법적 분쟁 소지가 있는 사건들이 언급되었으나, 모두 오래 전 발생한 사건들로 현재 시점에서 소송금융 투자 대상으로 적합한 진행 중인 사건은 없습니다.</t>
+          <t>안동시를 비롯한 경북, 경남, 울산 지역은 초대형 산불 발생 1년을 맞아 일상 회복과 미래를 위한 노력을 지속하고 있습니다. 행정안전부 등 중앙부처에 특별법 제정을 건의했으며, 피해 주민과 정치권의 협력으로 2025년 10월 시행을 목표로 '경북·경남·울산 초대형산불 피해구제 및 지원 등에 관한 특별법' 제정이 추진되고 있습니다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건에 대한 심층 보도가 아닌, 과거의 여러 역사적 사건들을 나열한 '역사속 오늘' 형식의 글입니다. 소송금융 투자 대상으로 검토할 만한 현재 진행 중이거나 잠재적인 법적 분쟁 사건이 포함되어 있지 않습니다. 언급된 사건들(예: 부산 구포역 열차 탈선, 스리마일 원전 사고)은 발생 시점이 오래되어 이미 종결되었을 가능성이 매우 높으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>기사는 초대형 산불 피해 주민에 대한 정부의 지원 및 특별법 제정 추진에 초점을 맞추고 있으며, 소송의 상대방이 될 수 있는 명확한 책임 주체가 특정되지 않습니다. (적합 조건 1, 2, 5 불충족) 피해 규모가 크고 집단적 피해가 발생했으나, 소송금융의 핵심인 책임 소재와 배상 주체가 불분명하여 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>[역사속 오늘·3.28·지구시간] 박근혜 대통령 드레스덴 선언(2014)·김수...</t>
+          <t>'초대형 산불 함께 이겨낸 1년'…안동시, 일상 회복 위에 새로운 미래를...</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>kor.theasian.asia</t>
+          <t>seoulwire.com</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>http://kor.theasian.asia/archives/402054</t>
+          <t>http://www.seoulwire.com/news/articleView.html?idxno=713873</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-28 00:31:23.428664+00:00</t>
+          <t>2026-03-29 12:17:32.559533+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>형사 처벌은 진행되었으나, 민사상 손해배상 청구 필요성 제기</t>
+          <t>특별법 제정 및 추가 지원 신청 접수 중, 마을 복구 사업 진행 중</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>영남지방 대형산불 발생 1년을 맞아 산불 가해자에 대한 처벌이 미흡하며, 손해배상 같은 민사적 해법이 필요하다는 지적이 제기되었습니다. 최근 3년간 산불 가해자 중 처벌받은 경우는 12%에 불과하고, 지난해 경북 산불 실화자들조차 집행유예에 그쳤습니다. 전문가들은 적극적인 손해배상 청구 등 다양한 해법을 강조하고 있습니다.</t>
+          <t>2025년 3월 안동에서 발생한 초대형 산불 1주기를 맞아 안동시가 피해 주민의 일상 회복과 지역 재도약을 위한 중장기 구상을 발표했습니다. 1697억 원 규모의 재난지원금 지급과 특별법 제정을 기반으로 복구 사업 및 주거 안정 대책이 진행 중이며, 피해지를 새로운 성장 거점으로 재편할 계획입니다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>산불로 인한 집단적이고 대규모 피해가 발생했고(적합 조건 3, 4), 일부 가해자가 특정되어 형사 처벌 절차가 진행되었으나(적합 조건 1, 6), 주요 상대방이 개인 방화범 또는 실화자로 자력 확보가 어려워 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 기사 또한 손해배상 청구의 필요성을 제기하며 현재 민사적 해결이 미흡함을 시사합니다.</t>
+          <t>본 기사는 초대형 산불로 인한 피해와 정부 및 지자체의 복구 및 지원 노력을 다루고 있습니다. 소송금융 투자에 필수적인 '상대방 책임의 명확성'과 '상대방의 자력'이 기사 내에서 전혀 특정되지 않아 소송 제기의 근거가 불분명합니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1697억 원 이상</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>다수 (경북 산불 사망자 20여 명 포함)</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>[산불1년]⑤ 산불 처벌 ‘불과 12%’…피해 막으려면 “처벌부터 제대로...</t>
+          <t>'초대형 산불 1주기' 안동시, 일상 회복 넘어 미래 재창조 시동</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>news.tf.co.kr</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520805&amp;ref=A</t>
+          <t>https://news.tf.co.kr/read/national/2307325.htm</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-28 00:28:39.398432+00:00</t>
+          <t>2026-03-29 12:17:11.986066+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
-      <c r="D50" t="inlineStr"/>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>기후소송 이론적 기반 마련 언급</t>
+          <t>특별법 제정, 추가 피해 지원 접수 및 마을 재건 사업 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>이 기사는 ESG 관련 신간 서적과 저자인 고문현 숭실대 명예교수를 소개합니다. 고 교수는 국내 최초 환경헌법 박사로, 2024년 헌법재판소 기후소송의 이론적 기반을 마련한 것으로 언급됩니다. 특정 피해 사건이나 법적 분쟁에 대한 내용은 아닙니다.</t>
+          <t>안동시가 2025년 발생한 초대형 산불 1년을 맞아 피해 복구 성과를 점검하고 미래 성장 전략을 추진 중이다. 재난지원금 1697억 원 지급, 특별법 제정 등 전방위적 대응이 있었으며, 현재 추가 피해 지원 접수 및 마을 재건 사업이 활발히 진행되고 있다. 산림 복구를 넘어 관광·산업 결합 모델 구축도 모색하고 있다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, ESG 관련 서적 출간 및 저자의 학술적 기여를 소개하는 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>대규모 산불로 인한 집단적 피해가 발생했으며(집단적 피해), 1697억 원의 재난지원금 지급 등 피해 규모가 매우 큼(피해 규모가 큼). 또한, 피해구제 특별법이 제정되고 추가 지원 절차가 진행 중임(공적 절차 진행 중). 그러나 기사에서 산불 발생에 대한 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 소송 가능성이 낮음. 이는 적합 조건 중 '상대방 책임 명확' 조건에 부합하지 않으며, 소송금융의 핵심 전제인 책임 주체 부재로 인해 적합도가 낮다고 판단된다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1697억 원 (재난지원금)</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>【ESG 신간】 SDG와 ESG, 오래된 미래에서 찾은 K-ESG의 정석</t>
+          <t>안동 산불 1년, 극복을 넘어 미래로...예천, 따뜻한 나눔으로 공동체 온...</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>ekn.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18378</t>
+          <t>https://www.ekn.kr/web/view.php?key=20260329020202097</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-27 13:05:41.788549+00:00</t>
+          <t>2026-03-29 12:16:51.889581+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C51" t="inlineStr"/>
-      <c r="D51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
-          <t>소음 민원 접수 및 지역 주민 반대 운동</t>
+          <t>탄소중립기본법 개정을 위한 공론화 착수</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>독산 데이터센터 건립과 관련하여 공사 소음 민원이 접수되고 있으며, 지역 주민들이 건설에 반대하고 있습니다. 기사는 건설사뿐만 아니라 시행사, 입주 예정 업체 등 2차, 3차 피해자가 발생할 수 있다고 언급하며, 무리한 작업으로 인한 추가 문제 발생 가능성을 시사합니다.</t>
+          <t>탄소중립기본법 개정을 앞두고 시민 의견 수렴을 위한 공론화가 시작되었다. 한국환경법학회장은 헌법재판소 결정의 의미를 짚었고, 강원대학교 법학전문대학원 교수는 전 세계 기후소송 동향을 소개하며 기후위기 대응에 대한 기대를 모았다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 구체적인 피해 사실이나 책임 주체가 명확하지 않습니다. '2차, 3차 피해자 발생 가능성'은 추측에 불과하며, '소음 민원 접수'는 초기 단계의 불만 제기로 공적 절차 진행 여부가 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 탄소중립기본법 개정을 위한 공론화 착수 및 기후소송 동향을 다루고 있어, 특정 피해 사건이나 소송의 당사자가 명확히 존재하지 않습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>공사 없는날, 소음 민원 접수 왜? …독산 데이터센터 건립, 무조건 반대...</t>
+          <t>탄소중립기본법 개정 앞두고 공론화 착수…시민 의견 수렴 '첫발'</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>nbntv.co.kr</t>
+          <t>electimes.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-03-28</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4020258</t>
+          <t>https://www.electimes.com/news/articleView.html?idxno=366511</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-27 12:37:53.174822+00:00</t>
+          <t>2026-03-29 00:27:12.764836+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C52" t="inlineStr"/>
       <c r="D52" t="inlineStr"/>
-      <c r="E52" t="inlineStr"/>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>환경오염 피해 예방 및 대응을 위한 기관 간 업무협약 체결</t>
+        </is>
+      </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>기후 재난 발생 시 긴급 돌봄 체계를 가동하고 피해자 및 대응 인력에 대한 심리 지원을 확대하는 등, 기후 변화를 건강 문제로 인식하고 관련 정책을 전면 손질할 계획입니다. 만성질환 관리 방안도 포함될 예정입니다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 양 기관은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력 체계를 구축하고, 정보 공유 및 공동 연구를 통해 화학안전 관리 수준을 높일 계획입니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>해당 기사는 기후 재난에 대한 정부의 건강 정책 및 대응 계획을 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 소송금융 투자에 필요한 상대방의 책임 명확성, 구체적인 피해 규모, 또는 진행 중인 공적 절차가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 화학사고나 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 보도입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>[T나는 건강] 담뱃값 1만원대↑·술 부담금 도입…건강정책 전면 손질</t>
+          <t>환경책임보험사업단, 화학물질안전원과 협력…화학사고 예방 체계 고도...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>tjb.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96532</t>
+          <t>http://www.fnnews.com/news/202603271019323351</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-27 12:35:04.169675+00:00</t>
+          <t>2026-03-28 12:14:37.272130+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2026년 야생동물 피해보상 보험 시행 예정</t>
+          <t>환경책임보험사업단과 화학물질안전원 간 업무협약 체결</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>제주시가 야생동물로 인한 농작물, 가축, 인명 피해에 대한 보상 제도를 2026년부터 1년간 운영합니다. 이 제도는 보험을 통해 농가당 최고 1,000만 원, 인명피해 시 최고 1,000만 원까지 보상하며, 피해 발생 시 읍면동 주민센터를 통해 신청할 수 있습니다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약을 체결했습니다. 양 기관은 사고 대응조사, 피해액 산정, 보험 인센티브 연계 등 다양한 분야에서 협력하여 환경안전관리와 피해 구제 시스템을 강화할 계획입니다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>이 기사는 야생동물 피해에 대한 공공 보상 제도를 설명하며, 특정 가해자나 법적 분쟁을 다루지 않습니다. 개별 보상 한도가 상대적으로 낮고(최고 1,000만 원), 소송이 아닌 보험 청구 절차를 안내하고 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>이 기사는 특정 환경오염 피해 사건이나 소송에 대한 내용이 아닌, 환경책임보험사업단과 화학물질안전원 간의 업무협약 체결에 관한 것입니다. 소송금융 투자 대상이 될 만한 특정 피고, 피해 사실, 진행 중인 분쟁이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>농가당 최고 1,000만 원, 인명피해 최고 1,000만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>야생동물에 의한 농작물·인명 피해 보상제도 운영</t>
+          <t>환경책임보험사업단, 화학물질안전원과 손잡고 환경오염 피해 최소화 추...</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>headlinejeju.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.headlinejeju.co.kr/news/articleView.html?idxno=589505</t>
+          <t>https://biz.heraldcorp.com/article/10704040?ref=naver</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-27 12:22:12.670949+00:00</t>
+          <t>2026-03-28 12:14:30.013612+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
-          <t>환경오염 피해 예방 및 보상 체계 구축을 위한 MOU 체결</t>
+          <t>기사 내용이 과거 사건의 나열로, 현재 진행 중인 소송금융 투자 대상 사건 없음.</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 이번 협약은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력체계 구축에 중점을 두며, 과학적인 피해 산정 및 사업장 안전관리 강화를 목표로 합니다.</t>
+          <t>본 기사는 3월 28일에 발생했던 여러 역사적 사건들을 간략히 소개하는 내용입니다. 부산 구포역 열차 탈선 사고(1993년)나 미국 스리마일 섬 원자력발전소 방사능 누출 사고(1979년)와 같이 잠재적 법적 분쟁 소지가 있는 사건들이 언급되었으나, 모두 오래 전 발생한 사건들로 현재 시점에서 소송금융 투자 대상으로 적합한 진행 중인 사건은 없습니다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>이 기사는 실제 환경오염 피해 사건이나 화학사고를 다루는 것이 아니라, 환경책임보험사업단과 화학물질안전원 간의 업무협약(MOU) 체결에 대한 내용입니다. 특정 피해자, 가해자, 피해 규모, 진행 중인 사건이 없으므로 소송금융 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 사건에 대한 심층 보도가 아닌, 과거의 여러 역사적 사건들을 나열한 '역사속 오늘' 형식의 글입니다. 소송금융 투자 대상으로 검토할 만한 현재 진행 중이거나 잠재적인 법적 분쟁 사건이 포함되어 있지 않습니다. 언급된 사건들(예: 부산 구포역 열차 탈선, 스리마일 원전 사고)은 발생 시점이 오래되어 이미 종결되었을 가능성이 매우 높으므로, '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 화학물질안전원과 MOU… 환경오염 피해 예방 체계...</t>
+          <t>[역사속 오늘·3.28·지구시간] 박근혜 대통령 드레스덴 선언(2014)·김수...</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>kor.theasian.asia</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03640806645387584</t>
+          <t>http://kor.theasian.asia/archives/402054</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-27 12:20:54.861550+00:00</t>
+          <t>2026-03-28 00:31:23.428664+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C55" t="inlineStr"/>
-      <c r="D55" t="inlineStr"/>
-      <c r="E55" t="inlineStr"/>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>형사 처벌은 진행되었으나, 민사상 손해배상 청구 필요성 제기</t>
+        </is>
+      </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 화학물질안전원이 화학사고 대응 및 환경오염 피해 구제를 위한 협력을 강화한다. 환경책임보험사업단은 2019년 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 한다.</t>
+          <t>영남지방 대형산불 발생 1년을 맞아 산불 가해자에 대한 처벌이 미흡하며, 손해배상 같은 민사적 해법이 필요하다는 지적이 제기되었습니다. 최근 3년간 산불 가해자 중 처벌받은 경우는 12%에 불과하고, 지난해 경북 산불 실화자들조차 집행유예에 그쳤습니다. 전문가들은 적극적인 손해배상 청구 등 다양한 해법을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>기사는 특정 화학사고나 환경오염 피해 사건을 다루지 않고, 환경책임보험사업단과 화학물질안전원의 협력 강화에 대한 일반적인 정보를 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>산불로 인한 집단적이고 대규모 피해가 발생했고(적합 조건 3, 4), 일부 가해자가 특정되어 형사 처벌 절차가 진행되었으나(적합 조건 1, 6), 주요 상대방이 개인 방화범 또는 실화자로 자력 확보가 어려워 소송금융 투자 대상으로서 회수 가능성이 낮습니다. 기사 또한 손해배상 청구의 필요성을 제기하며 현재 민사적 해결이 미흡함을 시사합니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (경북 산불 사망자 20여 명 포함)</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>환경책임보험사업단·화학물질안전원, 화학사고 대응 협력 강화</t>
+          <t>[산불1년]⑤ 산불 처벌 ‘불과 12%’…피해 막으려면 “처벌부터 제대로...</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business_info/2026/03/27/Z6HGH2JSYVHW5O53XH76VWAIZI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8520805&amp;ref=A</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-03-27 12:19:03.284878+00:00</t>
+          <t>2026-03-28 00:28:39.398432+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C56" t="inlineStr"/>
-      <c r="D56" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
-          <t>층간흡연으로 인한 이웃 갈등 심화, 관리사무소 중재 노력 중</t>
+          <t>기후소송 이론적 기반 마련 언급</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>아파트 내 층간흡연 문제로 이웃 간 갈등이 심화되고 있으며, 한 주민이 새벽 화장실 흡연에 대한 강력한 경고문을 게시했습니다. 현행법상 세대 내 흡연 제재 규정이 없어 민사상 손해배상 청구나 환경분쟁조정 신청에 의존해야 하는 상황입니다. 실효성 있는 대책 마련이 시급하다는 목소리가 커지고 있습니다.</t>
+          <t>이 기사는 ESG 관련 신간 서적과 저자인 고문현 숭실대 명예교수를 소개합니다. 고 교수는 국내 최초 환경헌법 박사로, 2024년 헌법재판소 기후소송의 이론적 기반을 마련한 것으로 언급됩니다. 특정 피해 사건이나 법적 분쟁에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>상대방이 특정되지 않은 개인이며, 자력 입증이 어렵습니다 (적합 조건 1, 2 미충족). 피해 규모가 크지 않고(적합 조건 4 미충족), 객관적인 증거 확보 및 인과관계 입증이 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다 (적합 조건 5 미충족).</t>
+          <t>해당 기사는 특정 피해 사건이나 법적 분쟁에 대한 내용이 아닌, ESG 관련 서적 출간 및 저자의 학술적 기여를 소개하는 내용입니다. 소송금융 투자를 위한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 파악되지 않아 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>1가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>“새벽 2시 화장실서 담배, 눈 돌아가면 찾아간다” 층간흡연 경고문 [...</t>
+          <t>【ESG 신간】 SDG와 ESG, 오래된 미래에서 찾은 K-ESG의 정석</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603270821262038</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18378</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-03-27 00:40:08.256128+00:00</t>
+          <t>2026-03-27 13:05:41.788549+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
-      <c r="D57" t="inlineStr"/>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 변경사항 안내</t>
+          <t>소음 민원 접수 및 지역 주민 반대 운동</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 DB손해보험이 전국 사업장을 대상으로 환경책임보험 제도 설명회를 개최했습니다. 2026년부터 적용될 요율 체계 개편 방향, 초과손해액 보장특약 도입 필요성 등 주요 변경사항과 환경안전관리 체계 강화 방안을 안내하며 사업장의 자율적인 환경안전관리 역량 향상을 독려하고 있습니다.</t>
+          <t>독산 데이터센터 건립과 관련하여 공사 소음 민원이 접수되고 있으며, 지역 주민들이 건설에 반대하고 있습니다. 기사는 건설사뿐만 아니라 시행사, 입주 예정 업체 등 2차, 3차 피해자가 발생할 수 있다고 언급하며, 무리한 작업으로 인한 추가 문제 발생 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환경오염 사고가 아닌 환경책임보험 제도 변경사항에 대한 설명회 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 책임 소재, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>기사 내용이 매우 단편적이고 구체적인 피해 사실이나 책임 주체가 명확하지 않습니다. '2차, 3차 피해자 발생 가능성'은 추측에 불과하며, '소음 민원 접수'는 초기 단계의 불만 제기로 공적 절차 진행 여부가 불분명하여 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>환경책임보험사업단, 울산서 환경책임보험 제도 설명회…사업장 대상 제...</t>
+          <t>공사 없는날, 소음 민원 접수 왜? …독산 데이터센터 건립, 무조건 반대...</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>nbntv.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026032609132327843</t>
+          <t>https://www.nbntv.co.kr/news/articleView.html?idxno=4020258</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-03-26 12:16:36.828955+00:00</t>
+          <t>2026-03-27 12:37:53.174822+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C58" t="inlineStr"/>
-      <c r="D58" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
       <c r="F58" t="inlineStr">
         <is>
-          <t>지난해 경북 의성군에서 발생한 대형 산불로 산림 2만8853ha, 주택 402동 등 막대한 피해가 발생했다. 의성군은 2174억 원의 예산을 편성해 산림 복구, 문화유산 복원, 산불 대응 체계 강화, 이재민 주거 지원 등 재건 프로젝트를 추진 중이다. 경북도 또한 피해 지원 및 재건 대책반 회의를 통해 추가 지원 방안을 논의하고 있다.</t>
+          <t>기후 재난 발생 시 긴급 돌봄 체계를 가동하고 피해자 및 대응 인력에 대한 심리 지원을 확대하는 등, 기후 변화를 건강 문제로 인식하고 관련 정책을 전면 손질할 계획입니다. 만성질환 관리 방안도 포함될 예정입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>소송금융 투자를 위해서는 명확한 책임 주체와 법적 책임 근거가 필요하나, 본 기사는 산불 피해에 대한 의성군의 복구 노력에 초점을 맞추고 있어 산불 발생의 책임이 있는 특정 상대방이 명확히 제시되지 않습니다(적합 조건 1 미충족). 피해 규모는 크고 집단적이지만(적합 조건 3, 4 충족), 소송의 대상이 불분명하여 투자 적합도가 낮습니다.</t>
+          <t>해당 기사는 기후 재난에 대한 정부의 건강 정책 및 대응 계획을 다루고 있으며, 특정 사건이나 명확한 책임 주체가 존재하지 않습니다. 소송금융 투자에 필요한 상대방의 책임 명확성, 구체적인 피해 규모, 또는 진행 중인 공적 절차가 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>2174억 원 (의성군 자체 예산 편성액)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>주택 402동, 농업시설 424개소, 농축산시설 491개소 등 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>의성 ‘산불에 강한 도시’로 탈바꿈한다</t>
+          <t>[T나는 건강] 담뱃값 1만원대↑·술 부담금 도입…건강정책 전면 손질</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>donga.com</t>
+          <t>tjb.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.donga.com/news/Society/article/all/20260325/133608559/2</t>
+          <t>http://www.tjb.co.kr/sub0301/bodo/view/id/96532</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-03-26 00:15:06.822705+00:00</t>
+          <t>2026-03-27 12:35:04.169675+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C59" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C59" t="inlineStr"/>
+      <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
-          <t>환경단체 및 시민단체의 기자회견 등 공론화 진행 중, 대관람차 관련 일부 행정소송은 속초시 승소 판결</t>
+          <t>2026년 야생동물 피해보상 보험 시행 예정</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>속초시 영랑호수윗길과 대관람차를 둘러싼 환경 및 행정 논란이 지방선거 공천 배제론으로 확산되고 있습니다. 환경단체들은 영랑호수윗길의 철거와 대관람차의 특혜 의혹을 제기하며 기자회견을 열었고, 관련 기사에서는 대관람차 탑승동 소송에서 속초시가 승소한 내용이 보도되었습니다.</t>
+          <t>제주시가 야생동물로 인한 농작물, 가축, 인명 피해에 대한 보상 제도를 2026년부터 1년간 운영합니다. 이 제도는 보험을 통해 농가당 최고 1,000만 원, 인명피해 시 최고 1,000만 원까지 보상하며, 피해 발생 시 읍면동 주민센터를 통해 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>이 사건은 영랑호수윗길 및 대관람차 건설·운영에 대한 환경 및 행정 논란에 초점을 맞추고 있으며, 소송금융의 주요 대상인 다수의 개별 피해자에게 발생한 명확한 금전적 손해가 확인되지 않습니다. (적합 조건 3, 4 불충족) 또한, 관련 기사에 따르면 대관람차 관련 일부 소송은 이미 속초시가 승소한 것으로 보아, 유사한 법적 다툼에서 원고가 승소할 가능성이 낮을 수 있습니다. (부적합 조건: 이미 종결된 사건 - 일부 관련 소송)</t>
+          <t>이 기사는 야생동물 피해에 대한 공공 보상 제도를 설명하며, 특정 가해자나 법적 분쟁을 다루지 않습니다. 개별 보상 한도가 상대적으로 낮고(최고 1,000만 원), 소송이 아닌 보험 청구 절차를 안내하고 있어 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농가당 최고 1,000만 원, 인명피해 최고 1,000만 원</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>속초 '영랑호·대관람차' 논란, 지방선거 공천 배제론으로 번져</t>
+          <t>야생동물에 의한 농작물·인명 피해 보상제도 운영</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>headlinejeju.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/kangwon/6114017</t>
+          <t>https://www.headlinejeju.co.kr/news/articleView.html?idxno=589505</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-03-25 13:07:00.418730+00:00</t>
+          <t>2026-03-27 12:22:12.670949+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
+      <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
-          <t>공사중단 요구 소송 진행 중</t>
+          <t>환경오염 피해 예방 및 보상 체계 구축을 위한 MOU 체결</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 청주시 현도산단 내 폐기물 선별장 건립에 강력히 반대하며, 현재 법적 소송이 진행 중임을 밝혔다. 하이트진로 청주공장장은 공사 중단을 요구하고 있으며, 청주시는 해당 부지에 하루 110톤 규모의 시설 건립을 추진 중이다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 예방 및 환경오염 피해 최소화를 위한 업무협약(MOU)을 체결했습니다. 이번 협약은 사고 예방부터 피해 산정, 보험 보상, 재발 방지까지 연계하는 통합 협력체계 구축에 중점을 두며, 과학적인 피해 산정 및 사업장 안전관리 강화를 목표로 합니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분: 청주시 또는 시설 건립 주체)에 해당하나, 소송의 구체적인 쟁점, 원고의 주장, 예상되는 피해 규모 및 승소 가능성 등 소송금융 투자에 필요한 핵심 정보가 기사에 거의 없어 투자 매력도를 판단하기 어렵습니다.</t>
+          <t>이 기사는 실제 환경오염 피해 사건이나 화학사고를 다루는 것이 아니라, 환경책임보험사업단과 화학물질안전원 간의 업무협약(MOU) 체결에 대한 내용입니다. 특정 피해자, 가해자, 피해 규모, 진행 중인 사건이 없으므로 소송금융 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>오비맥주·하이트진로  청주 현도산단 폐기물 선별장 건립 결사 반대</t>
+          <t>환경책임보험사업단, 화학물질안전원과 MOU… 환경오염 피해 예방 체계...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>jbnews.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.jbnews.com/news/articleView.html?idxno=1501130</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=03640806645387584</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-03-25 13:02:37.053354+00:00</t>
+          <t>2026-03-27 12:20:54.861550+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
+      <c r="D61" t="inlineStr"/>
+      <c r="E61" t="inlineStr"/>
       <c r="F61" t="inlineStr">
         <is>
-          <t>새만금국제공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었다. 원고 측은 공항 착공 시 자연생태계 훼손 등 돌이키기 어려운 피해가 발생한다고 주장했으나, 법원은 회복하기 어려운 손해와 긴급성이 인정되지 않는다고 판단했다. 이에 따라 중단되었던 환경영향평가가 재개될 예정이다.</t>
+          <t>환경책임보험사업단과 화학물질안전원이 화학사고 대응 및 환경오염 피해 구제를 위한 협력을 강화한다. 환경책임보험사업단은 2019년 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 한다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>이 사건은 정부 사업에 대한 집행정지 신청 기각 건으로, 소송금융의 주된 투자 대상인 금전적 손해배상 청구 사건이 아닙니다. 피해 규모를 금전적으로 특정하기 어렵고, 직접적인 피해자 집단이 명확하지 않아 투자 매력이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
+          <t>기사는 특정 화학사고나 환경오염 피해 사건을 다루지 않고, 환경책임보험사업단과 화학물질안전원의 협력 강화에 대한 일반적인 정보를 제공합니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>새만금공항 제동 건 집행정지 신청 기각…전북도  절차 재개</t>
+          <t>환경책임보험사업단·화학물질안전원, 화학사고 대응 협력 강화</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590238.html</t>
+          <t>https://biz.chosun.com/industry/business_info/2026/03/27/Z6HGH2JSYVHW5O53XH76VWAIZI/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:31.952013+00:00</t>
+          <t>2026-03-27 12:19:03.284878+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중, 관련 행정절차 집행정지 신청 기각 후 항고 예정.</t>
+          <t>층간흡연으로 인한 이웃 갈등 심화, 관리사무소 중재 노력 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>법원이 새만금 국제공항 건설 관련 행정절차 집행정지 신청을 기각하여 국토교통부와 전북도는 공항 건설 절차를 이어갈 수 있게 되었습니다. 그러나 환경단체와 주민들은 이에 항고할 예정이며, 공항 기본계획 취소 본안 소송의 항소심이 진행 중이어서 법적 공방은 계속될 전망입니다. 1심에서는 조류 충돌 위험성 등을 이유로 기본계획 취소 판결이 내려진 바 있습니다.</t>
+          <t>아파트 내 층간흡연 문제로 이웃 간 갈등이 심화되고 있으며, 한 주민이 새벽 화장실 흡연에 대한 강력한 경고문을 게시했습니다. 현행법상 세대 내 흡연 제재 규정이 없어 민사상 손해배상 청구나 환경분쟁조정 신청에 의존해야 하는 상황입니다. 실효성 있는 대책 마련이 시급하다는 목소리가 커지고 있습니다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>본 소송은 새만금 국제공항 개발사업 기본계획 취소를 목적으로 하는 행정소송으로, 원고(환경단체, 주민)가 직접적인 금전적 손해배상을 청구하는 사건이 아니므로 소송금융의 핵심인 금전적 회수 가능성이 낮아 적합도가 낮습니다. (적합 조건 4 '피해 규모가 큼' 미충족). 다만, 상대방(국토교통부, 전북도)의 자력은 충분하며(적합 조건 2), 1심에서 원고 승소 판결이 있었던 점(적합 조건 1, 5)은 긍정적입니다.</t>
+          <t>상대방이 특정되지 않은 개인이며, 자력 입증이 어렵습니다 (적합 조건 1, 2 미충족). 피해 규모가 크지 않고(적합 조건 4 미충족), 객관적인 증거 확보 및 인과관계 입증이 어려워 소송금융 투자 대상으로서의 적합성이 낮습니다 (적합 조건 5 미충족).</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1가구</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>법원, ‘새만금공항 행정절차 집행정지’ 기각…환경단체, 항고할 듯</t>
+          <t>“새벽 2시 화장실서 담배, 눈 돌아가면 찾아간다” 층간흡연 경고문 [...</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/area/honam/1251039.html</t>
+          <t>http://www.fnnews.com/news/202603270821262038</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-03-25 12:44:38.350748+00:00</t>
+          <t>2026-03-27 00:40:08.256128+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C63" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C63" t="inlineStr"/>
+      <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
-          <t>서울고등법원에서 공항 건설 집행정지 신청 기각. 본안 소송 진행 중.</t>
+          <t>환경책임보험 제도 변경사항 안내</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>새만금 신공항 백지화 공동행동 등 시민단체가 새만금 국제공항 건설로 인한 환경 피해를 주장하며 공사 중단을 위한 행정소송을 제기했다. 서울고등법원은 시민단체가 신청한 공항 건설 집행정지를 기각했으며, 본안 소송은 계속 진행될 예정이다.</t>
+          <t>환경책임보험사업단과 DB손해보험이 전국 사업장을 대상으로 환경책임보험 제도 설명회를 개최했습니다. 2026년부터 적용될 요율 체계 개편 방향, 초과손해액 보장특약 도입 필요성 등 주요 변경사항과 환경안전관리 체계 강화 방안을 안내하며 사업장의 자율적인 환경안전관리 역량 향상을 독려하고 있습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>본 사건은 시민단체가 공항 건설 중단을 목적으로 제기한 행정소송으로, 원고의 주된 목표가 금전적 손해배상 청구가 아닌 환경 보호 및 공사 중단에 있음. 소송금융은 금전적 회수 가능성이 높은 사건에 투자하므로, 본 사건은 투자 적합도가 낮음. (적합 조건 1, 4, 5 불충족)</t>
+          <t>본 기사는 특정 환경오염 사고가 아닌 환경책임보험 제도 변경사항에 대한 설명회 내용을 다루고 있습니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 책임 소재, 진행 단계 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>새만금 국제공항 건설 중단 위기 넘겨…법원, 집행정지 기각</t>
+          <t>환경책임보험사업단, 울산서 환경책임보험 제도 설명회…사업장 대상 제...</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6490716?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260325124727</t>
+          <t>https://view.asiae.co.kr/article/2026032609132327843</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-03-25 12:37:39.974560+00:00</t>
+          <t>2026-03-26 12:16:36.828955+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>경북도 주관 피해자 지원 및 추가지원 논의를 위한 간담회, 위원회 절차 진행 중</t>
+          <t>의성군 자체 복구 사업 진행 중, 경북도 및 국무총리 산하 위원회 추가 지원 논의</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>경북도는 산불 피해 주민들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 추가 지원이 필요한 사례들을 발굴하고 있습니다. 위원회를 통한 추가 지원 과정에 피해자 의견을 반영하기 위해 정부에 적극적으로 건의하는 등 사각지대 해소에 총력을 기울이고 있습니다.</t>
+          <t>지난해 경북 의성군에서 발생한 대형 산불로 산림 2만8853ha, 주택 402동 등 막대한 피해가 발생했다. 의성군은 2174억 원의 예산을 편성해 산림 복구, 문화유산 복원, 산불 대응 체계 강화, 이재민 주거 지원 등 재건 프로젝트를 추진 중이다. 경북도 또한 피해 지원 및 재건 대책반 회의를 통해 추가 지원 방안을 논의하고 있다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 피해 주민에 대한 경북도의 지원 및 사각지대 해소 노력에 초점을 맞추고 있으며, 산불 발생의 책임이 있는 특정 상대방이 명확하게 제시되지 않습니다. 소송금융 투자를 위해서는 명확한 피고와 그 책임 소재가 중요하나, 본 기사에서는 이를 파악하기 어렵습니다. (적합 조건 1, 2 미충족)</t>
+          <t>소송금융 투자를 위해서는 명확한 책임 주체와 법적 책임 근거가 필요하나, 본 기사는 산불 피해에 대한 의성군의 복구 노력에 초점을 맞추고 있어 산불 발생의 책임이 있는 특정 상대방이 명확히 제시되지 않습니다(적합 조건 1 미충족). 피해 규모는 크고 집단적이지만(적합 조건 3, 4 충족), 소송의 대상이 불분명하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2174억 원 (의성군 자체 예산 편성액)</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>주택 402동, 농업시설 424개소, 농축산시설 491개소 등 다수</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해 주민 지원·사각지대 해소 ‘총력전’</t>
+          <t>의성 ‘산불에 강한 도시’로 탈바꿈한다</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>donga.com</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=596782</t>
+          <t>https://www.donga.com/news/Society/article/all/20260325/133608559/2</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-03-25 12:35:05.880303+00:00</t>
+          <t>2026-03-26 00:15:06.822705+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>속초시</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>환경단체 및 시민단체의 기자회견 등 공론화 진행 중, 대관람차 관련 일부 행정소송은 속초시 승소 판결</t>
+        </is>
+      </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>화학물질안전원이 화학사고 예방 및 안전망 구축을 추진하고 있으며, 환경책임보험사업단은 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립되어 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 합니다. 이는 환경오염 피해 구제 시스템에 대한 설명으로, 특정 사건에 대한 내용은 아닙니다.</t>
+          <t>속초시 영랑호수윗길과 대관람차를 둘러싼 환경 및 행정 논란이 지방선거 공천 배제론으로 확산되고 있습니다. 환경단체들은 영랑호수윗길의 철거와 대관람차의 특혜 의혹을 제기하며 기자회견을 열었고, 관련 기사에서는 대관람차 탑승동 소송에서 속초시가 승소한 내용이 보도되었습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 환경오염 피해 사건에 대한 보도가 아닌, 화학물질안전원과 환경책임보험사업단의 역할 및 환경오염 피해 구제 시스템에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
+          <t>이 사건은 영랑호수윗길 및 대관람차 건설·운영에 대한 환경 및 행정 논란에 초점을 맞추고 있으며, 소송금융의 주요 대상인 다수의 개별 피해자에게 발생한 명확한 금전적 손해가 확인되지 않습니다. (적합 조건 3, 4 불충족) 또한, 관련 기사에 따르면 대관람차 관련 일부 소송은 이미 속초시가 승소한 것으로 보아, 유사한 법적 다툼에서 원고가 승소할 가능성이 낮을 수 있습니다. (부적합 조건: 이미 종결된 사건 - 일부 관련 소송)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>화학물질안전원, 화학사고 예방 등 안전망 구축 추진</t>
+          <t>속초 '영랑호·대관람차' 논란, 지방선거 공천 배제론으로 번져</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>todayenergy.kr</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295685</t>
+          <t>https://www.news1.kr/local/kangwon/6114017</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-03-25 12:16:23.091357+00:00</t>
+          <t>2026-03-25 13:07:00.418730+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
-      <c r="D66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 설명회 개최</t>
+          <t>공사중단 요구 소송 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 DB손해보험이 '환경책임보험 제도 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 위해 설립된 기구로, 기사는 특정 환경오염 사건이 아닌 보험 제도 자체에 대한 정보를 다루고 있습니다.</t>
+          <t>오비맥주와 하이트진로가 청주시 현도산단 내 폐기물 선별장 건립에 강력히 반대하며, 현재 법적 소송이 진행 중임을 밝혔다. 하이트진로 청주공장장은 공사 중단을 요구하고 있으며, 청주시는 해당 부지에 하루 110톤 규모의 시설 건립을 추진 중이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험 제도 설명회 개최에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분: 청주시 또는 시설 건립 주체)에 해당하나, 소송의 구체적인 쟁점, 원고의 주장, 예상되는 피해 규모 및 승소 가능성 등 소송금융 투자에 필요한 핵심 정보가 기사에 거의 없어 투자 매력도를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>환경책임보험사업단·DB손해보험, '환경책임보험 제도 설명회' 개최…2...</t>
+          <t>오비맥주·하이트진로  청주 현도산단 폐기물 선별장 건립 결사 반대</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>bizwnews.com</t>
+          <t>jbnews.com</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>http://www.bizwnews.com/news/articleView.html?idxno=130791</t>
+          <t>https://www.jbnews.com/news/articleView.html?idxno=1501130</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-03-25 12:15:46.020060+00:00</t>
+          <t>2026-03-25 13:02:37.053354+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>국토교통부, 전북특별자치도</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>새만금신공항백지화공동행동의 공항 기본계획 집행정지 신청 기각</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>기사는 '환경오염피해 배상책임 및 구제에 관한 법률'에 따라 설립된 환경책임보험사업단에 대해 설명합니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 민관 협력 기반의 보험 운영 기구입니다. 특정 사건에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>새만금국제공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었다. 원고 측은 공항 착공 시 자연생태계 훼손 등 돌이키기 어려운 피해가 발생한다고 주장했으나, 법원은 회복하기 어려운 손해와 긴급성이 인정되지 않는다고 판단했다. 이에 따라 중단되었던 환경영향평가가 재개될 예정이다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>제공된 기사는 '환경책임보험사업단'의 설립 목적과 역할에 대한 일반적인 설명으로, 특정 환경오염 피해 사건이나 잠재적 소송을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
+          <t>이 사건은 정부 사업에 대한 집행정지 신청 기각 건으로, 소송금융의 주된 투자 대상인 금전적 손해배상 청구 사건이 아닙니다. 피해 규모를 금전적으로 특정하기 어렵고, 직접적인 피해자 집단이 명확하지 않아 투자 매력이 낮습니다. (적합 조건 1, 3, 4 미충족)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>화학사고 '예방부터 피해배상까지' 사전예방 화학안전망 구축</t>
+          <t>새만금공항 제동 건 집행정지 신청 기각…전북도  절차 재개</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>energydaily.co.kr</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=165653</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/25/2026032590238.html</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-03-25 12:14:56.944360+00:00</t>
+          <t>2026-03-25 12:47:31.952013+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>국토교통부 장관, 전북도</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>새만금 국제공항 개발사업 기본계획 취소 소송 항소심 진행 중, 관련 행정절차 집행정지 신청 기각 후 항고 예정.</t>
+        </is>
+      </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 포항에서 환경책임보험 전국설명회를 개최하여 환경안전관리 제도 변화를 설명했습니다. 이 설명회는 「환경오염피해 배상책임 및 구제에 관한 법률」에 따라 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
+          <t>법원이 새만금 국제공항 건설 관련 행정절차 집행정지 신청을 기각하여 국토교통부와 전북도는 공항 건설 절차를 이어갈 수 있게 되었습니다. 그러나 환경단체와 주민들은 이에 항고할 예정이며, 공항 기본계획 취소 본안 소송의 항소심이 진행 중이어서 법적 공방은 계속될 전망입니다. 1심에서는 조류 충돌 위험성 등을 이유로 기본계획 취소 판결이 내려진 바 있습니다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 환경오염 피해 사건이 아닌, 환경책임보험 제도 및 설명회에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 분쟁이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 소송은 새만금 국제공항 개발사업 기본계획 취소를 목적으로 하는 행정소송으로, 원고(환경단체, 주민)가 직접적인 금전적 손해배상을 청구하는 사건이 아니므로 소송금융의 핵심인 금전적 회수 가능성이 낮아 적합도가 낮습니다. (적합 조건 4 '피해 규모가 큼' 미충족). 다만, 상대방(국토교통부, 전북도)의 자력은 충분하며(적합 조건 2), 1심에서 원고 승소 판결이 있었던 점(적합 조건 1, 5)은 긍정적입니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>포항서 환경책임보험 전국설명회… 환경안전관리 제도 변화 설명</t>
+          <t>법원, ‘새만금공항 행정절차 집행정지’ 기각…환경단체, 항고할 듯</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052157</t>
+          <t>https://www.hani.co.kr/arti/area/honam/1251039.html</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-03-25 12:14:19.041265+00:00</t>
+          <t>2026-03-25 12:44:38.350748+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E69" t="inlineStr"/>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>전북자치도</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>서울고등법원에서 공항 건설 집행정지 신청 기각. 본안 소송 진행 중.</t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>기사는 한 조합이 유류오염손해배상보장법 시행에 맞춰 국내 최초로 시작한 P I 공제 상품의 갱신 시기에 대해 설명하고 있습니다. 국제 P I 보험업계와 달리 2월과 5월에 나눠서 갱신이 이루어진다는 내용입니다. 특정 사건이나 피해 사실은 언급되지 않았습니다.</t>
+          <t>새만금 신공항 백지화 공동행동 등 시민단체가 새만금 국제공항 건설로 인한 환경 피해를 주장하며 공사 중단을 위한 행정소송을 제기했다. 서울고등법원은 시민단체가 신청한 공항 건설 집행정지를 기각했으며, 본안 소송은 계속 진행될 예정이다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>기사 내용은 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. P I 공제 상품 갱신에 대한 일반적인 정보를 제공할 뿐, 상대방의 책임, 피해 규모, 집단적 피해 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
+          <t>본 사건은 시민단체가 공항 건설 중단을 목적으로 제기한 행정소송으로, 원고의 주된 목표가 금전적 손해배상 청구가 아닌 환경 보호 및 공사 중단에 있음. 소송금융은 금전적 회수 가능성이 높은 사건에 투자하므로, 본 사건은 투자 적합도가 낮음. (적합 조건 1, 4, 5 불충족)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>‘내항화물선 신조 지원’ 공공선주사업 추진한다</t>
+          <t>새만금 국제공항 건설 중단 위기 넘겨…법원, 집행정지 기각</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>ksg.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146803</t>
+          <t>https://www.nocutnews.co.kr/news/6490716?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260325124727</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-03-25 00:34:45.168764+00:00</t>
+          <t>2026-03-25 12:37:39.974560+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C70" t="inlineStr"/>
-      <c r="D70" t="inlineStr"/>
-      <c r="E70" t="inlineStr"/>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>경북도 주관 피해자 지원 및 추가지원 논의를 위한 간담회, 위원회 절차 진행 중</t>
+        </is>
+      </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>해당 기사는 '생명과 공존'이라는 주제로 환경 보호와 개발사업 관련 소송의 일반적인 경향을 다루는 편집자주입니다. 특정 사건이나 분쟁에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
+          <t>경북도는 산불 피해 주민들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 추가 지원이 필요한 사례들을 발굴하고 있습니다. 위원회를 통한 추가 지원 과정에 피해자 의견을 반영하기 위해 정부에 적극적으로 건의하는 등 사각지대 해소에 총력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아닌, 환경 보호와 관련된 소송의 일반적인 경향을 설명하는 편집자주입니다. 소송금융 투자 대상으로 검토할 구체적인 사건 정보가 전혀 없습니다.</t>
+          <t>해당 기사는 산불 피해 주민에 대한 경북도의 지원 및 사각지대 해소 노력에 초점을 맞추고 있으며, 산불 발생의 책임이 있는 특정 상대방이 명확하게 제시되지 않습니다. 소송금융 투자를 위해서는 명확한 피고와 그 책임 소재가 중요하나, 본 기사에서는 이를 파악하기 어렵습니다. (적합 조건 1, 2 미충족)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>인간의 규범에서 생명의 규범으로 [생명과 공존]</t>
+          <t>경북도, 산불 피해 주민 지원·사각지대 해소 ‘총력전’</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026032410270001528?did=NA</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=596782</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-03-25 00:31:12.321265+00:00</t>
+          <t>2026-03-25 12:35:05.880303+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C71" t="inlineStr"/>
-      <c r="D71" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D71" t="inlineStr"/>
+      <c r="E71" t="inlineStr"/>
       <c r="F71" t="inlineStr">
         <is>
-          <t>경상북도는 산불 피해자들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 다양한 피해 사례를 발굴하고 있습니다. 이를 위원회 심의에 반영하기 위해 정부에 적극 건의하는 등 피해지원 사각지대 해소에 총력을 기울이고 있습니다.</t>
+          <t>화학물질안전원이 화학사고 예방 및 안전망 구축을 추진하고 있으며, 환경책임보험사업단은 환경오염피해 배상책임 및 구제에 관한 법률에 따라 설립되어 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 합니다. 이는 환경오염 피해 구제 시스템에 대한 설명으로, 특정 사건에 대한 내용은 아닙니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>이 기사는 경상북도가 산불 피해자들을 지원하고 사각지대를 해소하기 위한 노력에 초점을 맞추고 있습니다. 피해자 단체와의 간담회, 위원회 심의 반영 건의 등 공적 절차가 진행 중이며 집단적 피해와 큰 피해 규모가 예상되지만, 소송의 상대방이 누구인지, 그 상대방의 책임이 명확한지, 자력이 충분한지에 대한 정보가 전혀 없어 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>해당 기사는 특정 환경오염 피해 사건에 대한 보도가 아닌, 화학물질안전원과 환경책임보험사업단의 역할 및 환경오염 피해 구제 시스템에 대한 일반적인 설명입니다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모 등이 전혀 언급되지 않아 적합 조건에 해당 사항이 없습니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해지원 총력…사각지대 해소 본격화</t>
+          <t>화학물질안전원, 화학사고 예방 등 안전망 구축 추진</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>daily.hankooki.com</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://daily.hankooki.com/news/articleView.html?idxno=1351297</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295685</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-03-25 00:26:23.410479+00:00</t>
+          <t>2026-03-25 12:16:23.091357+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr"/>
-      <c r="E72" t="inlineStr"/>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>환경책임보험 제도 설명회 개최</t>
+        </is>
+      </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>이 기사는 폴 내시의 작품 '우리는 새로운 세계를 건설 중이다'를 통해 제1차 세계대전의 파괴와 오늘날 우크라이나, 가자지구 등에서 벌어지는 전쟁, 그리고 기후위기로 인한 환경 파괴를 연결하여 성찰합니다. 지도자들이 말하는 '새로운 세계'가 과연 누구를 위한 것인지 냉소적인 시각으로 질문하며, 전쟁과 파괴가 지속되는 현실을 비판합니다.</t>
+          <t>환경책임보험사업단과 DB손해보험이 '환경책임보험 제도 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 위해 설립된 기구로, 기사는 특정 환경오염 사건이 아닌 보험 제도 자체에 대한 정보를 다루고 있습니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌 문화평론으로, 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 법적 쟁점 등이 명확히 제시되지 않았습니다. 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 환경오염 피해 사건에 대한 내용이 아닌, 환경책임보험 제도 설명회 개최에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>[문화읽기] 누구를 위한 새로운 세계인가</t>
+          <t>환경책임보험사업단·DB손해보험, '환경책임보험 제도 설명회' 개최…2...</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>bizwnews.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260323500709</t>
+          <t>http://www.bizwnews.com/news/articleView.html?idxno=130791</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-03-25 00:16:45.739443+00:00</t>
+          <t>2026-03-25 12:15:46.020060+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C73" t="inlineStr"/>
       <c r="D73" t="inlineStr"/>
-      <c r="E73" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E73" t="inlineStr"/>
       <c r="F73" t="inlineStr">
         <is>
-          <t>조달청이 간접공사비 항목에 석면피해구제분담금을 신설했다는 내용의 기사입니다. 이 분담금은 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원 마련을 목적으로 하며, 석면피해구제법에 근거합니다.</t>
+          <t>기사는 '환경오염피해 배상책임 및 구제에 관한 법률'에 따라 설립된 환경책임보험사업단에 대해 설명합니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 민관 협력 기반의 보험 운영 기구입니다. 특정 사건에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>이 기사는 석면 피해자를 위한 법정분담금 신설에 관한 것으로, 특정 가해자를 상대로 한 소송 기회를 제시하지 않습니다. 소송금융은 특정 소송 사건에 대한 투자를 목적으로 하므로, 이와 같은 일반적인 구제 기금 마련 소식은 적합한 투자 대상이 아닙니다.</t>
+          <t>제공된 기사는 '환경책임보험사업단'의 설립 목적과 역할에 대한 일반적인 설명으로, 특정 환경오염 피해 사건이나 잠재적 소송을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건을 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>조달청, 법정분담금 관련 간접공사비 항목 신설</t>
+          <t>화학사고 '예방부터 피해배상까지' 사전예방 화학안전망 구축</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>koit.co.kr</t>
+          <t>energydaily.co.kr</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://www.koit.co.kr/news/articleView.html?idxno=206366</t>
+          <t>http://www.energydaily.co.kr/news/articleView.html?idxno=165653</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-03-25 00:15:37.083872+00:00</t>
+          <t>2026-03-25 12:14:56.944360+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C74" t="inlineStr"/>
       <c r="D74" t="inlineStr"/>
-      <c r="E74" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E74" t="inlineStr"/>
       <c r="F74" t="inlineStr">
         <is>
-          <t>풍력산업협회는 안마 해상풍력 발전 프로젝트의 공유수면 점·사용 허가를 촉구하고 있습니다. 풍황조사, 환경영향평가 등 주요 인허가 절차가 완료되었으며, 주민합의서 체결 및 어업 피해보상 약정 등 보상을 위한 주민협의도 상당 부분 마무리된 상태입니다.</t>
+          <t>환경책임보험사업단이 포항에서 환경책임보험 전국설명회를 개최하여 환경안전관리 제도 변화를 설명했습니다. 이 설명회는 「환경오염피해 배상책임 및 구제에 관한 법률」에 따라 설립된 기구로, 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>해당 기사는 해상풍력 발전 프로젝트의 인허가 절차 완료 및 주민, 어업인과의 피해보상 협의 진행 상황을 다루고 있습니다. 이는 소송금융 투자 대상이 되는 '피해 발생'이나 '법적 분쟁' 상황이 아니며, 특정 가해 주체나 명확한 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>해당 기사는 특정 환경오염 피해 사건이 아닌, 환경책임보험 제도 및 설명회에 대한 정보성 기사입니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 가해자, 피해 규모, 진행 중인 분쟁이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>풍력산업협회  안마 해상풍력 공유수면 점·사용 허가해야</t>
+          <t>포항서 환경책임보험 전국설명회… 환경안전관리 제도 변화 설명</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>e-platform.net</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>http://www.e-platform.net/news/articleView.html?idxno=100905</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1052157</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-03-24 12:29:04.643259+00:00</t>
+          <t>2026-03-25 12:14:19.041265+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C75" t="inlineStr"/>
-      <c r="D75" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D75" t="inlineStr"/>
+      <c r="E75" t="inlineStr"/>
       <c r="F75" t="inlineStr">
         <is>
-          <t>창원시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해에 대비해 피해보상사업을 추진한다고 밝혔다. 보상 대상은 창원 지역에서 야생동물로 인해 농작물에 직접 피해가 발생한 농가이다.</t>
+          <t>기사는 한 조합이 유류오염손해배상보장법 시행에 맞춰 국내 최초로 시작한 P I 공제 상품의 갱신 시기에 대해 설명하고 있습니다. 국제 P I 보험업계와 달리 2월과 5월에 나눠서 갱신이 이루어진다는 내용입니다. 특정 사건이나 피해 사실은 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>기사 내용은 창원시가 야생동물로 인한 농작물 피해에 대해 피해보상사업을 추진한다는 것으로, 소송을 통해 배상을 받아야 할 명확한 상대방이 특정되지 않습니다. 시가 이미 보상 절차를 마련하고 있어 소송금융의 필요성이 낮습니다. (적합 조건 1, 2, 5 미충족)</t>
+          <t>기사 내용은 소송금융 투자 대상이 될 만한 특정 사건이나 분쟁을 다루고 있지 않습니다. P I 공제 상품 갱신에 대한 일반적인 정보를 제공할 뿐, 상대방의 책임, 피해 규모, 집단적 피해 등 적합 조건에 해당하는 요소가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>농가 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>창원 야생동물 농작물 훼손 피해보상 추진</t>
+          <t>‘내항화물선 신조 지원’ 공공선주사업 추진한다</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>ksg.co.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484866</t>
+          <t>https://www.ksg.co.kr/news/main_newsView.jsp?pNum=146803</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-03-24 12:26:36.933233+00:00</t>
+          <t>2026-03-25 00:34:45.168764+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
-      <c r="D76" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr"/>
       <c r="F76" t="inlineStr">
         <is>
-          <t>길고양이 급식소 설치 및 관리 문제로 캣맘과 주민들 간의 갈등이 심화되자 정부가 길고양이 돌봄 가이드라인을 강화했습니다. 무단 설치 시 법적 책임이 발생할 수 있으며, 급식소 증가와 사료 과잉 급여로 인한 악취, 해충 유입 등 주민 불편 민원이 끊이지 않고 있습니다. 특히 주거 밀집 지역에 밥자리가 집중되어 문제가 가중되고 있습니다.</t>
+          <t>해당 기사는 '생명과 공존'이라는 주제로 환경 보호와 개발사업 관련 소송의 일반적인 경향을 다루는 편집자주입니다. 특정 사건이나 분쟁에 대한 구체적인 정보는 포함하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>상대방(캣맘)은 개별 시민으로 자력이 충분하지 않을 가능성이 높고, 피해 규모 또한 개별 주민에게 미치는 금전적 피해가 크지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+          <t>기사는 특정 사건이나 분쟁을 다루는 것이 아닌, 환경 보호와 관련된 소송의 일반적인 경향을 설명하는 편집자주입니다. 소송금융 투자 대상으로 검토할 구체적인 사건 정보가 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>다수 주민</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>캣맘 VS 주민 갈등 줄인다… 정부, '길고양이 밥자리' 가이드라인 강화</t>
+          <t>인간의 규범에서 생명의 규범으로 [생명과 공존]</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603232005119895</t>
+          <t>https://www.hankookilbo.com/news/article/A2026032410270001528?did=NA</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-03-24 00:31:31.578155+00:00</t>
+          <t>2026-03-25 00:31:12.321265+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C77" t="inlineStr"/>
       <c r="D77" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>농림축산식품부 길고양이 돌봄 가이드라인 발표, 주민 갈등 심화</t>
+          <t>피해자단체와 간담회 개최, 위원회 심의 및 정부 건의 진행 중</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>길고양이 밥자리 설치를 둘러싼 주민 갈등이 심화되자 농림축산식품부가 공공장소 및 사유지 내 밥자리 설치 시 소유자 동의를 받도록 하는 가이드라인을 발표했습니다. 동의 없는 설치는 법적 문제(무단적치물, 주거침입, 손해배상책임 등)를 야기할 수 있으며, 밥자리 증가와 관리 부실로 악취, 해충 등 환경 위생 문제가 발생하고 있습니다. 서울시 조사 결과 길고양이 밥자리가 늘고 대형화되는 추세입니다.</t>
+          <t>경상북도는 산불 피해자들을 위해 피해자단체와 15차례 이상 간담회를 개최하며 다양한 피해 사례를 발굴하고 있습니다. 이를 위원회 심의에 반영하기 위해 정부에 적극 건의하는 등 피해지원 사각지대 해소에 총력을 기울이고 있습니다.</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>주요 피고가 될 수 있는 '캣맘'은 개별 시민으로, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다. 또한, 악취, 해충, 환경 위생 악화 등 피해가 집단적이지만, 이를 구체적인 손해액으로 산정하고 입증하기가 매우 어려워 투자 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
+          <t>이 기사는 경상북도가 산불 피해자들을 지원하고 사각지대를 해소하기 위한 노력에 초점을 맞추고 있습니다. 피해자 단체와의 간담회, 위원회 심의 반영 건의 등 공적 절차가 진행 중이며 집단적 피해와 큰 피해 규모가 예상되지만, 소송의 상대방이 누구인지, 그 상대방의 책임이 명확한지, 자력이 충분한지에 대한 정보가 전혀 없어 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>주거 지역 주민 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J77" t="inlineStr">
         <is>
-          <t>갈등 유발하는 캣맘 ‘길고양이 밥자리’…이제 공공장소·사유지에 함...</t>
+          <t>경북도, 산불 피해지원 총력…사각지대 해소 본격화</t>
         </is>
       </c>
       <c r="K77" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>daily.hankooki.com</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260323512479?OutUrl=naver</t>
+          <t>https://daily.hankooki.com/news/articleView.html?idxno=1351297</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>2026-03-23 12:58:31.530024+00:00</t>
+          <t>2026-03-25 00:26:23.410479+00:00</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C78" t="inlineStr"/>
-      <c r="D78" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr"/>
       <c r="F78" t="inlineStr">
         <is>
-          <t>창원특례시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해로부터 시민의 생명과 재산을 보호하고 농업인의 안정적인 영농활동을 보장하기 위해 '2026년 야생동물 피해보상사업'을 추진한다. 이는 야생동물 피해에 대한 시 차원의 대응책 마련이다.</t>
+          <t>이 기사는 폴 내시의 작품 '우리는 새로운 세계를 건설 중이다'를 통해 제1차 세계대전의 파괴와 오늘날 우크라이나, 가자지구 등에서 벌어지는 전쟁, 그리고 기후위기로 인한 환경 파괴를 연결하여 성찰합니다. 지도자들이 말하는 '새로운 세계'가 과연 누구를 위한 것인지 냉소적인 시각으로 질문하며, 전쟁과 파괴가 지속되는 현실을 비판합니다.</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>기사는 창원특례시가 야생동물 피해에 대한 보상사업을 추진하는 내용으로, 소송금융의 핵심인 소송 상대방(피고)이 특정되지 않는다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분)을 충족하지 못한다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌 문화평론으로, 소송금융 투자 대상이 될 만한 구체적인 피고, 피해자, 피해 규모, 법적 쟁점 등이 명확히 제시되지 않았습니다. 적합 조건에 해당하는 사항이 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J78" t="inlineStr">
         <is>
-          <t>창원특례시,'2026년 야생동물 피해보상사업'추진</t>
+          <t>[문화읽기] 누구를 위한 새로운 세계인가</t>
         </is>
       </c>
       <c r="K78" t="inlineStr">
         <is>
-          <t>newsgn.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L78" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>https://www.newsgn.com/news/articleView.html?idxno=541803</t>
+          <t>https://www.nongmin.com/article/20260323500709</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
-          <t>2026-03-23 12:28:12.591899+00:00</t>
+          <t>2026-03-25 00:16:45.739443+00:00</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C79" t="inlineStr"/>
-      <c r="D79" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
-          <t>특별재난지역 선포, 산불특별법 시행에 따른 피해구제 지원금 신청 접수, 재건지원 TF팀 운영 중</t>
+          <t>법정분담금 항목 신설</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>지난해 의성군을 덮친 대형 산불로 산림 2만8835ha, 주택 402동 등 막대한 피해가 발생했습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구계획을 확정했으며, 현재 산불 발생 1년이 지나 복구를 넘어 재건을 위한 다양한 노력이 진행 중입니다.</t>
+          <t>조달청이 간접공사비 항목에 석면피해구제분담금을 신설했다는 내용의 기사입니다. 이 분담금은 석면으로 인한 건강 피해자와 유족을 구제하기 위한 재원 마련을 목적으로 하며, 석면피해구제법에 근거합니다.</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해와 막대한 피해 규모(수천억 원대 복구 계획)는 소송금융 적합 조건에 해당하나, 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 설정하기 어렵습니다. 현재는 정부 및 지자체의 복구 및 재건 절차가 진행 중입니다.</t>
+          <t>이 기사는 석면 피해자를 위한 법정분담금 신설에 관한 것으로, 특정 가해자를 상대로 한 소송 기회를 제시하지 않습니다. 소송금융은 특정 소송 사건에 대한 투자를 목적으로 하므로, 이와 같은 일반적인 구제 기금 마련 소식은 적합한 투자 대상이 아닙니다.</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>4062억 원 (정부 복구계획)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>수백 가구 및 다수 시설</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J79" t="inlineStr">
         <is>
-          <t>산불 1년, 복구를 넘어 재건으로… 화마를 극복한 의성</t>
+          <t>조달청, 법정분담금 관련 간접공사비 항목 신설</t>
         </is>
       </c>
       <c r="K79" t="inlineStr">
         <is>
-          <t>inews24.com</t>
+          <t>koit.co.kr</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>http://www.inews24.com/view/1952175</t>
+          <t>https://www.koit.co.kr/news/articleView.html?idxno=206366</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>2026-03-23 12:21:11.882861+00:00</t>
+          <t>2026-03-25 00:15:37.083872+00:00</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C80" t="inlineStr"/>
-      <c r="D80" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
-          <t>정부 특별법 제정 및 지자체 복구/개발 계획 수립 중</t>
+          <t>인허가 절차 완료 및 주민/어업 피해보상 협의 진행 중</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>경북 안동시가 대형 산불 피해 1년을 맞아 '산림투자선도지구' 지정을 추진하며 지역 경제 활성화에 나섭니다. 특별법 제정을 기반으로 규제 완화 및 인센티브를 제공하여 민간 투자를 유치하고, 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 기사는 피해 복구 및 미래 성장 기반 마련에 초점을 맞추고 있습니다.</t>
+          <t>풍력산업협회는 안마 해상풍력 발전 프로젝트의 공유수면 점·사용 허가를 촉구하고 있습니다. 풍황조사, 환경영향평가 등 주요 인허가 절차가 완료되었으며, 주민합의서 체결 및 어업 피해보상 약정 등 보상을 위한 주민협의도 상당 부분 마무리된 상태입니다.</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>본 기사는 산불 피해 복구 및 지역 경제 활성화에 대한 지자체의 계획을 다루고 있으며, 특정 가해자나 법적 분쟁의 소지가 명확하지 않습니다. 소송금융 투자를 위한 '상대방 책임 명확성', '상대방 자력', '집단적 피해' 등의 적합 조건이 충족되지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>해당 기사는 해상풍력 발전 프로젝트의 인허가 절차 완료 및 주민, 어업인과의 피해보상 협의 진행 상황을 다루고 있습니다. 이는 소송금융 투자 대상이 되는 '피해 발생'이나 '법적 분쟁' 상황이 아니며, 특정 가해 주체나 명확한 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J80" t="inlineStr">
         <is>
-          <t>[경북산불 1년] 산불 피해지를 '기회의 땅'으로</t>
+          <t>풍력산업협회  안마 해상풍력 공유수면 점·사용 허가해야</t>
         </is>
       </c>
       <c r="K80" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>e-platform.net</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031718112717711</t>
+          <t>http://www.e-platform.net/news/articleView.html?idxno=100905</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>2026-03-23 00:17:17.407004+00:00</t>
+          <t>2026-03-24 12:29:04.643259+00:00</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C81" t="inlineStr"/>
       <c r="D81" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>산불 특별법 시행 및 추가 피해 지원 신청 접수 중, 재건위원회 가동</t>
+          <t>창원시 야생동물 피해보상사업 추진</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2025년 3월 경북 5개 시·군을 휩쓴 초대형 산불 발생 1주년을 맞아, 산불 특별법 시행령이 발효되며 국가 주도의 종합적 지원 체계가 확립되었습니다. 산림 9만9417ha 소실, 183명 인명피해, 5499명 이재민 발생 등 막대한 피해가 있었으며, 2027년 1월까지 추가 피해 지원 신청을 받고 재건위원회를 통해 지원을 확대할 계획입니다.</t>
+          <t>창원시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해에 대비해 피해보상사업을 추진한다고 밝혔다. 보상 대상은 창원 지역에서 야생동물로 인해 농작물에 직접 피해가 발생한 농가이다.</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불로 인한 피해와 정부 주도의 특별법에 따른 복구 및 지원 절차를 다루고 있습니다. 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4), 그리고 공적 절차 진행 중(적합 조건 6)이라는 점은 확인되나, 소송의 대상이 될 명확한 책임 주체(적합 조건 1)가 특정되지 않고, 이에 따라 소송금융의 핵심인 상대방의 자력(적합 조건 2) 또한 판단할 수 없습니다. 이는 소송금융 투자 대상으로서의 근본적인 부적합 사유입니다.</t>
+          <t>기사 내용은 창원시가 야생동물로 인한 농작물 피해에 대해 피해보상사업을 추진한다는 것으로, 소송을 통해 배상을 받아야 할 명확한 상대방이 특정되지 않습니다. 시가 이미 보상 절차를 마련하고 있어 소송금융의 필요성이 낮습니다. (적합 조건 1, 2, 5 미충족)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>5,499명 (이재민), 183명 (인명피해)</t>
+          <t>농가 다수</t>
         </is>
       </c>
       <c r="J81" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 1년… 그래도 희망은 핀다</t>
+          <t>창원 야생동물 농작물 훼손 피해보상 추진</t>
         </is>
       </c>
       <c r="K81" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=613399</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484866</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>2026-03-22 12:34:39.859355+00:00</t>
+          <t>2026-03-24 12:26:36.933233+00:00</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C82" t="inlineStr"/>
       <c r="D82" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>특별재난지역 선포, 정부 및 지자체 복구 계획 수립 및 지원금 지급 진행 중</t>
+          <t>정부 가이드라인 강화</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>2025년 3월 의성군을 덮친 대형 산불로 2만8835ha의 산림과 437가구의 주택, 농축산 시설 등이 큰 피해를 입었습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구 계획을 확정했으며, 의성군은 자체 예산 2174억 원을 투입하여 주거, 농축산, 산림, 문화유산 등 전 분야에 걸쳐 복구 및 재건을 추진 중입니다. 현재 피해 복구 1년을 맞아 지역 재건과 미래 산업 기반 마련에 힘쓰고 있습니다.</t>
+          <t>길고양이 급식소 설치 및 관리 문제로 캣맘과 주민들 간의 갈등이 심화되자 정부가 길고양이 돌봄 가이드라인을 강화했습니다. 무단 설치 시 법적 책임이 발생할 수 있으며, 급식소 증가와 사료 과잉 급여로 인한 악취, 해충 유입 등 주민 불편 민원이 끊이지 않고 있습니다. 특히 주거 밀집 지역에 밥자리가 집중되어 문제가 가중되고 있습니다.</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않음. 기사는 자연재해(산불)와 정부 및 지자체의 복구 노력을 다루고 있으며, 산불 발생의 원인이나 특정 주체의 과실로 인한 피해 확산에 대한 언급이 없어 소송의 피고를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 핵심 요건인 '책임 있는 상대방'이 부재합니다.</t>
+          <t>상대방(캣맘)은 개별 시민으로 자력이 충분하지 않을 가능성이 높고, 피해 규모 또한 개별 주민에게 미치는 금전적 피해가 크지 않아 소송금융 투자 대상으로서의 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>4062억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>437가구 이상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J82" t="inlineStr">
         <is>
-          <t>재난의 잿더미에서 피어난 희망... 의성, 도약을 향한 1년의 기록</t>
+          <t>캣맘 VS 주민 갈등 줄인다… 정부, '길고양이 밥자리' 가이드라인 강화</t>
         </is>
       </c>
       <c r="K82" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M82" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=613275</t>
+          <t>http://www.fnnews.com/news/202603232005119895</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>2026-03-22 12:20:19.060672+00:00</t>
+          <t>2026-03-24 00:31:31.578155+00:00</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C83" t="inlineStr"/>
       <c r="D83" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해구제 지원금 신청 접수 및 재건지원 TF팀 운영</t>
+          <t>농림축산식품부 길고양이 돌봄 가이드라인 발표, 주민 갈등 심화</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>의성 지역 산불 발생 1년을 맞아 복구 및 재건 노력이 진행 중이라는 기사입니다. 산불특별법 시행에 따라 피해구제 지원금 신청을 접수하고 있으며, 산불피해재건지원 TF팀을 통해 복구 행정 전반을 체계적으로 관리하고 있습니다.</t>
+          <t>길고양이 밥자리 설치를 둘러싼 주민 갈등이 심화되자 농림축산식품부가 공공장소 및 사유지 내 밥자리 설치 시 소유자 동의를 받도록 하는 가이드라인을 발표했습니다. 동의 없는 설치는 법적 문제(무단적치물, 주거침입, 손해배상책임 등)를 야기할 수 있으며, 밥자리 증가와 관리 부실로 악취, 해충 등 환경 위생 문제가 발생하고 있습니다. 서울시 조사 결과 길고양이 밥자리가 늘고 대형화되는 추세입니다.</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'에 해당하지 않습니다. 기사는 산불 피해에 대한 정부의 복구 및 지원 활동을 다루고 있으며, 소송의 대상이 될 만한 특정 가해 주체가 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>주요 피고가 될 수 있는 '캣맘'은 개별 시민으로, 소송금융 투자에 필요한 충분한 자력을 가진 상대방으로 보기 어렵습니다. 또한, 악취, 해충, 환경 위생 악화 등 피해가 집단적이지만, 이를 구체적인 손해액으로 산정하고 입증하기가 매우 어려워 투자 회수 가능성이 낮습니다. (적합 조건 2, 4 미충족)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주거 지역 주민 다수</t>
         </is>
       </c>
       <c r="J83" t="inlineStr">
         <is>
-          <t>산불 1년, 복구를 넘어 재건으로… 다시 뛰는 의성</t>
+          <t>갈등 유발하는 캣맘 ‘길고양이 밥자리’…이제 공공장소·사유지에 함...</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260322500075</t>
+          <t>https://www.segye.com/newsView/20260323512479?OutUrl=naver</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>2026-03-22 12:18:44.401577+00:00</t>
+          <t>2026-03-23 12:58:31.530024+00:00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C84" t="inlineStr"/>
       <c r="D84" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해구제 지원금 신청 접수 및 복구 행정 진행 중, 추가 조사 계속</t>
+          <t>'2026년 야생동물 피해보상사업' 추진 중</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>의성에서 발생한 초대형 산불 1년 후, 복구 행정이 지속되고 있으며 산불특별법에 따라 총 289건의 피해구제 지원금 신청이 접수되었습니다. 현재까지도 제도 보완과 추가 조사가 진행 중입니다.</t>
+          <t>창원특례시가 멧돼지, 고라니 등 야생동물로 인한 농작물 훼손 피해로부터 시민의 생명과 재산을 보호하고 농업인의 안정적인 영농활동을 보장하기 위해 '2026년 야생동물 피해보상사업'을 추진한다. 이는 야생동물 피해에 대한 시 차원의 대응책 마련이다.</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 행정적 복구 및 피해 구제 지원금 신청 현황에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 상대방이나 산불 발생의 책임 소재에 대한 정보가 없습니다. 집단적 피해(289건)와 공적 절차 진행 중(피해구제 신청 접수)이라는 적합 조건은 있으나, 소송금융의 핵심인 피고 특정 및 책임 명확성 부재로 투자 적합도가 낮습니다.</t>
+          <t>기사는 창원특례시가 야생동물 피해에 대한 보상사업을 추진하는 내용으로, 소송금융의 핵심인 소송 상대방(피고)이 특정되지 않는다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확, 상대방 자력 충분)을 충족하지 못한다.</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>289건</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J84" t="inlineStr">
         <is>
-          <t>초대형 산불 1년…의성, 복구 넘어 '재건'으로</t>
+          <t>창원특례시,'2026년 야생동물 피해보상사업'추진</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>newsgn.com</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067559</t>
+          <t>https://www.newsgn.com/news/articleView.html?idxno=541803</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>2026-03-22 00:16:27.863844+00:00</t>
+          <t>2026-03-23 12:28:12.591899+00:00</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C85" t="inlineStr"/>
       <c r="D85" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>전쟁으로 인한 환경 파괴 및 인류 피해 지속</t>
+          <t>특별재난지역 선포, 산불특별법 시행에 따른 피해구제 지원금 신청 접수, 재건지원 TF팀 운영 중</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>기사는 전쟁이 인간에 대한 범죄일 뿐 아니라 지구 생태계를 파괴하는 '에코사이드'임을 강조한다. 베트남전 고엽제 살포, 러시아-우크라이나 전쟁의 토양 및 수질 오염, 막대한 탄소 배출 등 전쟁이 환경에 미치는 장기적이고 광범위한 피해를 지적하며, 에코사이드가 국제형사재판소의 범죄임을 언급한다.</t>
+          <t>지난해 의성군을 덮친 대형 산불로 산림 2만8835ha, 주택 402동 등 막대한 피해가 발생했습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구계획을 확정했으며, 현재 산불 발생 1년이 지나 복구를 넘어 재건을 위한 다양한 노력이 진행 중입니다.</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>전쟁으로 인한 환경 파괴(에코사이드)는 집단적 피해, 막대한 피해 규모, 증거 확보 가능성 등 적합 조건에 일부 부합합니다. 그러나 소송 상대방이 국가 또는 군대이며, 민사상 손해배상 청구의 법적 근거 및 주권 면제 문제로 인해 소송 진행 및 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>대규모 산불로 인한 집단적 피해와 막대한 피해 규모(수천억 원대 복구 계획)는 소송금융 적합 조건에 해당하나, 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 설정하기 어렵습니다. 현재는 정부 및 지자체의 복구 및 재건 절차가 진행 중입니다.</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4062억 원 (정부 복구계획)</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수백 가구 및 다수 시설</t>
         </is>
       </c>
       <c r="J85" t="inlineStr">
         <is>
-          <t>땅과 하늘에 씻을 수 없는 화학적 흉터</t>
+          <t>산불 1년, 복구를 넘어 재건으로… 화마를 극복한 의성</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>h21.hani.co.kr</t>
+          <t>inews24.com</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>2026-03-21</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>https://h21.hani.co.kr/arti/culture/science/59045.html</t>
+          <t>http://www.inews24.com/view/1952175</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>2026-03-21 12:18:35.154930+00:00</t>
+          <t>2026-03-23 12:21:11.882861+00:00</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C86" t="inlineStr"/>
-      <c r="D86" t="inlineStr"/>
-      <c r="E86" t="inlineStr"/>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>정부 특별법 제정 및 지자체 복구/개발 계획 수립 중</t>
+        </is>
+      </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>이 기사는 과학자, 환경운동가 등 전문가들이 기후 위기 대응 방안을 논의하는 책 또는 강연을 소개합니다. 기후 불평등, 기후 소송 등 다양한 주제를 다루지만, 특정 법적 분쟁이나 소송 사건에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>경북 안동시가 대형 산불 피해 1년을 맞아 '산림투자선도지구' 지정을 추진하며 지역 경제 활성화에 나섭니다. 특별법 제정을 기반으로 규제 완화 및 인센티브를 제공하여 민간 투자를 유치하고, 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 기사는 피해 복구 및 미래 성장 기반 마련에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>기사는 특정 소송 사건이 아닌 '기후 소송'이라는 주제를 다루는 책 또는 논의를 소개하고 있습니다. 소송금융 투자 검토에 필요한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등의 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
+          <t>본 기사는 산불 피해 복구 및 지역 경제 활성화에 대한 지자체의 계획을 다루고 있으며, 특정 가해자나 법적 분쟁의 소지가 명확하지 않습니다. 소송금융 투자를 위한 '상대방 책임 명확성', '상대방 자력', '집단적 피해' 등의 적합 조건이 충족되지 않아 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J86" t="inlineStr">
         <is>
-          <t>[주간 책타래] 왜요, 아이돌이 어때서요? 外</t>
+          <t>[경북산불 1년] 산불 피해지를 '기회의 땅'으로</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>womennews.co.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275216</t>
+          <t>https://www.imaeil.com/page/view/2026031718112717711</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>2026-03-21 00:39:29.548660+00:00</t>
+          <t>2026-03-23 00:17:17.407004+00:00</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C87" t="inlineStr"/>
       <c r="D87" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>산불 발생 1년 경과, 이재민 임시주택 거주 중</t>
+          <t>산불 특별법 시행 및 추가 피해 지원 신청 접수 중, 재건위원회 가동</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>지난해 3월 발생한 영덕 산불로 약 2만ha의 산림이 소실되고 다수의 이재민이 발생했으나, 1년이 지난 현재까지도 주민들은 임시주택에 거주하며 어려움을 겪고 있습니다. 기사에서는 산불의 원인이나 책임 주체가 명확히 언급되지 않았습니다.</t>
+          <t>2025년 3월 경북 5개 시·군을 휩쓴 초대형 산불 발생 1주년을 맞아, 산불 특별법 시행령이 발효되며 국가 주도의 종합적 지원 체계가 확립되었습니다. 산림 9만9417ha 소실, 183명 인명피해, 5499명 이재민 발생 등 막대한 피해가 있었으며, 2027년 1월까지 추가 피해 지원 신청을 받고 재건위원회를 통해 지원을 확대할 계획입니다.</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>산불은 대규모 피해를 야기했으나, 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융의 핵심 요건인 피고 특정 및 책임 입증이 어렵습니다. 이는 소송금융 투자에 있어 중대한 위험 요인입니다.</t>
+          <t>기사는 초대형 산불로 인한 피해와 정부 주도의 특별법에 따른 복구 및 지원 절차를 다루고 있습니다. 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4), 그리고 공적 절차 진행 중(적합 조건 6)이라는 점은 확인되나, 소송의 대상이 될 명확한 책임 주체(적합 조건 1)가 특정되지 않고, 이에 따라 소송금융의 핵심인 상대방의 자력(적합 조건 2) 또한 판단할 수 없습니다. 이는 소송금융 투자 대상으로서의 근본적인 부적합 사유입니다.</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>다수 (이재민)</t>
+          <t>5,499명 (이재민), 183명 (인명피해)</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>사는 게 사는 게 아냐, 숯검정 산 보면 눈물만</t>
+          <t>경북 초대형 산불 1년… 그래도 희망은 핀다</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/daegu-gyeongbuk/6107856</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613399</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>2026-03-21 00:25:12.692960+00:00</t>
+          <t>2026-03-22 12:34:39.859355+00:00</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C88" t="inlineStr"/>
       <c r="D88" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>기후정책 해체 관련 소송 직면</t>
+          <t>특별재난지역 선포, 정부 및 지자체 복구 계획 수립 및 지원금 지급 진행 중</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>비즈니스포스트 아침 주요 기사 중 하나로, 기후정책 해체와 관련하여 소송에 직면했다는 내용이 언급되었습니다. 하지만 이 외의 구체적인 정보는 제공되지 않아 사건의 상세 내용을 파악하기 어렵습니다.</t>
+          <t>2025년 3월 의성군을 덮친 대형 산불로 2만8835ha의 산림과 437가구의 주택, 농축산 시설 등이 큰 피해를 입었습니다. 정부는 의성군을 특별재난지역으로 선포하고 4062억 원 규모의 복구 계획을 확정했으며, 의성군은 자체 예산 2174억 원을 투입하여 주거, 농축산, 산림, 문화유산 등 전 분야에 걸쳐 복구 및 재건을 추진 중입니다. 현재 피해 복구 1년을 맞아 지역 재건과 미래 산업 기반 마련에 힘쓰고 있습니다.</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이어서 소송금융 적합도 판단에 필요한 구체적인 정보(상대방 특정, 피해 규모, 집단성, 증거 유무 등)를 파악하기 어렵습니다. 적합 조건에 해당하는 사항을 확인할 수 없습니다.</t>
+          <t>상대방 책임이 명확하지 않음. 기사는 자연재해(산불)와 정부 및 지자체의 복구 노력을 다루고 있으며, 산불 발생의 원인이나 특정 주체의 과실로 인한 피해 확산에 대한 언급이 없어 소송의 피고를 특정하기 어렵습니다. 따라서 소송금융 투자 대상으로서의 핵심 요건인 '책임 있는 상대방'이 부재합니다.</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4062억 원 이상</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>437가구 이상</t>
         </is>
       </c>
       <c r="J88" t="inlineStr">
         <is>
-          <t>[3월21일자] 비즈니스포스트 아침의 주요기사</t>
+          <t>재난의 잿더미에서 피어난 희망... 의성, 도약을 향한 1년의 기록</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433604</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=613275</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>2026-03-20 13:13:25.706208+00:00</t>
+          <t>2026-03-22 12:20:19.060672+00:00</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C89" t="inlineStr"/>
       <c r="D89" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>민사상 손해배상 청구 가능성 언급, 논란 진행 중</t>
+          <t>산불특별법에 따른 피해구제 지원금 신청 접수 및 재건지원 TF팀 운영</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>기사는 삼겹살 냄새로 인한 악취 피해의 법적 입증 한계와 배우 이장우의 순댓국집 식자재 미지급 논란을 단편적으로 다루고 있다. 악취 피해는 민사상 손해배상 청구가 가능하나 법적 입증이 어렵다는 지적이 있으며, 이장우 관련 논란은 현재 반박 중인 상태이다.</t>
+          <t>의성 지역 산불 발생 1년을 맞아 복구 및 재건 노력이 진행 중이라는 기사입니다. 산불특별법 시행에 따라 피해구제 지원금 신청을 접수하고 있으며, 산불피해재건지원 TF팀을 통해 복구 행정 전반을 체계적으로 관리하고 있습니다.</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>기사 내용이 두 가지 다른 사건을 단편적으로 언급하고 있으며, 소송금융 투자 적합 조건에 부합하는 부분이 거의 없음. '삼겹살 냄새' 건은 상대방 책임 입증에 한계가 있고(적합 조건 1 미충족), 피해 규모 및 상대방 특정도 어려움(적합 조건 4, 상대방 특정 불가). '이장우 식자재 미지급' 건은 논란 중이며 상대방이 개인으로 자력 요건에 부합하지 않을 가능성이 높음(적합 조건 2 미충족).</t>
+          <t>적합 조건 중 '상대방 책임이 비교적 명확함'과 '상대방에게 자력이 충분함'에 해당하지 않습니다. 기사는 산불 피해에 대한 정부의 복구 및 지원 활동을 다루고 있으며, 소송의 대상이 될 만한 특정 가해 주체가 명시되어 있지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J89" t="inlineStr">
         <is>
-          <t>'케데헌' 오스카 2관왕→'음주운전' 이재룡 검찰 송치→이장우 미수금 ...</t>
+          <t>산불 1년, 복구를 넘어 재건으로… 다시 뛰는 의성</t>
         </is>
       </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>celuvmedia.com</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>http://www.celuvmedia.com/article.php?aid=1773981440517016006</t>
+          <t>https://www.kbmaeil.com/article/20260322500075</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2026-03-20 12:52:13.001048+00:00</t>
+          <t>2026-03-22 12:18:44.401577+00:00</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C90" t="inlineStr"/>
-      <c r="D90" t="inlineStr"/>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>환경책임보험 요율체계 개편 설명회 개최</t>
+          <t>산불특별법에 따른 피해구제 지원금 신청 접수 및 복구 행정 진행 중, 추가 조사 계속</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>광주 지역에서 환경책임보험 설명회가 개최되었으며, 2026년 요율체계 개편에 대한 안내가 이루어졌다. 이 설명회는 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 환경책임보험사업단이 주관했다. 본 기사는 특정 사건이 아닌 제도 운영에 대한 내용이다.</t>
+          <t>의성에서 발생한 초대형 산불 1년 후, 복구 행정이 지속되고 있으며 산불특별법에 따라 총 289건의 피해구제 지원금 신청이 접수되었습니다. 현재까지도 제도 보완과 추가 조사가 진행 중입니다.</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환경오염 피해 사건에 대한 내용이 아니며, 환경책임보험 설명회 및 요율체계 개편 안내에 관한 것이다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않는다.</t>
+          <t>기사는 산불 피해에 대한 행정적 복구 및 피해 구제 지원금 신청 현황에 초점을 맞추고 있으며, 소송의 대상이 될 만한 특정 상대방이나 산불 발생의 책임 소재에 대한 정보가 없습니다. 집단적 피해(289건)와 공적 절차 진행 중(피해구제 신청 접수)이라는 적합 조건은 있으나, 소송금융의 핵심인 피고 특정 및 책임 명확성 부재로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>289건</t>
         </is>
       </c>
       <c r="J90" t="inlineStr">
         <is>
-          <t>광주 지역에서 환경책임보험 설명회 개최… 2026 요율체계 개편 안내</t>
+          <t>초대형 산불 1년…의성, 복구 넘어 '재건'으로</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>biz.chosun.com</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L90" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>https://biz.chosun.com/industry/business_info/2026/03/20/Z4VWQSTWEBBFVKPW4L6F6RMISU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4067559</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>2026-03-20 12:17:40.072463+00:00</t>
+          <t>2026-03-22 00:16:27.863844+00:00</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C91" t="inlineStr"/>
       <c r="D91" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>한국쉘석유와 현대오일뱅크 간 조정 수용</t>
+          <t>전쟁으로 인한 환경 파괴 및 인류 피해 지속</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>한국쉘석유는 환경복구 의무 이행을 위해 105억6700만 원을 계상했으며, 이와 관련된 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크의 조정 수용으로 이미 종결되었다.</t>
+          <t>기사는 전쟁이 인간에 대한 범죄일 뿐 아니라 지구 생태계를 파괴하는 '에코사이드'임을 강조한다. 베트남전 고엽제 살포, 러시아-우크라이나 전쟁의 토양 및 수질 오염, 막대한 탄소 배출 등 전쟁이 환경에 미치는 장기적이고 광범위한 피해를 지적하며, 에코사이드가 국제형사재판소의 범죄임을 언급한다.</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>해당 환경복구 의무 관련 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크 간의 조정 수용으로 이미 종결되었다. 이는 소송금융 투자 대상에서 부적합 조건인 '이미 종결된 사건'에 해당한다.</t>
+          <t>전쟁으로 인한 환경 파괴(에코사이드)는 집단적 피해, 막대한 피해 규모, 증거 확보 가능성 등 적합 조건에 일부 부합합니다. 그러나 소송 상대방이 국가 또는 군대이며, 민사상 손해배상 청구의 법적 근거 및 주권 면제 문제로 인해 소송 진행 및 배상금 회수 가능성이 매우 낮아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>105억6700만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J91" t="inlineStr">
         <is>
-          <t>[Who Is ?] 이승봉 한국쉘석유 대표이사 사장</t>
+          <t>땅과 하늘에 씻을 수 없는 화학적 흉터</t>
         </is>
       </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>businesspost.co.kr</t>
+          <t>h21.hani.co.kr</t>
         </is>
       </c>
       <c r="L91" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-21</t>
         </is>
       </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433473</t>
+          <t>https://h21.hani.co.kr/arti/culture/science/59045.html</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>2026-03-20 00:47:51.786507+00:00</t>
+          <t>2026-03-21 12:18:35.154930+00:00</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C92" t="inlineStr"/>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr"/>
       <c r="F92" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 실화자에 대한 처벌 수위를 논하며, 과실로 인한 산불의 경우 민사를 통해 막대한 손해배상금으로 재산 피해에 대한 책임을 물을 수 있다고 언급합니다. 이는 형사 처벌과 더불어 산불 가해자의 처벌로 볼 수 있다는 의견을 제시합니다.</t>
+          <t>이 기사는 과학자, 환경운동가 등 전문가들이 기후 위기 대응 방안을 논의하는 책 또는 강연을 소개합니다. 기후 불평등, 기후 소송 등 다양한 주제를 다루지만, 특정 법적 분쟁이나 소송 사건에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 산불 실화자의 처벌 수위와 민사상 책임에 대한 일반적인 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
+          <t>기사는 특정 소송 사건이 아닌 '기후 소송'이라는 주제를 다루는 책 또는 논의를 소개하고 있습니다. 소송금융 투자 검토에 필요한 구체적인 피고, 피해자, 피해 규모, 진행 단계 등의 정보가 전혀 없어 투자 적합도를 판단할 수 없습니다.</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J92" t="inlineStr">
         <is>
-          <t>[어떻게 생각하십니까] 산불 실화자 처벌 수위</t>
+          <t>[주간 책타래] 왜요, 아이돌이 어때서요? 外</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>womennews.co.kr</t>
         </is>
       </c>
       <c r="L92" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484582</t>
+          <t>https://www.womennews.co.kr/news/articleView.html?idxno=275216</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>2026-03-20 00:35:11.112166+00:00</t>
+          <t>2026-03-21 00:39:29.548660+00:00</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C93" t="inlineStr"/>
-      <c r="D93" t="inlineStr"/>
-      <c r="E93" t="inlineStr"/>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>산불 발생 1년 경과, 이재민 임시주택 거주 중</t>
+        </is>
+      </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>기사는 '육식의 도시'에서 기후와 채식을 외치는 내용을 다루며, '봉쇄 소송'과 '기후위기' 등의 단편적인 주제를 언급합니다. 특정 사건이나 법적 분쟁에 대한 상세한 정보가 없어 소송금융 투자 검토가 어렵습니다.</t>
+          <t>지난해 3월 발생한 영덕 산불로 약 2만ha의 산림이 소실되고 다수의 이재민이 발생했으나, 1년이 지난 현재까지도 주민들은 임시주택에 거주하며 어려움을 겪고 있습니다. 기사에서는 산불의 원인이나 책임 주체가 명확히 언급되지 않았습니다.</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>제공된 기사 본문이 매우 단편적이며, 특정 사건이나 분쟁에 대한 구체적인 정보가 부족합니다. 소송 상대방, 피해 규모, 책임 소재 등이 명확히 파악되지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>산불은 대규모 피해를 야기했으나, 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융의 핵심 요건인 피고 특정 및 책임 입증이 어렵습니다. 이는 소송금융 투자에 있어 중대한 위험 요인입니다.</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (이재민)</t>
         </is>
       </c>
       <c r="J93" t="inlineStr">
         <is>
-          <t>'육식의 도시'에서 기후와 채식을 외치다</t>
+          <t>사는 게 사는 게 아냐, 숯검정 산 보면 눈물만</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L93" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32644</t>
+          <t>https://www.news1.kr/local/daegu-gyeongbuk/6107856</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>2026-03-20 00:33:16.765986+00:00</t>
+          <t>2026-03-21 00:25:12.692960+00:00</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C94" t="inlineStr"/>
       <c r="D94" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>경상북도 재건 대책반 운영 및 피해 재건위원회 출범</t>
+          <t>기후정책 해체 관련 소송 직면</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>경상북도가 지난해 대형 산불 피해지역 재건을 위해 대책반을 확대 운영하고 피해 재건위원회를 출범시켰습니다. 5개 피해 시군 주민들의 새로운 소득 기반 창출, 정주 여건 개선, 마을 주택 재창조 등을 지원할 예정입니다.</t>
+          <t>비즈니스포스트 아침 주요 기사 중 하나로, 기후정책 해체와 관련하여 소송에 직면했다는 내용이 언급되었습니다. 하지만 이 외의 구체적인 정보는 제공되지 않아 사건의 상세 내용을 파악하기 어렵습니다.</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 산불 발생의 책임 주체가 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 현재 경상북도의 재건 대책반 및 피해 재건위원회는 피해자 지원 및 재건에 초점을 맞추고 있으며, 소송으로 이어질 만한 책임 규명 절차는 언급되지 않았습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>기사 내용이 매우 단편적이어서 소송금융 적합도 판단에 필요한 구체적인 정보(상대방 특정, 피해 규모, 집단성, 증거 유무 등)를 파악하기 어렵습니다. 적합 조건에 해당하는 사항을 확인할 수 없습니다.</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>다수 (5개 시군 주민)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J94" t="inlineStr">
         <is>
-          <t>'경북 산불' 피해 재건 대책반 확대 운영</t>
+          <t>[3월21일자] 비즈니스포스트 아침의 주요기사</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>tbc.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>https://www.tbc.co.kr/news/view?pno=20260319160314AE07415&amp;id=204596</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433604</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>2026-03-20 00:28:06.276157+00:00</t>
+          <t>2026-03-20 13:13:25.706208+00:00</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C95" t="inlineStr"/>
-      <c r="D95" t="inlineStr"/>
-      <c r="E95" t="inlineStr"/>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>민사상 손해배상 청구 가능성 언급, 논란 진행 중</t>
+        </is>
+      </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>이 기사는 과학자, 환경운동가, 변호사 등 전문가 7인이 기후 위기 대응 방안을 논의한 내용을 엮은 책 '기후 위기를 걱정하는 당신을 위한 기후 학교'를 소개합니다. 기후 불평등, 기후 소송, 기후 정치 등 다양한 주제를 다루며, 개인과 공동체의 구체적인 행동과 연대를 통해 더 나은 미래를 만들자고 제안합니다. 환경운동연합이 2025년 진행한 '청년 기후 학교' 강좌 내용을 바탕으로 합니다.</t>
+          <t>기사는 삼겹살 냄새로 인한 악취 피해의 법적 입증 한계와 배우 이장우의 순댓국집 식자재 미지급 논란을 단편적으로 다루고 있다. 악취 피해는 민사상 손해배상 청구가 가능하나 법적 입증이 어렵다는 지적이 있으며, 이장우 관련 논란은 현재 반박 중인 상태이다.</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>해당 기사는 '기후 위기'라는 광범위한 주제를 다루는 책을 소개하는 내용입니다. 특정 사건이나 분쟁 당사자가 존재하지 않으며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 충족하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
+          <t>기사 내용이 두 가지 다른 사건을 단편적으로 언급하고 있으며, 소송금융 투자 적합 조건에 부합하는 부분이 거의 없음. '삼겹살 냄새' 건은 상대방 책임 입증에 한계가 있고(적합 조건 1 미충족), 피해 규모 및 상대방 특정도 어려움(적합 조건 4, 상대방 특정 불가). '이장우 식자재 미지급' 건은 논란 중이며 상대방이 개인으로 자력 요건에 부합하지 않을 가능성이 높음(적합 조건 2 미충족).</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J95" t="inlineStr">
         <is>
-          <t>기후 위기에 맞선 생각의 좌표</t>
+          <t>'케데헌' 오스카 2관왕→'음주운전' 이재룡 검찰 송치→이장우 미수금 ...</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>sjbnews.com</t>
+          <t>celuvmedia.com</t>
         </is>
       </c>
       <c r="L95" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>http://sjbnews.com/news/news.php?number=874229</t>
+          <t>http://www.celuvmedia.com/article.php?aid=1773981440517016006</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>2026-03-19 13:09:09.463000+00:00</t>
+          <t>2026-03-20 12:52:13.001048+00:00</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C96" t="inlineStr"/>
       <c r="D96" t="inlineStr"/>
-      <c r="E96" t="inlineStr"/>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>환경책임보험 요율체계 개편 설명회 개최</t>
+        </is>
+      </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>해당 사설은 산불의 80%가 부주의로 발생한다는 점을 지적하며, 실화자에 대한 형사 처벌과 손해배상 책임을 강화하여 경각심을 높여야 한다고 주장합니다. 고의가 아니라는 이유로 책임을 가볍게 넘기는 관행을 바로잡을 제도적 보완의 필요성을 강조하고 있습니다.</t>
+          <t>광주 지역에서 환경책임보험 설명회가 개최되었으며, 2026년 요율체계 개편에 대한 안내가 이루어졌다. 이 설명회는 환경오염 피해자에 대한 신속하고 공정한 구제를 목표로 하는 환경책임보험사업단이 주관했다. 본 기사는 특정 사건이 아닌 제도 운영에 대한 내용이다.</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 실화자에 대한 처벌 및 손해배상 책임 강화를 주장하는 사설로, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 특정 환경오염 피해 사건에 대한 내용이 아니며, 환경책임보험 설명회 및 요율체계 개편 안내에 관한 것이다. 따라서 상대방 책임, 피해 규모, 집단적 피해, 공적 절차 진행 등 소송금융 적합 조건에 해당하는 사항이 전혀 파악되지 않는다.</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J96" t="inlineStr">
         <is>
-          <t>[사설] 산불 80%가 ‘부주의’ 실화자 처벌 강화를</t>
+          <t>광주 지역에서 환경책임보험 설명회 개최… 2026 요율체계 개편 안내</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>knnews.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L96" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484567</t>
+          <t>https://biz.chosun.com/industry/business_info/2026/03/20/Z4VWQSTWEBBFVKPW4L6F6RMISU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>2026-03-19 12:59:36.475251+00:00</t>
+          <t>2026-03-20 12:17:40.072463+00:00</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C97" t="inlineStr"/>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>한국쉘석유, 현대오일뱅크</t>
+        </is>
+      </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>특별법에 따른 피해지원 및 복구 대책 진행 중</t>
+          <t>한국쉘석유와 현대오일뱅크 간 조정 수용</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>경상북도가 산불 피해지역의 복구를 넘어 재건 및 재창조에 속도를 내고 있습니다. 특별법에 따른 추가 피해지원과 피해자 및 단체 지원, 산림경영특구 등의 핵심 과제를 추진하며 대책반을 통해 피해주민에 대한 직접적인 지원과 피해지역 복원을 계획하고 있습니다.</t>
+          <t>한국쉘석유는 환경복구 의무 이행을 위해 105억6700만 원을 계상했으며, 이와 관련된 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크의 조정 수용으로 이미 종결되었다.</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>기사는 산불 피해지역에 대한 경상북도의 복구 및 지원 노력을 다루고 있으며, 특정 책임 주체나 소송 상대방이 명확히 언급되지 않습니다. 소송금융 투자에 필요한 명확한 피고, 소송 사유, 또는 진행 중인 법적 절차가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>해당 환경복구 의무 관련 청구 소송은 2025년 9월 한국쉘석유와 현대오일뱅크 간의 조정 수용으로 이미 종결되었다. 이는 소송금융 투자 대상에서 부적합 조건인 '이미 종결된 사건'에 해당한다.</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>105억6700만 원</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해지역 복구 넘어 재건·재창조 속도</t>
+          <t>[Who Is ?] 이승봉 한국쉘석유 대표이사 사장</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>businesspost.co.kr</t>
         </is>
       </c>
       <c r="L97" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595873</t>
+          <t>https://www.businesspost.co.kr/BP?command=article_view&amp;num=433473</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>2026-03-19 12:36:26.272183+00:00</t>
+          <t>2026-03-20 00:47:51.786507+00:00</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C98" t="inlineStr"/>
-      <c r="D98" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D98" t="inlineStr"/>
+      <c r="E98" t="inlineStr"/>
       <c r="F98" t="inlineStr">
         <is>
-          <t>경북도가 산불 피해 주민들을 위한 '산불 피해지원 및 재건 대책반'을 확대 가동합니다. 특별법에 의거한 추가 피해 지원을 총괄하며, 피해자 단체와 협력하여 피해주민 지원 및 피해지역 복원 사업을 추진할 예정입니다.</t>
+          <t>해당 기사는 산불 실화자에 대한 처벌 수위를 논하며, 과실로 인한 산불의 경우 민사를 통해 막대한 손해배상금으로 재산 피해에 대한 책임을 물을 수 있다고 언급합니다. 이는 형사 처벌과 더불어 산불 가해자의 처벌로 볼 수 있다는 의견을 제시합니다.</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 경북도의 지원 및 재건 대책을 다루고 있으며, 소송의 상대방이 될 만한 책임 주체가 특정되지 않습니다 (적합 조건 1 불충족). 피해 규모가 크고 다수의 피해자가 존재하며(적합 조건 3, 4 충족), 공적 절차가 진행 중이지만(적합 조건 6 충족), 소송금융 투자를 위한 핵심 요소인 명확한 피고와 책임 소재가 부재합니다.</t>
+          <t>해당 기사는 특정 사건에 대한 보도가 아닌, 산불 실화자의 처벌 수위와 민사상 책임에 대한 일반적인 논의를 다루고 있습니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 특정되지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J98" t="inlineStr">
         <is>
-          <t>경북도,'산불 피해지원 및 재건 대책반'확대 가동</t>
+          <t>[어떻게 생각하십니까] 산불 실화자 처벌 수위</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L98" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537797</t>
+          <t>http://www.knnews.co.kr/news/articleView.php?idxno=1484582</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>2026-03-19 12:33:00.297889+00:00</t>
+          <t>2026-03-20 00:35:11.112166+00:00</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C99" t="inlineStr"/>
       <c r="D99" t="inlineStr"/>
-      <c r="E99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E99" t="inlineStr"/>
       <c r="F99" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 여수에서 '환경책임보험 제도 개편 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 2019년 8월 설립된 기구입니다. 기사는 특정 환경오염 사건이 아닌, 제도 개편 관련 행사 소식을 전하고 있습니다.</t>
+          <t>기사는 '육식의 도시'에서 기후와 채식을 외치는 내용을 다루며, '봉쇄 소송'과 '기후위기' 등의 단편적인 주제를 언급합니다. 특정 사건이나 법적 분쟁에 대한 상세한 정보가 없어 소송금융 투자 검토가 어렵습니다.</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>해당 기사는 환경책임보험 제도 개편 설명회 개최에 대한 내용으로, 특정 환경오염 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 사건을 파악할 수 없습니다.</t>
+          <t>제공된 기사 본문이 매우 단편적이며, 특정 사건이나 분쟁에 대한 구체적인 정보가 부족합니다. 소송 상대방, 피해 규모, 책임 소재 등이 명확히 파악되지 않아 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J99" t="inlineStr">
         <is>
-          <t>'환경책임보험 제도 개편 설명회' 여수서 개최</t>
+          <t>'육식의 도시'에서 기후와 채식을 외치다</t>
         </is>
       </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407634</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32644</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:43.487593+00:00</t>
+          <t>2026-03-20 00:33:16.765986+00:00</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C100" t="inlineStr"/>
-      <c r="D100" t="inlineStr"/>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 변경 관련 설명회 개최</t>
+          <t>경상북도 재건 대책반 운영 및 피해 재건위원회 출범</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>환경책임보험사업단이 2026년 변경될 환경책임보험 제도에 대한 전국 설명회를 인천에서 개최한다는 내용의 기사입니다. 이 보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다. 기사는 특정 환경오염 피해 사건을 다루는 것이 아닌, 제도 변경에 대한 정보를 제공하고 있습니다.</t>
+          <t>경상북도가 지난해 대형 산불 피해지역 재건을 위해 대책반을 확대 운영하고 피해 재건위원회를 출범시켰습니다. 5개 피해 시군 주민들의 새로운 소득 기반 창출, 정주 여건 개선, 마을 주택 재창조 등을 지원할 예정입니다.</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>기사는 환경책임보험 제도의 변경과 관련 설명회 개최에 대한 정보 전달 목적이며, 특정 환경오염 피해 사건이나 잠재적 소송 대상이 되는 주체를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
+          <t>기사 내용만으로는 산불 발생의 책임 주체가 특정되지 않아 소송 상대방을 파악하기 어렵습니다. 현재 경상북도의 재건 대책반 및 피해 재건위원회는 피해자 지원 및 재건에 초점을 맞추고 있으며, 소송으로 이어질 만한 책임 규명 절차는 언급되지 않았습니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (5개 시군 주민)</t>
         </is>
       </c>
       <c r="J100" t="inlineStr">
         <is>
-          <t>2026 환경책임보험 제도 바뀐다…전국설명회 인천 지역에서 개최</t>
+          <t>'경북 산불' 피해 재건 대책반 확대 운영</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>tbc.co.kr</t>
         </is>
       </c>
       <c r="L100" t="inlineStr">
         <is>
           <t>2026-03-19</t>
         </is>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532574</t>
+          <t>https://www.tbc.co.kr/news/view?pno=20260319160314AE07415&amp;id=204596</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>2026-03-19 12:15:05.737250+00:00</t>
+          <t>2026-03-20 00:28:06.276157+00:00</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C101" t="inlineStr"/>
-      <c r="D101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D101" t="inlineStr"/>
+      <c r="E101" t="inlineStr"/>
       <c r="F101" t="inlineStr">
         <is>
-          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구를 넘어 미래 성장 기반으로 조성할 계획이다. 이 특별법은 규제 완화와 인허가 의제 처리를 가능하게 하는 제도적 기반을 제공한다. 시는 이를 활용해 피해지역의 회복과 발전을 도모할 예정이다.</t>
+          <t>이 기사는 과학자, 환경운동가, 변호사 등 전문가 7인이 기후 위기 대응 방안을 논의한 내용을 엮은 책 '기후 위기를 걱정하는 당신을 위한 기후 학교'를 소개합니다. 기후 불평등, 기후 소송, 기후 정치 등 다양한 주제를 다루며, 개인과 공동체의 구체적인 행동과 연대를 통해 더 나은 미래를 만들자고 제안합니다. 환경운동연합이 2025년 진행한 '청년 기후 학교' 강좌 내용을 바탕으로 합니다.</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>이 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력('산불 피해구제 및 지원 등을 위한 특별법' 제정)에 초점을 맞추고 있습니다. 집단적 피해와 공적 절차가 진행 중인 것은 확인되나, 소송의 대상이 될 명확한 책임 주체가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
+          <t>해당 기사는 '기후 위기'라는 광범위한 주제를 다루는 책을 소개하는 내용입니다. 특정 사건이나 분쟁 당사자가 존재하지 않으며, 소송금융 투자에 필요한 적합 조건(상대방 책임 명확성, 자력, 집단적 피해, 피해 규모, 증거, 공적 절차 진행 등) 중 어느 하나도 충족하지 않습니다. 따라서 소송금융 투자 대상으로서의 적합성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J101" t="inlineStr">
         <is>
-          <t>안동시  산불 피해지역, 단순 복구 넘어 미래 성장기반 조성</t>
+          <t>기후 위기에 맞선 생각의 좌표</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>sjbnews.com</t>
         </is>
       </c>
       <c r="L101" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542113</t>
+          <t>http://sjbnews.com/news/news.php?number=874229</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2026-03-19 00:16:32.823839+00:00</t>
+          <t>2026-03-19 13:09:09.463000+00:00</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C102" t="inlineStr"/>
-      <c r="D102" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D102" t="inlineStr"/>
+      <c r="E102" t="inlineStr"/>
       <c r="F102" t="inlineStr">
         <is>
-          <t>지역 주민과 시민단체가 대기오염 및 소음 문제를 이유로 소송 제기를 예고하며 환경 갈등이 확산되고 있다. 이 사건은 아직 소송 전 단계로, 구체적인 소송 상대방과 피해 규모가 명확히 파악되지 않고 있다.</t>
+          <t>해당 사설은 산불의 80%가 부주의로 발생한다는 점을 지적하며, 실화자에 대한 형사 처벌과 손해배상 책임을 강화하여 경각심을 높여야 한다고 주장합니다. 고의가 아니라는 이유로 책임을 가볍게 넘기는 관행을 바로잡을 제도적 보완의 필요성을 강조하고 있습니다.</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>적합 조건 중 '집단적 피해' 가능성은 있으나, 소송 상대방이 기사에 명확히 특정되지 않아 '상대방 책임 명확성' 및 '상대방 자력 충분' 여부를 판단하기 어렵다. 또한, 피해 규모가 미상이며, 아직 소송 제기 예고 단계로 증거 확보 여부도 불확실하여 투자 매력도가 낮다.</t>
+          <t>해당 기사는 산불 실화자에 대한 처벌 및 손해배상 책임 강화를 주장하는 사설로, 특정 사건이나 피해자를 다루고 있지 않습니다. 소송금융 투자 대상으로 검토할 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J102" t="inlineStr">
         <is>
-          <t>3월 3주차 해외 ESG 핫클립</t>
+          <t>[사설] 산불 80%가 ‘부주의’ 실화자 처벌 강화를</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>impacton.net</t>
+          <t>knnews.co.kr</t>
         </is>
       </c>
       <c r="L102" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>http://www.impacton.net/news/articleView.html?idxno=18254</t>
+          <t>https://www.knnews.co.kr/news/articleView.php?idxno=1484567</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>2026-03-18 13:12:57.849115+00:00</t>
+          <t>2026-03-19 12:59:36.475251+00:00</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C103" t="inlineStr"/>
-      <c r="D103" t="inlineStr"/>
-      <c r="E103" t="inlineStr"/>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>특별법에 따른 피해지원 및 복구 대책 진행 중</t>
+        </is>
+      </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>기사는 '기후 학교' 프로그램에 대한 소개로, 기후 소송, 기후 정치, 에코페미니즘 등 기후 위기와 관련된 다양한 주제와 사례를 다룹니다. 기후 위기 상황에서 공동체 연대와 협력의 중요성을 강조합니다.</t>
+          <t>경상북도가 산불 피해지역의 복구를 넘어 재건 및 재창조에 속도를 내고 있습니다. 특별법에 따른 추가 피해지원과 피해자 및 단체 지원, 산림경영특구 등의 핵심 과제를 추진하며 대책반을 통해 피해주민에 대한 직접적인 지원과 피해지역 복원을 계획하고 있습니다.</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>제공된 기사는 '기후 학교' 프로그램에 대한 소개로, 기후 위기와 관련된 다양한 주제를 다루고 있습니다. 특정 사건, 가해자, 피해 규모, 또는 진행 중인 법적 절차에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
+          <t>기사는 산불 피해지역에 대한 경상북도의 복구 및 지원 노력을 다루고 있으며, 특정 책임 주체나 소송 상대방이 명확히 언급되지 않습니다. 소송금융 투자에 필요한 명확한 피고, 소송 사유, 또는 진행 중인 법적 절차가 부재하여 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J103" t="inlineStr">
         <is>
-          <t>기후 위기를 걱정하는 당신을 위한 기후 학교</t>
+          <t>경북도, 산불 피해지역 복구 넘어 재건·재창조 속도</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>kyosu.net</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L103" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>https://www.kyosu.net/news/articleView.html?idxno=201013</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595873</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>2026-03-18 12:38:17.169511+00:00</t>
+          <t>2026-03-19 12:36:26.272183+00:00</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C104" t="inlineStr"/>
-      <c r="D104" t="inlineStr"/>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>안동시의 산림투자선도지구 지정 추진</t>
+          <t>산불 피해지원 및 재건 대책반 가동, 특별법에 따른 추가 피해지원 진행 중</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>안동시는 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진하고 있습니다. 이는 경남·경북·울산 초대형 산불 피해 구제 및 지역 경제 활성화의 일환입니다.</t>
+          <t>경북도가 산불 피해 주민들을 위한 '산불 피해지원 및 재건 대책반'을 확대 가동합니다. 특별법에 의거한 추가 피해 지원을 총괄하며, 피해자 단체와 협력하여 피해주민 지원 및 피해지역 복원 사업을 추진할 예정입니다.</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>기사는 안동시의 산불 피해 복구 및 민간투자 유치 계획을 다루고 있으며, 특정 상대방의 책임이나 손해배상 청구와 관련된 법적 분쟁을 언급하지 않습니다. 소송금융의 대상이 되는 법적 분쟁의 발생 가능성이 없어 부적합합니다.</t>
+          <t>기사는 산불 피해에 대한 경북도의 지원 및 재건 대책을 다루고 있으며, 소송의 상대방이 될 만한 책임 주체가 특정되지 않습니다 (적합 조건 1 불충족). 피해 규모가 크고 다수의 피해자가 존재하며(적합 조건 3, 4 충족), 공적 절차가 진행 중이지만(적합 조건 6 충족), 소송금융 투자를 위한 핵심 요소인 명확한 피고와 책임 소재가 부재합니다.</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J104" t="inlineStr">
         <is>
-          <t>안동시, 산림투자선도지구 지정 추진으로 민간투자 유치 박차</t>
+          <t>경북도,'산불 피해지원 및 재건 대책반'확대 가동</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L104" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595588</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537797</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>2026-03-18 12:18:43.251522+00:00</t>
+          <t>2026-03-19 12:33:00.297889+00:00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C105" t="inlineStr"/>
-      <c r="D105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
-          <t>산림투자선도지구 지정 추진 및 특별법 기반 복구 계획</t>
+          <t>환경책임보험 제도 개편 설명회 개최</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>안동시가 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진합니다. 특별법 제정을 기반으로 규제 완화 및 인허가 간소화 등 파격적인 인센티브를 제공하여 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 이를 통해 지역 경제 활성화와 미래 성장 기반 마련을 목표로 하고 있습니다.</t>
+          <t>환경책임보험사업단이 여수에서 '환경책임보험 제도 개편 설명회'를 개최했습니다. 이 사업단은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 2019년 8월 설립된 기구입니다. 기사는 특정 환경오염 사건이 아닌, 제도 개편 관련 행사 소식을 전하고 있습니다.</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>이 기사는 산불 피해 지역의 정부 주도 복구 및 민간 투자 유치 계획을 다루고 있으며, 특정 가해자나 피해자들이 손해배상을 청구하는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상이 되는 법적 분쟁의 발생 가능성이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>해당 기사는 환경책임보험 제도 개편 설명회 개최에 대한 내용으로, 특정 환경오염 피해 사건이나 소송 대상이 될 만한 구체적인 분쟁을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 사건을 파악할 수 없습니다.</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J105" t="inlineStr">
         <is>
-          <t>안동 산불피해지, 새로운 기회의 땅으로</t>
+          <t>'환경책임보험 제도 개편 설명회' 여수서 개최</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L105" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M105" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612910</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2407634</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>2026-03-18 12:18:30.603653+00:00</t>
+          <t>2026-03-19 12:15:43.487593+00:00</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C106" t="inlineStr"/>
-      <c r="D106" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
-          <t>초대형 산불 피해구제 및 지원 특별법 시행 중</t>
+          <t>환경책임보험 제도 변경 관련 설명회 개최</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>영남 지역 초대형 산불 발생 1년 후, 피해 주민의 생계 안정과 심리 치료, 농림수산업 시설 복구 등을 위한 특별법이 올해 2월부터 시행되고 있다. 이 기고문은 특별법 시행의 의의와 향후 과제를 다루고 있다.</t>
+          <t>환경책임보험사업단이 2026년 변경될 환경책임보험 제도에 대한 전국 설명회를 인천에서 개최한다는 내용의 기사입니다. 이 보험은 환경오염 피해자에 대한 신속하고 공정한 구제를 목적으로 합니다. 기사는 특정 환경오염 피해 사건을 다루는 것이 아닌, 제도 변경에 대한 정보를 제공하고 있습니다.</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해에 대한 특별법 시행과 지원에 초점을 맞추고 있어, 소송금융 투자에 필수적인 특정 책임 주체(피고)가 명확히 제시되지 않습니다 (적합 조건 1, 2 미충족). 피해 규모와 피해자 수는 크지만, 소송을 제기할 명확한 상대방과 그 책임 소재가 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 환경책임보험 제도의 변경과 관련 설명회 개최에 대한 정보 전달 목적이며, 특정 환경오염 피해 사건이나 잠재적 소송 대상이 되는 주체를 언급하고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 사건 자체가 존재하지 않습니다.</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J106" t="inlineStr">
         <is>
-          <t>[기고] 영남 지역 초대형 산불 1년, 교훈과 과제</t>
+          <t>2026 환경책임보험 제도 바뀐다…전국설명회 인천 지역에서 개최</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>naeil.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L106" t="inlineStr">
         <is>
-          <t>2026-03-18</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M106" t="inlineStr">
         <is>
-          <t>https://www.naeil.com/news/read/581669?ref=naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3532574</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>2026-03-18 12:17:24.999904+00:00</t>
+          <t>2026-03-19 12:15:05.737250+00:00</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C107" t="inlineStr"/>
-      <c r="D107" t="inlineStr"/>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>산림투자선도지구 추진, 특별법 제정</t>
+          <t>산불 피해구제 및 지원 등을 위한 특별법 제정 및 시의 복구 계획 수립 중</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구에서 나아가 지역 경제를 견인할 새로운 성장 공간인 '산림투자선도지구'로 조성하는 방안을 추진하고 있습니다. 이는 피해 지역을 개발하여 경제 활성화를 도모하려는 계획입니다.</t>
+          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구를 넘어 미래 성장 기반으로 조성할 계획이다. 이 특별법은 규제 완화와 인허가 의제 처리를 가능하게 하는 제도적 기반을 제공한다. 시는 이를 활용해 피해지역의 회복과 발전을 도모할 예정이다.</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>해당 기사는 산불 피해 지역의 복구 및 개발 계획에 대한 안동시의 이니셔티브를 다루고 있으며, 특정 가해자나 손해배상 청구의 대상이 되는 법적 분쟁을 언급하고 있지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '상대방 자력 충분', '피해 규모' 등의 조건이 충족되지 않아 투자 기회로 보기 어렵습니다.</t>
+          <t>이 기사는 초대형 산불 피해에 대한 정부 주도의 복구 및 지원 노력('산불 피해구제 및 지원 등을 위한 특별법' 제정)에 초점을 맞추고 있습니다. 집단적 피해와 공적 절차가 진행 중인 것은 확인되나, 소송의 대상이 될 명확한 책임 주체가 특정되지 않아 소송금융 투자 기회를 발굴하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>산불피해 산림 복구 넘어 개발로…안동시 ‘산림투자선도지구’ 추진</t>
+          <t>안동시  산불 피해지역, 단순 복구 넘어 미래 성장기반 조성</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L107" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M107" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260318500160</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=542113</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>2026-03-18 12:16:41.661960+00:00</t>
+          <t>2026-03-19 00:16:32.823839+00:00</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C108" t="inlineStr"/>
-      <c r="D108" t="inlineStr"/>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>환경책임보험 제도 개편 설명회 진행</t>
+          <t>소송 제기 예고</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>환경책임보험사업단과 DB손해보험이 2026년 환경책임보험 제도 개편 방향과 주요 변경 사항을 안내하기 위한 전국 설명회를 개최했습니다. 이번 설명회는 가입 사업장의 환경안전관리 역량 향상을 목표로, 요율 체계 개편 및 초과손해액 보장특약 도입 필요성 등을 다뤘습니다. 특정 환경오염 사고나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
+          <t>지역 주민과 시민단체가 대기오염 및 소음 문제를 이유로 소송 제기를 예고하며 환경 갈등이 확산되고 있다. 이 사건은 아직 소송 전 단계로, 구체적인 소송 상대방과 피해 규모가 명확히 파악되지 않고 있다.</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>이 기사는 특정 환경오염 사고나 피해에 대한 보도가 아닌, 환경책임보험 제도 개편에 대한 설명회 개최 소식입니다. 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않습니다. 소송 대상이 되는 구체적인 사건이 존재하지 않아 투자 검토가 불가능합니다.</t>
+          <t>적합 조건 중 '집단적 피해' 가능성은 있으나, 소송 상대방이 기사에 명확히 특정되지 않아 '상대방 책임 명확성' 및 '상대방 자력 충분' 여부를 판단하기 어렵다. 또한, 피해 규모가 미상이며, 아직 소송 제기 예고 단계로 증거 확보 여부도 불확실하여 투자 매력도가 낮다.</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J108" t="inlineStr">
         <is>
-          <t>환경책임보험 전국설명회, 안산서 첫 개최…2026 제도 개편 방향 안내</t>
+          <t>3월 3주차 해외 ESG 핫클립</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>seoul.co.kr</t>
+          <t>impacton.net</t>
         </is>
       </c>
       <c r="L108" t="inlineStr">
         <is>
           <t>2026-03-18</t>
         </is>
       </c>
       <c r="M108" t="inlineStr">
         <is>
-          <t>https://www.seoul.co.kr/news/economy/2026/03/17/20260317500161?wlog_tag3=naver</t>
+          <t>http://www.impacton.net/news/articleView.html?idxno=18254</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>2026-03-18 12:16:20.752810+00:00</t>
+          <t>2026-03-18 13:12:57.849115+00:00</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C109" t="inlineStr"/>
+      <c r="D109" t="inlineStr"/>
+      <c r="E109" t="inlineStr"/>
       <c r="F109" t="inlineStr">
         <is>
-          <t>A씨가 함양 산불의 방화범으로 지목되었으며, 과거 울산 동구 산불로 4억 2천만원의 배상액이 확정된 전력이 있다. 현재 함양 산불에 대해 경찰의 합동 감식 및 수사가 진행 중이다.</t>
+          <t>기사는 '기후 학교' 프로그램에 대한 소개로, 기후 소송, 기후 정치, 에코페미니즘 등 기후 위기와 관련된 다양한 주제와 사례를 다룹니다. 기후 위기 상황에서 공동체 연대와 협력의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>울산 동구 소송은 이미 배상액이 확정되어 종결된 사건으로 소송금융 투자 대상이 아니다. (부적합 조건: 이미 종결된 사건) 함양 산불의 경우 방화범이 특정되었으나(적합 조건: 상대방 책임 명확), 피고가 개인이며 과거 대규모 배상액 확정 전력이 있어 자력 회수 가능성이 낮아 보인다. (기타 투자 어려운 이유)</t>
+          <t>제공된 기사는 '기후 학교' 프로그램에 대한 소개로, 기후 위기와 관련된 다양한 주제를 다루고 있습니다. 특정 사건, 가해자, 피해 규모, 또는 진행 중인 법적 절차에 대한 구체적인 정보가 없어 소송금융 투자 대상으로 적합한 조건을 충족하지 못합니다.</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J109" t="inlineStr">
         <is>
-          <t>함양 산불 방화범, '울산 봉대산 불다람쥐'였다</t>
+          <t>기후 위기를 걱정하는 당신을 위한 기후 학교</t>
         </is>
       </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>kyosu.net</t>
         </is>
       </c>
       <c r="L109" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M109" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1147012</t>
+          <t>https://www.kyosu.net/news/articleView.html?idxno=201013</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>2026-03-18 00:34:32.646632+00:00</t>
+          <t>2026-03-18 12:38:17.169511+00:00</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C110" t="inlineStr"/>
-      <c r="D110" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
-          <t>산불특별법 시행령에 따른 피해 복구 및 지원 절차 진행 중, 추가 신청 접수 1년간 운영</t>
+          <t>안동시의 산림투자선도지구 지정 추진</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>경북 지역을 휩쓴 초대형 산불 발생 1년을 맞아 경북도가 피해 주민 지원과 마을 재건에 총력을 기울이고 있습니다. 산불특별법 시행령에 따라 피해 주민들의 추가 신청을 1년간 접수하며, 총 1조8310억원 규모의 복구비를 확보하여 지원하고 있습니다.</t>
+          <t>안동시는 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진하고 있습니다. 이는 경남·경북·울산 초대형 산불 피해 구제 및 지역 경제 활성화의 일환입니다.</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>해당 기사는 초대형 산불로 인한 대규모 피해와 경북도 및 중앙정부의 복구 및 지원 노력에 초점을 맞추고 있습니다. 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4), 그리고 산불특별법 시행 등 공적 절차 진행(적합 조건 6)은 확인되나, 산불 발생의 책임이 명확히 특정된 상대방이 기사 내에서 언급되지 않아 소송금융 투자 대상으로 부적합합니다(적합 조건 1, 2 미충족).</t>
+          <t>기사는 안동시의 산불 피해 복구 및 민간투자 유치 계획을 다루고 있으며, 특정 상대방의 책임이나 손해배상 청구와 관련된 법적 분쟁을 언급하지 않습니다. 소송금융의 대상이 되는 법적 분쟁의 발생 가능성이 없어 부적합합니다.</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>1조8310억원 (복구비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>5499명 (이재민), 183명 (인명 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J110" t="inlineStr">
         <is>
-          <t>괴물산불 1년…경북도, “피해지원과 재건 총력”</t>
+          <t>안동시, 산림투자선도지구 지정 추진으로 민간투자 유치 박차</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>munhwa.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L110" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M110" t="inlineStr">
         <is>
-          <t>https://www.munhwa.com/article/11575307?ref=naver</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595588</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>2026-03-18 00:22:02.690202+00:00</t>
+          <t>2026-03-18 12:18:43.251522+00:00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C111" t="inlineStr"/>
-      <c r="D111" t="inlineStr"/>
-      <c r="E111" t="inlineStr"/>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>산림투자선도지구 지정 추진 및 특별법 기반 복구 계획</t>
+        </is>
+      </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>이 기사는 '기후 위기를 걱정하는 당신을 위한 기후 학교'라는 신간 도서를 소개하고 있습니다. 책은 기후 소송, 기후 정치, 에코페미니즘 등 다양한 기후 위기 관련 주제와 사례를 다루며, 공동체 연대와 협력의 중요성을 강조합니다.</t>
+          <t>안동시가 산불 피해 산림을 체계적으로 복구하고 대규모 민간투자를 유치하기 위해 '산림투자선도지구' 지정을 추진합니다. 특별법 제정을 기반으로 규제 완화 및 인허가 간소화 등 파격적인 인센티브를 제공하여 산림휴양 웰니스단지, 맞춤형 입주단지, 스마트팜 복합단지 등을 조성할 계획입니다. 이를 통해 지역 경제 활성화와 미래 성장 기반 마련을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>해당 기사는 '기후 소송'을 주제로 다루는 신간 도서를 소개하는 내용으로, 실제 발생했거나 진행 중인 구체적인 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
+          <t>이 기사는 산불 피해 지역의 정부 주도 복구 및 민간 투자 유치 계획을 다루고 있으며, 특정 가해자나 피해자들이 손해배상을 청구하는 소송 사건이 아닙니다. 소송 상대방이 특정되지 않고, 소송금융 투자 대상이 되는 법적 분쟁의 발생 가능성이 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J111" t="inlineStr">
         <is>
-          <t>[신간산책] '기후 위기를 걱정하는 당신을 위한 기후 학교'</t>
+          <t>안동 산불피해지, 새로운 기회의 땅으로</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>veritas-a.com</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L111" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M111" t="inlineStr">
         <is>
-          <t>http://www.veritas-a.com/news/articleView.html?idxno=601990</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612910</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>2026-03-17 12:49:49.786854+00:00</t>
+          <t>2026-03-18 12:18:30.603653+00:00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C112" t="inlineStr"/>
       <c r="D112" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>헌법재판소 헌법불합치 결정 후 탄소중립기본법 개정 절차 진행 중</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 시행 중</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정 과정에서 온실가스 감축을 후반기로 미루는 '볼록형 경로'를 포함시키려 해 환경·시민단체들이 반발하고 있습니다. 이들은 '볼록형 경로'가 기후위기 대응의 후퇴이자 헌법재판소 결정 취지에 어긋난다고 비판하며 즉각적인 제외를 촉구하고 있습니다.</t>
+          <t>영남 지역 초대형 산불 발생 1년 후, 피해 주민의 생계 안정과 심리 치료, 농림수산업 시설 복구 등을 위한 특별법이 올해 2월부터 시행되고 있다. 이 기고문은 특별법 시행의 의의와 향후 과제를 다루고 있다.</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>헌법불합치 결정으로 탄소중립기본법 개정의 필요성은 명확하며(적합 조건 5, 6), 상대방은 국회로 자력이 충분하고(적합 조건 2), 기후위기 대응은 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당합니다. 그러나 현재 논의되는 '볼록형 감축' 경로에 대한 소송은 직접적인 금전적 손해배상 청구보다는 입법부작위 또는 위헌확인 등 공법적 쟁송의 성격이 강하여, 소송금융 투자의 핵심인 명확한 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다(적합 조건 4번 '피해 규모가 큼'에 해당하기 어려움).</t>
+          <t>기사는 초대형 산불 피해에 대한 특별법 시행과 지원에 초점을 맞추고 있어, 소송금융 투자에 필수적인 특정 책임 주체(피고)가 명확히 제시되지 않습니다 (적합 조건 1, 2 미충족). 피해 규모와 피해자 수는 크지만, 소송을 제기할 명확한 상대방과 그 책임 소재가 불분명하여 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>전 국민</t>
+          <t>피해 주민 다수</t>
         </is>
       </c>
       <c r="J112" t="inlineStr">
         <is>
-          <t>“온실가스 나중에 줄이자?”… ‘볼록형 감축’에 탄소중립법 개정 진...</t>
+          <t>[기고] 영남 지역 초대형 산불 1년, 교훈과 과제</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>naeil.com</t>
         </is>
       </c>
       <c r="L112" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M112" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260317511734?OutUrl=naver</t>
+          <t>https://www.naeil.com/news/read/581669?ref=naver</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>2026-03-17 12:47:58.732927+00:00</t>
+          <t>2026-03-18 12:17:24.999904+00:00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C113" t="inlineStr"/>
-      <c r="D113" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
-          <t>재난복구 지원 및 피해자 구제 절차 진행 중</t>
+          <t>산림투자선도지구 추진, 특별법 제정</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>경북 산불 발생 1년 후, 경상북도가 피해 주민 구호와 주거 안정, 재난복구 지원 기준 상향 등 피해 지원과 재건에 총력을 기울이고 있다. 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 독려하고 있다.</t>
+          <t>안동시가 '경남·경북·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 제정에 따라 산불 피해지역을 단순 복구에서 나아가 지역 경제를 견인할 새로운 성장 공간인 '산림투자선도지구'로 조성하는 방안을 추진하고 있습니다. 이는 피해 지역을 개발하여 경제 활성화를 도모하려는 계획입니다.</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>이 기사는 자연재해(산불)에 대한 정부 주도의 재난 복구 및 피해자 지원 노력을 다루고 있으며, 특정 책임 주체에 대한 법적 청구 가능성을 제시하지 않습니다. 다수의 피해자(적합 조건 3)와 진행 중인 공적 절차(적합 조건 6)는 있으나, 소송금융의 핵심인 책임이 명확한 상대방(적합 조건 1)이 부재하여 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 산불 피해 지역의 복구 및 개발 계획에 대한 안동시의 이니셔티브를 다루고 있으며, 특정 가해자나 손해배상 청구의 대상이 되는 법적 분쟁을 언급하고 있지 않습니다. 소송금융 투자에 적합한 '상대방 책임 명확', '상대방 자력 충분', '피해 규모' 등의 조건이 충족되지 않아 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>피해주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>경북 산불1년, 피해 지원과 재건에 '총력'… 이철우 지사,  복구는 이제...</t>
+          <t>산불피해 산림 복구 넘어 개발로…안동시 ‘산림투자선도지구’ 추진</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>polinews.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L113" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M113" t="inlineStr">
         <is>
-          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725736</t>
+          <t>https://www.kbmaeil.com/article/20260318500160</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>2026-03-17 12:29:56.402034+00:00</t>
+          <t>2026-03-18 12:16:41.661960+00:00</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C114" t="inlineStr"/>
-      <c r="D114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
-          <t>산불 발생 1년 후, 피해자들의 정신적 고통 및 경제적 어려움 지속. 산불피해대책위원회 활동 언급.</t>
+          <t>환경책임보험 제도 개편 설명회 진행</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>지난해 3월 영남 지역 대규모 산불 발생 1년 후에도 주민들은 정신적 충격과 경제적 어려움에 시달리고 있습니다. 최소 6명의 추가 사망자가 정신적 후유증과 연관되어 파악되었으며, 자살 사례도 발생했습니다. 재산 피해는 수억원대에 달하는 것으로 추정됩니다.</t>
+          <t>환경책임보험사업단과 DB손해보험이 2026년 환경책임보험 제도 개편 방향과 주요 변경 사항을 안내하기 위한 전국 설명회를 개최했습니다. 이번 설명회는 가입 사업장의 환경안전관리 역량 향상을 목표로, 요율 체계 개편 및 초과손해액 보장특약 도입 필요성 등을 다뤘습니다. 특정 환경오염 사고나 분쟁에 대한 내용은 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>기사는 대규모 산불로 인한 집단적 피해와 큰 피해 규모(재산 피해 수억원대, 정신적 후유증 및 사망자 발생)를 명확히 보여주나, 산불의 원인과 법적 책임이 있는 특정 상대방이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다. 상대방 책임 명확성 및 자력 충분 조건이 충족되지 않습니다.</t>
+          <t>이 기사는 특정 환경오염 사고나 피해에 대한 보도가 아닌, 환경책임보험 제도 개편에 대한 설명회 개최 소식입니다. 소송금융 적합 조건인 '상대방 책임 명확', '상대방 자력 충분', '집단적 피해', '피해 규모', '증거 확보 가능', '공적 절차 진행 중' 등 어떤 조건에도 해당하지 않습니다. 소송 대상이 되는 구체적인 사건이 존재하지 않아 투자 검토가 불가능합니다.</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>수억원대 (재산 피해), 미상 (정신적 피해)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>다수 (주민), 최소 6명 (정신적 후유증 관련 추가 사망자)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>다 불타버린 산과 집… 더 새까맣게 탄 삶은 무너졌다</t>
+          <t>환경책임보험 전국설명회, 안산서 첫 개최…2026 제도 개편 방향 안내</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>seoul.co.kr</t>
         </is>
       </c>
       <c r="L114" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-18</t>
         </is>
       </c>
       <c r="M114" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773736781&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.seoul.co.kr/news/economy/2026/03/17/20260317500161?wlog_tag3=naver</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>2026-03-17 12:27:31.581368+00:00</t>
+          <t>2026-03-18 12:16:20.752810+00:00</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
-      <c r="D115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>서귀포시의 야생동물 피해보상보험 운영</t>
+          <t>경찰 수사 및 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>서귀포시가 멧돼지, 노루 등 야생동물로 인한 농작물 및 인명 피해를 줄이기 위해 피해보상보험을 운영하고 있다. 시민들은 별도 가입이나 보험료 부담 없이 자동으로 가입되며, 최대 1000만원까지 보상받을 수 있다.</t>
+          <t>A씨가 함양 산불의 방화범으로 지목되었으며, 과거 울산 동구 산불로 4억 2천만원의 배상액이 확정된 전력이 있다. 현재 함양 산불에 대해 경찰의 합동 감식 및 수사가 진행 중이다.</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>이 기사는 서귀포시가 야생동물 피해에 대한 보상 보험을 운영한다는 내용으로, 소송을 통해 책임을 물을 명확한 상대방이 특정되지 않습니다. 또한, 보상 한도가 최대 1000만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작습니다. (적합 조건 1, 2, 4에 해당하지 않음)</t>
+          <t>울산 동구 소송은 이미 배상액이 확정되어 종결된 사건으로 소송금융 투자 대상이 아니다. (부적합 조건: 이미 종결된 사건) 함양 산불의 경우 방화범이 특정되었으나(적합 조건: 상대방 책임 명확), 피고가 개인이며 과거 대규모 배상액 확정 전력이 있어 자력 회수 가능성이 낮아 보인다. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>최대 1000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J115" t="inlineStr">
         <is>
-          <t>서귀포시, 야생동물 피해보상보험 운영…최대 1000만원 지원</t>
+          <t>함양 산불 방화범, '울산 봉대산 불다람쥐'였다</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>news.bbsi.co.kr</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M115" t="inlineStr">
         <is>
-          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072591</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1147012</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>2026-03-17 12:24:36.881930+00:00</t>
+          <t>2026-03-18 00:34:32.646632+00:00</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C116" t="inlineStr"/>
       <c r="D116" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>경북도 주관 피해자 구제 절차 진행 중, 구호금 지급 완료 및 추가 신청 접수 예정</t>
+          <t>산불특별법 시행령에 따른 피해 복구 및 지원 절차 진행 중, 추가 신청 접수 1년간 운영</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>경북도는 역대 최대 산불 발생 1년을 맞아 피해자 구제 절차를 강화하고 2027년 1월까지 추가 신청을 받을 계획이다. 현재 사유시설 복구비 4845억 원 중 90%가 지급 완료되었으며, 정부 건의를 통해 기존 지원을 확대할 방침이다.</t>
+          <t>경북 지역을 휩쓴 초대형 산불 발생 1년을 맞아 경북도가 피해 주민 지원과 마을 재건에 총력을 기울이고 있습니다. 산불특별법 시행령에 따라 피해 주민들의 추가 신청을 1년간 접수하며, 총 1조8310억원 규모의 복구비를 확보하여 지원하고 있습니다.</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>기사는 역대 최대 산불 피해에 대한 경북도의 구제 절차 및 복구 지원 현황을 다루고 있습니다. 특정 소송 상대방이나 책임 주체가 명확히 언급되지 않아 소송금융 투자에 필요한 핵심 요소인 피고 특정 및 책임 소재 파악이 어렵습니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>해당 기사는 초대형 산불로 인한 대규모 피해와 경북도 및 중앙정부의 복구 및 지원 노력에 초점을 맞추고 있습니다. 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4), 그리고 산불특별법 시행 등 공적 절차 진행(적합 조건 6)은 확인되나, 산불 발생의 책임이 명확히 특정된 상대방이 기사 내에서 언급되지 않아 소송금융 투자 대상으로 부적합합니다(적합 조건 1, 2 미충족).</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>4845억 원 (복구비 기준)</t>
+          <t>1조8310억원 (복구비)</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5499명 (이재민), 183명 (인명 피해)</t>
         </is>
       </c>
       <c r="J116" t="inlineStr">
         <is>
-          <t>역대 최대 산불 1년…경북도, 단순복구 넘어 '경제 재창조' 본격화</t>
+          <t>괴물산불 1년…경북도, “피해지원과 재건 총력”</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>sisafocus.co.kr</t>
+          <t>munhwa.com</t>
         </is>
       </c>
       <c r="L116" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M116" t="inlineStr">
         <is>
-          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357257</t>
+          <t>https://www.munhwa.com/article/11575307?ref=naver</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>2026-03-17 12:20:58.434025+00:00</t>
+          <t>2026-03-18 00:22:02.690202+00:00</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C117" t="inlineStr"/>
-      <c r="D117" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D117" t="inlineStr"/>
+      <c r="E117" t="inlineStr"/>
       <c r="F117" t="inlineStr">
         <is>
-          <t>경상북도는 '2025 초대형 산불' 발생 1주기를 맞아 1조 8천억 원 규모의 복구비를 확보하고, 산불특별법 시행령에 따라 2027년 1월까지 추가 피해 지원 신청을 받으며 혁신적 재창조 사업을 추진 중입니다. 국무총리 산하 피해지원 및 재건위원회 대응 TF팀을 가동하여 사각지대 없는 지원을 목표로 하고 있습니다.</t>
+          <t>이 기사는 '기후 위기를 걱정하는 당신을 위한 기후 학교'라는 신간 도서를 소개하고 있습니다. 책은 기후 소송, 기후 정치, 에코페미니즘 등 다양한 기후 위기 관련 주제와 사례를 다루며, 공동체 연대와 협력의 중요성을 강조합니다.</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>기사 내용은 초대형 산불 피해에 대한 경상북도의 복구 및 지원 노력에 초점이 맞춰져 있으며, 소송의 상대방이 될 수 있는 특정 책임 주체가 명확히 언급되지 않습니다 (적합 조건 1 미충족). 정부는 피해자들을 지원하는 주체로 등장하며, 소송금융의 핵심인 명확한 피고와 소송 사유가 부재하여 투자 대상으로 적합하지 않습니다.</t>
+          <t>해당 기사는 '기후 소송'을 주제로 다루는 신간 도서를 소개하는 내용으로, 실제 발생했거나 진행 중인 구체적인 사건이 아닙니다. 따라서 소송금융 투자 대상으로서의 적합 조건(상대방 특정, 피해 규모, 증거 등)에 전혀 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>1조 8,310억 원 (복구비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>피해주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>초대형 산불 1년…경북도 혁신 재창조 총력전</t>
+          <t>[신간산책] '기후 위기를 걱정하는 당신을 위한 기후 학교'</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>veritas-a.com</t>
         </is>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M117" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=612632</t>
+          <t>http://www.veritas-a.com/news/articleView.html?idxno=601990</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:38.657199+00:00</t>
+          <t>2026-03-17 12:49:49.786854+00:00</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>국회</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 구제 및 지역 재건 추진, 피해지원 및 재건위원회 가동</t>
+          <t>헌법재판소 헌법불합치 결정 후 탄소중립기본법 개정 절차 진행 중</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 '산불특별법'에 따라 피해 구제와 지역 재건을 본격 추진합니다. 총 1조 8800억원 규모의 복구계획이 진행 중이며, 3358세대 5545명의 이재민에게 주거·생활 안정 및 치료비, 생계비 등 맞춤형 지원이 제공됩니다.</t>
+          <t>국회 공론화위원회가 헌법불합치 결정을 받은 탄소중립기본법 개정 과정에서 온실가스 감축을 후반기로 미루는 '볼록형 경로'를 포함시키려 해 환경·시민단체들이 반발하고 있습니다. 이들은 '볼록형 경로'가 기후위기 대응의 후퇴이자 헌법재판소 결정 취지에 어긋난다고 비판하며 즉각적인 제외를 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했으며, 정부 주도로 산불특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사 내용상 산불 발생의 책임이 명확히 특정된 상대방이 없으며, 소송금융 투자 대상으로서의 소송 가능성이나 피고의 배상 책임 근거가 불분명하여 적합도가 낮습니다.</t>
+          <t>헌법불합치 결정으로 탄소중립기본법 개정의 필요성은 명확하며(적합 조건 5, 6), 상대방은 국회로 자력이 충분하고(적합 조건 2), 기후위기 대응은 전 국민에게 영향을 미치는 집단적 피해(적합 조건 3)에 해당합니다. 그러나 현재 논의되는 '볼록형 감축' 경로에 대한 소송은 직접적인 금전적 손해배상 청구보다는 입법부작위 또는 위헌확인 등 공법적 쟁송의 성격이 강하여, 소송금융 투자의 핵심인 명확한 금전적 회수 가능성이 낮아 투자 적합도가 낮습니다(적합 조건 4번 '피해 규모가 큼'에 해당하기 어려움).</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>1조 8800억원 (복구계획 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>3358세대 5545명 (주택 피해)</t>
+          <t>전 국민</t>
         </is>
       </c>
       <c r="J118" t="inlineStr">
         <is>
-          <t>경북·경남·울산 산불 1년…정부  단순 복구 끝, 이제는 혁신 재건</t>
+          <t>“온실가스 나중에 줄이자?”… ‘볼록형 감축’에 탄소중립법 개정 진...</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M118" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04214806645384304</t>
+          <t>https://www.segye.com/newsView/20260317511734?OutUrl=naver</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>2026-03-17 12:18:10.691680+00:00</t>
+          <t>2026-03-17 12:47:58.732927+00:00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C119" t="inlineStr"/>
       <c r="D119" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>정부의 산불특별법에 따른 피해 구제 및 지역 재건 사업 진행 중, 피해지원 및 재건위원회 운영 예정</t>
+          <t>재난복구 지원 및 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형 산불 발생 1년을 맞아 정부가 1조 8,800억 원 규모의 복구 계획을 수립하고 '혁신적 재건'에 착수합니다. 산불특별법에 따라 피해 구제 및 지역 재건을 본격 추진하며, 국무총리 소속 '피해지원 및 재건위원회'를 운영하여 사각지대 없는 지원 체계를 구축할 계획입니다. 기사는 정부의 피해 주민 지원 및 지역 경제 회복 노력에 중점을 두고 있습니다.</t>
+          <t>경북 산불 발생 1년 후, 경상북도가 피해 주민 구호와 주거 안정, 재난복구 지원 기준 상향 등 피해 지원과 재건에 총력을 기울이고 있다. 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 독려하고 있다.</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>기사는 초대형 산불 피해에 대한 정부의 복구 및 재건 노력에 초점을 맞추고 있으며, 산불 발생의 원인이나 책임 있는 주체를 명확히 특정하고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'이라는 소송금융 적합 조건이 충족되지 않아 투자 대상으로 부적합합니다. 피해 규모가 크고 다수의 피해자가 존재하며 공적 절차가 진행 중이나, 이는 정부의 구제 활동일 뿐 소송의 피고를 특정하는 데는 한계가 있습니다.</t>
+          <t>이 기사는 자연재해(산불)에 대한 정부 주도의 재난 복구 및 피해자 지원 노력을 다루고 있으며, 특정 책임 주체에 대한 법적 청구 가능성을 제시하지 않습니다. 다수의 피해자(적합 조건 3)와 진행 중인 공적 절차(적합 조건 6)는 있으나, 소송금융의 핵심인 책임이 명확한 상대방(적합 조건 1)이 부재하여 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>1조 8,800억 원 규모 (정부 복구 계획 기준)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>다수 (수만 명 이상 추정)</t>
+          <t>피해주민 다수</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
-          <t>초대형 산불 1년…'복구 넘어 재건' 경북·경남·울산, 혁신적 회복 본격...</t>
+          <t>경북 산불1년, 피해 지원과 재건에 '총력'… 이철우 지사,  복구는 이제...</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>newspim.com</t>
+          <t>polinews.co.kr</t>
         </is>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M119" t="inlineStr">
         <is>
-          <t>https://www.newspim.com/news/view/20260317000547</t>
+          <t>https://www.polinews.co.kr/news/articleView.html?idxno=725736</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>2026-03-17 12:16:48.142190+00:00</t>
+          <t>2026-03-17 12:29:56.402034+00:00</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C120" t="inlineStr"/>
       <c r="D120" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>산불특별법 시행, 피해지원 및 재건위원회 운영, 정부 복구 및 지원금 지급 진행 중</t>
+          <t>산불 발생 1년 후, 피해자들의 정신적 고통 및 경제적 어려움 지속. 산불피해대책위원회 활동 언급.</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>지난해 영남 지역에서 발생한 초대형 산불 1년을 맞아 정부가 피해 복구 상황을 점검하고 피해 구제 및 지역 재건을 본격 추진합니다. 산불특별법에 따라 피해지원 및 재건위원회를 운영하며, 총 1조 8800억원 규모의 복구계획을 수립하여 이재민 주거 및 생활 안정 지원, 공공시설 복구 등을 진행하고 있습니다. 현재까지 3306건의 추가 피해지원 신고가 접수되었으며, 정부는 피해 주민들이 일상으로 온전히 복귀할 때까지 지원을 이어갈 계획입니다.</t>
+          <t>지난해 3월 영남 지역 대규모 산불 발생 1년 후에도 주민들은 정신적 충격과 경제적 어려움에 시달리고 있습니다. 최소 6명의 추가 사망자가 정신적 후유증과 연관되어 파악되었으며, 자살 사례도 발생했습니다. 재산 피해는 수억원대에 달하는 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>산불은 자연재해로 발생했으며, 기사 내용은 정부의 피해 구제 및 지역 재건 노력에 초점을 맞추고 있어 소송의 상대방(피고)이 특정되지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하는 것이므로, 본 사건은 소송금융 투자 대상으로 적합하지 않습니다.</t>
+          <t>기사는 대규모 산불로 인한 집단적 피해와 큰 피해 규모(재산 피해 수억원대, 정신적 후유증 및 사망자 발생)를 명확히 보여주나, 산불의 원인과 법적 책임이 있는 특정 상대방이 명확히 제시되지 않아 소송금융 투자 대상으로 부적합합니다. 상대방 책임 명확성 및 자력 충분 조건이 충족되지 않습니다.</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억원대 (재산 피해), 미상 (정신적 피해)</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>수천 세대 및 수만 명</t>
+          <t>다수 (주민), 최소 6명 (정신적 후유증 관련 추가 사망자)</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>영남 산불 1년…정부, 피해 구제·지역 재건 본격 추진</t>
+          <t>다 불타버린 산과 집… 더 새까맣게 탄 삶은 무너졌다</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>mt.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>2026-03-17</t>
         </is>
       </c>
       <c r="M120" t="inlineStr">
         <is>
-          <t>https://www.mt.co.kr/policy/2026/03/17/2026031710354426510</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773736781&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>2026-03-17 12:16:33.488010+00:00</t>
+          <t>2026-03-17 12:27:31.581368+00:00</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C121" t="inlineStr"/>
+      <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
-          <t>노후 소각장 정비 및 증설 반대, 과거 행정소송 종결</t>
+          <t>서귀포시의 야생동물 피해보상보험 운영</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>서울시 노후 소각장들이 대정비에 들어가면서 쓰레기 처리 대란이 예상됩니다. 수도권 직매립 금지로 소각 의존도가 높아진 상황에서, 서울시는 신규 소각장 건립 계획을 주민 반대 행정소송 패소로 철회했으며, 기존 시설 현대화 및 증설 또한 주민 반대에 부딪히고 있습니다. 이는 서울시의 고질적인 쓰레기 처리 인프라 문제와 주민 건강권/재산권 갈등을 보여줍니다.</t>
+          <t>서귀포시가 멧돼지, 노루 등 야생동물로 인한 농작물 및 인명 피해를 줄이기 위해 피해보상보험을 운영하고 있다. 시민들은 별도 가입이나 보험료 부담 없이 자동으로 가입되며, 최대 1000만원까지 보상받을 수 있다.</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>기사는 서울시의 쓰레기 처리 인프라 문제와 주민 반대에 따른 정책적 난항을 다루고 있어, 특정 주체의 명확한 불법 행위로 인한 집단적, 금전적 피해 발생 사례로 보기 어렵습니다. 소송금융의 주된 대상인 손해배상 소송으로 이어질 가능성이 낮으며, 과거 행정소송은 주민들이 승소하여 소각장 건립 계획이 철회된 사례로 새로운 손해배상 청구의 근거가 되기 어렵습니다. (적합 조건 1, 3, 4 미흡)</t>
+          <t>이 기사는 서귀포시가 야생동물 피해에 대한 보상 보험을 운영한다는 내용으로, 소송을 통해 책임을 물을 명확한 상대방이 특정되지 않습니다. 또한, 보상 한도가 최대 1000만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작습니다. (적합 조건 1, 2, 4에 해당하지 않음)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 1000만원</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>서울 노후 소각장 줄줄이 대정비…쓰레기 10만t 갈 곳 잃었다</t>
+          <t>서귀포시, 야생동물 피해보상보험 운영…최대 1000만원 지원</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>news.bbsi.co.kr</t>
         </is>
       </c>
       <c r="L121" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M121" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25412298</t>
+          <t>https://news.bbsi.co.kr/news/articleView.html?idxno=4072591</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>2026-03-17 00:37:29.113045+00:00</t>
+          <t>2026-03-17 12:24:36.881930+00:00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C122" t="inlineStr"/>
       <c r="D122" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속 진행 중</t>
+          <t>경북도 주관 피해자 구제 절차 진행 중, 구호금 지급 완료 및 추가 신청 접수 예정</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>경남 함양군에서 발생한 대형 산불의 방화 피의자가 과거에도 상습적으로 불을 질러 실형을 선고받았던 '울산 봉대산 불다람쥐'로 밝혀졌다. 피의자는 2021년 출소 후 다시 3차례 야산에 불을 질렀으며, 이번 함양 산불로 234ha의 산림이 소실되었다. 경찰은 피의자를 긴급체포하여 구속했다.</t>
+          <t>경북도는 역대 최대 산불 발생 1년을 맞아 피해자 구제 절차를 강화하고 2027년 1월까지 추가 신청을 받을 계획이다. 현재 사유시설 복구비 4845억 원 중 90%가 지급 완료되었으며, 정부 건의를 통해 기존 지원을 확대할 방침이다.</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 집단적 피해 규모가 크지만(적합 조건 1, 3, 4, 5, 6 해당), 피의자가 개인이며 과거에도 손해배상액이 확정되었음에도 자력 확보가 어려웠을 것으로 추정되어 배상 능력(자력)이 현저히 부족할 것으로 판단됩니다(적합 조건 2 불충족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮습니다.</t>
+          <t>기사는 역대 최대 산불 피해에 대한 경북도의 구제 절차 및 복구 지원 현황을 다루고 있습니다. 특정 소송 상대방이나 책임 주체가 명확히 언급되지 않아 소송금융 투자에 필요한 핵심 요소인 피고 특정 및 책임 소재 파악이 어렵습니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4845억 원 (복구비 기준)</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
-          <t>함양산불 범인은 ‘봉대산 불다람쥐’… “불 보고 희열” 상습 방화 전...</t>
+          <t>역대 최대 산불 1년…경북도, 단순복구 넘어 '경제 재창조' 본격화</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>sisafocus.co.kr</t>
         </is>
       </c>
       <c r="L122" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M122" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773663608&amp;code=11131422&amp;cp=nv</t>
+          <t>http://www.sisafocus.co.kr/news/articleView.html?idxno=357257</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>2026-03-17 00:34:05.058694+00:00</t>
+          <t>2026-03-17 12:20:58.434025+00:00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C123" t="inlineStr"/>
       <c r="D123" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>손해배상액 확정</t>
+          <t>산불특별법 시행령 발효, 추가 피해 지원 신청 접수 중, 국무총리 산하 피해지원 및 재건위원회 대응 TF팀 가동</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 함양과 남원 산불의 범인으로 검거되었습니다. A씨는 과거 울산 동구로부터 4억 2천만원 상당의 손해배상 청구 소송을 당해 배상액이 확정된 바 있습니다. 그는 2021년 출소 후 고향인 함양에서 지내왔습니다.</t>
+          <t>경상북도는 '2025 초대형 산불' 발생 1주기를 맞아 1조 8천억 원 규모의 복구비를 확보하고, 산불특별법 시행령에 따라 2027년 1월까지 추가 피해 지원 신청을 받으며 혁신적 재창조 사업을 추진 중입니다. 국무총리 산하 피해지원 및 재건위원회 대응 TF팀을 가동하여 사각지대 없는 지원을 목표로 하고 있습니다.</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>울산 동구에 대한 손해배상액 4억 2천만원이 이미 확정되어 해당 사건은 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상이 되기 어렵습니다. 또한, 피고가 개인이며 자력이 충분하다고 보기 어렵습니다.</t>
+          <t>기사 내용은 초대형 산불 피해에 대한 경상북도의 복구 및 지원 노력에 초점이 맞춰져 있으며, 소송의 상대방이 될 수 있는 특정 책임 주체가 명확히 언급되지 않습니다 (적합 조건 1 미충족). 정부는 피해자들을 지원하는 주체로 등장하며, 소송금융의 핵심인 명확한 피고와 소송 사유가 부재하여 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>4억 2000만원</t>
+          <t>1조 8,310억 원 (복구비)</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>울산 동구 (1명)</t>
+          <t>피해주민 다수</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
-          <t>봉대산 불다람쥐, 함양·남원 산불 범인이었다</t>
+          <t>초대형 산불 1년…경북도 혁신 재창조 총력전</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>ksilbo.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M123" t="inlineStr">
         <is>
-          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051525</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=612632</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:55.920921+00:00</t>
+          <t>2026-03-17 12:19:38.657199+00:00</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C124" t="inlineStr"/>
       <c r="D124" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>산불특별법에 따른 피해 구제 및 지역 재건 추진, 피해지원 및 재건위원회 가동</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>경남 함양에서 대규모 산불을 낸 60대 방화 용의자 A씨가 검거되었습니다. A씨는 과거 울산 봉대산에서 17년간 96차례 방화를 저질러 '봉대산 불다람쥐'로 불렸으며, 당시 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234ha가 소실되었고, 경찰은 A씨에 대한 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
+          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 '산불특별법'에 따라 피해 구제와 지역 재건을 본격 추진합니다. 총 1조 8800억원 규모의 복구계획이 진행 중이며, 3358세대 5545명의 이재민에게 주거·생활 안정 및 치료비, 생계비 등 맞춤형 지원이 제공됩니다.</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>방화범의 책임이 명확하고(적합 조건 1), 산불 피해 규모가 매우 크며(적합 조건 4), 공공기관의 막대한 진화 비용이 발생했고(적합 조건 3), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인이며, 과거에도 4억 2천만원의 배상액이 확정되었음에도 자력 부족으로 회수가 어려웠을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(기타 투자 어려운 이유).</t>
+          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)와 막대한 피해 규모(적합 조건 4)가 발생했으며, 정부 주도로 산불특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사 내용상 산불 발생의 책임이 명확히 특정된 상대방이 없으며, 소송금융 투자 대상으로서의 소송 가능성이나 피고의 배상 책임 근거가 불분명하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>수십억 원 이상 (공공기관 진화 비용 및 산림 피해액 추정)</t>
+          <t>1조 8800억원 (복구계획 규모)</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>공공기관 및 산불영향구역 내 다수 주민</t>
+          <t>3358세대 5545명 (주택 피해)</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>‘17년간 96건’ 함양 산불 용의자, 방화범 ‘불다람쥐’였다</t>
+          <t>경북·경남·울산 산불 1년…정부  단순 복구 끝, 이제는 혁신 재건</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
           <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L124" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M124" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05366086645383976</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=04214806645384304</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>2026-03-16 13:16:17.845914+00:00</t>
+          <t>2026-03-17 12:18:10.691680+00:00</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C125" t="inlineStr"/>
       <c r="D125" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 추가 방화 여죄 수사 중</t>
+          <t>정부의 산불특별법에 따른 피해 구제 및 지역 재건 사업 진행 중, 피해지원 및 재건위원회 운영 예정</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>60대 연쇄 방화범 김모씨가 경남 함양과 전북 남원에서 대형 산불을 일으킨 혐의로 구속되었다. 함양 산불은 축구장 327개 면적의 산림을 태우고 주민 80여명을 대피시켰으며, 김씨는 과거 '봉대산 불다람쥐'로 불리며 96차례 방화 전력이 있는 인물이다. 경찰은 김씨의 추가 범행 여부를 수사 중이다.</t>
+          <t>경북·경남·울산 초대형 산불 발생 1년을 맞아 정부가 1조 8,800억 원 규모의 복구 계획을 수립하고 '혁신적 재건'에 착수합니다. 산불특별법에 따라 피해 구제 및 지역 재건을 본격 추진하며, 국무총리 소속 '피해지원 및 재건위원회'를 운영하여 사각지대 없는 지원 체계를 구축할 계획입니다. 기사는 정부의 피해 주민 지원 및 지역 경제 회복 노력에 중점을 두고 있습니다.</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 긍정적이나, 피고가 개인 방화범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮다. 이는 소송금융 적합도 판단 기준 중 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 투자 결정에 있어 핵심적인 위험 요소이다.</t>
+          <t>기사는 초대형 산불 피해에 대한 정부의 복구 및 재건 노력에 초점을 맞추고 있으며, 산불 발생의 원인이나 책임 있는 주체를 명확히 특정하고 있지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 및 '상대방에게 자력이 충분함'이라는 소송금융 적합 조건이 충족되지 않아 투자 대상으로 부적합합니다. 피해 규모가 크고 다수의 피해자가 존재하며 공적 절차가 진행 중이나, 이는 정부의 구제 활동일 뿐 소송의 피고를 특정하는 데는 한계가 있습니다.</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8,800억 원 규모 (정부 복구 계획 기준)</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>80여명 대피, 다수의 산림 소유자 및 농가</t>
+          <t>다수 (수만 명 이상 추정)</t>
         </is>
       </c>
       <c r="J125" t="inlineStr">
         <is>
-          <t>함양 대형 산불 범인은 ‘울산 봉대산 불다람쥐’였다</t>
+          <t>초대형 산불 1년…'복구 넘어 재건' 경북·경남·울산, 혁신적 회복 본격...</t>
         </is>
       </c>
       <c r="K125" t="inlineStr">
         <is>
-          <t>khan.co.kr</t>
+          <t>newspim.com</t>
         </is>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M125" t="inlineStr">
         <is>
-          <t>https://www.khan.co.kr/article/202603162039005</t>
+          <t>https://www.newspim.com/news/view/20260317000547</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>2026-03-16 13:14:59.910284+00:00</t>
+          <t>2026-03-17 12:16:48.142190+00:00</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C126" t="inlineStr"/>
       <c r="D126" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>산불특별법 시행, 피해지원 및 재건위원회 운영, 정부 복구 및 지원금 지급 진행 중</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>60대 A씨가 출소 후 함양과 남원에서 3차례 야산에 방화한 혐의로 구속되었습니다. A씨는 과거 '봉대산 불 다람쥐'로 불리며 90여 차례 산불을 내 징역 10년과 4억2천만원의 손해배상 책임이 확정된 인물입니다. 이번 함양 산불로 약 234헥타르의 산림과 비닐하우스, 농막이 전소되었으며, 경찰은 A씨를 검거하여 추가 범행 여부를 조사 중입니다.</t>
+          <t>지난해 영남 지역에서 발생한 초대형 산불 1년을 맞아 정부가 피해 복구 상황을 점검하고 피해 구제 및 지역 재건을 본격 추진합니다. 산불특별법에 따라 피해지원 및 재건위원회를 운영하며, 총 1조 8800억원 규모의 복구계획을 수립하여 이재민 주거 및 생활 안정 지원, 공공시설 복구 등을 진행하고 있습니다. 현재까지 3306건의 추가 피해지원 신고가 접수되었으며, 정부는 피해 주민들이 일상으로 온전히 복귀할 때까지 지원을 이어갈 계획입니다.</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 피해 규모가 크지만(적합 조건 4), 피의자가 개인이며 과거에도 손해배상 책임이 확정되었음에도 자력 부족으로 실제 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자 대상으로는 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
+          <t>산불은 자연재해로 발생했으며, 기사 내용은 정부의 피해 구제 및 지역 재건 노력에 초점을 맞추고 있어 소송의 상대방(피고)이 특정되지 않습니다. 소송금융은 특정 피고를 상대로 한 법적 분쟁에 투자하는 것이므로, 본 사건은 소송금융 투자 대상으로 적합하지 않습니다.</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천 세대 및 수만 명</t>
         </is>
       </c>
       <c r="J126" t="inlineStr">
         <is>
-          <t>‘봉대산 불 다람쥐’ 또 방화… 함양 산불 피의자 구속</t>
+          <t>영남 산불 1년…정부, 피해 구제·지역 재건 본격 추진</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>mt.co.kr</t>
         </is>
       </c>
       <c r="L126" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M126" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031620052157492</t>
+          <t>https://www.mt.co.kr/policy/2026/03/17/2026031710354426510</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>2026-03-16 13:13:12.158266+00:00</t>
+          <t>2026-03-17 12:16:33.488010+00:00</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>방화범 (개인)</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>방화 재범으로 인한 형사 수사 진행 중일 가능성 높음</t>
+          <t>노후 소각장 정비 및 증설 반대, 과거 행정소송 종결</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>과거 울산 동구청에 4억2,000만 원의 손해배상액이 확정된 '봉대산 불다람쥐'가 출소 후 함양에서 또다시 대형 산불을 낸 것으로 보인다. 피고의 책임은 명확하나, 현재 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 부족할 것으로 예상된다.</t>
+          <t>서울시 노후 소각장들이 대정비에 들어가면서 쓰레기 처리 대란이 예상됩니다. 수도권 직매립 금지로 소각 의존도가 높아진 상황에서, 서울시는 신규 소각장 건립 계획을 주민 반대 행정소송 패소로 철회했으며, 기존 시설 현대화 및 증설 또한 주민 반대에 부딪히고 있습니다. 이는 서울시의 고질적인 쓰레기 처리 인프라 문제와 주민 건강권/재산권 갈등을 보여줍니다.</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>피고(방화범)의 책임은 명확하고(적합 조건 1) 함양 대형 산불로 인한 피해 규모가 클 것으로 예상되지만(적합 조건 4), 기사에 따르면 피고가 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 현저히 부족하다(적합 조건 2 미충족). 이는 소송금융 투자에 있어 회수 가능성이 낮아 부적합하다.</t>
+          <t>기사는 서울시의 쓰레기 처리 인프라 문제와 주민 반대에 따른 정책적 난항을 다루고 있어, 특정 주체의 명확한 불법 행위로 인한 집단적, 금전적 피해 발생 사례로 보기 어렵습니다. 소송금융의 주된 대상인 손해배상 소송으로 이어질 가능성이 낮으며, 과거 행정소송은 주민들이 승소하여 소각장 건립 계획이 철회된 사례로 새로운 손해배상 청구의 근거가 되기 어렵습니다. (적합 조건 1, 3, 4 미흡)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>함양 산불 피해액 미상 (과거 사건 배상액 4억2,000만 원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J127" t="inlineStr">
         <is>
-          <t>산불 뉴스 보며 희열 … '봉대산 불다람쥐' 출소 후 또 방화, 함양 대형...</t>
+          <t>서울 노후 소각장 줄줄이 대정비…쓰레기 10만t 갈 곳 잃었다</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>joongang.co.kr</t>
         </is>
       </c>
       <c r="L127" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M127" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031618110003753?did=NA</t>
+          <t>https://www.joongang.co.kr/article/25412298</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>2026-03-16 13:03:54.249854+00:00</t>
+          <t>2026-03-17 00:37:29.113045+00:00</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>A씨</t>
+          <t>60대 A씨</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>손해배상 책임 확정</t>
+          <t>경찰 수사 및 구속 진행 중</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 17년간 90여회 방화한 사건으로, 울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 확정되었다. A씨는 2021년 출소 후 고향으로 이주해 생활 중인 것으로 전해졌다.</t>
+          <t>경남 함양군에서 발생한 대형 산불의 방화 피의자가 과거에도 상습적으로 불을 질러 실형을 선고받았던 '울산 봉대산 불다람쥐'로 밝혀졌다. 피의자는 2021년 출소 후 다시 3차례 야산에 불을 질렀으며, 이번 함양 산불로 234ha의 산림이 소실되었다. 경찰은 피의자를 긴급체포하여 구속했다.</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 이미 확정되어 사건이 종결된 상태이다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인이며 자력이 충분한지 불분명하여 소송금융 투자 대상으로 적합하지 않다.</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 집단적 피해 규모가 크지만(적합 조건 1, 3, 4, 5, 6 해당), 피의자가 개인이며 과거에도 손해배상액이 확정되었음에도 자력 확보가 어려웠을 것으로 추정되어 배상 능력(자력)이 현저히 부족할 것으로 판단됩니다(적합 조건 2 불충족). 소송금융은 회수 가능성이 중요하므로 투자 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>4억2000만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J128" t="inlineStr">
         <is>
-          <t>17년간 90여회 방화 '봉대산 불다람쥐'… 산불뉴스 보며 희열</t>
+          <t>함양산불 범인은 ‘봉대산 불다람쥐’… “불 보고 희열” 상습 방화 전...</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>kado.net</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M128" t="inlineStr">
         <is>
-          <t>https://www.kado.net/news/articleView.html?idxno=2039076</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773663608&amp;code=11131422&amp;cp=nv</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>2026-03-16 13:02:21.607737+00:00</t>
+          <t>2026-03-17 00:34:05.058694+00:00</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
+          <t>손해배상액 확정</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '울산 봉대산 불다람쥐'로 불리던 60대 A씨로 확인되어 구속되었습니다. A씨는 과거에도 상습적으로 방화하여 징역형을 선고받고 울산 동구로부터 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었으며, 경찰은 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
+          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 함양과 남원 산불의 범인으로 검거되었습니다. A씨는 과거 울산 동구로부터 4억 2천만원 상당의 손해배상 청구 소송을 당해 배상액이 확정된 바 있습니다. 그는 2021년 출소 후 고향인 함양에서 지내왔습니다.</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 클 것으로 예상되나(적합 조건 4), 피의자가 60대 개인으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
+          <t>울산 동구에 대한 손해배상액 4억 2천만원이 이미 확정되어 해당 사건은 종결된 상태입니다. (부적합 조건: 이미 종결된 사건) 소송금융은 진행 중이거나 예정된 소송에 투자하므로, 이미 확정된 사건은 투자 대상이 되기 어렵습니다. 또한, 피고가 개인이며 자력이 충분하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>4억 2000만원</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>울산 동구 (1명)</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>“산불 뉴스 보며 희열 느껴…불 지르고 싶은 충동  함양 방화 피의자는...</t>
+          <t>봉대산 불다람쥐, 함양·남원 산불 범인이었다</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>kwnews.co.kr</t>
+          <t>ksilbo.co.kr</t>
         </is>
       </c>
       <c r="L129" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M129" t="inlineStr">
         <is>
-          <t>https://www.kwnews.co.kr/page/view/2026031617412111929</t>
+          <t>https://www.ksilbo.co.kr/news/articleView.html?idxno=1051525</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>2026-03-16 12:59:57.135126+00:00</t>
+          <t>2026-03-17 00:33:55.920921+00:00</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>60대 A씨</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>경남 함양 산불을 포함해 총 3차례 산불을 낸 혐의로 60대 A씨가 구속되었습니다. A씨는 과거 울산 봉대산에 90여 차례 불을 질러 징역 10년을 선고받고 4.2억 원의 손해배상액이 확정된 전력이 있으며, 이번에도 산불 뉴스에 희열을 느껴 범행했다고 진술했습니다. 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었습니다.</t>
+          <t>경남 함양에서 대규모 산불을 낸 60대 방화 용의자 A씨가 검거되었습니다. A씨는 과거 울산 봉대산에서 17년간 96차례 방화를 저질러 '봉대산 불다람쥐'로 불렸으며, 당시 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234ha가 소실되었고, 경찰은 A씨에 대한 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 피의자가 개인(60대 A씨)으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 과거 손해배상액 4.2억 원이 확정된 사례가 있으나, 이번 산불 피해 규모를 감당할 만한 자력이 있는지 불확실합니다.</t>
+          <t>방화범의 책임이 명확하고(적합 조건 1), 산불 피해 규모가 매우 크며(적합 조건 4), 공공기관의 막대한 진화 비용이 발생했고(적합 조건 3), 경찰 수사가 진행 중인 점(적합 조건 6)은 긍정적입니다. 그러나 피고가 개인이며, 과거에도 4억 2천만원의 배상액이 확정되었음에도 자력 부족으로 회수가 어려웠을 가능성이 높아 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다(기타 투자 어려운 이유).</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수십억 원 이상 (공공기관 진화 비용 및 산림 피해액 추정)</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>공공기관 및 산불영향구역 내 다수 주민</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>화재 뉴스에 희열, 못 참아  악몽의 함양산불 범인 잡고 보니…봉대산...</t>
+          <t>‘17년간 96건’ 함양 산불 용의자, 방화범 ‘불다람쥐’였다</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>view.asiae.co.kr</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L130" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M130" t="inlineStr">
         <is>
-          <t>https://view.asiae.co.kr/article/2026031617472317368</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=05366086645383976</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>2026-03-16 12:58:14.075887+00:00</t>
+          <t>2026-03-16 13:16:17.845914+00:00</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>60대 A씨</t>
+          <t>김모씨</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>경찰 수사 중, 검찰 송치 예정</t>
+          <t>경찰 수사 및 구속, 추가 방화 여죄 수사 중</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '봉대산 불다람쥐'로 불리던 60대 A씨로 밝혀져 구속되었다. A씨는 과거에도 여러 차례 방화로 징역형을 선고받고 울산 동구로부터 4.2억 원의 손해배상 판결을 받은 전력이 있다. 이번 함양 산불로 234ha의 산림과 비닐하우스, 농막 등이 소실되었으며, 경찰은 여죄를 수사 중이다.</t>
+          <t>60대 연쇄 방화범 김모씨가 경남 함양과 전북 남원에서 대형 산불을 일으킨 혐의로 구속되었다. 함양 산불은 축구장 327개 면적의 산림을 태우고 주민 80여명을 대피시켰으며, 김씨는 과거 '봉대산 불다람쥐'로 불리며 96차례 방화 전력이 있는 인물이다. 경찰은 김씨의 추가 범행 여부를 수사 중이다.</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중, 피해 규모 큼 등 여러 적합 조건이 충족되나 (적합 조건 1, 4, 5, 6), 피고인(개인 방화범)의 자력이 매우 부족하여 승소하더라도 배상금 회수가 어려울 가능성이 높다 (적합 조건 2번 미충족). 소송금융 투자에 있어 배상금 회수 가능성은 핵심적인 요소이므로, 이 사건은 투자 부적합으로 판단된다.</t>
+          <t>상대방 책임이 명확하고 증거가 충분하며 공적 절차가 진행 중인 점은 긍정적이나, 피고가 개인 방화범으로 자력이 충분하지 않을 가능성이 매우 높아 소송금융 투자 회수 가능성이 낮다. 이는 소송금융 적합도 판단 기준 중 '상대방에게 자력이 충분함' 조건에 부합하지 않으며, 투자 결정에 있어 핵심적인 위험 요소이다.</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>80여명 대피, 다수의 산림 소유자 및 농가</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>함양 산불 범인 잡고 보니…현상금 3억 '봉대산 불다람쥐'</t>
+          <t>함양 대형 산불 범인은 ‘울산 봉대산 불다람쥐’였다</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>etoday.co.kr</t>
+          <t>khan.co.kr</t>
         </is>
       </c>
       <c r="L131" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M131" t="inlineStr">
         <is>
-          <t>https://www.etoday.co.kr/news/view/2565885</t>
+          <t>https://www.khan.co.kr/article/202603162039005</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>2026-03-16 12:56:58.011826+00:00</t>
+          <t>2026-03-16 13:14:59.910284+00:00</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>개인 (울산 봉대산 불다람쥐)</t>
+          <t>A씨</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>경찰 수사 및 합동 감식 진행 중</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>함양산불의 범인으로 과거 울산 봉대산 방화범이 지목되었으며, 그는 과거 울산 동구로부터 4억2천만원의 손해배상액이 확정된 바 있다. 현재 경찰이 함양산불에 대해 합동 감식 및 CCTV 분석 등 수사를 진행 중이다.</t>
+          <t>60대 A씨가 출소 후 함양과 남원에서 3차례 야산에 방화한 혐의로 구속되었습니다. A씨는 과거 '봉대산 불 다람쥐'로 불리며 90여 차례 산불을 내 징역 10년과 4억2천만원의 손해배상 책임이 확정된 인물입니다. 이번 함양 산불로 약 234헥타르의 산림과 비닐하우스, 농막이 전소되었으며, 경찰은 A씨를 검거하여 추가 범행 여부를 조사 중입니다.</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 피해 규모가 클 것으로 예상되나(적합 조건 4), 피고가 개인이며 과거에도 손해배상액이 확정되었음에도 불구하고 자력 부족으로 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 피해 규모가 크지만(적합 조건 4), 피의자가 개인이며 과거에도 손해배상 책임이 확정되었음에도 자력 부족으로 실제 배상 능력이 현저히 낮을 것으로 예상되어 소송금융 투자 대상으로는 부적합합니다. (부적합 조건: 상대방에게 자력이 충분하지 않음)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>산불 보면 희열 …함양산불 범인은 '울산 봉대산 불다람쥐'</t>
+          <t>‘봉대산 불 다람쥐’ 또 방화… 함양 산불 피의자 구속</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L132" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M132" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=226321</t>
+          <t>https://view.asiae.co.kr/article/2026031620052157492</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>2026-03-16 12:56:38.487349+00:00</t>
+          <t>2026-03-16 13:13:12.158266+00:00</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>방화범 (개인)</t>
+        </is>
+      </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>경찰 수사 및 검찰 송치 예정</t>
+          <t>방화 재범으로 인한 형사 수사 진행 중일 가능성 높음</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>올해 첫 대형산불인 함양 산불을 포함해 총 3차례 산불을 낸 60대 A씨가 긴급체포 및 구속되었습니다. A씨는 과거 '울산 봉대산 불다람쥐'로 불리며 90차례 넘게 방화한 전력이 있으며, 징역 10년과 4억2천만원 상당의 손해배상액이 확정된 바 있습니다. 이번 산불로 축구장 327개 면적에 달하는 234ha의 산림이 소실되고 비닐하우스와 농막이 전소되는 등 큰 피해가 발생했습니다.</t>
+          <t>과거 울산 동구청에 4억2,000만 원의 손해배상액이 확정된 '봉대산 불다람쥐'가 출소 후 함양에서 또다시 대형 산불을 낸 것으로 보인다. 피고의 책임은 명확하나, 현재 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 부족할 것으로 예상된다.</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>피의자 A씨의 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 공적 절차(경찰 수사, 검찰 송치 예정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 234ha에 달하는 산림 소실과 비닐하우스, 농막 전소 등 피해 규모가 크지만(적합 조건 4), 피의자가 60대 개인으로 과거 손해배상 확정 이력이 있음에도 자력이 충분하지 않을 가능성이 높아(부적합 조건: 상대방 자력 부족) 소송금융 투자 적합도는 낮습니다.</t>
+          <t>피고(방화범)의 책임은 명확하고(적합 조건 1) 함양 대형 산불로 인한 피해 규모가 클 것으로 예상되지만(적합 조건 4), 기사에 따르면 피고가 별다른 직업 없이 생계를 유지하고 있어 배상 능력이 현저히 부족하다(적합 조건 2 미충족). 이는 소송금융 투자에 있어 회수 가능성이 낮아 부적합하다.</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>수억 원 이상 추정</t>
+          <t>함양 산불 피해액 미상 (과거 사건 배상액 4억2,000만 원)</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>다수 (산림청, 지자체, 인근 주민 등)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
-          <t>함양산불 범인은 '울산 봉대산 불다람쥐'… 산불뉴스 보고 희열 (종합)</t>
+          <t>산불 뉴스 보며 희열 … '봉대산 불다람쥐' 출소 후 또 방화, 함양 대형...</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L133" t="inlineStr">
         <is>
           <t>2026-03-16</t>
         </is>
       </c>
       <c r="M133" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260316111951052?input=1195m</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031618110003753?did=NA</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>2026-03-16 12:54:39.671515+00:00</t>
+          <t>2026-03-16 13:03:54.249854+00:00</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr"/>
-      <c r="D134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>A씨</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>후쿠시마 핵사고 15주기 기념 종교 행사</t>
+          <t>손해배상 책임 확정</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>후쿠시마 핵사고 15주기를 맞아 5대 종교인들이 핵 없는 세상을 발원하며 피해자들을 위로하는 기도 집전을 이어갔습니다. 불교계를 대표해 불교환경연대 상임대표 법만스님은 자애경을 독경하며 생명 평화의 원력을 다졌습니다.</t>
+          <t>일명 '봉대산 불다람쥐'로 불리는 A씨가 17년간 90여회 방화한 사건으로, 울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 확정되었다. A씨는 2021년 출소 후 고향으로 이주해 생활 중인 것으로 전해졌다.</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>이 기사는 후쿠시마 핵사고 15주기를 기념하는 종교 행사 보도로, 현재 진행 중인 법적 분쟁이나 새로운 소송 기회를 제시하지 않습니다. 따라서 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '부적합 조건: 이미 종결된 사건'에 준하는 것으로 판단됩니다.</t>
+          <t>울산 동구가 제기한 손해배상 청구 소송에서 4억2000만원 상당의 배상 책임이 이미 확정되어 사건이 종결된 상태이다. (부적합 조건: 이미 종결된 사건) 또한, 피고가 개인이며 자력이 충분한지 불분명하여 소송금융 투자 대상으로 적합하지 않다.</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4억2000만원</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J134" t="inlineStr">
         <is>
-          <t>후쿠시마 핵사고 15주기‥5대 종교인  핵 없는 세상  발원</t>
+          <t>17년간 90여회 방화 '봉대산 불다람쥐'… 산불뉴스 보며 희열</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>btnnews.tv</t>
+          <t>kado.net</t>
         </is>
       </c>
       <c r="L134" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M134" t="inlineStr">
         <is>
-          <t>https://www.btnnews.tv/news/articleView.html?idxno=89271</t>
+          <t>https://www.kado.net/news/articleView.html?idxno=2039076</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>2026-03-16 00:26:13.381700+00:00</t>
+          <t>2026-03-16 13:02:21.607737+00:00</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>대규모 환경 재해 발생</t>
+          <t>경찰 수사 및 구속, 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>기사는 피폭된 원유저장소로 인한 불기둥과 먼지구름, 검은 기름 막으로 인한 바다 오염 등 대규모 환경 재해를 묘사하고 있습니다. 이로 인해 힘없는 민간인과 취약계층이 가장 큰 피해를 입고 있으며, 인류 문명 파괴까지 언급됩니다. 사건의 구체적인 발생 원인이나 책임 주체는 명시되지 않았습니다.</t>
+          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '울산 봉대산 불다람쥐'로 불리던 60대 A씨로 확인되어 구속되었습니다. A씨는 과거에도 상습적으로 방화하여 징역형을 선고받고 울산 동구로부터 4억 2천만원의 손해배상액이 확정된 바 있습니다. 이번 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었으며, 경찰은 여죄를 수사 후 검찰에 송치할 예정입니다.</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>제공된 기사 내용만으로는 사건의 구체적인 책임 주체가 명확히 특정되지 않아(적합 조건 1 미충족) 소송 상대방과 자력을 파악하기 어렵습니다(적합 조건 2 미충족). 또한, 공적 절차 진행 여부나 증거 확보 가능성에 대한 정보도 부족합니다(적합 조건 5, 6 미충족). 다만, 민간인과 취약계층에 대한 집단적 피해(적합 조건 3)와 문명 파괴, 대규모 환경 오염 등 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 전반적으로 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도가 낮습니다.</t>
+          <t>피의자의 책임이 명확하고(적합 조건 1), 경찰 수사 및 구속 등 공적 절차가 진행 중이며(적합 조건 6), 피해 규모가 클 것으로 예상되나(적합 조건 4), 피의자가 60대 개인으로 배상 능력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. (기타 투자 어려운 이유)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>잠깐 소요(逍遙)하는 지구별 여행자!</t>
+          <t>“산불 뉴스 보며 희열 느껴…불 지르고 싶은 충동  함양 방화 피의자는...</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>jndn.com</t>
+          <t>kwnews.co.kr</t>
         </is>
       </c>
       <c r="L135" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M135" t="inlineStr">
         <is>
-          <t>http://www.jndn.com/article.php?aid=1773562215428812050</t>
+          <t>https://www.kwnews.co.kr/page/view/2026031617412111929</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>2026-03-15 12:23:37.264163+00:00</t>
+          <t>2026-03-16 12:59:57.135126+00:00</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
-      <c r="D136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>정부의 산불 예방 및 단속 강화 기간</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>이재명 대통령은 산림 인근 소각 행위로 인한 대형 산불 위험을 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 당부했다. 정부는 봄철 산불 위험에 대비해 '대형산불 특별대책기간'을 운영하며 산불 예방 및 단속 활동을 강화하고 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔다.</t>
+          <t>경남 함양 산불을 포함해 총 3차례 산불을 낸 혐의로 60대 A씨가 구속되었습니다. A씨는 과거 울산 봉대산에 90여 차례 불을 질러 징역 10년을 선고받고 4.2억 원의 손해배상액이 확정된 전력이 있으며, 이번에도 산불 뉴스에 희열을 느껴 범행했다고 진술했습니다. 함양 산불로 축구장 327개 면적에 달하는 234㏊의 산림이 소실되었습니다.</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 산불 예방을 위한 대통령의 당부와 정부의 대책 기간 운영에 대한 일반적인 정보 제공입니다. 소송금융 투자 대상으로 검토할 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 명확하고 증거도 충분하며 공적 절차가 진행 중이나, 피의자가 개인(60대 A씨)으로 자력이 충분하지 않을 가능성이 높아 소송금융 투자 회수 가능성이 낮습니다. 과거 손해배상액 4.2억 원이 확정된 사례가 있으나, 이번 산불 피해 규모를 감당할 만한 자력이 있는지 불확실합니다.</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>李대통령, 주말 새벽 SNS  산림 근처 불 태우기, 조심 또 조심</t>
+          <t>화재 뉴스에 희열, 못 참아  악몽의 함양산불 범인 잡고 보니…봉대산...</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>news.tvchosun.com</t>
+          <t>view.asiae.co.kr</t>
         </is>
       </c>
       <c r="L136" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M136" t="inlineStr">
         <is>
-          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590032.html</t>
+          <t>https://view.asiae.co.kr/article/2026031617472317368</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:52.666157+00:00</t>
+          <t>2026-03-16 12:58:14.075887+00:00</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>60대 A씨</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>경찰 수사 중, 검찰 송치 예정</t>
+        </is>
+      </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>이 대통령이 산불 발생 시 실화죄로 처벌받고 피해보상까지 해야 한다고 경고하며, 영농 부산물 소각 대신 파쇄를 통한 산불 예방을 강조했다. 이는 산불의 위험성과 법적 책임을 상기시키는 일반적인 메시지이다.</t>
+          <t>경남 함양에서 발생한 대형 산불의 방화범이 과거 '봉대산 불다람쥐'로 불리던 60대 A씨로 밝혀져 구속되었다. A씨는 과거에도 여러 차례 방화로 징역형을 선고받고 울산 동구로부터 4.2억 원의 손해배상 판결을 받은 전력이 있다. 이번 함양 산불로 234ha의 산림과 비닐하우스, 농막 등이 소실되었으며, 경찰은 여죄를 수사 중이다.</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>기사는 특정 사건에 대한 분석이 아닌, 산불 발생 시 처벌 및 피해보상에 대한 대통령의 일반적인 경고문이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않다.</t>
+          <t>상대방 책임 명확, 증거 확보 용이, 공적 절차 진행 중, 피해 규모 큼 등 여러 적합 조건이 충족되나 (적합 조건 1, 4, 5, 6), 피고인(개인 방화범)의 자력이 매우 부족하여 승소하더라도 배상금 회수가 어려울 가능성이 높다 (적합 조건 2번 미충족). 소송금융 투자에 있어 배상금 회수 가능성은 핵심적인 요소이므로, 이 사건은 투자 부적합으로 판단된다.</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>李대통령  산림 인근서 소각 절대 안 돼요</t>
+          <t>함양 산불 범인 잡고 보니…현상금 3억 '봉대산 불다람쥐'</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>shinailbo.co.kr</t>
+          <t>etoday.co.kr</t>
         </is>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M137" t="inlineStr">
         <is>
-          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5001098</t>
+          <t>https://www.etoday.co.kr/news/view/2565885</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:31.251307+00:00</t>
+          <t>2026-03-16 12:56:58.011826+00:00</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>개인 (울산 봉대산 불다람쥐)</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>피해구제지원금 지급 완료</t>
+          <t>경찰 수사 및 합동 감식 진행 중</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>포항시장 예비후보가 과거 포항 지진 피해구제지원금 4,900억 원을 확보한 것을 가장 보람 있는 성과로 언급했습니다. 그는 또한 힌남노 태풍, 영덕 산불과 같은 대형 재해가 포항에서 다시 발생하지 않도록 안전한 도시를 만들겠다고 다짐했습니다. 이 기사는 현재 진행 중인 법적 분쟁보다는 과거 재해 극복 성과와 미래 안전 정책에 초점을 맞추고 있습니다.</t>
+          <t>함양산불의 범인으로 과거 울산 봉대산 방화범이 지목되었으며, 그는 과거 울산 동구로부터 4억2천만원의 손해배상액이 확정된 바 있다. 현재 경찰이 함양산불에 대해 합동 감식 및 CCTV 분석 등 수사를 진행 중이다.</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>이 기사는 포항시장 예비후보의 정치적 발언으로, 과거 포항 지진 피해구제지원금 확보라는 성과를 강조하고 있습니다. 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상이 될 만한 법적 분쟁을 다루고 있지 않으며, 과거 사건에 대한 보상 절차가 이미 상당 부분 진행되었음을 시사하여 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1) 경찰 수사가 진행 중이며(적합 조건 6) 피해 규모가 클 것으로 예상되나(적합 조건 4), 피고가 개인이며 과거에도 손해배상액이 확정되었음에도 불구하고 자력 부족으로 회수 가능성이 매우 낮아 소송금융 투자에 부적합함.</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>4,900억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보 “지진극복, 안전도시 포항 만들 것”</t>
+          <t>산불 보면 희열 …함양산불 범인은 '울산 봉대산 불다람쥐'</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M138" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=595011</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=226321</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>2026-03-15 12:20:26.194555+00:00</t>
+          <t>2026-03-16 12:56:38.487349+00:00</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C139" t="inlineStr"/>
-      <c r="D139" t="inlineStr"/>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>정부의 산불 특별대책기간 운영 중</t>
+          <t>경찰 수사 및 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>이재명 대통령이 산림 인근 소각 행위에 대해 엄중 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 강조했습니다. 정부는 봄철 대형산불 특별대책기간을 운영하며 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔습니다. 이는 산불 예방을 위한 대국민 당부 및 행정 조치에 관한 내용입니다.</t>
+          <t>올해 첫 대형산불인 함양 산불을 포함해 총 3차례 산불을 낸 60대 A씨가 긴급체포 및 구속되었습니다. A씨는 과거 '울산 봉대산 불다람쥐'로 불리며 90차례 넘게 방화한 전력이 있으며, 징역 10년과 4억2천만원 상당의 손해배상액이 확정된 바 있습니다. 이번 산불로 축구장 327개 면적에 달하는 234ha의 산림이 소실되고 비닐하우스와 농막이 전소되는 등 큰 피해가 발생했습니다.</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>기사는 특정 산불 사건에 대한 분석이 아닌, 산불 예방 및 처벌에 대한 대통령의 경고와 정부의 대책 기간 운영에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 투자 검토 자체가 불가능합니다.</t>
+          <t>피의자 A씨의 책임이 명확하고(적합 조건 1), 경찰 수사 및 자백으로 증거 확보가 용이하며(적합 조건 5), 현재 공적 절차(경찰 수사, 검찰 송치 예정)가 진행 중인 점(적합 조건 6)은 긍정적입니다. 또한 234ha에 달하는 산림 소실과 비닐하우스, 농막 전소 등 피해 규모가 크지만(적합 조건 4), 피의자가 60대 개인으로 과거 손해배상 확정 이력이 있음에도 자력이 충분하지 않을 가능성이 높아(부적합 조건: 상대방 자력 부족) 소송금융 투자 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상 추정</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (산림청, 지자체, 인근 주민 등)</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>이 대통령  산림 인근 소각 절대 안 돼…산불 나면 실화죄 처벌, 피해배...</t>
+          <t>함양산불 범인은 '울산 봉대산 불다람쥐'… 산불뉴스 보고 희열 (종합)</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>yna.co.kr</t>
         </is>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M139" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260315_0003548451</t>
+          <t>https://www.yna.co.kr/view/AKR20260316111951052?input=1195m</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>2026-03-15 00:17:01.199481+00:00</t>
+          <t>2026-03-16 12:54:39.671515+00:00</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C140" t="inlineStr"/>
       <c r="D140" t="inlineStr"/>
-      <c r="E140" t="inlineStr"/>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>후쿠시마 핵사고 15주기 기념 종교 행사</t>
+        </is>
+      </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>대통령이 산림 인근 소각 행위에 대한 강력한 경고 메시지를 발표하며, 산불 발생 시 실화죄 처벌 및 피해 배상 의무가 있음을 강조했습니다. 이는 최근 증가하는 산불 발생 건수에 대한 우려와 함께, 화목보일러 사용, 건설 현장, 영농 부산물 소각 등이 주요 원인으로 지목된 데 따른 예방 조치 주문입니다.</t>
+          <t>후쿠시마 핵사고 15주기를 맞아 5대 종교인들이 핵 없는 세상을 발원하며 피해자들을 위로하는 기도 집전을 이어갔습니다. 불교계를 대표해 불교환경연대 상임대표 법만스님은 자애경을 독경하며 생명 평화의 원력을 다졌습니다.</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>이 기사는 산불 예방 및 실화죄 처벌에 대한 대통령의 일반적인 경고 메시지입니다. 특정 사건이나 피해자가 명확히 존재하지 않으며, 소송 상대방이나 구체적인 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 후쿠시마 핵사고 15주기를 기념하는 종교 행사 보도로, 현재 진행 중인 법적 분쟁이나 새로운 소송 기회를 제시하지 않습니다. 따라서 소송금융 투자 대상으로서의 신규 사건 발굴에 해당하지 않으며, '부적합 조건: 이미 종결된 사건'에 준하는 것으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>이 대통령, 새벽 SNS에  산림 인근 소각 절대 안 돼…처벌·피해보상까지...</t>
+          <t>후쿠시마 핵사고 15주기‥5대 종교인  핵 없는 세상  발원</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>mbn.mk.co.kr</t>
+          <t>btnnews.tv</t>
         </is>
       </c>
       <c r="L140" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M140" t="inlineStr">
         <is>
-          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5181763</t>
+          <t>https://www.btnnews.tv/news/articleView.html?idxno=89271</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>2026-03-15 00:16:51.536830+00:00</t>
+          <t>2026-03-16 00:26:13.381700+00:00</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C141" t="inlineStr"/>
       <c r="D141" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>층간소음 분쟁 발생 및 해결 절차 안내</t>
+          <t>대규모 환경 재해 발생</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>아침 믹서기 소리로 인한 층간소음 사례를 통해 층간소음 문제가 사회적 논쟁으로 부상하고 있음을 보도합니다. 기사는 소음 피해 발생 시 관리사무소 신고, 층간소음관리위원회 또는 환경분쟁조정피해구제위원회 분쟁 조정 신청 등 일반적인 해결 절차를 안내하고 있습니다.</t>
+          <t>기사는 피폭된 원유저장소로 인한 불기둥과 먼지구름, 검은 기름 막으로 인한 바다 오염 등 대규모 환경 재해를 묘사하고 있습니다. 이로 인해 힘없는 민간인과 취약계층이 가장 큰 피해를 입고 있으며, 인류 문명 파괴까지 언급됩니다. 사건의 구체적인 발생 원인이나 책임 주체는 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>본 기사는 층간소음이라는 일반적인 민사 분쟁에 대한 논의를 다루며, 특정 가해자나 대규모 피해를 명확히 제시하지 않습니다. 상대방이 개인으로 추정되어 자력 확보가 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미흡)</t>
+          <t>제공된 기사 내용만으로는 사건의 구체적인 책임 주체가 명확히 특정되지 않아(적합 조건 1 미충족) 소송 상대방과 자력을 파악하기 어렵습니다(적합 조건 2 미충족). 또한, 공적 절차 진행 여부나 증거 확보 가능성에 대한 정보도 부족합니다(적합 조건 5, 6 미충족). 다만, 민간인과 취약계층에 대한 집단적 피해(적합 조건 3)와 문명 파괴, 대규모 환경 오염 등 피해 규모가 매우 클 것으로 예상됩니다(적합 조건 4). 전반적으로 소송금융 투자에 필요한 핵심 정보가 부족하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>아침 6시 반 믹서기 소리에 잠 깨 …층간소음 논쟁 점화</t>
+          <t>잠깐 소요(逍遙)하는 지구별 여행자!</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>jndn.com</t>
         </is>
       </c>
       <c r="L141" t="inlineStr">
         <is>
-          <t>2026-03-14</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M141" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031406777</t>
+          <t>http://www.jndn.com/article.php?aid=1773562215428812050</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>2026-03-14 12:16:47.763405+00:00</t>
+          <t>2026-03-15 12:23:37.264163+00:00</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C142" t="inlineStr"/>
+      <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
-          <t>경찰이 방화 용의자 체포 및 조사 중</t>
+          <t>정부의 산불 예방 및 단속 강화 기간</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>수원 팔달산에서 7개 지점 동시다발 방화로 산불이 발생했습니다. 경찰은 현장 인근에서 40대 남성 A씨를 방화 용의자로 체포해 조사 중이며, A씨는 혐의를 부인하고 있습니다. 전문가들은 방화의 재범률이 높고 막대한 사회적 비용을 유발하므로 강력한 손해배상 청구가 필요하다고 지적했습니다.</t>
+          <t>이재명 대통령은 산림 인근 소각 행위로 인한 대형 산불 위험을 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 당부했다. 정부는 봄철 산불 위험에 대비해 '대형산불 특별대책기간'을 운영하며 산불 예방 및 단속 활동을 강화하고 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔다.</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>방화 용의자가 특정되고(상대방 책임 명확), 목격자 진술 및 체포 등 증거 확보가 가능하며, 경찰 조사가 진행 중인 점(공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에서도 산불 방화에 대한 손해배상 청구가 한국에서 잘 이루어지지 않는다는 점을 지적하고 있어 투자 회수 가능성이 낮아 부적합합니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 산불 예방을 위한 대통령의 당부와 정부의 대책 기간 운영에 대한 일반적인 정보 제공입니다. 소송금융 투자 대상으로 검토할 구체적인 피해자, 가해자, 피해 사실이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>[현장] 검게 탄 나무토막에 매캐한 냄새… 봄철 도심 산 덮친 ‘묻지마...</t>
+          <t>李대통령, 주말 새벽 SNS  산림 근처 불 태우기, 조심 또 조심</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>kyeongin.com</t>
+          <t>news.tvchosun.com</t>
         </is>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M142" t="inlineStr">
         <is>
-          <t>https://www.kyeongin.com/article/1760224</t>
+          <t>https://news.tvchosun.com/site/data/html_dir/2026/03/15/2026031590032.html</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>2026-03-14 00:30:20.538135+00:00</t>
+          <t>2026-03-15 12:20:52.666157+00:00</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C143" t="inlineStr"/>
       <c r="D143" t="inlineStr"/>
-      <c r="E143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E143" t="inlineStr"/>
       <c r="F143" t="inlineStr">
         <is>
-          <t>기후부가 기후·환경 분야 법안 6개가 국회를 통과했다고 밝혔다. 이 법안들은 손해배상책임 주체를 기업과 국가가 공동으로 부담하도록 하여 국가책임을 강화하고, 피해구제위원회를 국무총리 소속 배상심의위원회로 개편하는 내용을 포함한다. 이는 향후 관련 피해 발생 시 국가를 상대로 한 손해배상 청구의 법적 기반을 마련하는 것이다.</t>
+          <t>이 대통령이 산불 발생 시 실화죄로 처벌받고 피해보상까지 해야 한다고 경고하며, 영농 부산물 소각 대신 파쇄를 통한 산불 예방을 강조했다. 이는 산불의 위험성과 법적 책임을 상기시키는 일반적인 메시지이다.</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 기후·환경 분야의 손해배상 책임 주체를 확대하고 피해구제위원회를 개편하는 법안 통과 소식이다. 소송금융 투자 대상이 되는 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 현재로서는 투자 적합성이 낮다.</t>
+          <t>기사는 특정 사건에 대한 분석이 아닌, 산불 발생 시 처벌 및 피해보상에 대한 대통령의 일반적인 경고문이다. 소송금융 투자 대상이 될 만한 구체적인 사건, 피해자, 상대방, 피해 규모, 진행 단계 등이 전혀 명시되어 있지 않다.</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>기후부, 기후·환경 분야 법안 6개 국회 통과 밝혀</t>
+          <t>李대통령  산림 인근서 소각 절대 안 돼요</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>todayenergy.kr</t>
+          <t>shinailbo.co.kr</t>
         </is>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M143" t="inlineStr">
         <is>
-          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295206</t>
+          <t>https://www.shinailbo.co.kr/news/articleView.html?idxno=5001098</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>2026-03-13 12:56:18.810629+00:00</t>
+          <t>2026-03-15 12:20:31.251307+00:00</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C144" t="inlineStr"/>
       <c r="D144" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>이웃 간 소음 분쟁</t>
+          <t>피해구제지원금 지급 완료</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>아파트 이웃 간 소음 문제로 갈등이 발생하고 있으며, 특정 이웃이 아침 일찍 믹서기를 사용하는 소음으로 인해 다른 이웃이 고통을 호소하고 있다. 공동주택관리법 위반 가능성이 언급되며 법적 분쟁의 여지가 있음을 시사한다.</t>
+          <t>포항시장 예비후보가 과거 포항 지진 피해구제지원금 4,900억 원을 확보한 것을 가장 보람 있는 성과로 언급했습니다. 그는 또한 힌남노 태풍, 영덕 산불과 같은 대형 재해가 포항에서 다시 발생하지 않도록 안전한 도시를 만들겠다고 다짐했습니다. 이 기사는 현재 진행 중인 법적 분쟁보다는 과거 재해 극복 성과와 미래 안전 정책에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>상대방이 특정 개인으로 자력 확인이 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 집단적 피해 가능성도 낮아 소송금융 투자 대상으로서의 매력이 부족함.</t>
+          <t>이 기사는 포항시장 예비후보의 정치적 발언으로, 과거 포항 지진 피해구제지원금 확보라는 성과를 강조하고 있습니다. 현재 진행 중이거나 새롭게 발생한 소송금융 투자 대상이 될 만한 법적 분쟁을 다루고 있지 않으며, 과거 사건에 대한 보상 절차가 이미 상당 부분 진행되었음을 시사하여 '이미 종결된 사건'이라는 부적합 조건에 해당합니다.</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4,900억원</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>아침 6시 반 믹서기 소리에 깬다  엘베 호소문…법대로 하면 누가 이길...</t>
+          <t>공원식 포항시장 예비후보 “지진극복, 안전도시 포항 만들 것”</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>lawtalknews.co.kr</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L144" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M144" t="inlineStr">
         <is>
-          <t>https://lawtalknews.co.kr/article/5KZPHWCXKZ2L</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=595011</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>2026-03-13 12:46:03.292634+00:00</t>
+          <t>2026-03-15 12:20:26.194555+00:00</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C145" t="inlineStr"/>
+      <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
-          <t>1심 판결 선고</t>
+          <t>정부의 산불 특별대책기간 운영 중</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>인천 영흥도에서 공사 이후 농지가 바닷물에 침수된 사건에 대해 농민 A씨 부부가 옹진군과 공사 업체를 상대로 제기한 손해배상 소송에서 법원이 피고 측의 일부 배상 책임을 인정했습니다. 인천지방법원은 옹진군과 공사 업체에 4천여만원을 배상하라고 판결했습니다.</t>
+          <t>이재명 대통령이 산림 인근 소각 행위에 대해 엄중 경고하며, 산불 발생 시 실화죄 처벌 및 피해보상을 강조했습니다. 정부는 봄철 대형산불 특별대책기간을 운영하며 불법 소각 행위에 대한 엄정 처벌 방침을 밝혔습니다. 이는 산불 예방을 위한 대국민 당부 및 행정 조치에 관한 내용입니다.</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원에서 인정되었고(적합 조건 '상대방 책임이 비교적 명확함'), 옹진군이라는 공공기관이 피고로 자력이 충분하나(적합 조건 '상대방에게 자력이 충분함'), 피해 규모가 4천여만원으로 소액이며(적합 조건 '피해 규모가 큼' 미충족), 이미 법원 판결이 선고된 단계로 신규 투자 기회가 제한적이므로 소송금융 적합도는 낮습니다.</t>
+          <t>기사는 특정 산불 사건에 대한 분석이 아닌, 산불 예방 및 처벌에 대한 대통령의 경고와 정부의 대책 기간 운영에 대한 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 투자 검토 자체가 불가능합니다.</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>4천여만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>영흥도 농지 침수…법원,  옹진군, 4천여만원 배상</t>
+          <t>이 대통령  산림 인근 소각 절대 안 돼…산불 나면 실화죄 처벌, 피해배...</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>news.skbroadband.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L145" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M145" t="inlineStr">
         <is>
-          <t>https://news.skbroadband.com/news/articleView.html?idxno=220675</t>
+          <t>https://www.newsis.com/view/NISX20260315_0003548451</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>2026-03-13 00:54:28.133637+00:00</t>
+          <t>2026-03-15 00:17:01.199481+00:00</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C146" t="inlineStr"/>
       <c r="D146" t="inlineStr"/>
-      <c r="E146" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E146" t="inlineStr"/>
       <c r="F146" t="inlineStr">
         <is>
-          <t>국회에서 환경 관련 6개 법안이 통과되어 환경 피해에 대한 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화되었다. 기존 기후에너지환경부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편되어 피해 구제 절차가 개선될 예정이다. 이는 향후 환경 분쟁 발생 시 피해자들의 배상 가능성을 높이는 제도적 기반을 마련하는 의미가 있다.</t>
+          <t>대통령이 산림 인근 소각 행위에 대한 강력한 경고 메시지를 발표하며, 산불 발생 시 실화죄 처벌 및 피해 배상 의무가 있음을 강조했습니다. 이는 최근 증가하는 산불 발생 건수에 대한 우려와 함께, 화목보일러 사용, 건설 현장, 영농 부산물 소각 등이 주요 원인으로 지목된 데 따른 예방 조치 주문입니다.</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>본 기사는 특정 환경 피해 사건이 아닌, 환경 관련 법안의 국회 통과 소식을 다루고 있다. 이는 향후 환경 분쟁 발생 시 국가의 배상 책임을 강화하고 피해 구제 절차를 개선하는 제도적 기반을 마련하는 것이므로, 현재 시점에서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 특정되지 않는다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
+          <t>이 기사는 산불 예방 및 실화죄 처벌에 대한 대통령의 일반적인 경고 메시지입니다. 특정 사건이나 피해자가 명확히 존재하지 않으며, 소송 상대방이나 구체적인 피해 규모도 파악할 수 없어 소송금융 투자 대상으로 부적합합니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>환경관련 6개 법안 국회 통과</t>
+          <t>이 대통령, 새벽 SNS에  산림 인근 소각 절대 안 돼…처벌·피해보상까지...</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>bosa.co.kr</t>
+          <t>mbn.mk.co.kr</t>
         </is>
       </c>
       <c r="L146" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M146" t="inlineStr">
         <is>
-          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000584</t>
+          <t>http://mbn.mk.co.kr/pages/news/newsView.php?category=mbn00006&amp;news_seq_no=5181763</t>
         </is>
       </c>
       <c r="N146" t="inlineStr">
         <is>
-          <t>2026-03-13 00:41:27.876265+00:00</t>
+          <t>2026-03-15 00:16:51.536830+00:00</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C147" t="inlineStr"/>
       <c r="D147" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>간접흡연 피해 발생, 민사소송 제기 어려움</t>
+          <t>층간소음 분쟁 발생 및 해결 절차 안내</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>아파트 내 간접흡연으로 인한 갈등이 심화되고 있으나, 피해 세대가 특정 세대의 흡연으로 인한 것임을 입증하고 피해 발생 및 인과관계를 증명하는 것이 현실적으로 어렵다는 법률 전문가의 의견이 제시되었습니다. 이로 인해 손해배상 청구 등 민사소송 제기가 쉽지 않은 상황입니다.</t>
+          <t>아침 믹서기 소리로 인한 층간소음 사례를 통해 층간소음 문제가 사회적 논쟁으로 부상하고 있음을 보도합니다. 기사는 소음 피해 발생 시 관리사무소 신고, 층간소음관리위원회 또는 환경분쟁조정피해구제위원회 분쟁 조정 신청 등 일반적인 해결 절차를 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>상대방 책임(특정 세대)과 피해 발생, 인과관계 입증이 현실적으로 어렵다고 명시되어 있어 (적합 조건 1, 5 미충족), 소송금융 투자 대상으로서의 명확성이 매우 낮습니다. 또한 상대방이 개별 거주자로 자력 충분 조건(적합 조건 2)을 충족하기 어렵고, 피해 규모도 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
+          <t>본 기사는 층간소음이라는 일반적인 민사 분쟁에 대한 논의를 다루며, 특정 가해자나 대규모 피해를 명확히 제시하지 않습니다. 상대방이 개인으로 추정되어 자력 확보가 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1, 2, 3, 4, 5, 6 모두 미흡)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>새벽 2시 화장실 흡연 멈춰주세요 …아파트 갈등 해결책은? [이슈+]</t>
+          <t>아침 6시 반 믹서기 소리에 잠 깨 …층간소음 논쟁 점화</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
           <t>hankyung.com</t>
         </is>
       </c>
       <c r="L147" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-14</t>
         </is>
       </c>
       <c r="M147" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/2026031270467</t>
+          <t>https://www.hankyung.com/article/2026031406777</t>
         </is>
       </c>
       <c r="N147" t="inlineStr">
         <is>
-          <t>2026-03-13 00:31:50.887717+00:00</t>
+          <t>2026-03-14 12:16:47.763405+00:00</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>수원시</t>
+          <t>40대 남성 A씨</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>수원시의회에서 행정 조치 요구, 환경 정비 관련 소송 진행 중으로 추정</t>
+          <t>경찰이 방화 용의자 체포 및 조사 중</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>조미옥 수원시의원이 금곡동 공공시설용 예비대지와 관련하여 수원시에 근본적인 대책 마련과 소송 진행 기간 중 환경 정비 등 적극적인 행정 조치를 요구했다. 현재 소송이 진행 중인 것으로 보이나, 기사 내용이 단편적이어서 구체적인 사건 내용과 피해 상황은 파악하기 어렵다.</t>
+          <t>수원 팔달산에서 7개 지점 동시다발 방화로 산불이 발생했습니다. 경찰은 현장 인근에서 40대 남성 A씨를 방화 용의자로 체포해 조사 중이며, A씨는 혐의를 부인하고 있습니다. 전문가들은 방화의 재범률이 높고 막대한 사회적 비용을 유발하므로 강력한 손해배상 청구가 필요하다고 지적했습니다.</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>기사 내용이 매우 단편적이고 불완전하여 사건의 구체적인 책임 소재, 피해 규모, 피해자 수 등을 파악하기 어렵다. 상대방인 수원시는 자력이 충분하나(적합 조건 2), 핵심 정보의 부재로 소송금융 투자 적합성을 판단하기 어렵다.</t>
+          <t>방화 용의자가 특정되고(상대방 책임 명확), 목격자 진술 및 체포 등 증거 확보가 가능하며, 경찰 조사가 진행 중인 점(공적 절차 진행 중)은 적합 조건에 해당합니다. 그러나 상대방이 개인으로 자력 확보가 불확실하며, 기사에서도 산불 방화에 대한 손해배상 청구가 한국에서 잘 이루어지지 않는다는 점을 지적하고 있어 투자 회수 가능성이 낮아 부적합합니다.</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>조미옥 의원  금곡동 공공시설용 예비대지 수원시 근본대책 마련해야</t>
+          <t>[현장] 검게 탄 나무토막에 매캐한 냄새… 봄철 도심 산 덮친 ‘묻지마...</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>onews.tv</t>
+          <t>kyeongin.com</t>
         </is>
       </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M148" t="inlineStr">
         <is>
-          <t>https://www.onews.tv/news/articleView.html?idxno=276490</t>
+          <t>https://www.kyeongin.com/article/1760224</t>
         </is>
       </c>
       <c r="N148" t="inlineStr">
         <is>
-          <t>2026-03-12 13:13:32.924051+00:00</t>
+          <t>2026-03-14 00:30:20.538135+00:00</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C149" t="inlineStr"/>
+      <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
-          <t>인천지방법원 1심 판결 선고</t>
+          <t>기후·환경 분야 법안 국회 통과</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>인천 옹진군 영흥도에서 옹진군이 발주한 공사 중 수문이 철거되어 바닷물이 역류, 농민 A씨 부부의 논이 침수되는 피해가 발생했다. 인천지방법원은 옹진군과 공사 업체의 과실을 인정하여 A씨 부부에게 4천216만원을 배상하라고 판결했다. 재판부는 공사 업체가 바닷물 역류 가능성을 고려하지 않았고, 옹진군은 공공시설 관리 의무를 소홀히 했다고 판단했다.</t>
+          <t>기후부가 기후·환경 분야 법안 6개가 국회를 통과했다고 밝혔다. 이 법안들은 손해배상책임 주체를 기업과 국가가 공동으로 부담하도록 하여 국가책임을 강화하고, 피해구제위원회를 국무총리 소속 배상심의위원회로 개편하는 내용을 포함한다. 이는 향후 관련 피해 발생 시 국가를 상대로 한 손해배상 청구의 법적 기반을 마련하는 것이다.</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>인천지방법원의 1심 판결이 이미 선고되어 사건이 종결된 상태로, 신규 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당) 비록 피고의 책임이 명확하고(적합 조건 1) 옹진군이 공공기관으로서 자력이 충분하지만(적합 조건 2), 이미 판결이 난 사건에 대한 신규 투자는 어렵습니다.</t>
+          <t>이 기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 기후·환경 분야의 손해배상 책임 주체를 확대하고 피해구제위원회를 개편하는 법안 통과 소식이다. 소송금융 투자 대상이 되는 구체적인 피해 사실, 피해자, 상대방이 특정되지 않아 현재로서는 투자 적합성이 낮다.</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>4천216만원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>A씨 부부 외 미상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>[인천지법 판결]수문 뜯고 방치해 논 침수, 인천 옹진군 4천여만원 배상...</t>
+          <t>기후부, 기후·환경 분야 법안 6개 국회 통과 밝혀</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>todayenergy.kr</t>
         </is>
       </c>
       <c r="L149" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M149" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603121531557411b50722e900_12</t>
+          <t>https://www.todayenergy.kr/news/articleView.html?idxno=295206</t>
         </is>
       </c>
       <c r="N149" t="inlineStr">
         <is>
-          <t>2026-03-12 12:57:53.693604+00:00</t>
+          <t>2026-03-13 12:56:18.810629+00:00</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C150" t="inlineStr"/>
-      <c r="D150" t="inlineStr"/>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>기후재난 소송 가능성에 대한 논의 중</t>
+          <t>이웃 간 소음 분쟁</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>당진시민이 기후재난 관련 글로벌 소송 가능성을 문의했고, 변호사는 제품 생산량 기반 책임 추정이 인정받는 추세라고 답변했습니다. 서산·당진 지역의 홍수 피해 우려와 관련하여 기후재난 소송의 법적 가능성에 대한 논의가 이루어졌습니다.</t>
+          <t>아파트 이웃 간 소음 문제로 갈등이 발생하고 있으며, 특정 이웃이 아침 일찍 믹서기를 사용하는 소음으로 인해 다른 이웃이 고통을 호소하고 있다. 공동주택관리법 위반 가능성이 언급되며 법적 분쟁의 여지가 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>특정 피해 사건이나 가해 기업이 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮습니다. 기후재난 소송의 가능성과 법리적 추세에 대한 논의 수준에 머물러 있어, 현재 단계에서는 투자하기 어렵습니다.</t>
+          <t>상대방이 특정 개인으로 자력 확인이 어렵고, 피해 규모가 소송금융 투자에 적합할 만큼 크지 않음. 집단적 피해 가능성도 낮아 소송금융 투자 대상으로서의 매력이 부족함.</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>당진시민, 기후재난 해법을 묻다</t>
+          <t>아침 6시 반 믹서기 소리에 깬다  엘베 호소문…법대로 하면 누가 이길...</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>idjnews.kr</t>
+          <t>lawtalknews.co.kr</t>
         </is>
       </c>
       <c r="L150" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M150" t="inlineStr">
         <is>
-          <t>http://www.idjnews.kr/news/articleView.html?idxno=215194</t>
+          <t>https://lawtalknews.co.kr/article/5KZPHWCXKZ2L</t>
         </is>
       </c>
       <c r="N150" t="inlineStr">
         <is>
-          <t>2026-03-12 12:44:36.242227+00:00</t>
+          <t>2026-03-13 12:46:03.292634+00:00</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>옹진군</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>1심 판결 선고</t>
+        </is>
+      </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>법무법인 화우가 환경영향평가협회와 업무협약을 체결했습니다. 이는 강화된 환경 법령과 탄소중립 정책에 따라 기업과 평가업체가 직면한 복잡한 규제 환경에 대응하고, 회원사들의 리스크 관리 역량을 높이기 위함입니다. 양 기관은 법률 자문, 공동 협력사업 추진 및 정보 교류 등을 통해 협력할 예정입니다.</t>
+          <t>인천 영흥도에서 공사 이후 농지가 바닷물에 침수된 사건에 대해 농민 A씨 부부가 옹진군과 공사 업체를 상대로 제기한 손해배상 소송에서 법원이 피고 측의 일부 배상 책임을 인정했습니다. 인천지방법원은 옹진군과 공사 업체에 4천여만원을 배상하라고 판결했습니다.</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>해당 기사는 법무법인과 협회 간의 업무협약 체결 소식으로, 특정 피해자 집단이나 진행 중인 분쟁 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 소송 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임이 법원에서 인정되었고(적합 조건 '상대방 책임이 비교적 명확함'), 옹진군이라는 공공기관이 피고로 자력이 충분하나(적합 조건 '상대방에게 자력이 충분함'), 피해 규모가 4천여만원으로 소액이며(적합 조건 '피해 규모가 큼' 미충족), 이미 법원 판결이 선고된 단계로 신규 투자 기회가 제한적이므로 소송금융 적합도는 낮습니다.</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4천여만원</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>법무법인 화우, 환경영향평가협회와 업무협약 체결</t>
+          <t>영흥도 농지 침수…법원,  옹진군, 4천여만원 배상</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>news.skbroadband.com</t>
         </is>
       </c>
       <c r="L151" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M151" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=202603112224153545f4ab64559d_12</t>
+          <t>https://news.skbroadband.com/news/articleView.html?idxno=220675</t>
         </is>
       </c>
       <c r="N151" t="inlineStr">
         <is>
-          <t>2026-03-12 00:29:32.497596+00:00</t>
+          <t>2026-03-13 00:54:28.133637+00:00</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C152" t="inlineStr"/>
       <c r="D152" t="inlineStr"/>
-      <c r="E152" t="inlineStr"/>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>환경 관련 법안 국회 통과, 국가 책임 강화 및 배상심의위원회 개편</t>
+        </is>
+      </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>새만금 사업의 오랜 역사와 중요성을 다루는 칼럼으로, 과거 환경단체의 소송으로 공사가 두 차례 중단된 적이 있음을 언급합니다. 1970년대 박정희 정부 시절 구상되어 1980년대 쌀 부족 사태 이후 본격화된 사업의 배경을 설명합니다. 현재 진행 중인 구체적인 법적 분쟁이나 피해 상황에 대한 정보는 포함되어 있지 않습니다.</t>
+          <t>국회에서 환경 관련 6개 법안이 통과되어 환경 피해에 대한 손해배상책임 주체가 기업과 국가로 확대되고 국가 책임이 대폭 강화되었다. 기존 기후에너지환경부 소속 피해구제위원회는 국무총리 소속 배상심의위원회로 개편되어 피해 구제 절차가 개선될 예정이다. 이는 향후 환경 분쟁 발생 시 피해자들의 배상 가능성을 높이는 제도적 기반을 마련하는 의미가 있다.</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>해당 기사는 새만금 사업의 역사적 배경을 설명하는 칼럼으로, 과거 환경단체의 소송으로 공사가 중단된 적이 있음을 언급할 뿐, 현재 진행 중인 구체적인 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 신규 사건을 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 없음)</t>
+          <t>본 기사는 특정 환경 피해 사건이 아닌, 환경 관련 법안의 국회 통과 소식을 다루고 있다. 이는 향후 환경 분쟁 발생 시 국가의 배상 책임을 강화하고 피해 구제 절차를 개선하는 제도적 기반을 마련하는 것이므로, 현재 시점에서 소송금융 투자 대상이 될 만한 구체적인 사건이나 피해자가 특정되지 않는다. (적합 조건 1, 3, 4, 5, 6 모두 해당 없음)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>[타향에서] 유장(悠長)한 새만금의 역사를 알자</t>
+          <t>환경관련 6개 법안 국회 통과</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>jjan.kr</t>
+          <t>bosa.co.kr</t>
         </is>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M152" t="inlineStr">
         <is>
-          <t>https://www.jjan.kr/article/20260311500224</t>
+          <t>https://www.bosa.co.kr/news/articleView.html?idxno=3000584</t>
         </is>
       </c>
       <c r="N152" t="inlineStr">
         <is>
-          <t>2026-03-11 13:13:04.117049+00:00</t>
+          <t>2026-03-13 00:41:27.876265+00:00</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C153" t="inlineStr"/>
-      <c r="D153" t="inlineStr"/>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>법무법인의 업무협약 체결</t>
+          <t>간접흡연 피해 발생, 민사소송 제기 어려움</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>법무법인 화우가 (사)환경영향평가협회와 환경영향평가사업의 발전과 법적 기반 개선을 위한 업무협약을 체결했다. 이번 협약은 환경영향평가 관련 법령 강화 및 탄소중립 정책 확대에 따라 기업과 평가업체의 복잡한 규제 환경에 대한 리스크 대응 역량을 높이는 데 중점을 둔다. 화우는 환경규제대응센터의 전문성을 바탕으로 업계 표준 법률 자문 기관으로서의 입지를 강화할 계획이다.</t>
+          <t>아파트 내 간접흡연으로 인한 갈등이 심화되고 있으나, 피해 세대가 특정 세대의 흡연으로 인한 것임을 입증하고 피해 발생 및 인과관계를 증명하는 것이 현실적으로 어렵다는 법률 전문가의 의견이 제시되었습니다. 이로 인해 손해배상 청구 등 민사소송 제기가 쉽지 않은 상황입니다.</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>본 기사는 법무법인과 협회 간의 업무협약 체결에 대한 내용으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 소송 또는 공적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>상대방 책임(특정 세대)과 피해 발생, 인과관계 입증이 현실적으로 어렵다고 명시되어 있어 (적합 조건 1, 5 미충족), 소송금융 투자 대상으로서의 명확성이 매우 낮습니다. 또한 상대방이 개별 거주자로 자력 충분 조건(적합 조건 2)을 충족하기 어렵고, 피해 규모도 소송금융 투자를 유치할 만큼 크지 않을 가능성이 높습니다 (적합 조건 4 미충족).</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>[로펌라운지] 화우, 환경영향평가협회와 업무협약 체결</t>
+          <t>새벽 2시 화장실 흡연 멈춰주세요 …아파트 갈등 해결책은? [이슈+]</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>ajunews.com</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M153" t="inlineStr">
         <is>
-          <t>https://www.ajunews.com/view/20260311172256897</t>
+          <t>https://www.hankyung.com/article/2026031270467</t>
         </is>
       </c>
       <c r="N153" t="inlineStr">
         <is>
-          <t>2026-03-11 12:46:42.596871+00:00</t>
+          <t>2026-03-13 00:31:50.887717+00:00</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>수원시</t>
+        </is>
+      </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>충주시의 석면처리 지원사업 추진 예정</t>
+          <t>수원시의회에서 행정 조치 요구, 환경 정비 관련 소송 진행 중으로 추정</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>충주시가 2026년까지 총 18억 1300만 원의 예산을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로 인한 환경적 위험을 제거하고 피해자들을 지원하기 위한 목적입니다.</t>
+          <t>조미옥 수원시의원이 금곡동 공공시설용 예비대지와 관련하여 수원시에 근본적인 대책 마련과 소송 진행 기간 중 환경 정비 등 적극적인 행정 조치를 요구했다. 현재 소송이 진행 중인 것으로 보이나, 기사 내용이 단편적이어서 구체적인 사건 내용과 피해 상황은 파악하기 어렵다.</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>해당 기사는 충주시의 석면 피해자 구제 및 슬레이트 철거 지원사업에 대한 내용으로, 소송의 상대방이 특정되지 않습니다. 또한, 소송금융 투자를 위한 책임 소재나 구체적인 법적 분쟁 상황이 언급되지 않아 투자 적합성이 낮습니다. (적합 조건 1, 2, 5, 6 불충족)</t>
+          <t>기사 내용이 매우 단편적이고 불완전하여 사건의 구체적인 책임 소재, 피해 규모, 피해자 수 등을 파악하기 어렵다. 상대방인 수원시는 자력이 충분하나(적합 조건 2), 핵심 정보의 부재로 소송금융 투자 적합성을 판단하기 어렵다.</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>충주시, '2026년 석면처리 지원사업' 추진</t>
+          <t>조미옥 의원  금곡동 공공시설용 예비대지 수원시 근본대책 마련해야</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>enewstoday.co.kr</t>
+          <t>onews.tv</t>
         </is>
       </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M154" t="inlineStr">
         <is>
-          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404710</t>
+          <t>https://www.onews.tv/news/articleView.html?idxno=276490</t>
         </is>
       </c>
       <c r="N154" t="inlineStr">
         <is>
-          <t>2026-03-11 12:40:13.319793+00:00</t>
+          <t>2026-03-12 13:13:32.924051+00:00</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr"/>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>옹진군, 공사 업체</t>
+        </is>
+      </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>충주시의 석면 피해 구제급여 지원 진행 중</t>
+          <t>인천지방법원 1심 판결 선고</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>충주시가 과거 석면 광산 및 공장 주변 거주로 건강 피해를 입은 시민들을 위해 석면 처리비 지원과 함께 석면 피해 구제급여를 지급한다. 총 1억3500만원의 예산으로 기존 피해자 22명과 신규 대상자에게 요양생활수당 등을 지원할 예정이다. 이는 시민 건강 보호를 위한 충주시의 행정적 지원 조치이다.</t>
+          <t>인천 옹진군 영흥도에서 옹진군이 발주한 공사 중 수문이 철거되어 바닷물이 역류, 농민 A씨 부부의 논이 침수되는 피해가 발생했다. 인천지방법원은 옹진군과 공사 업체의 과실을 인정하여 A씨 부부에게 4천216만원을 배상하라고 판결했다. 재판부는 공사 업체가 바닷물 역류 가능성을 고려하지 않았고, 옹진군은 공공시설 관리 의무를 소홀히 했다고 판단했다.</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>해당 기사는 충주시가 과거 석면 피해를 입은 시민들에게 구제급여를 지원하는 행정적 조치를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 소송 상대방이나 새로운 소송 기회가 제시되지 않으며, 시가 피해자에게 지원하는 내용이므로 적합 조건에 부합하지 않습니다.</t>
+          <t>인천지방법원의 1심 판결이 이미 선고되어 사건이 종결된 상태로, 신규 소송금융 투자 대상으로 부적합합니다. (부적합 조건: 이미 종결된 사건 해당) 비록 피고의 책임이 명확하고(적합 조건 1) 옹진군이 공공기관으로서 자력이 충분하지만(적합 조건 2), 이미 판결이 난 사건에 대한 신규 투자는 어렵습니다.</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>4천216만원</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>22명 이상</t>
+          <t>A씨 부부 외 미상</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>충주시, 석면 처리비 지원…시민 건강 보호</t>
+          <t>[인천지법 판결]수문 뜯고 방치해 논 침수, 인천 옹진군 4천여만원 배상...</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L155" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M155" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2402429</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603121531557411b50722e900_12</t>
         </is>
       </c>
       <c r="N155" t="inlineStr">
         <is>
-          <t>2026-03-11 12:20:13.167345+00:00</t>
+          <t>2026-03-12 12:57:53.693604+00:00</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C156" t="inlineStr"/>
-      <c r="D156" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
-          <t>충주시의 석면 피해자 구제 및 슬레이트 철거 사업 진행 중</t>
+          <t>기후재난 소송 가능성에 대한 논의 중</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>충주시는 국비와 시비 18억 1,300만 원을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로부터 안전한 도시를 조성하기 위한 공공 보건 및 환경 개선 노력의 일환입니다. 기사 내용은 특정 소송의 발생이나 소송 상대방을 지목하고 있지 않습니다.</t>
+          <t>당진시민이 기후재난 관련 글로벌 소송 가능성을 문의했고, 변호사는 제품 생산량 기반 책임 추정이 인정받는 추세라고 답변했습니다. 서산·당진 지역의 홍수 피해 우려와 관련하여 기후재난 소송의 법적 가능성에 대한 논의가 이루어졌습니다.</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>이 기사는 충주시가 석면 피해자 구제 및 슬레이트 철거를 위해 예산을 투입하는 공공사업에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 언급되지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 발생 가능성이나 상대방의 책임이 불분명합니다.</t>
+          <t>특정 피해 사건이나 가해 기업이 명확히 제시되지 않아 소송금융 투자 대상으로서의 구체성이 매우 낮습니다. 기후재난 소송의 가능성과 법리적 추세에 대한 논의 수준에 머물러 있어, 현재 단계에서는 투자하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>충주시, '석면 없는 안전 도시' 조성에 18억 투입</t>
+          <t>당진시민, 기후재난 해법을 묻다</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>newstnt.com</t>
+          <t>idjnews.kr</t>
         </is>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M156" t="inlineStr">
         <is>
-          <t>http://www.newstnt.com/news/articleView.html?idxno=594286</t>
+          <t>http://www.idjnews.kr/news/articleView.html?idxno=215194</t>
         </is>
       </c>
       <c r="N156" t="inlineStr">
         <is>
-          <t>2026-03-11 12:19:11.445026+00:00</t>
+          <t>2026-03-12 12:44:36.242227+00:00</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C157" t="inlineStr"/>
-      <c r="D157" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D157" t="inlineStr"/>
+      <c r="E157" t="inlineStr"/>
       <c r="F157" t="inlineStr">
         <is>
-          <t>충주시가 2026년까지 '석면 없는 안전한 도시' 조성을 목표로 18억 1,300만 원 규모의 사업을 추진한다. 이 사업은 노후 슬레이트 철거와 석면 피해자 구제를 포함하며, 시·국비 및 기금으로 운영된다.</t>
+          <t>법무법인 화우가 환경영향평가협회와 업무협약을 체결했습니다. 이는 강화된 환경 법령과 탄소중립 정책에 따라 기업과 평가업체가 직면한 복잡한 규제 환경에 대응하고, 회원사들의 리스크 관리 역량을 높이기 위함입니다. 양 기관은 법률 자문, 공동 협력사업 추진 및 정보 교류 등을 통해 협력할 예정입니다.</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>기사는 충주시의 석면 없는 도시 조성 사업에 대한 것으로, 특정 가해자를 상대로 한 소송 사건이 아닙니다. 소송의 상대방이 명확히 특정되지 않으며(적합 조건 1 불충족), 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다(적합 조건 4 불충족).</t>
+          <t>해당 기사는 법무법인과 협회 간의 업무협약 체결 소식으로, 특정 피해자 집단이나 진행 중인 분쟁 사건에 대한 내용이 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 소송 당사자, 피해 규모, 책임 소재 등이 파악되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>충주시, 2026년 '석면 없는 안전한 도시' 조성 박차</t>
+          <t>법무법인 화우, 환경영향평가협회와 업무협약 체결</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L157" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M157" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3525336</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=202603112224153545f4ab64559d_12</t>
         </is>
       </c>
       <c r="N157" t="inlineStr">
         <is>
-          <t>2026-03-11 00:18:11.632033+00:00</t>
+          <t>2026-03-12 00:29:32.497596+00:00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C158" t="inlineStr"/>
-      <c r="D158" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr"/>
       <c r="F158" t="inlineStr">
         <is>
-          <t>방송인 사유리의 아들이 집 화장실에서 담배 냄새를 맡고 '노 스모킹' 경고문을 붙인 사건을 계기로, 아파트 등 공동주택에서의 간접흡연 및 3차 흡연 피해의 심각성이 조명되었습니다. 특히 영유아에게 중이염, 천식, 돌연사증후군 위험을 높일 수 있으나, 가해자 특정 및 피해 입증이 어려운 구조적 문제점이 지적되었습니다.</t>
+          <t>새만금 사업의 오랜 역사와 중요성을 다루는 칼럼으로, 과거 환경단체의 소송으로 공사가 두 차례 중단된 적이 있음을 언급합니다. 1970년대 박정희 정부 시절 구상되어 1980년대 쌀 부족 사태 이후 본격화된 사업의 배경을 설명합니다. 현재 진행 중인 구체적인 법적 분쟁이나 피해 상황에 대한 정보는 포함되어 있지 않습니다.</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하지 않고(가해자 특정 불가), 증거 확보가 어려워 소송 진행에 큰 장애가 예상됩니다. 또한, 현재 기사 내용만으로는 구체적인 피해 규모(금액)를 파악하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건에 부합하지 않습니다.</t>
+          <t>해당 기사는 새만금 사업의 역사적 배경을 설명하는 칼럼으로, 과거 환경단체의 소송으로 공사가 중단된 적이 있음을 언급할 뿐, 현재 진행 중인 구체적인 분쟁이나 피해 사실을 다루고 있지 않습니다. 따라서 소송금융 투자 대상으로 적합한 신규 사건을 발굴하기 어렵습니다. (부적합 조건: 이미 종결된 사건 또는 신규 투자 기회 없음)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>엄마방 화장실서 담배냄새 ..사유리, 아들 '노스모킹' 귀여운 경고에 ...</t>
+          <t>[타향에서] 유장(悠長)한 새만금의 역사를 알자</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>fnnews.com</t>
+          <t>jjan.kr</t>
         </is>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M158" t="inlineStr">
         <is>
-          <t>http://www.fnnews.com/news/202603092059234891</t>
+          <t>https://www.jjan.kr/article/20260311500224</t>
         </is>
       </c>
       <c r="N158" t="inlineStr">
         <is>
-          <t>2026-03-10 00:20:18.604455+00:00</t>
+          <t>2026-03-11 13:13:04.117049+00:00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C159" t="inlineStr"/>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
-          <t>지방선거 후보의 공약</t>
+          <t>법무법인의 업무협약 체결</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>이 기사는 지방선거 후보의 공약을 다루며, 군 사격장 폐쇄와 징벌적 피해보상 추진 등 지역 현안에 대한 후보의 입장을 소개하고 있습니다. 현직 시장의 행정 안정론과 민주당의 시정 탈환론, 진보당의 민생 혁신론이 충돌하는 선거 양상을 보도하고 있습니다.</t>
+          <t>법무법인 화우가 (사)환경영향평가협회와 환경영향평가사업의 발전과 법적 기반 개선을 위한 업무협약을 체결했다. 이번 협약은 환경영향평가 관련 법령 강화 및 탄소중립 정책 확대에 따라 기업과 평가업체의 복잡한 규제 환경에 대한 리스크 대응 역량을 높이는 데 중점을 둔다. 화우는 환경규제대응센터의 전문성을 바탕으로 업계 표준 법률 자문 기관으로서의 입지를 강화할 계획이다.</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>이 기사는 지방선거 후보의 공약을 다루는 정치 기사로, 실제 발생한 사건이나 진행 중인 법적 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>본 기사는 법무법인과 협회 간의 업무협약 체결에 대한 내용으로, 특정 사건이나 분쟁에 대한 보도가 아닙니다. 소송금융 투자 대상이 될 만한 구체적인 피해자, 상대방, 피해 규모, 진행 중인 소송 또는 공적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>[6·3 지방선거 후보 열전-포천시] '1승 1패' 전·현직 시장 다시 만날까</t>
+          <t>[로펌라운지] 화우, 환경영향평가협회와 업무협약 체결</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>incheonilbo.com</t>
+          <t>ajunews.com</t>
         </is>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M159" t="inlineStr">
         <is>
-          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318419</t>
+          <t>https://www.ajunews.com/view/20260311172256897</t>
         </is>
       </c>
       <c r="N159" t="inlineStr">
         <is>
-          <t>2026-03-09 12:27:26.393241+00:00</t>
+          <t>2026-03-11 12:46:42.596871+00:00</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C160" t="inlineStr"/>
       <c r="D160" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>공공소각장 관련 논란 제기 단계</t>
+          <t>충주시의 석면처리 지원사업 추진 예정</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>기사는 '오염자 부담 원칙'과 '쓰레기 종량제'를 언급하며 공공소각장 관련 논란의 본질을 짚고 있습니다. 현실과 원칙 간의 모순을 지적하며, 환경오염 유발자가 비용을 부담해야 한다는 점을 강조합니다.</t>
+          <t>충주시가 2026년까지 총 18억 1300만 원의 예산을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로 인한 환경적 위험을 제거하고 피해자들을 지원하기 위한 목적입니다.</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>기사 내용이 '공공소각장 논란'에 대한 일반적인 언급에 그쳐, 특정 피해 사실, 책임 주체, 피해 규모, 진행 중인 공적 절차 등 소송금융 투자에 필요한 구체적인 정보가 전혀 파악되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
+          <t>해당 기사는 충주시의 석면 피해자 구제 및 슬레이트 철거 지원사업에 대한 내용으로, 소송의 상대방이 특정되지 않습니다. 또한, 소송금융 투자를 위한 책임 소재나 구체적인 법적 분쟁 상황이 언급되지 않아 투자 적합성이 낮습니다. (적합 조건 1, 2, 5, 6 불충족)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>공공소각장 논란 풀 열쇠, '쓰레기 종량제 봉투'에 있다? 현실과 모순</t>
+          <t>충주시, '2026년 석면처리 지원사업' 추진</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>thescoop.co.kr</t>
+          <t>enewstoday.co.kr</t>
         </is>
       </c>
       <c r="L160" t="inlineStr">
         <is>
-          <t>2026-03-09</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M160" t="inlineStr">
         <is>
-          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309438</t>
+          <t>http://www.enewstoday.co.kr/news/articleView.html?idxno=2404710</t>
         </is>
       </c>
       <c r="N160" t="inlineStr">
         <is>
-          <t>2026-03-09 12:18:55.972009+00:00</t>
+          <t>2026-03-11 12:40:13.319793+00:00</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C161" t="inlineStr"/>
-      <c r="D161" t="inlineStr"/>
-      <c r="E161" t="inlineStr"/>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>충주시의 석면 피해 구제급여 지원 진행 중</t>
+        </is>
+      </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>이 기사는 전쟁이 자연 생태계에 미치는 파괴적인 영향을 다루며, 숲, 강, 농지, 습지가 군사작전과 폭격으로 무너지고 생물다양성이 빠르게 사라지는 점을 강조합니다. 전쟁의 가장 큰 피해자가 인간뿐만 아니라 자연 생태계임을 지적합니다.</t>
+          <t>충주시가 과거 석면 광산 및 공장 주변 거주로 건강 피해를 입은 시민들을 위해 석면 처리비 지원과 함께 석면 피해 구제급여를 지급한다. 총 1억3500만원의 예산으로 기존 피해자 22명과 신규 대상자에게 요양생활수당 등을 지원할 예정이다. 이는 시민 건강 보호를 위한 충주시의 행정적 지원 조치이다.</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>제공된 기사는 전쟁이 자연 생태계에 미치는 일반적인 피해를 다루는 논평으로, 특정 사건이나 법적 분쟁에 대한 내용이 아닙니다. 소송금융 투자에 필요한 특정 피고, 구체적인 피해자 집단, 객관적으로 입증 가능한 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
+          <t>해당 기사는 충주시가 과거 석면 피해를 입은 시민들에게 구제급여를 지원하는 행정적 조치를 다루고 있습니다. 소송금융 투자 대상이 되기 위한 명확한 소송 상대방이나 새로운 소송 기회가 제시되지 않으며, 시가 피해자에게 지원하는 내용이므로 적합 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>22명 이상</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>[3월 8일] 빵과 장미, 빵과 평화 - 전쟁의 시대에 '여성의 날'이 묻는다</t>
+          <t>충주시, 석면 처리비 지원…시민 건강 보호</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>newswhoplus.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L161" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M161" t="inlineStr">
         <is>
-          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56270</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2402429</t>
         </is>
       </c>
       <c r="N161" t="inlineStr">
         <is>
-          <t>2026-03-08 12:23:11.168815+00:00</t>
+          <t>2026-03-11 12:20:13.167345+00:00</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C162" t="inlineStr"/>
-      <c r="D162" t="inlineStr"/>
-      <c r="E162" t="inlineStr"/>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>충주시의 석면 피해자 구제 및 슬레이트 철거 사업 진행 중</t>
+        </is>
+      </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>기사는 기후위기를 비롯한 복합위기 시대에 국가의 역할을 비판적으로 분석하며, 현 정부의 재생에너지 정책 미흡을 지적합니다. '전환국가'의 가능성을 모색하는 세미나 개최 소식을 전하며, 국가가 사회 전환의 주역이 될 수 있을지에 대한 이론적 논의를 담고 있습니다.</t>
+          <t>충주시는 국비와 시비 18억 1,300만 원을 투입하여 노후 슬레이트 철거 및 석면 피해자 구제 사업을 추진합니다. 이 사업은 석면으로부터 안전한 도시를 조성하기 위한 공공 보건 및 환경 개선 노력의 일환입니다. 기사 내용은 특정 소송의 발생이나 소송 상대방을 지목하고 있지 않습니다.</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>해당 기사는 기후위기 시대 국가의 역할에 대한 학술적 논의와 정책 비판을 다루고 있습니다. 특정 주체의 명확한 법적 책임이나 구체적인 피해 사실, 피해자 집단이 명시되어 있지 않아 소송의 대상이 될 만한 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>이 기사는 충주시가 석면 피해자 구제 및 슬레이트 철거를 위해 예산을 투입하는 공공사업에 대한 내용으로, 특정 가해자나 소송 대상이 명확히 언급되지 않습니다. 소송금융 투자 대상이 될 만한 법적 분쟁의 발생 가능성이나 상대방의 책임이 불분명합니다.</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>복합위기 시대에 국가가 생태전환의 무대가 될 수 있을까?</t>
+          <t>충주시, '석면 없는 안전 도시' 조성에 18억 투입</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>newstnt.com</t>
         </is>
       </c>
       <c r="L162" t="inlineStr">
         <is>
-          <t>2026-03-07</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M162" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026030616180374633?utm_source=naver&amp;utm_medium=search</t>
+          <t>http://www.newstnt.com/news/articleView.html?idxno=594286</t>
         </is>
       </c>
       <c r="N162" t="inlineStr">
         <is>
-          <t>2026-03-08 00:35:43.502482+00:00</t>
+          <t>2026-03-11 12:19:11.445026+00:00</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C163" t="inlineStr"/>
-      <c r="D163" t="inlineStr"/>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>지자체장의 수도권 쓰레기 반입 저지 정책 발표, 향후 소송 발생 가능성 언급</t>
+          <t>충주시의 석면 없는 도시 조성 사업 진행 중, 석면 피해자 구제 포함</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>김영환 충청북도 지사가 수도권 생활 쓰레기 유입을 막기 위해 지자체 권한을 최대한 활용할 것이며, 이로 인해 소송이 발생하더라도 감수하겠다는 입장을 밝혔다. 이는 쓰레기 발생지 소각 원칙을 강조하며 지역 환경 보호를 위한 선제적 조치로 보인다.</t>
+          <t>충주시가 2026년까지 '석면 없는 안전한 도시' 조성을 목표로 18억 1,300만 원 규모의 사업을 추진한다. 이 사업은 노후 슬레이트 철거와 석면 피해자 구제를 포함하며, 시·국비 및 기금으로 운영된다.</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아닌, 지자체장의 정책적 의지를 표명하며 미래에 발생할 수 있는 소송을 감수하겠다는 내용입니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 어느 하나도 해당하지 않습니다.</t>
+          <t>기사는 충주시의 석면 없는 도시 조성 사업에 대한 것으로, 특정 가해자를 상대로 한 소송 사건이 아닙니다. 소송의 상대방이 명확히 특정되지 않으며(적합 조건 1 불충족), 피해 규모나 피해자 수가 소송금융 투자 대상으로 적합한지 판단하기 어렵습니다(적합 조건 4 불충족).</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
-          <t>김영환 지사  수도권 쓰레기 반입, 소송 감수하고 저지해야</t>
+          <t>충주시, 2026년 '석면 없는 안전한 도시' 조성 박차</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M163" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260306&amp;SEQUENCE=0116</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3525336</t>
         </is>
       </c>
       <c r="N163" t="inlineStr">
         <is>
-          <t>2026-03-06 13:12:54.099581+00:00</t>
+          <t>2026-03-11 00:18:11.632033+00:00</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C164" t="inlineStr"/>
       <c r="D164" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>충북지사의 수도권 쓰레기 반입 저지 선언 및 행정 조치 예고</t>
+          <t>공동주택 내 간접흡연 피해 발생</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>김영환 충북지사가 수도권 소각 쓰레기의 충북 지역 반입을 강력히 저지하겠다는 의지를 표명했다. 폐기물관리법 시행규칙 개정으로 수도권 지자체들이 청주 등 민간 소각시설을 통한 위탁 처리를 추진하자, 김 지사는 소송이 걸리더라도 가진 권한을 최대한 활용해 막겠다고 밝혔다. 이는 환경 보호와 지역 주민의 삶의 질을 위한 조치로 보인다.</t>
+          <t>방송인 사유리의 아들이 집 화장실에서 담배 냄새를 맡고 '노 스모킹' 경고문을 붙인 사건을 계기로, 아파트 등 공동주택에서의 간접흡연 및 3차 흡연 피해의 심각성이 조명되었습니다. 특히 영유아에게 중이염, 천식, 돌연사증후군 위험을 높일 수 있으나, 가해자 특정 및 피해 입증이 어려운 구조적 문제점이 지적되었습니다.</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>이 기사는 충북지사가 수도권 쓰레기 반입을 막기 위한 행정적 조치를 취하겠다는 의지를 표명하며, 향후 충북도가 피소될 가능성을 언급하고 있습니다. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 피고가 될 가능성이 높은 본 사건은 적합도가 낮습니다. 또한, 집단적 환경 피해는 예상되나 개별 피해자들의 구체적이고 정량화된 손해액이 명확하지 않아 투자 매력이 떨어집니다.</t>
+          <t>상대방 책임이 명확하지 않고(가해자 특정 불가), 증거 확보가 어려워 소송 진행에 큰 장애가 예상됩니다. 또한, 현재 기사 내용만으로는 구체적인 피해 규모(금액)를 파악하기 어렵습니다. 이는 '상대방 책임이 비교적 명확함' 및 '증거가 있거나 확보 가능함' 조건에 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>충북지사  소송 걸리더라도 수도권 쓰레기 유입 막아야</t>
+          <t>엄마방 화장실서 담배냄새 ..사유리, 아들 '노스모킹' 귀여운 경고에 ...</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>fnnews.com</t>
         </is>
       </c>
       <c r="L164" t="inlineStr">
         <is>
-          <t>2026-03-06</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M164" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260306_0003538314</t>
+          <t>http://www.fnnews.com/news/202603092059234891</t>
         </is>
       </c>
       <c r="N164" t="inlineStr">
         <is>
-          <t>2026-03-06 12:57:46.705219+00:00</t>
+          <t>2026-03-10 00:20:18.604455+00:00</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C165" t="inlineStr"/>
-      <c r="D165" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
-          <t>환경피해 조사 지원 조례 제정 제안 및 캠페인 진행 중</t>
+          <t>지방선거 후보의 공약</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>공익법률센터 농본은 농촌 환경피해에 대한 현행 건강피해조사 청원 제도가 주민들에게 문턱이 높고 유명무실하다고 지적했다. 이에 기초지자체가 환경피해 실태 조사를 실시하고 주민들을 지원하는 조례 제정의 필요성을 제안하며, 향후 전국적인 캠페인을 이어나갈 계획이다.</t>
+          <t>이 기사는 지방선거 후보의 공약을 다루며, 군 사격장 폐쇄와 징벌적 피해보상 추진 등 지역 현안에 대한 후보의 입장을 소개하고 있습니다. 현직 시장의 행정 안정론과 민주당의 시정 탈환론, 진보당의 민생 혁신론이 충돌하는 선거 양상을 보도하고 있습니다.</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>기사 내용은 농촌 환경피해 조사 제도의 문제점을 지적하고 개선을 위한 정책 제안에 해당합니다. 특정 가해 기업이나 기관이 명확히 특정되지 않아 상대방 책임 및 자력 조건(적합 조건 1, 2)을 충족하지 못하며, 피해 증거 확보가 현재 주민들에게 어렵다는 점(적합 조건 5)도 투자 적합도를 낮춥니다. 집단적 피해 가능성은 있으나(적합 조건 3), 소송금융 투자 대상으로서의 구체적인 사건이 아닌 제도 개선 논의 단계입니다.</t>
+          <t>이 기사는 지방선거 후보의 공약을 다루는 정치 기사로, 실제 발생한 사건이나 진행 중인 법적 분쟁을 보도하는 것이 아닙니다. 따라서 소송금융 투자 대상이 될 만한 구체적인 사건이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>농촌 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>공익법률센터 농본, '유명무실 환경피해 조사제도' 농촌 환경피해조사 ...</t>
+          <t>[6·3 지방선거 후보 열전-포천시] '1승 1패' 전·현직 시장 다시 만날까</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>lawissue.co.kr</t>
+          <t>incheonilbo.com</t>
         </is>
       </c>
       <c r="L165" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M165" t="inlineStr">
         <is>
-          <t>http://www.lawissue.co.kr/view.php?ud=2026030514511143309a8c8bf58f_12</t>
+          <t>https://www.incheonilbo.com/news/articleView.html?idxno=1318419</t>
         </is>
       </c>
       <c r="N165" t="inlineStr">
         <is>
-          <t>2026-03-06 01:03:46.980061+00:00</t>
+          <t>2026-03-09 12:27:26.393241+00:00</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C166" t="inlineStr"/>
       <c r="D166" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>산불 피해 보상 비상대책위원회 구성 및 정부/지자체에 지원 요청 단계</t>
+          <t>공공소각장 관련 논란 제기 단계</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>영양 산불 피해 주민들이 비상대책위원회를 구성하고 더불어민주당 최고위원과의 간담회에서 산림 복구, 주택 신축, 금융 지원 확대 등 현실적인 지원을 요청했습니다. 이는 지역 현안 청취의 일환으로 진행되었으며, 아직 소송이나 공식적인 공적 절차는 시작되지 않은 정책 건의 단계입니다.</t>
+          <t>기사는 '오염자 부담 원칙'과 '쓰레기 종량제'를 언급하며 공공소각장 관련 논란의 본질을 짚고 있습니다. 현실과 원칙 간의 모순을 지적하며, 환경오염 유발자가 비용을 부담해야 한다는 점을 강조합니다.</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>기사에서 산불의 원인이나 법적 책임 주체가 명확히 특정되지 않아 적합 조건 1(상대방 책임 명확)이 충족되지 않습니다. 사건의 성격이 직접적인 손해배상 청구보다는 정부/지자체에 대한 정책 건의 및 지원 요청에 가까워 소송금융 투자를 위한 명확한 피고와 법적 청구 근거가 부족합니다. 다만, 집단적 피해(비상대책위원회 구성)와 피해 규모(산림 복구, 주택 신축)는 상당할 것으로 추정됩니다.</t>
+          <t>기사 내용이 '공공소각장 논란'에 대한 일반적인 언급에 그쳐, 특정 피해 사실, 책임 주체, 피해 규모, 진행 중인 공적 절차 등 소송금융 투자에 필요한 구체적인 정보가 전혀 파악되지 않습니다. (적합 조건 1, 3, 4, 5, 6 미충족)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>영양군  영양의 미래를 듣다 … 박규환 더불어민주당 최고위원, 영양군...</t>
+          <t>공공소각장 논란 풀 열쇠, '쓰레기 종량제 봉투'에 있다? 현실과 모순</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>m-i.kr</t>
+          <t>thescoop.co.kr</t>
         </is>
       </c>
       <c r="L166" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-09</t>
         </is>
       </c>
       <c r="M166" t="inlineStr">
         <is>
-          <t>https://www.m-i.kr/news/articleView.html?idxno=1343340</t>
+          <t>https://www.thescoop.co.kr/news/articleView.html?idxno=309438</t>
         </is>
       </c>
       <c r="N166" t="inlineStr">
         <is>
-          <t>2026-03-06 00:15:27.255918+00:00</t>
+          <t>2026-03-09 12:18:55.972009+00:00</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C167" t="inlineStr"/>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr"/>
       <c r="F167" t="inlineStr">
         <is>
-          <t>본 기사는 '마포 소각장 백지화'라는 제목을 가지고 있으나, 실제 본문 내용은 택배 포장규제, 호주 날씨, ESG 공시 등 여러 ESG 관련 뉴스 헤드라인의 나열입니다. 따라서 제목과 관련된 구체적인 사건 내용이나 피해 상황이 전혀 언급되지 않아 소송금융 투자 검토를 위한 사건 분석이 불가능합니다.</t>
+          <t>이 기사는 전쟁이 자연 생태계에 미치는 파괴적인 영향을 다루며, 숲, 강, 농지, 습지가 군사작전과 폭격으로 무너지고 생물다양성이 빠르게 사라지는 점을 강조합니다. 전쟁의 가장 큰 피해자가 인간뿐만 아니라 자연 생태계임을 지적합니다.</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>제공된 기사 본문은 여러 개의 ESG 관련 헤드라인으로 구성되어 있으며, 제목에서 언급된 '마포 소각장 백지화'와 관련된 구체적인 사건이나 피해 내용을 전혀 담고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 정보가 부재합니다.</t>
+          <t>제공된 기사는 전쟁이 자연 생태계에 미치는 일반적인 피해를 다루는 논평으로, 특정 사건이나 법적 분쟁에 대한 내용이 아닙니다. 소송금융 투자에 필요한 특정 피고, 구체적인 피해자 집단, 객관적으로 입증 가능한 피해 규모, 진행 중인 공적 절차 등 적합 조건에 해당하는 사항이 전혀 없습니다.</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>'마포 소각장' 결국 백지화…서울시 '기존 시설 증설' 검토</t>
+          <t>[3월 8일] 빵과 장미, 빵과 평화 - 전쟁의 시대에 '여성의 날'이 묻는다</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>newstree.kr</t>
+          <t>newswhoplus.com</t>
         </is>
       </c>
       <c r="L167" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M167" t="inlineStr">
         <is>
-          <t>https://www.newstree.kr/newsView/ntr202603040019</t>
+          <t>https://www.newswhoplus.com/news/articleView.html?idxno=56270</t>
         </is>
       </c>
       <c r="N167" t="inlineStr">
         <is>
-          <t>2026-03-05 01:44:05.940807+00:00</t>
+          <t>2026-03-08 12:23:11.168815+00:00</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C168" t="inlineStr"/>
-      <c r="D168" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D168" t="inlineStr"/>
+      <c r="E168" t="inlineStr"/>
       <c r="F168" t="inlineStr">
         <is>
-          <t>지난해 경북, 경남, 울산 지역의 초대형 산불로 피해를 입은 산주들을 위한 특별법이 금년 1월 29일 시행되었습니다. 경북도는 이 특별법에 따라 임업직불금을 신청할 것을 독려하며, 피해 구제를 위한 절차를 안내하고 있습니다.</t>
+          <t>기사는 기후위기를 비롯한 복합위기 시대에 국가의 역할을 비판적으로 분석하며, 현 정부의 재생에너지 정책 미흡을 지적합니다. '전환국가'의 가능성을 모색하는 세미나 개최 소식을 전하며, 국가가 사회 전환의 주역이 될 수 있을지에 대한 이론적 논의를 담고 있습니다.</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>해당 기사는 초대형 산불 피해 산주들을 위한 특별법 제정 및 직불금 신청 안내에 관한 내용으로, 특정 상대방의 책임 소재를 다루거나 소송 제기 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 소송 당사자 및 쟁점이 불분명하여 적합도가 낮습니다.</t>
+          <t>해당 기사는 기후위기 시대 국가의 역할에 대한 학술적 논의와 정책 비판을 다루고 있습니다. 특정 주체의 명확한 법적 책임이나 구체적인 피해 사실, 피해자 집단이 명시되어 있지 않아 소송의 대상이 될 만한 사건으로 보기 어렵습니다. 따라서 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>산주 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>경북도,임업직불금 꼭 신청하세요</t>
+          <t>복합위기 시대에 국가가 생태전환의 무대가 될 수 있을까?</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>siminilbo.co.kr</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-07</t>
         </is>
       </c>
       <c r="M168" t="inlineStr">
         <is>
-          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160286155727361</t>
+          <t>https://www.pressian.com/pages/articles/2026030616180374633?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N168" t="inlineStr">
         <is>
-          <t>2026-03-05 00:55:54.130409+00:00</t>
+          <t>2026-03-08 00:35:43.502482+00:00</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C169" t="inlineStr"/>
+      <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
-          <t>엄궁·장낙대교 건설 집행정지 신청 기각 후 즉시항고 진행 중</t>
+          <t>지자체장의 수도권 쓰레기 반입 저지 정책 발표, 향후 소송 발생 가능성 언급</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>환경단체가 부산 엄궁·장낙대교 건설로 인한 낙동강하구 생태계 파괴 우려를 제기하며 부산시를 상대로 집행정지 신청을 제기했으나 법원에서 기각되었습니다. 이에 불복하여 즉시항고에 나섰으며, 법정보호종 서식지 훼손 등 회복할 수 없는 손해 발생 가능성을 적극 소명할 예정입니다.</t>
+          <t>김영환 충청북도 지사가 수도권 생활 쓰레기 유입을 막기 위해 지자체 권한을 최대한 활용할 것이며, 이로 인해 소송이 발생하더라도 감수하겠다는 입장을 밝혔다. 이는 쓰레기 발생지 소각 원칙을 강조하며 지역 환경 보호를 위한 선제적 조치로 보인다.</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>행정소송의 집행정지 신청으로, 직접적인 금전적 손해배상 청구가 아닌 공사 중단이 주된 목적입니다. 따라서 소송금융 투자의 핵심인 금전적 회수 가능성이 낮아 투자 매력도가 떨어집니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
+          <t>이 기사는 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아닌, 지자체장의 정책적 의지를 표명하며 미래에 발생할 수 있는 소송을 감수하겠다는 내용입니다. 소송금융의 적합 조건인 상대방 책임의 명확성, 집단적 피해, 피해 규모, 증거 확보, 공적 절차 진행 등 어느 하나도 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>엄궁·장낙대교 집행정지 기각에 환경단체 '즉시항고'</t>
+          <t>김영환 지사  수도권 쓰레기 반입, 소송 감수하고 저지해야</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>ohmynews.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L169" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M169" t="inlineStr">
         <is>
-          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211434&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260306&amp;SEQUENCE=0116</t>
         </is>
       </c>
       <c r="N169" t="inlineStr">
         <is>
-          <t>2026-03-04 01:17:15.437415+00:00</t>
+          <t>2026-03-06 13:12:54.099581+00:00</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>서울시</t>
+          <t>수도권 지자체 및 민간 소각시설</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>서울시가 신규 광역자원회수시설 관련 법률적 절차 종료 결정</t>
+          <t>충북지사의 수도권 쓰레기 반입 저지 선언 및 행정 조치 예고</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>서울시가 마포구 상암동에 추진 중이던 신규 광역자원회수시설 관련 법률적 절차를 종료하기로 결정했습니다. 대신 기존 마포자원회수시설을 현대화하여 친환경 기술을 도입할 방침입니다. 이는 구민 반발에 따른 제동으로 보입니다.</t>
+          <t>김영환 충북지사가 수도권 소각 쓰레기의 충북 지역 반입을 강력히 저지하겠다는 의지를 표명했다. 폐기물관리법 시행규칙 개정으로 수도권 지자체들이 청주 등 민간 소각시설을 통한 위탁 처리를 추진하자, 김 지사는 소송이 걸리더라도 가진 권한을 최대한 활용해 막겠다고 밝혔다. 이는 환경 보호와 지역 주민의 삶의 질을 위한 조치로 보인다.</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>서울시가 신규 광역자원회수시설과 관련한 소송 등 법률적 절차를 종료하기로 결정하여, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮거나 기존 절차가 종결되는 상황에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
+          <t>이 기사는 충북지사가 수도권 쓰레기 반입을 막기 위한 행정적 조치를 취하겠다는 의지를 표명하며, 향후 충북도가 피소될 가능성을 언급하고 있습니다. 소송금융은 주로 원고의 손해배상 청구를 지원하므로, 피고가 될 가능성이 높은 본 사건은 적합도가 낮습니다. 또한, 집단적 환경 피해는 예상되나 개별 피해자들의 구체적이고 정량화된 손해액이 명확하지 않아 투자 매력이 떨어집니다.</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>쓰레기는 늘고 소각장은 늙고…증설 꺼낸 서울시, 구민 반발에 제동</t>
+          <t>충북지사  소송 걸리더라도 수도권 쓰레기 유입 막아야</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>kukinews.com</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-06</t>
         </is>
       </c>
       <c r="M170" t="inlineStr">
         <is>
-          <t>https://www.kukinews.com/article/view/kuk202603030246</t>
+          <t>https://www.newsis.com/view/NISX20260306_0003538314</t>
         </is>
       </c>
       <c r="N170" t="inlineStr">
         <is>
-          <t>2026-03-04 00:41:34.464678+00:00</t>
+          <t>2026-03-06 12:57:46.705219+00:00</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C171" t="inlineStr"/>
       <c r="D171" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>서산시의 야생동물 피해예방시설 설치 지원사업 및 피해방지단 운영 중</t>
+          <t>환경피해 조사 지원 조례 제정 제안 및 캠페인 진행 중</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>충남 서산시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 줄이고 농가의 안정적인 영농활동을 돕기 위해 '야생동물 피해예방시설 설치 지원사업'을 추진한다. 농·임·어업인에게 최대 300만 원까지 시설 설치 비용을 지원하며, 총사업비는 2,800만 원 규모이다. 시는 반복적인 피해 지역 등을 우선 지원하고, 피해보상금 지급 및 유해야생동물 피해방지단 운영 등 종합적인 대응책을 병행할 방침이다.</t>
+          <t>공익법률센터 농본은 농촌 환경피해에 대한 현행 건강피해조사 청원 제도가 주민들에게 문턱이 높고 유명무실하다고 지적했다. 이에 기초지자체가 환경피해 실태 조사를 실시하고 주민들을 지원하는 조례 제정의 필요성을 제안하며, 향후 전국적인 캠페인을 이어나갈 계획이다.</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>본 기사는 서산시가 야생동물로 인한 농작물 피해를 예방하기 위한 지원 사업을 추진한다는 내용으로, 소송금융의 핵심인 '책임 있는 소송 상대방'이 명확히 특정되지 않습니다. 피해는 야생동물에 의한 것이며, 시는 피해 보상 및 예방을 위한 행정적 지원을 제공하고 있어 소송 대상이 부재합니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>기사 내용은 농촌 환경피해 조사 제도의 문제점을 지적하고 개선을 위한 정책 제안에 해당합니다. 특정 가해 기업이나 기관이 명확히 특정되지 않아 상대방 책임 및 자력 조건(적합 조건 1, 2)을 충족하지 못하며, 피해 증거 확보가 현재 주민들에게 어렵다는 점(적합 조건 5)도 투자 적합도를 낮춥니다. 집단적 피해 가능성은 있으나(적합 조건 3), 소송금융 투자 대상으로서의 구체적인 사건이 아닌 제도 개선 논의 단계입니다.</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>농·임·어업인 다수</t>
+          <t>농촌 주민 다수</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>서산시, 야생동물 피해예방시설 설치 지원 확대 추진</t>
+          <t>공익법률센터 농본, '유명무실 환경피해 조사제도' 농촌 환경피해조사 ...</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>lawissue.co.kr</t>
         </is>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M171" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010000877</t>
+          <t>http://www.lawissue.co.kr/view.php?ud=2026030514511143309a8c8bf58f_12</t>
         </is>
       </c>
       <c r="N171" t="inlineStr">
         <is>
-          <t>2026-03-04 00:18:46.586428+00:00</t>
+          <t>2026-03-06 01:03:46.980061+00:00</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>부산시</t>
+          <t>영양군 또는 대한민국</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>엄궁·장낙대교 집행정지 소송 1심 기각, 항소 예정</t>
+          <t>산불 피해 보상 비상대책위원회 구성 및 정부/지자체에 지원 요청 단계</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>환경단체가 부산 엄궁대교와 장낙대교 건설에 반대하며 제기한 집행정지 소송이 1심에서 기각되었습니다. 환경단체는 이에 불복하여 항소할 예정이며, 해당 교량들은 부산시가 2030년 완공을 목표로 추진 중인 대규모 공공사업입니다.</t>
+          <t>영양 산불 피해 주민들이 비상대책위원회를 구성하고 더불어민주당 최고위원과의 간담회에서 산림 복구, 주택 신축, 금융 지원 확대 등 현실적인 지원을 요청했습니다. 이는 지역 현안 청취의 일환으로 진행되었으며, 아직 소송이나 공식적인 공적 절차는 시작되지 않은 정책 건의 단계입니다.</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>이 사건은 환경단체의 행정소송으로, 직접적인 금전적 피해를 입은 다수의 피해자가 특정되지 않아 소송금융의 주요 적합 조건인 집단적 피해 및 큰 피해 규모에 해당하지 않습니다. 상대방(부산시)은 자력이 충분하나(적합 조건 2), 1심에서 원고 패소 판결이 나와 소송 승소 가능성이 낮게 평가될 수 있습니다.</t>
+          <t>기사에서 산불의 원인이나 법적 책임 주체가 명확히 특정되지 않아 적합 조건 1(상대방 책임 명확)이 충족되지 않습니다. 사건의 성격이 직접적인 손해배상 청구보다는 정부/지자체에 대한 정책 건의 및 지원 요청에 가까워 소송금융 투자를 위한 명확한 피고와 법적 청구 근거가 부족합니다. 다만, 집단적 피해(비상대책위원회 구성)와 피해 규모(산림 복구, 주택 신축)는 상당할 것으로 추정됩니다.</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>환경단체 제기 '엄궁·장낙대교 집행정지' 소송 1심 기각… 항소할 것</t>
+          <t>영양군  영양의 미래를 듣다 … 박규환 더불어민주당 최고위원, 영양군...</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>news1.kr</t>
+          <t>m-i.kr</t>
         </is>
       </c>
       <c r="L172" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M172" t="inlineStr">
         <is>
-          <t>https://www.news1.kr/local/busan-gyeongnam/6087511</t>
+          <t>https://www.m-i.kr/news/articleView.html?idxno=1343340</t>
         </is>
       </c>
       <c r="N172" t="inlineStr">
         <is>
-          <t>2026-03-03 00:45:04.065403+00:00</t>
+          <t>2026-03-06 00:15:27.255918+00:00</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C173" t="inlineStr"/>
-      <c r="D173" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D173" t="inlineStr"/>
+      <c r="E173" t="inlineStr"/>
       <c r="F173" t="inlineStr">
         <is>
-          <t>충북 음성군이 야생동물로 인한 농작물 및 인명피해를 신속하게 보상하기 위한 '야생동물 피해보상사업'을 본격 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위해 실시된다.</t>
+          <t>본 기사는 '마포 소각장 백지화'라는 제목을 가지고 있으나, 실제 본문 내용은 택배 포장규제, 호주 날씨, ESG 공시 등 여러 ESG 관련 뉴스 헤드라인의 나열입니다. 따라서 제목과 관련된 구체적인 사건 내용이나 피해 상황이 전혀 언급되지 않아 소송금융 투자 검토를 위한 사건 분석이 불가능합니다.</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>기사는 음성군이 야생동물 피해에 대한 보상사업을 추진한다는 내용으로, 소송의 상대방이 될 수 있는 주체가 명확히 특정되지 않습니다. 음성군은 피해를 유발한 주체가 아닌 보상 주체로 등장하며, 이는 소송금융의 적합 조건인 '상대방 책임 명확'에 부합하지 않습니다. 오히려 정부가 피해를 보상하려는 노력을 하고 있어 소송의 필요성이 낮아질 수 있습니다.</t>
+          <t>제공된 기사 본문은 여러 개의 ESG 관련 헤드라인으로 구성되어 있으며, 제목에서 언급된 '마포 소각장 백지화'와 관련된 구체적인 사건이나 피해 내용을 전혀 담고 있지 않습니다. 따라서 소송금융 투자 대상으로서의 적합 조건을 판단할 수 있는 정보가 부재합니다.</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>음성군, 야생동물 피해보상사업 추진</t>
+          <t>'마포 소각장' 결국 백지화…서울시 '기존 시설 증설' 검토</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>newstree.kr</t>
         </is>
       </c>
       <c r="L173" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M173" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400254</t>
+          <t>https://www.newstree.kr/newsView/ntr202603040019</t>
         </is>
       </c>
       <c r="N173" t="inlineStr">
         <is>
-          <t>2026-03-03 00:17:48.603048+00:00</t>
+          <t>2026-03-05 01:44:05.940807+00:00</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C174" t="inlineStr"/>
       <c r="D174" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>헌법재판소의 기후 입법 시한 경과 및 국회 입법 지연</t>
+          <t>산불 피해구제 특별법 시행 및 직불금 신청 안내</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>헌법재판소가 정한 기후 입법 시한을 국회가 넘기면서 입법 지연 문제가 발생하고 있습니다. 기사는 '취소소송'을 언급하며 기후특위의 법제화 논의가 진행 중임을 보여줍니다. 이는 국가의 기후변화 대응 의무 이행과 관련된 사안입니다.</t>
+          <t>지난해 경북, 경남, 울산 지역의 초대형 산불로 피해를 입은 산주들을 위한 특별법이 금년 1월 29일 시행되었습니다. 경북도는 이 특별법에 따라 임업직불금을 신청할 것을 독려하며, 피해 구제를 위한 절차를 안내하고 있습니다.</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>기사는 헌법재판소가 정한 기후 입법 시한을 국회가 넘겼음을 시사하며 국가의 입법적 책임 가능성을 보여줍니다 (적합 조건 2, 5, 6). 그러나 매우 짧은 본문에서 입법 지연으로 인한 특정 피해자 집단과 구체적인 금전적 피해 규모가 명확히 확인되지 않아, 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
+          <t>해당 기사는 초대형 산불 피해 산주들을 위한 특별법 제정 및 직불금 신청 안내에 관한 내용으로, 특정 상대방의 책임 소재를 다루거나 소송 제기 가능성을 언급하고 있지 않습니다. 소송금융 투자 대상으로서의 소송 당사자 및 쟁점이 불분명하여 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>산주 다수</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>헌재가 준 '기후 입법 시한' 넘긴 국회, 속사정은</t>
+          <t>경북도,임업직불금 꼭 신청하세요</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>danbinews.com</t>
+          <t>siminilbo.co.kr</t>
         </is>
       </c>
       <c r="L174" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M174" t="inlineStr">
         <is>
-          <t>https://www.danbinews.com/news/articleView.html?idxno=32497</t>
+          <t>https://www.siminilbo.co.kr/news/newsview.php?ncode=1160286155727361</t>
         </is>
       </c>
       <c r="N174" t="inlineStr">
         <is>
-          <t>2026-03-02 12:37:12.381976+00:00</t>
+          <t>2026-03-05 00:55:54.130409+00:00</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr"/>
-      <c r="D175" t="inlineStr"/>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>부산시</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>산불 발생 1년 후 회복 노력 중</t>
+          <t>엄궁·장낙대교 건설 집행정지 신청 기각 후 즉시항고 진행 중</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>청송 산불 발생 1년 후, 30여 명의 주민들이 집과 과수원을 잃는 등 큰 피해를 입었음에도 불구하고 마을 회복을 위해 노력하고 있다는 내용의 기사입니다. 주민들의 회복 의지를 강조하며, 피해의 아픔을 극복하려는 공동체의 노력을 조명하고 있습니다.</t>
+          <t>환경단체가 부산 엄궁·장낙대교 건설로 인한 낙동강하구 생태계 파괴 우려를 제기하며 부산시를 상대로 집행정지 신청을 제기했으나 법원에서 기각되었습니다. 이에 불복하여 즉시항고에 나섰으며, 법정보호종 서식지 훼손 등 회복할 수 없는 손해 발생 가능성을 적극 소명할 예정입니다.</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>기사 내용만으로는 산불의 원인과 책임 소재가 불분명하여 소송 상대방을 특정할 수 없습니다. 또한, 상대방의 자력이나 책임에 대한 증거 여부도 파악되지 않아 소송금융 투자에 필요한 핵심 정보가 부족합니다. (적합 조건 1, 2, 5 불충족)</t>
+          <t>행정소송의 집행정지 신청으로, 직접적인 금전적 손해배상 청구가 아닌 공사 중단이 주된 목적입니다. 따라서 소송금융 투자의 핵심인 금전적 회수 가능성이 낮아 투자 매력도가 떨어집니다. (부적합 조건: 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>30여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>검은 봄 1년, 청송 산불의 상처 위에 다시 짓는 삶</t>
+          <t>엄궁·장낙대교 집행정지 기각에 환경단체 '즉시항고'</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>kyongbuk.co.kr</t>
+          <t>ohmynews.com</t>
         </is>
       </c>
       <c r="L175" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M175" t="inlineStr">
         <is>
-          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4065650</t>
+          <t>https://www.ohmynews.com/NWS_Web/View/at_pg.aspx?CNTN_CD=A0003211434&amp;CMPT_CD=P0010&amp;utm_source=naver&amp;utm_medium=newsearch&amp;utm_campaign=naver_news</t>
         </is>
       </c>
       <c r="N175" t="inlineStr">
         <is>
-          <t>2026-03-02 12:22:41.225830+00:00</t>
+          <t>2026-03-04 01:17:15.437415+00:00</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>음성군</t>
+          <t>서울시</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>음성군 야생동물 피해보상사업 추진 중</t>
+          <t>서울시가 신규 광역자원회수시설 관련 법률적 절차 종료 결정</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>충북 음성군이 야생동물로 인한 농작물 피해 농가를 대상으로 '2026년 야생동물 피해보상사업'을 추진합니다. 멧돼지, 고라니 등 유해 야생동물로 인한 농업인의 경제적 부담을 완화하기 위해 최대 500만원까지 보상할 예정입니다.</t>
+          <t>서울시가 마포구 상암동에 추진 중이던 신규 광역자원회수시설 관련 법률적 절차를 종료하기로 결정했습니다. 대신 기존 마포자원회수시설을 현대화하여 친환경 기술을 도입할 방침입니다. 이는 구민 반발에 따른 제동으로 보입니다.</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>음성군이 야생동물 피해보상사업을 추진하며 책임 주체와 자력이 명확하고 공적 절차가 진행 중이나 (적합 조건 1, 2, 6), 개별 농가당 최대 보상액이 500만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작아 경제성이 낮습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 대상으로 합니다.</t>
+          <t>서울시가 신규 광역자원회수시설과 관련한 소송 등 법률적 절차를 종료하기로 결정하여, 소송금융 투자 대상으로서의 신규 사건 발굴 가능성이 낮거나 기존 절차가 종결되는 상황에 해당합니다. (부적합 조건: 이미 종결된 사건)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>최대 500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
-          <t>멧돼지가 망친 농사, 음성군이 갚아드려요 ... 최대 500만 원 보상</t>
+          <t>쓰레기는 늘고 소각장은 늙고…증설 꺼낸 서울시, 구민 반발에 제동</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>kukinews.com</t>
         </is>
       </c>
       <c r="L176" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M176" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065340</t>
+          <t>https://www.kukinews.com/article/view/kuk202603030246</t>
         </is>
       </c>
       <c r="N176" t="inlineStr">
         <is>
-          <t>2026-03-02 12:19:53.563689+00:00</t>
+          <t>2026-03-04 00:41:34.464678+00:00</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C177" t="inlineStr"/>
       <c r="D177" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>특별법 제정 및 직불금 신청 진행 중</t>
+          <t>서산시의 야생동물 피해예방시설 설치 지원사업 및 피해방지단 운영 중</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>지난해 경북 초대형 산불로 피해를 입은 산주들을 위해 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 제정되어 시행 중이다. 경북도는 피해 산주들에게 임업직불금 신청을 독려하고 있으며, 본 기사는 정부의 피해 구제 절차를 안내하는 내용이다.</t>
+          <t>충남 서산시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 줄이고 농가의 안정적인 영농활동을 돕기 위해 '야생동물 피해예방시설 설치 지원사업'을 추진한다. 농·임·어업인에게 최대 300만 원까지 시설 설치 비용을 지원하며, 총사업비는 2,800만 원 규모이다. 시는 반복적인 피해 지역 등을 우선 지원하고, 피해보상금 지급 및 유해야생동물 피해방지단 운영 등 종합적인 대응책을 병행할 방침이다.</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 제정 및 직불금 신청 안내를 다루고 있어, 소송금융의 핵심인 '상대방 책임이 명확한 소송 대상' (적합 조건 1)이 특정되지 않습니다. 정부는 피해 구제 주체이지 소송의 피고가 아니므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
+          <t>본 기사는 서산시가 야생동물로 인한 농작물 피해를 예방하기 위한 지원 사업을 추진한다는 내용으로, 소송금융의 핵심인 '책임 있는 소송 상대방'이 명확히 특정되지 않습니다. 피해는 야생동물에 의한 것이며, 시는 피해 보상 및 예방을 위한 행정적 지원을 제공하고 있어 소송 대상이 부재합니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>산주 다수</t>
+          <t>농·임·어업인 다수</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
-          <t>경북도, 임업직불금 꼭 신청하세요</t>
+          <t>서산시, 야생동물 피해예방시설 설치 지원 확대 추진</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>kbsm.net</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L177" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M177" t="inlineStr">
         <is>
-          <t>https://www.kbsm.net/news/view.php?idx=510079</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260304010000877</t>
         </is>
       </c>
       <c r="N177" t="inlineStr">
         <is>
-          <t>2026-03-02 12:18:30.077179+00:00</t>
+          <t>2026-03-04 00:18:46.586428+00:00</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>부산시</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>지진특별법 제정 및 피해구제지원금 지급 완료</t>
+          <t>엄궁·장낙대교 집행정지 소송 1심 기각, 항소 예정</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>공원식 포항시장 예비후보가 지진특별법 제정으로 11만 가구가 피해구제지원금을 받을 수 있었던 과정을 언급하며, 포항시민의 고통을 정책과 행정의 책임으로 바꾸겠다고 강조했다. 이 기사는 과거 포항 지진 피해에 대한 입법적 해결과 지원금 지급이 완료된 상황을 회고하는 내용이다.</t>
+          <t>환경단체가 부산 엄궁대교와 장낙대교 건설에 반대하며 제기한 집행정지 소송이 1심에서 기각되었습니다. 환경단체는 이에 불복하여 항소할 예정이며, 해당 교량들은 부산시가 2030년 완공을 목표로 추진 중인 대규모 공공사업입니다.</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>이 기사는 포항 지진 특별법 제정 및 11만 가구에 대한 피해구제지원금 지급이라는 과거의 사건과 그 해결 과정을 언급하고 있습니다. 이는 이미 주요 법적 및 입법적 절차가 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>이 사건은 환경단체의 행정소송으로, 직접적인 금전적 피해를 입은 다수의 피해자가 특정되지 않아 소송금융의 주요 적합 조건인 집단적 피해 및 큰 피해 규모에 해당하지 않습니다. 상대방(부산시)은 자력이 충분하나(적합 조건 2), 1심에서 원고 패소 판결이 나와 소송 승소 가능성이 낮게 평가될 수 있습니다.</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>11만 가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
-          <t>‘선거사무소 개소’ 공원식 포항시장 예비후보, 희망경제캠프 선대위...</t>
+          <t>환경단체 제기 '엄궁·장낙대교 집행정지' 소송 1심 기각… 항소할 것</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>news1.kr</t>
         </is>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>2026-02-28</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M178" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260228500074</t>
+          <t>https://www.news1.kr/local/busan-gyeongnam/6087511</t>
         </is>
       </c>
       <c r="N178" t="inlineStr">
         <is>
-          <t>2026-03-01 12:16:50.519941+00:00</t>
+          <t>2026-03-03 00:45:04.065403+00:00</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C179" t="inlineStr"/>
       <c r="D179" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>음성군 야생동물 피해보상사업 진행 중</t>
+          <t>음성군 야생동물 피해보상사업 추진</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>음성군이 야생동물로 인한 농작물 및 인명 피해 농가와 주민을 대상으로 피해보상사업을 추진합니다. 올해 5500만원의 예산을 투입하여 멧돼지, 고라니 등으로 인한 피해를 보상하며, 이는 농업인의 안정적 영농 지원을 위한 조치입니다.</t>
+          <t>충북 음성군이 야생동물로 인한 농작물 및 인명피해를 신속하게 보상하기 위한 '야생동물 피해보상사업'을 본격 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위해 실시된다.</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>해당 기사는 음성군이 야생동물로 인한 피해 농가 및 주민에게 보상금을 지급하는 사업에 대한 내용으로, 특정 책임 주체가 명확하지 않습니다. 소송금융의 대상이 되는 '피고'가 불분명하며, 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
+          <t>기사는 음성군이 야생동물 피해에 대한 보상사업을 추진한다는 내용으로, 소송의 상대방이 될 수 있는 주체가 명확히 특정되지 않습니다. 음성군은 피해를 유발한 주체가 아닌 보상 주체로 등장하며, 이는 소송금융의 적합 조건인 '상대방 책임 명확'에 부합하지 않습니다. 오히려 정부가 피해를 보상하려는 노력을 하고 있어 소송의 필요성이 낮아질 수 있습니다.</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
-          <t>산업·복지·보건·문화까지…음성군, 정주여건 강화와 미래 성장 기반...</t>
+          <t>음성군, 야생동물 피해보상사업 추진</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>bzeronews.com</t>
+          <t>ccdailynews.com</t>
         </is>
       </c>
       <c r="L179" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M179" t="inlineStr">
         <is>
-          <t>https://www.bzeronews.com/news/articleView.html?idxno=812429</t>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2400254</t>
         </is>
       </c>
       <c r="N179" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:11.827184+00:00</t>
+          <t>2026-03-03 00:17:48.603048+00:00</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr"/>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>국회</t>
+        </is>
+      </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>야생동물 피해보상사업 추진</t>
+          <t>헌법재판소의 기후 입법 시한 경과 및 국회 입법 지연</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>음성군이 2026년부터 야생동물로 인한 농작물 및 인명 피해를 보상하는 사업을 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위한 것으로, 피해 발생 시 군에서 직접 보상금을 지급할 예정이다.</t>
+          <t>헌법재판소가 정한 기후 입법 시한을 국회가 넘기면서 입법 지연 문제가 발생하고 있습니다. 기사는 '취소소송'을 언급하며 기후특위의 법제화 논의가 진행 중임을 보여줍니다. 이는 국가의 기후변화 대응 의무 이행과 관련된 사안입니다.</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>이 기사는 음성군이 야생동물 피해에 대해 보상하는 사업을 추진한다는 내용으로, 소송금융의 대상이 되는 '책임 있는 상대방'이 특정되지 않습니다. 이는 피해자에게 보상을 제공하는 공공사업이며, 소송을 통해 다툴 대상이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
+          <t>기사는 헌법재판소가 정한 기후 입법 시한을 국회가 넘겼음을 시사하며 국가의 입법적 책임 가능성을 보여줍니다 (적합 조건 2, 5, 6). 그러나 매우 짧은 본문에서 입법 지연으로 인한 특정 피해자 집단과 구체적인 금전적 피해 규모가 명확히 확인되지 않아, 소송금융 투자 대상으로서의 적합도가 낮습니다.</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>음성군, '2026년 야생동물 피해보상사업' 추진</t>
+          <t>헌재가 준 '기후 입법 시한' 넘긴 국회, 속사정은</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>ccreview.co.kr</t>
+          <t>danbinews.com</t>
         </is>
       </c>
       <c r="L180" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M180" t="inlineStr">
         <is>
-          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343543</t>
+          <t>https://www.danbinews.com/news/articleView.html?idxno=32497</t>
         </is>
       </c>
       <c r="N180" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:04.466798+00:00</t>
+          <t>2026-03-02 12:37:12.381976+00:00</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="C181" t="inlineStr"/>
+      <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
-          <t>미 법원 판결</t>
+          <t>산불 발생 1년 후 회복 노력 중</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>미국 법원이 송유관 반대 시위를 벌인 환경단체 그린피스에 5천억원 규모의 배상금을 지급하라는 판결을 내렸습니다. 이 소송은 2016년 착공된 '다코타 액세스 파이프라인'(DAPL) 건설 과정에서 발생한 갈등이 원인입니다.</t>
+          <t>청송 산불 발생 1년 후, 30여 명의 주민들이 집과 과수원을 잃는 등 큰 피해를 입었음에도 불구하고 마을 회복을 위해 노력하고 있다는 내용의 기사입니다. 주민들의 회복 의지를 강조하며, 피해의 아픔을 극복하려는 공동체의 노력을 조명하고 있습니다.</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함(미 법원 판결) 조건은 충족되나, 상대방(그린피스)의 5천억원이라는 천문학적인 배상금 지급 능력이 매우 불확실하여 자력 부족이 예상됩니다. 또한, 로앤굿의 고객은 주로 피해자(원고)인데, 이 사건은 송유관 회사가 환경단체를 상대로 손해배상을 청구한 경우로 고객 대상과 부합하지 않습니다.</t>
+          <t>기사 내용만으로는 산불의 원인과 책임 소재가 불분명하여 소송 상대방을 특정할 수 없습니다. 또한, 상대방의 자력이나 책임에 대한 증거 여부도 파악되지 않아 소송금융 투자에 필요한 핵심 정보가 부족합니다. (적합 조건 1, 2, 5 불충족)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>5천억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30여 명</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>미 법원, '송유관 반대시위' 그린피스에  5천억원 배상하라</t>
+          <t>검은 봄 1년, 청송 산불의 상처 위에 다시 짓는 삶</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>kyongbuk.co.kr</t>
         </is>
       </c>
       <c r="L181" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M181" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459121&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>https://www.kyongbuk.co.kr/news/articleView.html?idxno=4065650</t>
         </is>
       </c>
       <c r="N181" t="inlineStr">
         <is>
-          <t>2026-02-28 00:47:09.374625+00:00</t>
+          <t>2026-03-02 12:22:41.225830+00:00</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>음성군</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>음성군 야생동물 피해보상사업 추진 중</t>
+        </is>
+      </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>강원특별자치도가 악취 및 석면 저감, 폐기물 처리 시설 확충 등 환경 현안 개선을 위해 총 938억 원을 투입한다. 슬레이트 지붕 철거 및 개량, 석면 피해자 구제급여 지급 등을 통해 생활환경 안전성을 높이고, 2030년 직매립 금지에 대비한 폐기물 처리 시설 확충도 추진할 예정이다.</t>
+          <t>충북 음성군이 야생동물로 인한 농작물 피해 농가를 대상으로 '2026년 야생동물 피해보상사업'을 추진합니다. 멧돼지, 고라니 등 유해 야생동물로 인한 농업인의 경제적 부담을 완화하기 위해 최대 500만원까지 보상할 예정입니다.</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>기사는 강원특별자치도가 환경 현안 개선에 예산을 투입한다는 내용으로, 특정 가해자나 소송 대상이 명확하지 않다. '석면 피해자 구제급여 지급'이 언급되지만, 이는 이미 발생한 피해에 대한 지자체의 구제 조치이며, 소송금융이 개입할 만한 새로운 분쟁이나 가해자를 상대로 한 소송의 맥락이 아니다. 따라서 적합 조건에 해당하는 부분이 거의 없어 소송금융 투자 대상으로 부적합하다.</t>
+          <t>음성군이 야생동물 피해보상사업을 추진하며 책임 주체와 자력이 명확하고 공적 절차가 진행 중이나 (적합 조건 1, 2, 6), 개별 농가당 최대 보상액이 500만원으로 소송금융 투자 대상으로서의 피해 규모가 매우 작아 경제성이 낮습니다. 소송금융은 일반적으로 고액의 손해배상 청구를 대상으로 합니다.</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>최대 500만 원</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>강원특별자치도, 환경현안 개선에 '938억 투입'</t>
+          <t>멧돼지가 망친 농사, 음성군이 갚아드려요 ... 최대 500만 원 보상</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L182" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M182" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515859</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1065340</t>
         </is>
       </c>
       <c r="N182" t="inlineStr">
         <is>
-          <t>2026-02-27 12:21:04.605793+00:00</t>
+          <t>2026-03-02 12:19:53.563689+00:00</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C183" t="inlineStr"/>
-      <c r="D183" t="inlineStr"/>
-      <c r="E183" t="inlineStr"/>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>특별법 제정 및 직불금 신청 진행 중</t>
+        </is>
+      </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>대구 동구청장 예비후보로 등록한 이재혁 후보의 프로필 기사입니다. 그는 군공항 이전 특별법 제정, 소음 피해보상 제도 개선, 산업단지 환경조사, 낙동강 수질 개선 등 다양한 정책을 추진해 온 인물로 소개됩니다. 본 기사는 특정 사건이나 분쟁에 대한 내용이 아닙니다.</t>
+          <t>지난해 경북 초대형 산불로 피해를 입은 산주들을 위해 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 제정되어 시행 중이다. 경북도는 피해 산주들에게 임업직불금 신청을 독려하고 있으며, 본 기사는 정부의 피해 구제 절차를 안내하는 내용이다.</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 정책 활동을 소개하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건을 충족하지 않습니다.</t>
+          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 제정 및 직불금 신청 안내를 다루고 있어, 소송금융의 핵심인 '상대방 책임이 명확한 소송 대상' (적합 조건 1)이 특정되지 않습니다. 정부는 피해 구제 주체이지 소송의 피고가 아니므로, 소송금융 투자 기회로 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>산주 다수</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>대구 동구청장 예비후보 등록, '동구의 새일꾼' 이재혁</t>
+          <t>경북도, 임업직불금 꼭 신청하세요</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>ngonews.kr</t>
+          <t>kbsm.net</t>
         </is>
       </c>
       <c r="L183" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M183" t="inlineStr">
         <is>
-          <t>https://www.ngonews.kr/news/articleView.html?idxno=225167</t>
+          <t>https://www.kbsm.net/news/view.php?idx=510079</t>
         </is>
       </c>
       <c r="N183" t="inlineStr">
         <is>
-          <t>2026-02-27 00:17:11.218842+00:00</t>
+          <t>2026-03-02 12:18:30.077179+00:00</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr"/>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>종결</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>동해시 야생동물 피해보상 지원사업 진행 중</t>
+          <t>지진특별법 제정 및 피해구제지원금 지급 완료</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 농가들은 3월 3일부터 11월 27일까지 피해 보상을 신청할 수 있습니다.</t>
+          <t>공원식 포항시장 예비후보가 지진특별법 제정으로 11만 가구가 피해구제지원금을 받을 수 있었던 과정을 언급하며, 포항시민의 고통을 정책과 행정의 책임으로 바꾸겠다고 강조했다. 이 기사는 과거 포항 지진 피해에 대한 입법적 해결과 지원금 지급이 완료된 상황을 회고하는 내용이다.</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>해당 기사는 동해시가 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다는 내용으로, 소송을 제기할 명확한 상대방(피고)이 존재하지 않습니다. 이는 소송금융 투자 대상으로서의 핵심 요건인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건에 부합하지 않아 투자 가능성이 매우 낮습니다.</t>
+          <t>이 기사는 포항 지진 특별법 제정 및 11만 가구에 대한 피해구제지원금 지급이라는 과거의 사건과 그 해결 과정을 언급하고 있습니다. 이는 이미 주요 법적 및 입법적 절차가 종결된 사건에 해당하여 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>11만 가구</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>동해시, 야생동물 농작물 피해보상 지원</t>
+          <t>‘선거사무소 개소’ 공원식 포항시장 예비후보, 희망경제캠프 선대위...</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L184" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-28</t>
         </is>
       </c>
       <c r="M184" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515349</t>
+          <t>https://www.kbmaeil.com/article/20260228500074</t>
         </is>
       </c>
       <c r="N184" t="inlineStr">
         <is>
-          <t>2026-02-27 00:16:45.232225+00:00</t>
+          <t>2026-03-01 12:16:50.519941+00:00</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C185" t="inlineStr"/>
       <c r="D185" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>고병원성 조류인플루엔자 여부 조사 및 방역 조치 진행 중</t>
+          <t>음성군 야생동물 피해보상사업 진행 중</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>구례의 한 오리농장에서 조류인플루엔자 항원이 검출되어 전남도가 고병원성 여부를 조사 중이다. 해당 농장의 오리 9천 마리는 매몰 처분되었으며, 반경 10km 이내 가금농장에 대한 정밀 검사가 예정되어 있다. 이는 질병 발생에 따른 정부의 방역 조치 상황을 전달하는 단신이다.</t>
+          <t>음성군이 야생동물로 인한 농작물 및 인명 피해 농가와 주민을 대상으로 피해보상사업을 추진합니다. 올해 5500만원의 예산을 투입하여 멧돼지, 고라니 등으로 인한 피해를 보상하며, 이는 농업인의 안정적 영농 지원을 위한 조치입니다.</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>상대방 책임이 비교적 명확함 및 상대방에게 자력이 충분함 조건에 해당하지 않음. 기사는 조류인플루엔자 발생 및 정부의 방역 조치에 대한 내용으로, 특정 가해 주체가 명확하지 않아 소송금융 투자 대상으로서의 법적 분쟁 가능성이 낮음.</t>
+          <t>해당 기사는 음성군이 야생동물로 인한 피해 농가 및 주민에게 보상금을 지급하는 사업에 대한 내용으로, 특정 책임 주체가 명확하지 않습니다. 소송금융의 대상이 되는 '피고'가 불분명하며, 피해 규모 또한 소송금융 투자에 적합할 만큼 크다고 보기 어렵습니다. (적합 조건 1개 이하, 기타 투자 어려운 이유 있음)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>1개 농장 (오리 9천 마리)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
-          <t>[간추린 단신] 구례 오리농장서 AI 검출…고병원성 조사 외</t>
+          <t>산업·복지·보건·문화까지…음성군, 정주여건 강화와 미래 성장 기반...</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>bzeronews.com</t>
         </is>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M185" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494896&amp;ref=A</t>
+          <t>https://www.bzeronews.com/news/articleView.html?idxno=812429</t>
         </is>
       </c>
       <c r="N185" t="inlineStr">
         <is>
-          <t>2026-02-26 12:41:41.969637+00:00</t>
+          <t>2026-02-28 00:54:11.827184+00:00</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C186" t="inlineStr"/>
-      <c r="D186" t="inlineStr"/>
-      <c r="E186" t="inlineStr"/>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>야생동물 피해보상사업 추진</t>
+        </is>
+      </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>이재혁 동구청장 예비후보가 군공항 이전 특별법 제정 참여, 군소음 피해보상 제도 개선 논의, 산업단지 환경문제 조사, 낙동강 수질 개선 활동 등 생활 밀착형 정책 활동을 이어왔음을 강조하며, 구호가 아닌 결과로 증명하겠다는 포부를 밝히고 있다. 기사는 특정 법적 분쟁이 아닌 정치인의 공약 및 과거 활동을 다루고 있다.</t>
+          <t>음성군이 2026년부터 야생동물로 인한 농작물 및 인명 피해를 보상하는 사업을 추진한다. 이 사업은 시민의 생명과 재산을 보호하고 농업인의 경제적 부담을 덜어주기 위한 것으로, 피해 발생 시 군에서 직접 보상금을 지급할 예정이다.</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>이 기사는 특정 소송 사건이나 잠재적 분쟁을 다루는 것이 아니라, 정치인의 과거 정책 활동을 소개하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자, 구체적인 피해 사실, 또는 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 음성군이 야생동물 피해에 대해 보상하는 사업을 추진한다는 내용으로, 소송금융의 대상이 되는 '책임 있는 상대방'이 특정되지 않습니다. 이는 피해자에게 보상을 제공하는 공공사업이며, 소송을 통해 다툴 대상이 존재하지 않아 소송금융 투자에 부적합합니다.</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>이재혁, 동구청장 예비후보 등록… 구호 아닌 결과로 증명</t>
+          <t>음성군, '2026년 야생동물 피해보상사업' 추진</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>ccreview.co.kr</t>
         </is>
       </c>
       <c r="L186" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M186" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=535164</t>
+          <t>https://www.ccreview.co.kr/news/articleView.html?idxno=343543</t>
         </is>
       </c>
       <c r="N186" t="inlineStr">
         <is>
-          <t>2026-02-26 12:32:27.558752+00:00</t>
+          <t>2026-02-28 00:54:04.466798+00:00</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="E187" t="inlineStr"/>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>그린피스</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>미 법원 판결</t>
+        </is>
+      </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>이재혁 예비후보가 대구 동구청장 선거에 등록하며 자신의 경력을 소개했습니다. 그는 동구에서 태어나 성장했으며, 통합공항 이전 논의를 주도하고 군공항 이전 특별법 및 군소음 피해보상 제도 개선 과정에 참여했다고 밝혔습니다.</t>
+          <t>미국 법원이 송유관 반대 시위를 벌인 환경단체 그린피스에 5천억원 규모의 배상금을 지급하라는 판결을 내렸습니다. 이 소송은 2016년 착공된 '다코타 액세스 파이프라인'(DAPL) 건설 과정에서 발생한 갈등이 원인입니다.</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 정치인의 선거 출마 소식과 그의 과거 활동을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송 기회를 언급하고 있지 않습니다. '군소음 피해보상 제도 개선 과정 참여'는 입법 및 정책 개선 활동으로, 현재 진행 중이거나 잠재적인 소송 사건과는 거리가 멉니다.</t>
+          <t>상대방 책임이 비교적 명확함(미 법원 판결) 조건은 충족되나, 상대방(그린피스)의 5천억원이라는 천문학적인 배상금 지급 능력이 매우 불확실하여 자력 부족이 예상됩니다. 또한, 로앤굿의 고객은 주로 피해자(원고)인데, 이 사건은 송유관 회사가 환경단체를 상대로 손해배상을 청구한 경우로 고객 대상과 부합하지 않습니다.</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5천억원</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>이재혁, 대구 동구청장 예비후보 등록⋯“동구의 새일꾼, 새로운 미래 ...</t>
+          <t>미 법원, '송유관 반대시위' 그린피스에  5천억원 배상하라</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>kbmaeil.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L187" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M187" t="inlineStr">
         <is>
-          <t>https://www.kbmaeil.com/article/20260226500532</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008459121&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N187" t="inlineStr">
         <is>
-          <t>2026-02-26 12:30:58.334979+00:00</t>
+          <t>2026-02-28 00:47:09.374625+00:00</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C188" t="inlineStr"/>
       <c r="D188" t="inlineStr"/>
-      <c r="E188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E188" t="inlineStr"/>
       <c r="F188" t="inlineStr">
         <is>
-          <t>강원특별자치도는 2030년 생활폐기물 직매립 금지에 대비하여 938억 원을 투입해 환경 문제를 선제적으로 해결할 계획입니다. 공공 폐기물처리시설 확충, 미세먼지 및 악취 해결, 분리배출 활성화, 석면 피해자 구제급여 지급 및 슬레이트 지붕 철거 등의 사업을 추진합니다.</t>
+          <t>강원특별자치도가 악취 및 석면 저감, 폐기물 처리 시설 확충 등 환경 현안 개선을 위해 총 938억 원을 투입한다. 슬레이트 지붕 철거 및 개량, 석면 피해자 구제급여 지급 등을 통해 생활환경 안전성을 높이고, 2030년 직매립 금지에 대비한 폐기물 처리 시설 확충도 추진할 예정이다.</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>이 기사는 강원특별자치도가 환경 문제 해결을 위해 대규모 예산을 투입하는 정책 발표로, 특정 가해자가 존재하여 피해자들이 소송을 제기할 만한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 대상 사건이 부재하며, 기사는 정부의 선제적 대응과 구제급여 지급에 초점을 맞추고 있습니다.</t>
+          <t>기사는 강원특별자치도가 환경 현안 개선에 예산을 투입한다는 내용으로, 특정 가해자나 소송 대상이 명확하지 않다. '석면 피해자 구제급여 지급'이 언급되지만, 이는 이미 발생한 피해에 대한 지자체의 구제 조치이며, 소송금융이 개입할 만한 새로운 분쟁이나 가해자를 상대로 한 소송의 맥락이 아니다. 따라서 적합 조건에 해당하는 부분이 거의 없어 소송금융 투자 대상으로 부적합하다.</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>석면 피해자 32명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
-          <t>강원특별자치도, 938억 원 투입해 환경 문제 선제적 해결</t>
+          <t>강원특별자치도, 환경현안 개선에 '938억 투입'</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L188" t="inlineStr">
         <is>
-          <t>2026-02-26</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M188" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260226500426</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515859</t>
         </is>
       </c>
       <c r="N188" t="inlineStr">
         <is>
-          <t>2026-02-26 12:20:53.939943+00:00</t>
+          <t>2026-02-27 12:21:04.605793+00:00</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C189" t="inlineStr"/>
       <c r="D189" t="inlineStr"/>
-      <c r="E189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E189" t="inlineStr"/>
       <c r="F189" t="inlineStr">
         <is>
-          <t>강원특별자치도가 2030년 생활폐기물 직매립 금지에 대비하고 미세먼지, 악취 등 도민 체감 환경 개선을 위해 총 938억 원을 투입하는 계획을 발표했습니다. 이 계획에는 재활용 시설 확충, 노후차량 저감장치 지원, 악취 방지시설 지원, 슬레이트 지붕 철거 및 석면 피해자 구제급여 지급 등이 포함됩니다. 이는 도민 생활환경 전반의 안전성을 높이기 위한 선제적 행정 노력에 대한 내용입니다.</t>
+          <t>대구 동구청장 예비후보로 등록한 이재혁 후보의 프로필 기사입니다. 그는 군공항 이전 특별법 제정, 소음 피해보상 제도 개선, 산업단지 환경조사, 낙동강 수질 개선 등 다양한 정책을 추진해 온 인물로 소개됩니다. 본 기사는 특정 사건이나 분쟁에 대한 내용이 아닙니다.</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>이 기사는 강원특별자치도의 환경 개선 정책 및 투자 계획을 다루고 있으며, 특정 주체의 잘못으로 인한 피해 발생이나 소송 대상이 될 만한 사건을 언급하고 있지 않습니다. 따라서 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
+          <t>기사는 특정 사건이나 분쟁에 대한 보도가 아닌, 정치인의 정책 활동을 소개하는 내용입니다. 소송금융 투자 대상이 될 만한 구체적인 피해 사건, 상대방, 피해 규모 등이 전혀 명시되어 있지 않아 적합 조건을 충족하지 않습니다.</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
-          <t>[강원자치도]도민 생활환경 개선에 938억 원 투입</t>
+          <t>대구 동구청장 예비후보 등록, '동구의 새일꾼' 이재혁</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>sportsseoul.com</t>
+          <t>ngonews.kr</t>
         </is>
       </c>
       <c r="L189" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M189" t="inlineStr">
         <is>
-          <t>https://www.sportsseoul.com/news/read/1588757?ref=naver</t>
+          <t>https://www.ngonews.kr/news/articleView.html?idxno=225167</t>
         </is>
       </c>
       <c r="N189" t="inlineStr">
         <is>
-          <t>2026-02-26 00:33:55.751472+00:00</t>
+          <t>2026-02-27 00:17:11.218842+00:00</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C190" t="inlineStr"/>
-      <c r="D190" t="inlineStr"/>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>과거 사건 기록물 공개</t>
+          <t>동해시 야생동물 피해보상 지원사업 진행 중</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>행정안전부 국가기록원이 1991년 낙동강 페놀 오염 사고 분쟁조정 기록(1992~1993년)과 일제강점기 강제동원 명부 등 174만여 건의 국가기록물을 공개했다. 이 기록물들은 과거사 규명 및 학술 연구 목적으로, 국가기록포털에서 원문 열람이 가능하다.</t>
+          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해를 입은 농가를 대상으로 '야생동물 피해보상 지원사업'을 시행합니다. 농가들은 3월 3일부터 11월 27일까지 피해 보상을 신청할 수 있습니다.</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>기사 내용은 과거 낙동강 페놀 오염 사고의 분쟁조정 기록(1992~1993년) 및 일제강점기 강제동원 명부 등 역사적 기록물 공개에 관한 것으로, 현재 시점에서 소송금융 투자 대상이 될 만한 새로운 분쟁 발생 가능성이 낮다. 이는 '이미 종결된 사건'에 해당한다.</t>
+          <t>해당 기사는 동해시가 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다는 내용으로, 소송을 제기할 명확한 상대방(피고)이 존재하지 않습니다. 이는 소송금융 투자 대상으로서의 핵심 요건인 '상대방 책임 명확' 및 '상대방 자력 충분' 조건에 부합하지 않아 투자 가능성이 매우 낮습니다.</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>‘낙동강 페놀·강제동원명부’ 기록물 베일 벗는다</t>
+          <t>동해시, 야생동물 농작물 피해보상 지원</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L190" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M190" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260225516497?OutUrl=naver</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3515349</t>
         </is>
       </c>
       <c r="N190" t="inlineStr">
         <is>
-          <t>2026-02-25 13:30:22.196911+00:00</t>
+          <t>2026-02-27 00:16:45.232225+00:00</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C191" t="inlineStr"/>
       <c r="D191" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>동해시 피해보상 지원사업 시행 중</t>
+          <t>고병원성 조류인플루엔자 여부 조사 및 방역 조치 진행 중</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다. 농가당 최대 500만 원까지 지원하며, 지난해 82건의 피해가 접수되는 등 야생동물 피해가 계속되고 있다. 동해시는 올해 피해 조사와 보상 절차를 신속히 진행할 방침이다.</t>
+          <t>구례의 한 오리농장에서 조류인플루엔자 항원이 검출되어 전남도가 고병원성 여부를 조사 중이다. 해당 농장의 오리 9천 마리는 매몰 처분되었으며, 반경 10km 이내 가금농장에 대한 정밀 검사가 예정되어 있다. 이는 질병 발생에 따른 정부의 방역 조치 상황을 전달하는 단신이다.</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>야생동물로 인한 농작물 피해는 특정 주체의 명확한 책임이 있다고 보기 어려워 소송 상대방이 불분명합니다. 동해시가 피해보상 지원사업을 시행하고 있으나, 이는 소송을 통해 배상을 받아낼 상대방이 명확하지 않으며, 개별 피해 규모도 최대 500만 원으로 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
+          <t>상대방 책임이 비교적 명확함 및 상대방에게 자력이 충분함 조건에 해당하지 않음. 기사는 조류인플루엔자 발생 및 정부의 방역 조치에 대한 내용으로, 특정 가해 주체가 명확하지 않아 소송금융 투자 대상으로서의 법적 분쟁 가능성이 낮음.</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>농가당 최대 500만 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>82건 (지난해)</t>
+          <t>1개 농장 (오리 9천 마리)</t>
         </is>
       </c>
       <c r="J191" t="inlineStr">
         <is>
-          <t>동해시, 야생동물 농작물 피해 농가 피해 보상 지원</t>
+          <t>[간추린 단신] 구례 오리농장서 AI 검출…고병원성 조사 외</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M191" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/133931</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8494896&amp;ref=A</t>
         </is>
       </c>
       <c r="N191" t="inlineStr">
         <is>
-          <t>2026-02-25 12:32:55.141601+00:00</t>
+          <t>2026-02-26 12:41:41.969637+00:00</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C192" t="inlineStr"/>
-      <c r="D192" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D192" t="inlineStr"/>
+      <c r="E192" t="inlineStr"/>
       <c r="F192" t="inlineStr">
         <is>
-          <t>하동군이 야생동물로 인한 농작물 피해를 예방하고 보상하기 위한 지원사업을 시행한다. 군은 피해 최소화를 위해 만전을 기하고 있으며, 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔다.</t>
+          <t>이재혁 동구청장 예비후보가 군공항 이전 특별법 제정 참여, 군소음 피해보상 제도 개선 논의, 산업단지 환경문제 조사, 낙동강 수질 개선 활동 등 생활 밀착형 정책 활동을 이어왔음을 강조하며, 구호가 아닌 결과로 증명하겠다는 포부를 밝히고 있다. 기사는 특정 법적 분쟁이 아닌 정치인의 공약 및 과거 활동을 다루고 있다.</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>기사는 야생동물 피해에 대한 하동군의 지원사업을 다루고 있으며, 특정 가해 주체가 명확하지 않아 소송금융의 투자 대상이 될 만한 소송 가능성이 보이지 않습니다. 상대방 책임 명확성, 상대방 자력, 피해 규모, 증거 등 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 특정 소송 사건이나 잠재적 분쟁을 다루는 것이 아니라, 정치인의 과거 정책 활동을 소개하고 있습니다. 소송금융 투자 대상이 될 만한 명확한 피고, 피해자, 구체적인 피해 사실, 또는 진행 중인 법적 절차가 전혀 언급되지 않아 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
-          <t>하동군, 야생동물 피해예방시설 설치 지원사업 시행</t>
+          <t>이재혁, 동구청장 예비후보 등록… 구호 아닌 결과로 증명</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>gnnews.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L192" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M192" t="inlineStr">
         <is>
-          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631084</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=535164</t>
         </is>
       </c>
       <c r="N192" t="inlineStr">
         <is>
-          <t>2026-02-24 12:21:46.850575+00:00</t>
+          <t>2026-02-26 12:32:27.558752+00:00</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="C193" t="inlineStr"/>
+      <c r="D193" t="inlineStr"/>
+      <c r="E193" t="inlineStr"/>
       <c r="F193" t="inlineStr">
         <is>
-          <t>헌법재판소가 탄소중립기본법의 중장기 온실가스 감축 목표 미설정이 헌법에 불일치한다고 결정함에 따라, 국회는 법 개정을 위한 공론화 절차를 진행 중이다. 기후헌법소원 소송단은 국회의장에게 공론화 절차의 기간 부족 및 의제 설정 부실에 대한 우려를 전달하며 개선을 요구했다. 이들은 충분한 숙의 기간과 헌재 결정 취지를 반영한 의제 설정을 촉구하고 있다.</t>
+          <t>이재혁 예비후보가 대구 동구청장 선거에 등록하며 자신의 경력을 소개했습니다. 그는 동구에서 태어나 성장했으며, 통합공항 이전 논의를 주도하고 군공항 이전 특별법 및 군소음 피해보상 제도 개선 과정에 참여했다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>헌법재판소의 헌법불합치 결정으로 국가의 법 개정 책임이 명확하고(적합 조건), 상대방(국회)의 자력이 충분하며(적합 조건), 미래세대에 대한 집단적 피해가 예상되나(적합 조건), 본 사건은 직접적인 금전적 손해배상 청구를 목적으로 하는 소송이 아닌 법률 개정 절차에 대한 우려 제기 및 개선 요구가 핵심입니다. 소송금융은 주로 금전적 회수를 목표로 하므로, 투자 대상으로서의 적합성이 낮습니다.</t>
+          <t>해당 기사는 특정 정치인의 선거 출마 소식과 그의 과거 활동을 다루고 있으며, 소송금융 투자 대상이 될 만한 구체적인 법적 분쟁이나 소송 기회를 언급하고 있지 않습니다. '군소음 피해보상 제도 개선 과정 참여'는 입법 및 정책 개선 활동으로, 현재 진행 중이거나 잠재적인 소송 사건과는 거리가 멉니다.</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>미래세대 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>기후소송단, 국회의장 면담…“탄소중립법 개정 공론화 부실 우려</t>
+          <t>이재혁, 대구 동구청장 예비후보 등록⋯“동구의 새일꾼, 새로운 미래 ...</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>hani.co.kr</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L193" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M193" t="inlineStr">
         <is>
-          <t>https://www.hani.co.kr/arti/society/environment/1246188.html</t>
+          <t>https://www.kbmaeil.com/article/20260226500532</t>
         </is>
       </c>
       <c r="N193" t="inlineStr">
         <is>
-          <t>2026-02-23 13:11:50.688732+00:00</t>
+          <t>2026-02-26 12:30:58.334979+00:00</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
-      <c r="D194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
-          <t>산불 특별법에 따른 피해 지원 신청 접수 중</t>
+          <t>강원특별자치도의 환경 문제 해결을 위한 투자 및 정책 시행</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>안동 지역 산불 피해자들이 '산불 특별법'에 의거한 피해 지원금을 신청할 수 있으며, 본인 또는 대리인을 통해 신청 가능하다. 신청 시에는 신분증 사본, 통장 사본, 피해 사실을 입증할 증거자료를 제출해야 한다.</t>
+          <t>강원특별자치도는 2030년 생활폐기물 직매립 금지에 대비하여 938억 원을 투입해 환경 문제를 선제적으로 해결할 계획입니다. 공공 폐기물처리시설 확충, 미세먼지 및 악취 해결, 분리배출 활성화, 석면 피해자 구제급여 지급 및 슬레이트 지붕 철거 등의 사업을 추진합니다.</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>기사는 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 요소인 명확한 소송 상대방(피고)과 그 책임 소재가 불분명합니다. 피해자들이 지원금을 신청하는 단계이며, 소송을 통해 배상을 청구할 주체가 특정되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
+          <t>이 기사는 강원특별자치도가 환경 문제 해결을 위해 대규모 예산을 투입하는 정책 발표로, 특정 가해자가 존재하여 피해자들이 소송을 제기할 만한 사건이 아닙니다. 소송금융 투자 대상이 될 만한 명확한 피고나 소송 대상 사건이 부재하며, 기사는 정부의 선제적 대응과 구제급여 지급에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>석면 피해자 32명</t>
         </is>
       </c>
       <c r="J194" t="inlineStr">
         <is>
-          <t>안동, 산불 특별법 피해 지원 ‘한명도 빠짐없게’</t>
+          <t>강원특별자치도, 938억 원 투입해 환경 문제 선제적 해결</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>ksmnews.co.kr</t>
+          <t>viva100.com</t>
         </is>
       </c>
       <c r="L194" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-26</t>
         </is>
       </c>
       <c r="M194" t="inlineStr">
         <is>
-          <t>https://www.ksmnews.co.kr/news/view.php?idx=591680</t>
+          <t>https://www.viva100.com/article/20260226500426</t>
         </is>
       </c>
       <c r="N194" t="inlineStr">
         <is>
-          <t>2026-02-23 12:38:58.799287+00:00</t>
+          <t>2026-02-26 12:20:53.939943+00:00</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C195" t="inlineStr"/>
-      <c r="D195" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
-          <t>하동군에서 농작물 피해보상 지원사업 추진 중</t>
+          <t>강원특별자치도의 환경 개선 정책 및 투자 계획 발표, 석면 피해자 구제급여 지급 중</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>하동군이 야생동물에 의한 농작물 피해보상 지원사업을 추진하며 피해 최소화에 만전을 기하고 있다고 밝혔습니다. 군 관계자는 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 언급했습니다.</t>
+          <t>강원특별자치도가 2030년 생활폐기물 직매립 금지에 대비하고 미세먼지, 악취 등 도민 체감 환경 개선을 위해 총 938억 원을 투입하는 계획을 발표했습니다. 이 계획에는 재활용 시설 확충, 노후차량 저감장치 지원, 악취 방지시설 지원, 슬레이트 지붕 철거 및 석면 피해자 구제급여 지급 등이 포함됩니다. 이는 도민 생활환경 전반의 안전성을 높이기 위한 선제적 행정 노력에 대한 내용입니다.</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>기사 내용은 하동군이 야생동물에 의한 농작물 피해를 보상하기 위한 지원사업을 추진한다는 것으로, 소송금융의 대상이 될 만한 명확한 피고나 법적 분쟁이 존재하지 않습니다. 피해의 원인이 야생동물이며, 군은 피해를 줄이기 위한 노력을 하고 있어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 강원특별자치도의 환경 개선 정책 및 투자 계획을 다루고 있으며, 특정 주체의 잘못으로 인한 피해 발생이나 소송 대상이 될 만한 사건을 언급하고 있지 않습니다. 따라서 소송 상대방이 특정되지 않고, 소송금융 투자 대상으로서의 적합 조건(상대방 책임 명확성, 집단적 피해, 피해 규모 등)에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>하동군, 읍내 유휴지 공영주차장으로 새단장</t>
+          <t>[강원자치도]도민 생활환경 개선에 938억 원 투입</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>newsfreezone.co.kr</t>
+          <t>sportsseoul.com</t>
         </is>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M195" t="inlineStr">
         <is>
-          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676203</t>
+          <t>https://www.sportsseoul.com/news/read/1588757?ref=naver</t>
         </is>
       </c>
       <c r="N195" t="inlineStr">
         <is>
-          <t>2026-02-23 12:23:32.853218+00:00</t>
+          <t>2026-02-26 00:33:55.751472+00:00</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C196" t="inlineStr"/>
-      <c r="D196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
-          <t>하동군이 야생동물 피해 예방시설 설치 및 피해보상 지원사업 추진 중</t>
+          <t>과거 사건 기록물 공개</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>하동군이 10억여 원의 예산을 투입하여 야생동물로 인한 농작물 피해 예방시설을 설치하고, 피해보상 지원사업을 추진하고 있다. 이는 주민들의 피해를 최소화하기 위한 지자체의 노력으로, 더 많은 주민이 혜택을 받을 수 있도록 할 방침이다.</t>
+          <t>행정안전부 국가기록원이 1991년 낙동강 페놀 오염 사고 분쟁조정 기록(1992~1993년)과 일제강점기 강제동원 명부 등 174만여 건의 국가기록물을 공개했다. 이 기록물들은 과거사 규명 및 학술 연구 목적으로, 국가기록포털에서 원문 열람이 가능하다.</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>이 기사는 하동군이 야생동물 피해 예방 및 보상을 위해 예산을 투입하는 행정 지원 사업에 대한 내용으로, 소송의 대상이 될 만한 명확한 가해자나 법적 분쟁의 소지가 보이지 않습니다 (적합 조건 1, 2 불충족). 피해 규모나 피해자 수가 구체적으로 명시되지 않았으며, 소송으로 이어질 만한 공적 절차가 진행 중인 것도 아닙니다 (적합 조건 4, 5, 6 불충족).</t>
+          <t>기사 내용은 과거 낙동강 페놀 오염 사고의 분쟁조정 기록(1992~1993년) 및 일제강점기 강제동원 명부 등 역사적 기록물 공개에 관한 것으로, 현재 시점에서 소송금융 투자 대상이 될 만한 새로운 분쟁 발생 가능성이 낮다. 이는 '이미 종결된 사건'에 해당한다.</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
-          <t>하동군, 10억여 원 예산 투입해 야생동물 피해예방시설 설치 지원</t>
+          <t>‘낙동강 페놀·강제동원명부’ 기록물 베일 벗는다</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L196" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M196" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3511361</t>
+          <t>https://www.segye.com/newsView/20260225516497?OutUrl=naver</t>
         </is>
       </c>
       <c r="N196" t="inlineStr">
         <is>
-          <t>2026-02-23 12:22:53.957116+00:00</t>
+          <t>2026-02-25 13:30:22.196911+00:00</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C197" t="inlineStr"/>
       <c r="D197" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>하동군 피해보상 지원사업 추진 중</t>
+          <t>동해시 피해보상 지원사업 시행 중</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>하동군이 야생동물로 인한 농작물 피해를 최소화하기 위해 피해보상 지원사업을 추진하고 있습니다. 군은 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔습니다.</t>
+          <t>동해시가 멧돼지, 고라니 등 야생동물로 인한 농작물 피해 농가를 대상으로 피해보상 지원사업을 시행한다. 농가당 최대 500만 원까지 지원하며, 지난해 82건의 피해가 접수되는 등 야생동물 피해가 계속되고 있다. 동해시는 올해 피해 조사와 보상 절차를 신속히 진행할 방침이다.</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>기사는 하동군이 야생동물로 인한 농작물 피해를 지원하는 사업을 추진한다는 내용으로, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
+          <t>야생동물로 인한 농작물 피해는 특정 주체의 명확한 책임이 있다고 보기 어려워 소송 상대방이 불분명합니다. 동해시가 피해보상 지원사업을 시행하고 있으나, 이는 소송을 통해 배상을 받아낼 상대방이 명확하지 않으며, 개별 피해 규모도 최대 500만 원으로 소송금융 투자 대상으로 적합하다고 보기 어렵습니다.</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>농가당 최대 500만 원</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>82건 (지난해)</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
-          <t>[하동 24시] 하동군, 도심 주차난 해소 나선다…방치부지 공영주차장 조...</t>
+          <t>동해시, 야생동물 농작물 피해 농가 피해 보상 지원</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>sisajournal.com</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L197" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M197" t="inlineStr">
         <is>
-          <t>https://www.sisajournal.com/news/articleView.html?idxno=363487</t>
+          <t>https://www.mbceg.co.kr/post/133931</t>
         </is>
       </c>
       <c r="N197" t="inlineStr">
         <is>
-          <t>2026-02-23 12:21:55.911779+00:00</t>
+          <t>2026-02-25 12:32:55.141601+00:00</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C198" t="inlineStr"/>
       <c r="D198" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 지원 설명회 및 신청 접수 진행 중</t>
+          <t>하동군 지원사업 시행 중</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>안동시가 초대형 산불 피해 주민들을 대상으로 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'에 따른 지원 설명회를 개최하고 있다. 신체적, 정신적, 재산상 피해를 입은 주민들이 지원 대상이며, 집중 신청 기간에 맞춰 피해 신고 절차와 지원 항목을 안내하고 있다.</t>
+          <t>하동군이 야생동물로 인한 농작물 피해를 예방하고 보상하기 위한 지원사업을 시행한다. 군은 피해 최소화를 위해 만전을 기하고 있으며, 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔다.</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 조건인 '상대방 책임의 명확성'과 '구체적인 소송 상대방'이 특정되지 않습니다. 피해 규모는 크고 집단적 피해가 발생했으며 공적 절차가 진행 중이나, 소송을 제기할 명확한 피고가 부재하여 투자 적합도가 낮습니다.</t>
+          <t>기사는 야생동물 피해에 대한 하동군의 지원사업을 다루고 있으며, 특정 가해 주체가 명확하지 않아 소송금융의 투자 대상이 될 만한 소송 가능성이 보이지 않습니다. 상대방 책임 명확성, 상대방 자력, 피해 규모, 증거 등 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>피해 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>경북 북부 자치단체, 재난회복·산업·복지 등 현안 대응 총력</t>
+          <t>하동군, 야생동물 피해예방시설 설치 지원사업 시행</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>ekn.kr</t>
+          <t>gnnews.co.kr</t>
         </is>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M198" t="inlineStr">
         <is>
-          <t>https://www.ekn.kr/web/view.php?key=20260223022481680</t>
+          <t>https://www.gnnews.co.kr/news/articleView.html?idxno=631084</t>
         </is>
       </c>
       <c r="N198" t="inlineStr">
         <is>
-          <t>2026-02-23 12:17:09.967153+00:00</t>
+          <t>2026-02-24 12:21:46.850575+00:00</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C199" t="inlineStr"/>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>대한민국 국회</t>
+        </is>
+      </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>윤석열 김용현 여인형 '일반이적죄' 공판 진행 중, 기후헌법소원 소송단 면담 예정.</t>
+          <t>헌법재판소의 탄소중립기본법 헌법불합치 결정 후 국회에서 법 개정 공론화 절차 진행 중</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>해당 기사는 윤석열, 김용현, 여인형의 '일반이적죄' 공판과 기후헌법소원 소송단 면담 등 23일의 주요 일정을 나열하고 있습니다. 특정 사건에 대한 상세한 정보가 없어 소송금융 투자 기회로 분석하기 어렵습니다.</t>
+          <t>헌법재판소가 탄소중립기본법의 중장기 온실가스 감축 목표 미설정이 헌법에 불일치한다고 결정함에 따라, 국회는 법 개정을 위한 공론화 절차를 진행 중이다. 기후헌법소원 소송단은 국회의장에게 공론화 절차의 기간 부족 및 의제 설정 부실에 대한 우려를 전달하며 개선을 요구했다. 이들은 충분한 숙의 기간과 헌재 결정 취지를 반영한 의제 설정을 촉구하고 있다.</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>해당 기사는 특정 사건에 대한 상세한 보도가 아닌 일일 주요 일정 목록입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건의 발생 경위, 피해 규모, 상대방 책임 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단하기 어렵습니다.</t>
+          <t>헌법재판소의 헌법불합치 결정으로 국가의 법 개정 책임이 명확하고(적합 조건), 상대방(국회)의 자력이 충분하며(적합 조건), 미래세대에 대한 집단적 피해가 예상되나(적합 조건), 본 사건은 직접적인 금전적 손해배상 청구를 목적으로 하는 소송이 아닌 법률 개정 절차에 대한 우려 제기 및 개선 요구가 핵심입니다. 소송금융은 주로 금전적 회수를 목표로 하므로, 투자 대상으로서의 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>미래세대 다수</t>
         </is>
       </c>
       <c r="J199" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정·23일] 윤석열 김용현 여인형 '일반이적죄' 공판</t>
+          <t>기후소송단, 국회의장 면담…“탄소중립법 개정 공론화 부실 우려</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>safetimes.co.kr</t>
+          <t>hani.co.kr</t>
         </is>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M199" t="inlineStr">
         <is>
-          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239820</t>
+          <t>https://www.hani.co.kr/arti/society/environment/1246188.html</t>
         </is>
       </c>
       <c r="N199" t="inlineStr">
         <is>
-          <t>2026-02-23 00:33:10.668362+00:00</t>
+          <t>2026-02-23 13:11:50.688732+00:00</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C200" t="inlineStr"/>
       <c r="D200" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>포항지진 특별법 제정 및 피해구제 지원 완료</t>
+          <t>산불 특별법에 따른 피해 지원 신청 접수 중</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>공원식 전 경북도 경제부지사가 포항시장 예비후보로 등록하며 과거 포항지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장으로서 특별법 제정과 4,900억 원 규모의 피해구제 지원을 이끌어낸 경험을 강조했다. 이 기사는 이미 해결된 과거 사건을 다루고 있어 현재 소송금융 투자 대상으로는 적합하지 않다.</t>
+          <t>안동 지역 산불 피해자들이 '산불 특별법'에 의거한 피해 지원금을 신청할 수 있으며, 본인 또는 대리인을 통해 신청 가능하다. 신청 시에는 신분증 사본, 통장 사본, 피해 사실을 입증할 증거자료를 제출해야 한다.</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>기사는 포항지진 피해에 대한 특별법 제정 및 4,900억 원 규모의 피해구제 지원이 과거에 성공적으로 이루어졌음을 강조하는 정치인의 출마 선언문이다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
+          <t>기사는 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 요소인 명확한 소송 상대방(피고)과 그 책임 소재가 불분명합니다. 피해자들이 지원금을 신청하는 단계이며, 소송을 통해 배상을 청구할 주체가 특정되지 않아 소송금융 투자 대상으로 적합성이 낮습니다.</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>4,900억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>약 11만 가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>공원식 전 경북 부지사, 포항시장 예비후보 등록… “위기 극복할 검증...</t>
+          <t>안동, 산불 특별법 피해 지원 ‘한명도 빠짐없게’</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>sports.donga.com</t>
+          <t>ksmnews.co.kr</t>
         </is>
       </c>
       <c r="L200" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M200" t="inlineStr">
         <is>
-          <t>https://sports.donga.com/region/article/all/20260221/133392938/1</t>
+          <t>https://www.ksmnews.co.kr/news/view.php?idx=591680</t>
         </is>
       </c>
       <c r="N200" t="inlineStr">
         <is>
-          <t>2026-02-22 00:21:47.184468+00:00</t>
+          <t>2026-02-23 12:38:58.799287+00:00</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C201" t="inlineStr"/>
       <c r="D201" t="inlineStr">
         <is>
-          <t>종결</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>특별법 제정 및 피해구제 지원 완료</t>
+          <t>하동군에서 농작물 피해보상 지원사업 추진 중</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>2017년 포항 지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장이었던 공원식 씨가 특별법 제정과 약 11만 가구에 4900억 원 규모의 피해구제 지원을 이끌어냈습니다. 이는 지역 위기 극복의 상징적 인물로 평가받는 그의 과거 활동을 다룬 기사입니다.</t>
+          <t>하동군이 야생동물에 의한 농작물 피해보상 지원사업을 추진하며 피해 최소화에 만전을 기하고 있다고 밝혔습니다. 군 관계자는 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 언급했습니다.</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>포항 지진 피해에 대한 특별법 제정 및 4900억 원 규모의 피해구제 지원이 이미 완료된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 대규모 피해와 명확한 책임 주체가 있었으나, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+          <t>기사 내용은 하동군이 야생동물에 의한 농작물 피해를 보상하기 위한 지원사업을 추진한다는 것으로, 소송금융의 대상이 될 만한 명확한 피고나 법적 분쟁이 존재하지 않습니다. 피해의 원인이 야생동물이며, 군은 피해를 줄이기 위한 노력을 하고 있어 소송금융 투자 대상으로서의 적합 조건에 해당하지 않습니다.</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>4900억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>약 11만 가구</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>'투사'에서 '봉사자'로…공원식, 예비후보 등록 첫날 '무료급식소' 찾은...</t>
+          <t>하동군, 읍내 유휴지 공영주차장으로 새단장</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>newsfreezone.co.kr</t>
         </is>
       </c>
       <c r="L201" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M201" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295471</t>
+          <t>https://www.newsfreezone.co.kr/news/articleView.html?idxno=676203</t>
         </is>
       </c>
       <c r="N201" t="inlineStr">
         <is>
-          <t>2026-02-22 00:20:35.095510+00:00</t>
+          <t>2026-02-23 12:23:32.853218+00:00</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C202" t="inlineStr"/>
       <c r="D202" t="inlineStr">
         <is>
           <t>피해발생</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>수도권 폐기물 직매립 금지 후 지역 간 쓰레기 갈등 발생, 정부 대책 발표</t>
+          <t>하동군이 야생동물 피해 예방시설 설치 및 피해보상 지원사업 추진 중</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>수도권 생활폐기물 직매립 금지 시행 후 소각시설 부족으로 수도권 폐기물 일부가 충청권으로 이동 처리되면서 '쓰레기 지역 갈등'이 불거졌다. 정부는 공공소각시설 건설 기간 단축 및 폐기물 감량 대책을 발표했으나, 당장의 문제를 해결하기에는 미흡하다는 지적이 나온다.</t>
+          <t>하동군이 10억여 원의 예산을 투입하여 야생동물로 인한 농작물 피해 예방시설을 설치하고, 피해보상 지원사업을 추진하고 있다. 이는 주민들의 피해를 최소화하기 위한 지자체의 노력으로, 더 많은 주민이 혜택을 받을 수 있도록 할 방침이다.</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>적합 조건 중 '상대방에게 자력이 충분함'(정부)은 해당하나, '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함'이 불분명하다. 기사는 정책적 문제와 지역 갈등을 다루며, 특정 주체의 명확한 불법 행위나 구체적인 피해자들의 손해가 명시되어 있지 않아 소송금융 투자 대상으로 적합성이 낮다.</t>
+          <t>이 기사는 하동군이 야생동물 피해 예방 및 보상을 위해 예산을 투입하는 행정 지원 사업에 대한 내용으로, 소송의 대상이 될 만한 명확한 가해자나 법적 분쟁의 소지가 보이지 않습니다 (적합 조건 1, 2 불충족). 피해 규모나 피해자 수가 구체적으로 명시되지 않았으며, 소송으로 이어질 만한 공적 절차가 진행 중인 것도 아닙니다 (적합 조건 4, 5, 6 불충족).</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>소각시설 조기 건설하고 폐기물 감량...'쓰레기 갈등' 대책될까?</t>
+          <t>하동군, 10억여 원 예산 투입해 야생동물 피해예방시설 설치 지원</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>ytn.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L202" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M202" t="inlineStr">
         <is>
-          <t>https://www.ytn.co.kr/_ln/0103_202602212304157427</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3511361</t>
         </is>
       </c>
       <c r="N202" t="inlineStr">
         <is>
-          <t>2026-02-21 18:28:56.399598+00:00</t>
+          <t>2026-02-23 12:22:53.957116+00:00</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C203" t="inlineStr"/>
       <c r="D203" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>항소심 및 다른 재판에서 대부분 패소</t>
+          <t>하동군 피해보상 지원사업 추진 중</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>월성·고리 등 원전 인근 주민 수천 명이 방사선 노출로 인한 갑상선암 피해를 주장하며 집단 소송을 제기했으나, 항소심을 포함한 대부분의 재판에서 패소했습니다. 재판부는 갑상선암이 특정 원인으로만 발생하는 질환이 아니어서 방사선 노출과의 인과관계를 인정하기 어렵다고 판단했습니다.</t>
+          <t>하동군이 야생동물로 인한 농작물 피해를 최소화하기 위해 피해보상 지원사업을 추진하고 있습니다. 군은 군민의 안전을 최우선으로 하여 피해를 줄일 수 있도록 노력하겠다고 밝혔습니다.</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>상대방에게 자력이 충분하고(원전 운영 주체), 집단적 피해(수천 명) 및 피해 규모가 크다는 적합 조건이 있으나, 이미 진행된 항소심 및 다른 재판에서 대부분 패소하여 승소 가능성이 매우 낮습니다. 재판부가 방사선 노출과 갑상선암 간의 인과관계를 인정하지 않는 경향이 강해 투자 부적합 조건에 해당합니다.</t>
+          <t>기사는 하동군이 야생동물로 인한 농작물 피해를 지원하는 사업을 추진한다는 내용으로, 소송의 대상이 될 명확한 책임 주체가 특정되지 않습니다. 따라서 '상대방 책임이 비교적 명확함' 조건이 충족되지 않아 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>수천 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>[원전을 어떻게?]②방사능·사고·핵폐기물… 원전이 남긴 '세대 간 청구...</t>
+          <t>[하동 24시] 하동군, 도심 주차난 해소 나선다…방치부지 공영주차장 조...</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>newsclaim.co.kr</t>
+          <t>sisajournal.com</t>
         </is>
       </c>
       <c r="L203" t="inlineStr">
         <is>
-          <t>2026-02-19</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M203" t="inlineStr">
         <is>
-          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3055993</t>
+          <t>https://www.sisajournal.com/news/articleView.html?idxno=363487</t>
         </is>
       </c>
       <c r="N203" t="inlineStr">
         <is>
-          <t>2026-02-21 18:00:37.361051+00:00</t>
+          <t>2026-02-23 12:21:55.911779+00:00</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C204" t="inlineStr"/>
       <c r="D204" t="inlineStr">
         <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>산불특별법에 따른 피해 지원 설명회 및 신청 접수 진행 중</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>안동시가 초대형 산불 피해 주민들을 대상으로 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법'에 따른 지원 설명회를 개최하고 있다. 신체적, 정신적, 재산상 피해를 입은 주민들이 지원 대상이며, 집중 신청 기간에 맞춰 피해 신고 절차와 지원 항목을 안내하고 있다.</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>본 기사는 초대형 산불 피해에 대한 정부의 특별법 지원 절차를 다루고 있어, 소송금융의 핵심 조건인 '상대방 책임의 명확성'과 '구체적인 소송 상대방'이 특정되지 않습니다. 피해 규모는 크고 집단적 피해가 발생했으며 공적 절차가 진행 중이나, 소송을 제기할 명확한 피고가 부재하여 투자 적합도가 낮습니다.</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>피해 주민 다수</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>경북 북부 자치단체, 재난회복·산업·복지 등 현안 대응 총력</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>ekn.kr</t>
+        </is>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="M204" t="inlineStr">
+        <is>
+          <t>https://www.ekn.kr/web/view.php?key=20260223022481680</t>
+        </is>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>2026-02-23 12:17:09.967153+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr"/>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>윤석열 김용현 여인형 '일반이적죄' 공판 진행 중, 기후헌법소원 소송단 면담 예정.</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>해당 기사는 윤석열, 김용현, 여인형의 '일반이적죄' 공판과 기후헌법소원 소송단 면담 등 23일의 주요 일정을 나열하고 있습니다. 특정 사건에 대한 상세한 정보가 없어 소송금융 투자 기회로 분석하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>해당 기사는 특정 사건에 대한 상세한 보도가 아닌 일일 주요 일정 목록입니다. 소송금융 투자 대상으로 검토할 만한 구체적인 사건의 발생 경위, 피해 규모, 상대방 책임 등 적합 조건에 해당하는 정보가 전혀 없어 투자 적합도를 판단하기 어렵습니다.</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>[오늘의 주요일정·23일] 윤석열 김용현 여인형 '일반이적죄' 공판</t>
+        </is>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>safetimes.co.kr</t>
+        </is>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr">
+        <is>
+          <t>https://www.safetimes.co.kr/news/articleView.html?idxno=239820</t>
+        </is>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>2026-02-23 00:33:10.668362+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr"/>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>포항지진 특별법 제정 및 피해구제 지원 완료</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>공원식 전 경북도 경제부지사가 포항시장 예비후보로 등록하며 과거 포항지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장으로서 특별법 제정과 4,900억 원 규모의 피해구제 지원을 이끌어낸 경험을 강조했다. 이 기사는 이미 해결된 과거 사건을 다루고 있어 현재 소송금융 투자 대상으로는 적합하지 않다.</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>기사는 포항지진 피해에 대한 특별법 제정 및 4,900억 원 규모의 피해구제 지원이 과거에 성공적으로 이루어졌음을 강조하는 정치인의 출마 선언문이다. 이는 이미 종결된 사건으로, 소송금융 투자 대상으로서의 신규성이 없다.</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>4,900억 원</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>약 11만 가구</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>공원식 전 경북 부지사, 포항시장 예비후보 등록… “위기 극복할 검증...</t>
+        </is>
+      </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>sports.donga.com</t>
+        </is>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M206" t="inlineStr">
+        <is>
+          <t>https://sports.donga.com/region/article/all/20260221/133392938/1</t>
+        </is>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:21:47.184468+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>종결</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>특별법 제정 및 피해구제 지원 완료</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>2017년 포항 지진 당시 '포항촉발지진 범시민대책위원회' 공동위원장이었던 공원식 씨가 특별법 제정과 약 11만 가구에 4900억 원 규모의 피해구제 지원을 이끌어냈습니다. 이는 지역 위기 극복의 상징적 인물로 평가받는 그의 과거 활동을 다룬 기사입니다.</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>포항 지진 피해에 대한 특별법 제정 및 4900억 원 규모의 피해구제 지원이 이미 완료된 사건입니다. (부적합 조건: 이미 종결된 사건) 비록 대규모 피해와 명확한 책임 주체가 있었으나, 소송금융 투자 대상으로서의 신규성이 없습니다.</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>4900억 원</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>약 11만 가구</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>'투사'에서 '봉사자'로…공원식, 예비후보 등록 첫날 '무료급식소' 찾은...</t>
+        </is>
+      </c>
+      <c r="K207" t="inlineStr">
+        <is>
+          <t>straightnews.co.kr</t>
+        </is>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr">
+        <is>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=295471</t>
+        </is>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:20:35.095510+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr"/>
+      <c r="D208" t="inlineStr">
+        <is>
           <t>피해발생</t>
         </is>
       </c>
-      <c r="E204" t="inlineStr">
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>수도권 폐기물 직매립 금지 후 지역 간 쓰레기 갈등 발생, 정부 대책 발표</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>수도권 생활폐기물 직매립 금지 시행 후 소각시설 부족으로 수도권 폐기물 일부가 충청권으로 이동 처리되면서 '쓰레기 지역 갈등'이 불거졌다. 정부는 공공소각시설 건설 기간 단축 및 폐기물 감량 대책을 발표했으나, 당장의 문제를 해결하기에는 미흡하다는 지적이 나온다.</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>적합 조건 중 '상대방에게 자력이 충분함'(정부)은 해당하나, '상대방 책임이 비교적 명확함', '집단적 피해', '피해 규모가 큼', '증거가 있거나 확보 가능함'이 불분명하다. 기사는 정책적 문제와 지역 갈등을 다루며, 특정 주체의 명확한 불법 행위나 구체적인 피해자들의 손해가 명시되어 있지 않아 소송금융 투자 대상으로 적합성이 낮다.</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>소각시설 조기 건설하고 폐기물 감량...'쓰레기 갈등' 대책될까?</t>
+        </is>
+      </c>
+      <c r="K208" t="inlineStr">
+        <is>
+          <t>ytn.co.kr</t>
+        </is>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr">
+        <is>
+          <t>https://www.ytn.co.kr/_ln/0103_202602212304157427</t>
+        </is>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:28:56.399598+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr"/>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>판결선고</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>항소심 및 다른 재판에서 대부분 패소</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>월성·고리 등 원전 인근 주민 수천 명이 방사선 노출로 인한 갑상선암 피해를 주장하며 집단 소송을 제기했으나, 항소심을 포함한 대부분의 재판에서 패소했습니다. 재판부는 갑상선암이 특정 원인으로만 발생하는 질환이 아니어서 방사선 노출과의 인과관계를 인정하기 어렵다고 판단했습니다.</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>상대방에게 자력이 충분하고(원전 운영 주체), 집단적 피해(수천 명) 및 피해 규모가 크다는 적합 조건이 있으나, 이미 진행된 항소심 및 다른 재판에서 대부분 패소하여 승소 가능성이 매우 낮습니다. 재판부가 방사선 노출과 갑상선암 간의 인과관계를 인정하지 않는 경향이 강해 투자 부적합 조건에 해당합니다.</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>수천 명</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>[원전을 어떻게?]②방사능·사고·핵폐기물… 원전이 남긴 '세대 간 청구...</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>newsclaim.co.kr</t>
+        </is>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="M209" t="inlineStr">
+        <is>
+          <t>https://www.newsclaim.co.kr/news/articleView.html?idxno=3055993</t>
+        </is>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:00:37.361051+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr"/>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>피해발생</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
         <is>
           <t>관리사무소에 신고했으나 해결되지 않음</t>
         </is>
       </c>
-      <c r="F204" t="inlineStr">
+      <c r="F210" t="inlineStr">
         <is>
           <t>경기도의 한 아파트에서 주민이 베란다 난간에 생선을 대량으로 말려 비린내와 위생 문제로 이웃들이 고통받고 있습니다. 관리사무소에 신고했으나 해결되지 않고 있으며, 법조계에서는 이웃 간 악취 분쟁은 손해배상 받기 어렵고 소송보다는 조정 절차를 권고하고 있습니다.</t>
         </is>
       </c>
-      <c r="G204" t="inlineStr">
+      <c r="G210" t="inlineStr">
         <is>
           <t>상대방의 행위는 명확하나, 악취로 인한 손해배상 책임 입증이 어렵고(적합 조건 1, 5 미충족), 피해 규모가 크지 않아(적합 조건 4 미충족) 소송을 통한 실익이 낮습니다. 법조계에서도 소송보다는 조정 절차를 권고하고 있어 소송금융 투자 대상으로서의 회수 가능성이 매우 낮습니다.</t>
         </is>
       </c>
-      <c r="H204" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J204" t="inlineStr">
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
         <is>
           <t>아파트가 건어물 가게? 베란다 난간에 생선 '주렁주렁'에 이웃들 고통 ...</t>
         </is>
       </c>
-      <c r="K204" t="inlineStr">
+      <c r="K210" t="inlineStr">
         <is>
           <t>view.asiae.co.kr</t>
         </is>
       </c>
-      <c r="L204" t="inlineStr">
+      <c r="L210" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M204" t="inlineStr">
+      <c r="M210" t="inlineStr">
         <is>
           <t>https://view.asiae.co.kr/article/2026022013573203709</t>
         </is>
       </c>
-      <c r="N204" t="inlineStr">
+      <c r="N210" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:28.365189+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N204"/>
+  <autoFilter ref="A1:N210"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>