--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$77</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$84</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N77"/>
+  <dimension ref="A1:N84"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="46" customWidth="1" min="8" max="8"/>
     <col width="43" customWidth="1" min="9" max="9"/>
     <col width="50" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -535,5364 +535,5856 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>대한민국</t>
+          <t>삼성전자</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>고양시 군소음대책 심의위원회 결정에 따른 피해보상금 지급 및 이의신청 기간</t>
+          <t>항소심 첫 재판 진행 중</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>고양시가 고양비행장 주변 군소음 피해 주민 100명에게 총 2317만 원의 피해보상금을 지급하기로 결정했습니다. 주민들은 보상금 산정 결과에 이의 신청할 수 있으며, 고양시는 국방부에 보상지 확대 및 감액 기준 완화를 지속 건의 중입니다.</t>
+          <t>환경단체가 '용인 반도체' 프로젝트 취소를 요구하며 제기한 소송의 항소심 첫 재판이 진행되었습니다. 환경단체 활동가들은 송전선로 건설에 대해서도 문제를 제기하고 있으며, 소송 상대방은 삼성전자로 추정됩니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>적합 조건으로 상대방 책임이 명확하고(군소음), 상대방 자력이 충분하며(정부), 집단적 피해(100명)가 존재하고, 이미 공적 절차(고양시 보상금 지급)가 진행 중입니다. 그러나 개별 피해 금액이 월 최대 3만원으로 매우 작아 소송금융 투자로서의 매력도가 낮습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 따라 삼성전자라는 대기업이 상대방이므로 자력이 충분합니다. 소송이 이미 항소심 단계에 있어 법적 절차가 상당 부분 진행되었음을 의미합니다. 하지만 기사 내용만으로는 구체적인 피해 규모나 직접적인 피해자 수가 명확하지 않으며, 소송의 주된 목적이 금전적 손해배상보다는 프로젝트 취소와 같은 비금전적 목적일 가능성이 있어 소송금융 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>총 2317만 8880원 (개별 월 최대 3만원)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>100명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>고양시, 군소음 피해보상금 주민 100명에 2317만원 지급</t>
+          <t>‘용인 반도체 취소하라’ 환경단체 항소심 첫 재판… 삼성전자 사옥서...</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>nocutnews.co.kr</t>
+          <t>biz.chosun.com</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-05-12</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.nocutnews.co.kr/news/6516015?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260512051010</t>
+          <t>https://biz.chosun.com/topics/law_firm/2026/08/20/JVJ7EWU7JJGHVC2XLTCEGVDQFU/?utm_source=naver&amp;utm_medium=original&amp;utm_campaign=biz</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-05-13 18:05:05.791442+00:00</t>
+          <t>2026-08-22 07:02:15.841195+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C3" t="inlineStr"/>
       <c r="D3" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>서울중앙지방법원 민사30부 1심 기각</t>
+          <t>지역 환경단체가 소송 제기</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>시민단체 등이 영풍의 환경오염 문제와 관련하여 전·현직 임원들을 상대로 제기한 손해배상 소송이 1심에서 기각되었다. 원고 측은 환경부 과징금 부과 사실을 근거로 임원들의 책임을 주장했으나, 서울중앙지방법원 민사30부는 이를 받아들이지 않았다.</t>
+          <t>지역 환경단체가 환경영향평가서 없이 사업이 승인되었다며 소송을 제기했습니다. 이는 환경 관련 법적 분쟁으로, 상대방의 책임과 증거 확보 가능성이 비교적 명확해 보입니다. 현재 소송이 진행 중인 단계입니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>영풍의 환경오염에 대한 환경부 과징금 부과 사실이 있어 상대방(영풍)의 책임과 증거가 명확하며, 시민단체가 제기한 소송으로 집단적 피해 가능성이 높다. 그러나 전·현직 임원을 상대로 한 1심 손해배상 소송이 기각되어 현재로서는 법적 책임 입증에 난항을 겪고 있어 투자 위험이 존재한다.</t>
+          <t>환경영향평가서 없이 사업이 승인된 점은 상대방 책임이 비교적 명확하며(적합 조건 1), 관련 승인 문서 등을 통해 증거 확보가 가능합니다(적합 조건 5). 이미 소송이 제기되어 진행 중인 사건으로, 소송금융 투자 대상으로서의 진행 단계는 적합하나, 상대방의 자력이나 구체적인 피해 규모 및 피해자 수가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>법원, 시민단체 등의 영풍 전·현직 임원 상대 '환경오염 손배소' 기각</t>
+          <t>[외신 브리핑] 교회법 재판의 비밀은 누구를 보호하는가</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>delighti.co.kr</t>
+          <t>catholicnews.co.kr</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-08-10</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.delighti.co.kr/news/articleView.html?idxno=115571</t>
+          <t>https://www.catholicnews.co.kr/news/articleView.html?idxno=35265</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-04-30 22:06:23.554581+00:00</t>
+          <t>2026-08-12 07:02:57.686413+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C4" t="inlineStr"/>
       <c r="D4" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>환경 법령 위반으로 인한 조업정지 처분 및 이에 대한 행정소송 진행 중</t>
+          <t>개발 방식 협의 중, 소송 가능성 언급</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>영풍의 석포제련소가 환경 법령 위반으로 58일간 조업정지 처분을 받아 가동률이 급락하고 3년 연속 대규모 영업적자를 기록했습니다. 현재 추가 조업정지 처분에 대한 행정소송이 진행 중이며, 환경 규제 리스크가 영풍의 수익성 악화의 주요 원인으로 지목되고 있습니다.</t>
+          <t>서리풀2지구 개발 방식을 두고 주민대표들이 '존치형 개발'을 주장하며 '전면 수용 방식'에 반대하고 있다. 주민들은 지역 공동체 해체와 법정보호종 서식지, 우면산 생태축 파괴를 우려하며, 전면 수용 방식이 갈등과 소송을 초래할 수 있다고 지적했다. 현재 첫 협의회가 개최되는 등 초기 논의 단계에 있다.</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>영풍 석포제련소의 환경 법령 위반으로 인한 조업정지 처분은 상대방의 책임이 명확하고(조건 1), 공적 절차 진행(조건 6) 및 객관적 증거(조건 5)가 존재함을 보여줍니다. 영풍은 대기업으로 자력도 충분합니다(조건 2). 그러나 기사에서 직접적인 피해자나 그들의 피해 규모에 대한 언급이 없어(조건 3, 4), 소송금융 투자 대상으로서 피해자 발굴 및 피해 입증이 추가적으로 필요합니다.</t>
+          <t>적합 조건으로 '집단적 피해' (지역 공동체 해체 우려, 주민대표 활동)와 '증거 확보 가능성' (법정보호종 서식지, 생태축 존재)이 있으나, 상대방이 명확히 특정되지 않고 피해 금액이 미상이며, 아직 소송 전 협의 단계로 초기 리스크가 존재하여 Medium 등급으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 주민</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>영풍, 석포제련소 가동률 급락에 3년 연속 적자…환경 규제·경영권 분...</t>
+          <t>서리풀2지구 첫 협의회 개최…주민대표 '존치형 개발' 주장</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-08-06</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=454527</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3657455</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>2026-04-18 07:01:43.785707+00:00</t>
+          <t>2026-08-08 07:01:33.639211+00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>영백 풍력발전 사업소</t>
+          <t>금양그린</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>풍력발전사업 인허가 취소 및 피해보상 촉구 집회 진행 중</t>
+          <t>풍력 발전시설 설치 전 소음 및 피해보상 기준 요구</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>두우리 마을 주민들이 풍력발전사업으로 인한 피해 보상과 인허가 취소를 요구하며 집회를 진행 중입니다. 집단적 피해가 예상되며, 풍력발전 사업소를 상대로 한 소송 가능성이 있습니다. 다만, 구체적인 피해 규모와 책임 소재에 대한 추가 정보가 필요합니다.</t>
+          <t>금양그린의 풍력 발전시설 설치를 앞두고 주민들이 소음 피해를 우려하며 갈등이 격화되고 있습니다. 주민들은 발전시설 설치 전 소음 저감 방안과 피해보상 기준 마련을 요구하고 있으며, 피해 발생 후 보상은 대책이 될 수 없다고 주장합니다.</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>두우리 풍력발전 피해보상대책위가 구성되어 집단적 피해(적합 조건 3)가 예상되며, 풍력발전사업 인허가 취소 촉구 등 공적 절차(적합 조건 6)를 진행 중입니다. 상대방인 풍력발전 사업소는 자력이 있을 것으로 예상되나, 구체적인 피해 내용 및 규모, 상대방 책임의 명확성은 추가 확인이 필요합니다.</t>
+          <t>상대방(금양그린)이 특정되고, 다수의 주민이 집단적 피해(소음, 생존권 위협)를 호소하며, '기준 초과 예측'이라는 점에서 증거 확보 가능성이 있습니다 (적합 조건 1, 3, 5 해당). 다만, 구체적인 피해 규모나 공적 절차 진행 여부는 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 주민</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
-          <t>[오늘의 주요일정]광주·전남(4월2일 목요일)</t>
+          <t>기준 초과 예측에 주민들 “생존권 위협”…금양그린 풍력 갈등 격화</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>kbmaeil.com</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-08-03</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260402_0003574412</t>
+          <t>https://www.kbmaeil.com/article/20260803500462</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
-          <t>2026-04-02 12:18:35.629195+00:00</t>
+          <t>2026-08-06 14:21:46.518181+00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr"/>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>군산시</t>
+        </is>
+      </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>경상북도 특별재생계획 수립 및 사업 추진 중, 특별법 제정</t>
+          <t>군산항 제2 준설토 투기장 조성사업 추진 중, 낚시어민협회 기자회견 및 환경영향평가 재실시 요구</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>지난해 3월 경북에서 발생한 초대형 산불로 안동, 의성, 청송, 영덕 등 4개 시군에 주택, 농경지, 산림 등 광범위한 피해가 발생하여 이재민이 발생했습니다. 경상북도는 총사업비 1680억 원을 투입해 특별재생사업 등을 추진 중이며, 관련 특별법도 제정되어 현재 특별재생계획 수립 마무리 단계에 있습니다. 하반기부터 사업이 본격 착수될 예정입니다.</t>
+          <t>전북 군산항 제2 준설토 투기장 조성사업을 놓고 낚시어민과 항만종사자 간 갈등이 빚어지고 있다. 낚시어민협회는 일방적 추진에 반발하며 환경영향평가 재실시와 정당한 피해보상을 요구하고 있으며, 항만종사자들은 군산항의 지속 가능한 성장을 위해 사업의 차질 없는 추진을 촉구하고 있다. 어민들은 집회에 나설 방침을 표명한 상태이다.</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>집단적 피해 (4개 시군 24개 지구, 이재민 다수), 피해 규모가 큼 (총사업비 1680억 원 규모의 복구 사업), 이미 공적 절차 진행 중 (경상북도 주도의 특별재생사업, 특별법 제정) 등 적합 조건에 해당합니다. 그러나 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵다는 점이 투자에 걸림돌이 됩니다.</t>
+          <t>공공기관이 추진하는 사업으로 상대방의 자력이 충분하며(적합 조건 2), 낚시어선협회 소속 다수의 어민들이 피해를 주장하고 있어 집단적 피해(적합 조건 3)에 해당합니다. 환경영향평가 재실시 요구 등 증거 확보 가능성(적합 조건 5)도 있습니다. 다만, 아직 피해가 발생한 단계가 아니며, 구체적인 피해 금액이 미상인 점을 고려했습니다.</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>1680억 원 (복구 사업비)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>4개 시군 24개 지구 이재민 다수</t>
+          <t>낚시어선 종사자 및 어민 다수</t>
         </is>
       </c>
       <c r="J6" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 1년…마을공동체 재건 본격화</t>
+          <t>군산항 제2 준설토 투기장…낚시어민 vs 항만종사자 '갈등'</t>
         </is>
       </c>
       <c r="K6" t="inlineStr">
         <is>
-          <t>hidomin.com</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>2026-04-01</t>
+          <t>2026-07-09</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>http://www.hidomin.com/news/articleView.html?idxno=614897</t>
+          <t>https://www.nocutnews.co.kr/news/6545633?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260709115921</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
-          <t>2026-04-01 12:24:58.617022+00:00</t>
+          <t>2026-07-21 07:01:32.003069+00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>초대형산불 피해구제 및 지원 특별법에 따른 공동체 복합시설 건립 추진 및 국비 확보 진행 중</t>
+          <t>환경책임보험사업단에서 16건의 환경오염 사고에 대한 정밀 조사 및 손해액 평가 진행 중</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 발생 1년 후, '초대형산불 피해구제 및 지원 특별법'에 따라 산불 피해 공동체 복합시설 건립이 추진되고 있다. 도는 행정안전부와 협의 및 사전 연구용역을 진행하며 2027년 국비 확보를 목표로 5개 시군에 걸쳐 재건 사업을 진행 중이다.</t>
+          <t>환경책임보험사업단이 제8차 사고보상협의회를 개최하여 환경오염 사고 피해 보상 현황과 제도 운영 방향을 논의했습니다. 현재까지 총 156건의 환경오염 사고가 접수되었으며, 이 중 16건은 화학물질 누출, 수질·토양 오염 등으로 정밀 조사와 손해액 평가가 진행 중입니다. 사업단은 신속하고 공정한 피해 구제를 위해 노력하고 있습니다.</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>이 사건은 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사에서 소송의 상대방이 될 만한 책임 주체가 명확히 특정되지 않아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
+          <t>환경책임보험사업단에서 16건의 환경오염 사고에 대해 정밀 조사 및 손해액 평가 등 공적 절차가 진행 중이며(적합 조건 6), 이 과정에서 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 환경오염 사고의 특성상 피해 범위가 광범위하고 피해 규모가 클 가능성이 있지만(적합 조건 3, 4), 기사에서 특정된 소송 상대방이나 구체적인 피해 규모가 명확하지 않아 직접적인 투자 기회로 보기에는 정보가 부족합니다.</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>5개 시군 마을공동체 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 1년, 마을공동체 재건 '속도'</t>
+          <t>환경책임보험사업단, 제8차 사고보상협의회 개최…환경오염 피해보상 신...</t>
         </is>
       </c>
       <c r="K7" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>segyebiz.com</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-07-14</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543589</t>
+          <t>http://www.segyebiz.com/newsView/20260714512924?OutUrl=naver</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
-          <t>2026-04-01 00:17:15.778313+00:00</t>
+          <t>2026-07-17 14:15:37.980808+00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>낙동강유역환경청</t>
+          <t>시리아 현지 당국</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>영남알프스 케이블카 사업 환경영향평가 재검토 결정에 대한 행정심판 진행 중</t>
+          <t>현지 당국 대피령 발령 및 비상 대응 중</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>울산 울주군과 영남알프스케이블카(주)가 낙동강유역환경청의 환경영향평가 재검토 결정에 불복하여 중앙행정심판위원회에 행정심판을 청구했다. 환경청이 이미 협의·보완된 사항을 재검토 사유로 제시했다는 지적이 나오며 논란이 일었다. 행정심판 결과에 따라 사업 재추진 또는 중단 및 행정소송으로 이어질 수 있다.</t>
+          <t>시리아 북동부 유프라테스강의 수위가 폭우와 현지 당국의 댐 수문 개방으로 급격히 상승하여 범람 위기에 처했습니다. 이로 인해 강 유역 주민들에게 강제 대피령이 내려졌으며, 농경지, 주택, 상가 등이 침수되는 등 광범위한 피해가 발생했습니다. 현재 사상자는 없으나, 재산 피해는 막대한 것으로 보도되었습니다.</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>피청구인이 공공기관(낙동강유역환경청)으로 자력이 충분하며, 현재 행정심판이라는 공적 절차가 진행 중이다. 다만, 이 사건은 사업 추진 여부에 대한 행정심판으로 직접적인 집단 피해자가 명확하지 않고, 피해 규모도 구체적으로 언급되지 않아 소송금융 투자 대상으로서의 매력이 다소 낮다.</t>
+          <t>현지 당국이 댐 수문을 개방하여 홍수 피해를 가중시켰다는 보도가 있어 상대방 책임이 비교적 명확하고(적합 조건 1), 강 유역 주민, 농경지, 주택, 상가 등 다수가 피해를 입어 집단적 피해가 발생했으며(적합 조건 3), 댐 수문 개방 사실에 대한 국영 통신사 보도 등 증거 확보가 가능합니다(적합 조건 5). 또한 피해 규모가 상당할 것으로 추정됩니다(적합 조건 4). 그러나 시리아 현지 당국의 배상 능력은 매우 불확실하며, 전반적인 국가 상황을 고려할 때 소송금융 투자 회수 가능성이 낮아(부적합 조건: 상대방 자력 부족) 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
-          <t>영남알프스 케이블카 사업 재추진 갈림길…울주군 행정심판 청구</t>
+          <t>유프라테스강 범람 위기…시리아 당국 홍수지역 주민에 대피령--AP</t>
         </is>
       </c>
       <c r="K8" t="inlineStr">
         <is>
-          <t>mk.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-26</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>https://www.mk.co.kr/article/12003303</t>
+          <t>https://www.newsis.com/view/NISX20260527_0003644939</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>2026-03-31 12:44:58.202214+00:00</t>
+          <t>2026-07-02 07:02:50.621182+00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr"/>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>특별법 제정 및 정부 주도 재건 논의 중</t>
+          <t>고양시 군소음대책 심의위원회 결정에 따른 피해보상금 지급 및 이의신청 기간</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 발생 1년 후, 피해 구제 및 지원을 위한 특별법이 제정되어 마을공동체 복합시설 건립이 추진되고 있습니다. 현재 행정안전부와 협의 및 사전 연구 용역이 진행 중이며, 피해 지역의 재건이 본격화되고 있습니다.</t>
+          <t>고양시가 고양비행장 주변 군소음 피해 주민 100명에게 총 2317만 원의 피해보상금을 지급하기로 결정했습니다. 주민들은 보상금 산정 결과에 이의 신청할 수 있으며, 고양시는 국방부에 보상지 확대 및 감액 기준 완화를 지속 건의 중입니다.</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하며, 피해 구제를 위한 특별법 제정 및 정부 부처 협의 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사 내용만으로는 산불 발생에 대한 특정 상대방의 책임이 명확하지 않고, 소송 대상이 될 만한 피고가 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>적합 조건으로 상대방 책임이 명확하고(군소음), 상대방 자력이 충분하며(정부), 집단적 피해(100명)가 존재하고, 이미 공적 절차(고양시 보상금 지급)가 진행 중입니다. 그러나 개별 피해 금액이 월 최대 3만원으로 매우 작아 소송금융 투자로서의 매력도가 낮습니다.</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>총 2317만 8880원 (개별 월 최대 3만원)</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>100명</t>
         </is>
       </c>
       <c r="J9" t="inlineStr">
         <is>
-          <t>경북 초대형 산불 1년, 마을공동체 재건 본격화</t>
+          <t>고양시, 군소음 피해보상금 주민 100명에 2317만원 지급</t>
         </is>
       </c>
       <c r="K9" t="inlineStr">
         <is>
-          <t>pointe.co.kr</t>
+          <t>nocutnews.co.kr</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-12</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77042</t>
+          <t>https://www.nocutnews.co.kr/news/6516015?utm_source=naver&amp;utm_medium=article&amp;utm_campaign=20260512051010</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>2026-03-31 12:17:01.140042+00:00</t>
+          <t>2026-05-13 18:05:05.791442+00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr"/>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>영풍</t>
+        </is>
+      </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>특별법에 따른 추가 피해지원 신청 접수 및 마을 복구 사업 진행 중</t>
+          <t>서울중앙지방법원 민사30부 1심 기각</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>지난해 3월 경북 안동에서 발생한 초대형 산불 이후, 안동시는 1697억원의 재난지원금 지급과 특별법 제정을 통해 피해 주민의 일상 회복을 지원하고 있습니다. 현재 특별법에 따른 추가 피해지원 신청을 받고 있으며, 마을 복구 및 산림 재창조를 위한 다양한 사업이 진행 중입니다. 기사는 주로 안동시의 복구 노력과 미래 계획에 초점을 맞추고 있습니다.</t>
+          <t>시민단체 등이 영풍의 환경오염 문제와 관련하여 전·현직 임원들을 상대로 제기한 손해배상 소송이 1심에서 기각되었다. 원고 측은 환경부 과징금 부과 사실을 근거로 임원들의 책임을 주장했으나, 서울중앙지방법원 민사30부는 이를 받아들이지 않았다.</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해가 발생했으며, 1697억원의 재난지원금 지급 등 피해 규모가 매우 큼. 또한 특별법 제정 및 추가 피해지원 신청 접수 등 공적 절차가 진행 중임. 그러나 기사에서 산불 발생의 책임 주체가 명확히 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됨.</t>
+          <t>영풍의 환경오염에 대한 환경부 과징금 부과 사실이 있어 상대방(영풍)의 책임과 증거가 명확하며, 시민단체가 제기한 소송으로 집단적 피해 가능성이 높다. 그러나 전·현직 임원을 상대로 한 1심 손해배상 소송이 기각되어 현재로서는 법적 책임 입증에 난항을 겪고 있어 투자 위험이 존재한다.</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>1697억원 (재난지원금 규모)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
-          <t>7개 면의 피해 주민 다수 (수천 명 이상 추정)</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J10" t="inlineStr">
         <is>
-          <t>1만 6000명의 땀방울…안동시, 산불 상흔 딛고 산림 재창조 ‘청신호’</t>
+          <t>법원, 시민단체 등의 영풍 전·현직 임원 상대 '환경오염 손배소' 기각</t>
         </is>
       </c>
       <c r="K10" t="inlineStr">
         <is>
-          <t>segye.com</t>
+          <t>delighti.co.kr</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>https://www.segye.com/newsView/20260329506376?OutUrl=naver</t>
+          <t>https://www.delighti.co.kr/news/articleView.html?idxno=115571</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
-          <t>2026-03-29 12:17:23.521394+00:00</t>
+          <t>2026-04-30 22:06:23.554581+00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>대한민국 (행정안전부)</t>
+          <t>영풍</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>정부 의료자문단 구성 및 재건위원회 출범, 산불 피해구제 신고 기간 운영 중</t>
+          <t>환경 법령 위반으로 인한 조업정지 처분 및 이에 대한 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>지난해 영남권 대형 산불로 인한 후유증 사망자들이 공식 사망자로 인정받지 못하고 지원 과정에서 어려움을 겪고 있다는 지적이 나왔습니다. 정부는 인과관계 입증의 어려움을 인정하며 의료자문단 구성, 재건위원회 출범, 피해구제 신고 기간 운영 등 지원 체계 보완을 추진하고 있습니다. 이재민 약 3,300여 세대에 대한 주거 지원도 진행 중입니다.</t>
+          <t>영풍의 석포제련소가 환경 법령 위반으로 58일간 조업정지 처분을 받아 가동률이 급락하고 3년 연속 대규모 영업적자를 기록했습니다. 현재 추가 조업정지 처분에 대한 행정소송이 진행 중이며, 환경 규제 리스크가 영풍의 수익성 악화의 주요 원인으로 지목되고 있습니다.</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>영남권 대형 산불로 인한 다수의 사상자 및 후유증 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 상대방인 정부의 자력이 충분하며(적합 조건 2), 현재 정부 차원에서 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 산불과 사망 간의 인과관계 입증에 현실적인 어려움이 있어 상대방 책임의 명확성과 증거 확보 가능성이 낮아(부적합 조건 1, 5) 소송금융 적합도를 'Medium'으로 판단합니다.</t>
+          <t>영풍 석포제련소의 환경 법령 위반으로 인한 조업정지 처분은 상대방의 책임이 명확하고(조건 1), 공적 절차 진행(조건 6) 및 객관적 증거(조건 5)가 존재함을 보여줍니다. 영풍은 대기업으로 자력도 충분합니다(조건 2). 그러나 기사에서 직접적인 피해자나 그들의 피해 규모에 대한 언급이 없어(조건 3, 4), 소송금융 투자 대상으로서 피해자 발굴 및 피해 입증이 추가적으로 필요합니다.</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
-          <t>183명 사상자 중 후유증 사망자 다수, 이재민 약 3,300여 세대</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J11" t="inlineStr">
         <is>
-          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진</t>
+          <t>영풍, 석포제련소 가동률 급락에 3년 연속 적자…환경 규제·경영권 분...</t>
         </is>
       </c>
       <c r="K11" t="inlineStr">
         <is>
-          <t>ktv.go.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>2026-03-29</t>
+          <t>2026-04-06</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>https://www.ktv.go.kr/content/view?content_id=751181</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=454527</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>2026-03-29 12:16:14.961999+00:00</t>
+          <t>2026-04-18 07:01:43.785707+00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr"/>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>영백 풍력발전 사업소</t>
+        </is>
+      </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>주민들의 재산권 및 생존권 침해 주장, 갈등 장기화 조짐</t>
+          <t>풍력발전사업 인허가 취소 및 피해보상 촉구 집회 진행 중</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>무안군 신월마을 주민들이 송전선로로 인해 재산권과 생존권 침해를 주장하며 갈등이 장기화될 조짐을 보이고 있습니다. 다수의 주민이 피해를 호소하고 있으며, 이는 집단소송으로 이어질 가능성이 있습니다.</t>
+          <t>두우리 마을 주민들이 풍력발전사업으로 인한 피해 보상과 인허가 취소를 요구하며 집회를 진행 중입니다. 집단적 피해가 예상되며, 풍력발전 사업소를 상대로 한 소송 가능성이 있습니다. 다만, 구체적인 피해 규모와 책임 소재에 대한 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>신월마을 주민 다수가 송전선로로 인해 재산권 및 생존권 침해를 주장하여 집단적 피해(적합 조건 3)가 예상됩니다. 송전선로 사업의 특성상 상대방은 자력이 충분한 공공기관 또는 대기업(적합 조건 2)일 가능성이 높습니다. 다만, 현재까지 구체적인 책임 주체나 진행 중인 공적 절차, 증거 확보 여부는 기사에서 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
+          <t>두우리 풍력발전 피해보상대책위가 구성되어 집단적 피해(적합 조건 3)가 예상되며, 풍력발전사업 인허가 취소 촉구 등 공적 절차(적합 조건 6)를 진행 중입니다. 상대방인 풍력발전 사업소는 자력이 있을 것으로 예상되나, 구체적인 피해 내용 및 규모, 상대방 책임의 명확성은 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>신월마을 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
-          <t>무안군 신월마을 주민, 재산권·생존권 침해 주장… 송전선로 갈등 장기...</t>
+          <t>[오늘의 주요일정]광주·전남(4월2일 목요일)</t>
         </is>
       </c>
       <c r="K12" t="inlineStr">
         <is>
-          <t>gj.newdaily.co.kr</t>
+          <t>newsis.com</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>2026-03-27</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/27/2026032700171.html</t>
+          <t>https://www.newsis.com/view/NISX20260402_0003574412</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>2026-03-27 12:21:43.267838+00:00</t>
+          <t>2026-04-02 12:18:35.629195+00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C13" t="inlineStr"/>
       <c r="D13" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>산불 1주기 추모제 진행, 주민대책위원회 활동 중, 추가 사망자 인정 요구</t>
+          <t>경상북도 특별재생계획 수립 및 사업 추진 중, 특별법 제정</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>1년 전 영남권 초대형 산불로 180명 이상이 숨지거나 다쳤으며, 정부 통계 외 17명이 후유증으로 사망했으나 산불 사망자로 인정받지 못하고 있습니다. 안동에서 산불 1주기 추모제가 열렸으며, 이재민과 유족들은 실질적인 피해 복구와 추가 사망자 인정, 그리고 지속적인 관심을 호소하고 있습니다. 주민대책위원회가 활동하며 피해자들의 목소리를 대변하고 있습니다.</t>
+          <t>지난해 3월 경북에서 발생한 초대형 산불로 안동, 의성, 청송, 영덕 등 4개 시군에 주택, 농경지, 산림 등 광범위한 피해가 발생하여 이재민이 발생했습니다. 경상북도는 총사업비 1680억 원을 투입해 특별재생사업 등을 추진 중이며, 관련 특별법도 제정되어 현재 특별재생계획 수립 마무리 단계에 있습니다. 하반기부터 사업이 본격 착수될 예정입니다.</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)가 발생했으며, 사망자 최소 44명(정부 통계 27명 + 후유증 사망 17명) 및 180명 이상의 사상자와 이재민이 발생하여 피해 규모가 매우 큼(적합 조건 4). 주민대책위원회가 활동하며 추가 사망자 인정 요구 등 정부의 재난 관리 및 피해자 인정/보상 미흡에 대한 책임 추궁 가능성이 있어 소송금융 투자 검토가 가능함. 다만, 산불의 직접적인 책임 주체가 명확히 특정되지 않아 '상대방 책임 명확성' 조건은 다소 미흡함.</t>
+          <t>집단적 피해 (4개 시군 24개 지구, 이재민 다수), 피해 규모가 큼 (총사업비 1680억 원 규모의 복구 사업), 이미 공적 절차 진행 중 (경상북도 주도의 특별재생사업, 특별법 제정) 등 적합 조건에 해당합니다. 그러나 기사에서 산불의 원인이나 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어렵다는 점이 투자에 걸림돌이 됩니다.</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1680억 원 (복구 사업비)</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>사망자 최소 44명, 부상자 및 이재민 180명 이상</t>
+          <t>4개 시군 24개 지구 이재민 다수</t>
         </is>
       </c>
       <c r="J13" t="inlineStr">
         <is>
-          <t>[안동]산불 1주기 추모제.. 잊지 말아주세요</t>
+          <t>경북 초대형 산불 1년…마을공동체 재건 본격화</t>
         </is>
       </c>
       <c r="K13" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>hidomin.com</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-04-01</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1511296</t>
+          <t>http://www.hidomin.com/news/articleView.html?idxno=614897</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>2026-03-27 00:26:11.009668+00:00</t>
+          <t>2026-04-01 12:24:58.617022+00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C14" t="inlineStr"/>
       <c r="D14" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>산불피해주민대책위 등 주민대표단 활동 중</t>
+          <t>초대형산불 피해구제 및 지원 특별법에 따른 공동체 복합시설 건립 추진 및 국비 확보 진행 중</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>영남 초대형 산불 발생 1년을 맞아 추모제가 열렸으며, 경북, 안동, 의성, 청송 등 여러 지역의 산불피해주민대책위 및 대표단이 참여하여 피해 회복을 위한 노력을 지속하고 있습니다. 이는 대규모 재난으로 인한 집단적 피해가 발생했음을 보여줍니다.</t>
+          <t>경북 초대형 산불 발생 1년 후, '초대형산불 피해구제 및 지원 특별법'에 따라 산불 피해 공동체 복합시설 건립이 추진되고 있다. 도는 행정안전부와 협의 및 사전 연구용역을 진행하며 2027년 국비 확보를 목표로 5개 시군에 걸쳐 재건 사업을 진행 중이다.</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>영남 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 명확하나, 소송 상대방의 책임 여부 및 자력에 대한 정보가 기사에 명시되어 있지 않아 추가 확인이 필요합니다.</t>
+          <t>이 사건은 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)를 가지며, 특별법에 따른 공적 절차(적합 조건 6)가 진행 중입니다. 그러나 기사에서 소송의 상대방이 될 만한 책임 주체가 명확히 특정되지 않아 소송금융 투자 적합도는 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>5개 시군 마을공동체 다수</t>
         </is>
       </c>
       <c r="J14" t="inlineStr">
         <is>
-          <t>영남 초대형 산불 1년… 다시 일어서자</t>
+          <t>경북 초대형 산불 1년, 마을공동체 재건 '속도'</t>
         </is>
       </c>
       <c r="K14" t="inlineStr">
         <is>
-          <t>ikpnews.net</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>2026-03-26</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>http://www.ikpnews.net/news/articleView.html?idxno=69976</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=543589</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
-          <t>2026-03-27 00:17:13.399539+00:00</t>
+          <t>2026-04-01 00:17:15.778313+00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>대한민국 (국토교통부 등) 및 전라북도</t>
+          <t>낙동강유역환경청</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>새만금공항 기본계획 취소 본안 소송 항소심 진행 중, 관련 집행정지 신청 기각</t>
+          <t>영남알프스 케이블카 사업 환경영향평가 재검토 결정에 대한 행정심판 진행 중</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되면서 사업이 새 국면을 맞았습니다. 환경단체 등은 공항소음과 갯벌 생태계 파괴 등을 우려하며 공항 기본계획 취소 본안 소송의 항소심을 진행 중이며, 이번 집행정지 결정에서 주민 3명의 원고 적격성이 인정된 점은 항소심의 변수가 될 것으로 보입니다.</t>
+          <t>울산 울주군과 영남알프스케이블카(주)가 낙동강유역환경청의 환경영향평가 재검토 결정에 불복하여 중앙행정심판위원회에 행정심판을 청구했다. 환경청이 이미 협의·보완된 사항을 재검토 사유로 제시했다는 지적이 나오며 논란이 일었다. 행정심판 결과에 따라 사업 재추진 또는 중단 및 행정소송으로 이어질 수 있다.</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>상대방이 공공기관(정부 및 전라북도)으로 자력이 충분하며(적합 조건 2), 환경단체가 주도하고 주민들의 원고 적격성이 인정되어 집단적 피해의 성격이 있습니다(적합 조건 3). 다만, 사건의 쟁점이 환경 파괴 및 행정 계획의 적법성으로, 직접적인 금전적 피해 규모 산정이 어렵고 소송금융 투자 회수 모델이 복잡할 수 있습니다.</t>
+          <t>피청구인이 공공기관(낙동강유역환경청)으로 자력이 충분하며, 현재 행정심판이라는 공적 절차가 진행 중이다. 다만, 이 사건은 사업 추진 여부에 대한 행정심판으로 직접적인 집단 피해자가 명확하지 않고, 피해 규모도 구체적으로 언급되지 않아 소송금융 투자 대상으로서의 매력이 다소 낮다.</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>환경단체 및 관련 지역 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J15" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
+          <t>영남알프스 케이블카 사업 재추진 갈림길…울주군 행정심판 청구</t>
         </is>
       </c>
       <c r="K15" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>mk.co.kr</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518602&amp;ref=A</t>
+          <t>https://www.mk.co.kr/article/12003303</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
-          <t>2026-03-26 00:42:48.143424+00:00</t>
+          <t>2026-03-31 12:44:58.202214+00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C16" t="inlineStr"/>
       <c r="D16" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>집행정지 신청 기각 후 항고, 본안 소송 예정</t>
+          <t>특별법 제정 및 정부 주도 재건 논의 중</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>하이트진로와 오비맥주 등 현도일반산업단지 입주기업들이 청주시의 폐기물 선별시설 설치 행정에 반발하며 공동 집회를 열었습니다. 입주기업협의회는 집행정지 신청 기각에 항고했으며, 본안 소송으로 이어질 예정입니다. 식품 공장 인근 폐기물 시설 설치로 인한 환경 문제 및 기업 피해가 쟁점입니다.</t>
+          <t>경북 초대형 산불 발생 1년 후, 피해 구제 및 지원을 위한 특별법이 제정되어 마을공동체 복합시설 건립이 추진되고 있습니다. 현재 행정안전부와 협의 및 사전 연구 용역이 진행 중이며, 피해 지역의 재건이 본격화되고 있습니다.</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>상대방인 청주시가 공공기관으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주기업협의회 소속 다수 기업이 공동으로 반발하고 있어 집단적 피해의 성격을 가집니다(적합 조건 3). 현재 집행정지 신청에 대한 항고 및 본안 소송이 예정되어 있어 소송금융 투자 대상으로 검토할 수 있습니다.</t>
+          <t>초대형 산불로 인한 집단적 피해와 큰 피해 규모(적합 조건 3, 4)가 존재하며, 피해 구제를 위한 특별법 제정 및 정부 부처 협의 등 공적 절차가 진행 중(적합 조건 6)입니다. 그러나 기사 내용만으로는 산불 발생에 대한 특정 상대방의 책임이 명확하지 않고, 소송 대상이 될 만한 피고가 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>현도일반산업단지 입주기업 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J16" t="inlineStr">
         <is>
-          <t>식품공장 옆 폐기물 시설? …청주시 행정에 하이트진로·오비맥주 반발</t>
+          <t>경북 초대형 산불 1년, 마을공동체 재건 본격화</t>
         </is>
       </c>
       <c r="K16" t="inlineStr">
         <is>
-          <t>joongangenews.com</t>
+          <t>pointe.co.kr</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>https://www.joongangenews.com/news/articleView.html?idxno=505930</t>
+          <t>https://www.pointe.co.kr/news/articleView.html?idxno=77042</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
-          <t>2026-03-26 00:31:22.676204+00:00</t>
+          <t>2026-03-31 12:17:01.140042+00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C17" t="inlineStr"/>
       <c r="D17" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>새만금공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각</t>
+          <t>특별법에 따른 추가 피해지원 신청 접수 및 마을 복구 사업 진행 중</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었으나, 본안 소송인 기본계획 취소 항소심은 계속 진행됩니다. 환경단체와 주민들은 조류 충돌 위험 및 갯벌 생태계 파괴 등을 쟁점으로 다투고 있으며, 주민 3명의 원고 적격성이 인정된 점이 항소심의 변수로 작용할 전망입니다.</t>
+          <t>지난해 3월 경북 안동에서 발생한 초대형 산불 이후, 안동시는 1697억원의 재난지원금 지급과 특별법 제정을 통해 피해 주민의 일상 회복을 지원하고 있습니다. 현재 특별법에 따른 추가 피해지원 신청을 받고 있으며, 마을 복구 및 산림 재창조를 위한 다양한 사업이 진행 중입니다. 기사는 주로 안동시의 복구 노력과 미래 계획에 초점을 맞추고 있습니다.</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>새만금공항 사업의 상대방이 공공기관으로 자력이 충분하며(적합 조건 2), 환경단체와 주민들이 제기한 기본계획 취소 본안 소송이 항소심에서 진행 중입니다. 공항 건설로 인한 조류 충돌 위험, 갯벌 생태계 파괴, 공항 소음 등 집단적 피해 가능성이 있고(적합 조건 3), 이를 입증할 환경영향평가 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 현재까지 명확한 피해 금액이나 대규모 피해자 수가 특정되지 않아 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>대규모 산불로 인한 집단적 피해가 발생했으며, 1697억원의 재난지원금 지급 등 피해 규모가 매우 큼. 또한 특별법 제정 및 추가 피해지원 신청 접수 등 공적 절차가 진행 중임. 그러나 기사에서 산불 발생의 책임 주체가 명확히 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됨.</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1697억원 (재난지원금 규모)</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>7개 면의 피해 주민 다수 (수천 명 이상 추정)</t>
         </is>
       </c>
       <c r="J17" t="inlineStr">
         <is>
-          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
+          <t>1만 6000명의 땀방울…안동시, 산불 상흔 딛고 산림 재창조 ‘청신호’</t>
         </is>
       </c>
       <c r="K17" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>segye.com</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518075&amp;ref=A</t>
+          <t>https://www.segye.com/newsView/20260329506376?OutUrl=naver</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>2026-03-25 13:12:08.596795+00:00</t>
+          <t>2026-03-29 12:17:23.521394+00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>청주시</t>
+          <t>대한민국 (행정안전부)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>처분 취소 소송 및 집행정지 신청 제기</t>
+          <t>정부 의료자문단 구성 및 재건위원회 출범, 산불 피해구제 신고 기간 운영 중</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 청주시의 맥주공장 인근 폐기물 처리 시설 추진에 반발하며 공동 집회를 열었다. 양사는 환경영향평가법 및 산업입지법 위반을 근거로 청주시를 상대로 처분 취소 소송과 집행정지 신청을 법원에 제기한 상태다.</t>
+          <t>지난해 영남권 대형 산불로 인한 후유증 사망자들이 공식 사망자로 인정받지 못하고 지원 과정에서 어려움을 겪고 있다는 지적이 나왔습니다. 정부는 인과관계 입증의 어려움을 인정하며 의료자문단 구성, 재건위원회 출범, 피해구제 신고 기간 운영 등 지원 체계 보완을 추진하고 있습니다. 이재민 약 3,300여 세대에 대한 주거 지원도 진행 중입니다.</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>청주시(공공기관)를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 환경영향평가법 및 산업입지법 위반을 근거로 소송이 진행 중이므로 법률적 쟁점이 명확하다(적합 조건 5). 다만, 기사 내용만으로는 구체적인 피해 규모나 일반 시민의 집단적 피해가 명확히 드러나지 않아 추가 확인이 필요하다.</t>
+          <t>영남권 대형 산불로 인한 다수의 사상자 및 후유증 사망자가 발생하여 집단적 피해 규모가 크고(적합 조건 3, 4), 상대방인 정부의 자력이 충분하며(적합 조건 2), 현재 정부 차원에서 의료자문단 구성 및 재건위원회 출범 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 산불과 사망 간의 인과관계 입증에 현실적인 어려움이 있어 상대방 책임의 명확성과 증거 확보 가능성이 낮아(부적합 조건 1, 5) 소송금융 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>183명 사상자 중 후유증 사망자 다수, 이재민 약 3,300여 세대</t>
         </is>
       </c>
       <c r="J18" t="inlineStr">
         <is>
-          <t>맥주공장 옆 폐기물 처리 시설 안된다 ..오비·하이트 반발</t>
+          <t>농식품부  상황 변화에 맞는 탄력적 수급 정책 추진</t>
         </is>
       </c>
       <c r="K18" t="inlineStr">
         <is>
-          <t>4th.kr</t>
+          <t>ktv.go.kr</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-29</t>
         </is>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>http://www.4th.kr/news/articleView.html?idxno=2109556</t>
+          <t>https://www.ktv.go.kr/content/view?content_id=751181</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>2026-03-25 12:47:51.376544+00:00</t>
+          <t>2026-03-29 12:16:14.961999+00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C19" t="inlineStr"/>
       <c r="D19" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>새만금공항 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각</t>
+          <t>주민들의 재산권 및 생존권 침해 주장, 갈등 장기화 조짐</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>서울고등법원이 새만금국제공항 건설 관련 환경단체가 제기한 기본계획 집행정지 신청을 기각하여 사업 추진이 가능해졌습니다. 환경단체는 공항 건설로 인한 소음 피해 등을 주장했으나 법원은 이를 받아들이지 않았습니다. 현재 새만금공항 기본계획 취소소송 항소심이 진행 중이며, 전북자치도는 법원의 판단을 검토하여 대응할 예정입니다.</t>
+          <t>무안군 신월마을 주민들이 송전선로로 인해 재산권과 생존권 침해를 주장하며 갈등이 장기화될 조짐을 보이고 있습니다. 다수의 주민이 피해를 호소하고 있으며, 이는 집단소송으로 이어질 가능성이 있습니다.</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 공항 건설로 인한 소음 피해 등 집단적 피해 발생 가능성이 있습니다(적합 조건 3). 다만, 법원이 환경단체의 집행정지 신청을 기각하여 현재까지는 환경단체의 주장이 받아들여지지 않았으므로, 본안 소송에서의 승소 가능성 및 책임 명확성 입증에 대한 추가 검토가 필요합니다.</t>
+          <t>신월마을 주민 다수가 송전선로로 인해 재산권 및 생존권 침해를 주장하여 집단적 피해(적합 조건 3)가 예상됩니다. 송전선로 사업의 특성상 상대방은 자력이 충분한 공공기관 또는 대기업(적합 조건 2)일 가능성이 높습니다. 다만, 현재까지 구체적인 책임 주체나 진행 중인 공적 절차, 증거 확보 여부는 기사에서 명확히 파악되지 않아 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>신월마을 주민 다수</t>
         </is>
       </c>
       <c r="J19" t="inlineStr">
         <is>
-          <t>새만금국제공항 추진되나…집행정지 결정 기각</t>
+          <t>무안군 신월마을 주민, 재산권·생존권 침해 주장… 송전선로 갈등 장기...</t>
         </is>
       </c>
       <c r="K19" t="inlineStr">
         <is>
-          <t>yonhapnewstv.co.kr</t>
+          <t>gj.newdaily.co.kr</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-27</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>http://www.yonhapnewstv.co.kr/AKR20260325164645Zoh</t>
+          <t>https://gj.newdaily.co.kr/site/data/html/2026/03/27/2026032700171.html</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>2026-03-25 12:46:05.370713+00:00</t>
+          <t>2026-03-27 12:21:43.267838+00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>대한민국 (정부)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>새만금국제공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각, 환경영향평가 유보</t>
+          <t>산불 1주기 추모제 진행, 주민대책위원회 활동 중, 추가 사망자 인정 요구</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>시민단체가 국토교통부를 상대로 제기한 새만금국제공항 기본계획 취소 소송의 항소심이 진행 중이다. 1심에서는 시민단체가 승소했으나, 공항 건설 관련 행정 절차 중단을 요청한 집행정지 신청은 기각되었다. 현재 전북지방환경청이 환경영향평가 결과를 유보하여 관련 절차는 중단된 상태이다.</t>
+          <t>1년 전 영남권 초대형 산불로 180명 이상이 숨지거나 다쳤으며, 정부 통계 외 17명이 후유증으로 사망했으나 산불 사망자로 인정받지 못하고 있습니다. 안동에서 산불 1주기 추모제가 열렸으며, 이재민과 유족들은 실질적인 피해 복구와 추가 사망자 인정, 그리고 지속적인 관심을 호소하고 있습니다. 주민대책위원회가 활동하며 피해자들의 목소리를 대변하고 있습니다.</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 1심 승소 판결에서 조류 충돌 위험성 및 생태계 영향 등 객관적 증거가 인정된 바 있다(적합 조건 5). 또한 환경영향평가 결과 유보 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 직접적인 금전적 피해를 입은 다수의 피해자가 명확하지 않아 소송금융 투자 대상으로서의 집단적 피해 및 피해 규모가 불분명하다.</t>
+          <t>대규모 산불로 인한 집단적 피해(적합 조건 3)가 발생했으며, 사망자 최소 44명(정부 통계 27명 + 후유증 사망 17명) 및 180명 이상의 사상자와 이재민이 발생하여 피해 규모가 매우 큼(적합 조건 4). 주민대책위원회가 활동하며 추가 사망자 인정 요구 등 정부의 재난 관리 및 피해자 인정/보상 미흡에 대한 책임 추궁 가능성이 있어 소송금융 투자 검토가 가능함. 다만, 산불의 직접적인 책임 주체가 명확히 특정되지 않아 '상대방 책임 명확성' 조건은 다소 미흡함.</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>사망자 최소 44명, 부상자 및 이재민 180명 이상</t>
         </is>
       </c>
       <c r="J20" t="inlineStr">
         <is>
-          <t>법원, 새만금공항 관련 시민단체가 신청한 집행정지 ‘기각’</t>
+          <t>[안동]산불 1주기 추모제.. 잊지 말아주세요</t>
         </is>
       </c>
       <c r="K20" t="inlineStr">
         <is>
-          <t>pressian.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>https://www.pressian.com/pages/articles/2026032514393956237?utm_source=naver&amp;utm_medium=search</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1511296</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>2026-03-25 12:42:45.260646+00:00</t>
+          <t>2026-03-27 00:26:11.009668+00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C21" t="inlineStr"/>
       <c r="D21" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>청주시 관계자가 소송 진행 중임을 언급</t>
+          <t>산불피해주민대책위 등 주민대표단 활동 중</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>오비맥주와 하이트진로가 충북 지역에서 폐기물 선별장 재검토를 촉구하는 공동 집회를 진행 중이다. 청주시 관계자는 해당 사안이 현재 소송 중에 있어 자세한 답변이 어렵다고 밝혔다. 소송의 구체적인 내용과 당사자는 명확히 언급되지 않았다.</t>
+          <t>영남 초대형 산불 발생 1년을 맞아 추모제가 열렸으며, 경북, 안동, 의성, 청송 등 여러 지역의 산불피해주민대책위 및 대표단이 참여하여 피해 회복을 위한 노력을 지속하고 있습니다. 이는 대규모 재난으로 인한 집단적 피해가 발생했음을 보여줍니다.</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 현재 소송이 진행 중인 사건임. 오비맥주, 하이트진로, 청주시 모두 자력이 충분한 대기업 또는 공공기관으로 추정됨. 그러나 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 책임 명확성, 피해 규모 등 핵심 정보 파악이 어려워 추가 정보가 필요함.</t>
+          <t>영남 초대형 산불로 인한 집단적 피해(적합 조건 3)와 큰 피해 규모(적합 조건 4)가 명확하나, 소송 상대방의 책임 여부 및 자력에 대한 정보가 기사에 명시되어 있지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J21" t="inlineStr">
         <is>
-          <t>오비맥주·하이트진로,  폐기물 선별장 재검토 …청주시  법적 문제 없어...</t>
+          <t>영남 초대형 산불 1년… 다시 일어서자</t>
         </is>
       </c>
       <c r="K21" t="inlineStr">
         <is>
-          <t>wemakenews.co.kr</t>
+          <t>ikpnews.net</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-03-26</t>
         </is>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>https://wemakenews.co.kr/news/view.php?no=24918</t>
+          <t>http://www.ikpnews.net/news/articleView.html?idxno=69976</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>2026-03-25 12:40:24.328349+00:00</t>
+          <t>2026-03-27 00:17:13.399539+00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr"/>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>대한민국 (국토교통부 등) 및 전라북도</t>
+        </is>
+      </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>경북도 산불 피해지원 재건위원회 가동, 중앙재난안전대책본부 지원 규모 상향 건의 및 반영</t>
+          <t>새만금공항 기본계획 취소 본안 소송 항소심 진행 중, 관련 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>경북도가 산불 피해지원 재건위원회를 본격 가동하여 피해 주민들의 주거 및 생계 지원을 점검하고 추가 지원 방안을 논의하고 있습니다. 도는 중앙재난안전대책본부에 건의하여 주택 및 농축임수산업 생계 기반 피해에 대한 지원 규모를 대폭 상향시켰습니다. 산불 발생 1년이 지났음에도 충분한 지원을 받지 못한 주민들을 위해 위원회가 최대한의 지원을 이끌어낼 계획입니다.</t>
+          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되면서 사업이 새 국면을 맞았습니다. 환경단체 등은 공항소음과 갯벌 생태계 파괴 등을 우려하며 공항 기본계획 취소 본안 소송의 항소심을 진행 중이며, 이번 집행정지 결정에서 주민 3명의 원고 적격성이 인정된 점은 항소심의 변수가 될 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>집단적 피해(다수의 산불 피해 주민), 피해 규모가 큼(주택 및 생계 기반 피해 광범위, 지원금 상향), 이미 공적 절차(경북도 재건위원회 가동)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 소송 상대방의 책임이 기사에서 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>상대방이 공공기관(정부 및 전라북도)으로 자력이 충분하며(적합 조건 2), 환경단체가 주도하고 주민들의 원고 적격성이 인정되어 집단적 피해의 성격이 있습니다(적합 조건 3). 다만, 사건의 쟁점이 환경 파괴 및 행정 계획의 적법성으로, 직접적인 금전적 피해 규모 산정이 어렵고 소송금융 투자 회수 모델이 복잡할 수 있습니다.</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>주택 전파 최대 9600만원, 반파 최대 4800만원, 생계비 및 영업지원금 등</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>환경단체 및 관련 지역 주민 다수</t>
         </is>
       </c>
       <c r="J22" t="inlineStr">
         <is>
-          <t>경북도, 산불 피해지원 재건위원회 본격 가동</t>
+          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
         </is>
       </c>
       <c r="K22" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008348</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518602&amp;ref=A</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>2026-03-25 00:26:09.369119+00:00</t>
+          <t>2026-03-26 00:42:48.143424+00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>청주시</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>연방법원에 소송 제기됨</t>
+          <t>집행정지 신청 기각 후 항고, 본안 소송 예정</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>환경단체인 생물다양성센터 등이 멸종위기 제왕나비 보호를 위해 2026년 2월 미국 정부를 상대로 연방법원에 소송을 제기했습니다. 멕시코 대통령은 미국·캐나다와 제왕나비 공동보호협약을 추진 중이며, 미국을 지나는 구간이 가장 중요하다고 언급되었습니다.</t>
+          <t>하이트진로와 오비맥주 등 현도일반산업단지 입주기업들이 청주시의 폐기물 선별시설 설치 행정에 반발하며 공동 집회를 열었습니다. 입주기업협의회는 집행정지 신청 기각에 항고했으며, 본안 소송으로 이어질 예정입니다. 식품 공장 인근 폐기물 시설 설치로 인한 환경 문제 및 기업 피해가 쟁점입니다.</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>상대방(미국 정부)의 책임이 명확하고 자력이 충분하며, 환경단체가 소송을 제기한 만큼 증거 확보 가능성이 높고, 국제적 공동보호협약 추진 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 이 사건은 직접적인 금전적 피해를 입은 다수의 원고가 있는 일반적인 집단소송과 달리 공익적 성격이 강한 환경 소송으로, 소송금융의 투자 회수 모델을 적용하기에 어려움이 있을 수 있습니다.</t>
+          <t>상대방인 청주시가 공공기관으로 자력이 충분하며(적합 조건 2), 하이트진로, 오비맥주 등 현도산단 입주기업협의회 소속 다수 기업이 공동으로 반발하고 있어 집단적 피해의 성격을 가집니다(적합 조건 3). 현재 집행정지 신청에 대한 항고 및 본안 소송이 예정되어 있어 소송금융 투자 대상으로 검토할 수 있습니다.</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>현도일반산업단지 입주기업 다수</t>
         </is>
       </c>
       <c r="J23" t="inlineStr">
         <is>
-          <t>1년에 3000만 마리 늘었는데...여전히 멸종위기?</t>
+          <t>식품공장 옆 폐기물 시설? …청주시 행정에 하이트진로·오비맥주 반발</t>
         </is>
       </c>
       <c r="K23" t="inlineStr">
         <is>
-          <t>newspenguin.com</t>
+          <t>joongangenews.com</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>https://www.newspenguin.com/news/articleView.html?idxno=21411</t>
+          <t>https://www.joongangenews.com/news/articleView.html?idxno=505930</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>2026-03-24 12:49:36.490290+00:00</t>
+          <t>2026-03-26 00:31:22.676204+00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr"/>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>대한민국</t>
+        </is>
+      </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>허베이 기금 관련 소송 진행 중</t>
+          <t>새만금공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>김진권 태안군의원 후보가 허베이 스피리트 유류오염 사고 관련 기금이 소송에 묶여 있는 상황을 바로잡아 군민에게 환원하겠다고 공약했다. 이는 대규모 환경 재난으로 인한 집단 피해자들을 위한 기금으로, 현재 법적 절차로 인해 집행이 지연되고 있음을 시사한다.</t>
+          <t>새만금공항 건설 사업에 대한 집행정지 신청이 법원에서 기각되었으나, 본안 소송인 기본계획 취소 항소심은 계속 진행됩니다. 환경단체와 주민들은 조류 충돌 위험 및 갯벌 생태계 파괴 등을 쟁점으로 다투고 있으며, 주민 3명의 원고 적격성이 인정된 점이 항소심의 변수로 작용할 전망입니다.</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>허베이 스피리트 유류오염 사고는 대규모 집단 피해(적합 조건 3)를 야기했으며, 관련 기금이 조성되어 피해 규모가 크고(적합 조건 4) 증거 확보가 용이합니다(적합 조건 5). 현재 기금이 소송에 묶여 있어 추가적인 법적 개입 가능성이 있으나, 소송의 구체적인 내용과 상대방이 명확히 특정되지 않아 Medium 등급으로 판단합니다.</t>
+          <t>새만금공항 사업의 상대방이 공공기관으로 자력이 충분하며(적합 조건 2), 환경단체와 주민들이 제기한 기본계획 취소 본안 소송이 항소심에서 진행 중입니다. 공항 건설로 인한 조류 충돌 위험, 갯벌 생태계 파괴, 공항 소음 등 집단적 피해 가능성이 있고(적합 조건 3), 이를 입증할 환경영향평가 등 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 현재까지 명확한 피해 금액이나 대규모 피해자 수가 특정되지 않아 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
-          <t>수만 명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J24" t="inlineStr">
         <is>
-          <t>김진권 태안군의원, 태안군수 출마 선언... 허베이 기금, 군민 품으로 환...</t>
+          <t>새만금공항 집행정지 신청 ‘기각’…“항소심 더 치열할 것”</t>
         </is>
       </c>
       <c r="K24" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537828</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8518075&amp;ref=A</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>2026-03-24 12:48:10.182193+00:00</t>
+          <t>2026-03-25 13:12:08.596795+00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr"/>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>청주시</t>
+        </is>
+      </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>쓰레기 수거 및 처리 문제 발생</t>
+          <t>처분 취소 소송 및 집행정지 신청 제기</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>금천구가 3개 재활용 업체와 공동 수급 계약을 맺었으나, 쓰레기 처리 문제로 인해 주민들이 '쓰레기 난민'이 되는 상황에 처했습니다. 이는 서울시 내 소각장 부족 문제와 마포구-서울시 간 행정소송 등 광범위한 환경 및 행정 문제와 연관되어 있습니다.</t>
+          <t>오비맥주와 하이트진로가 청주시의 맥주공장 인근 폐기물 처리 시설 추진에 반발하며 공동 집회를 열었다. 양사는 환경영향평가법 및 산업입지법 위반을 근거로 청주시를 상대로 처분 취소 소송과 집행정지 신청을 법원에 제기한 상태다.</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>금천구 전체 주민에게 영향을 미치는 집단적 피해이며, '쓰레기 난민'이라는 표현에서 피해 규모가 상당함을 알 수 있습니다. (적합 조건 3, 4) 그러나 상대방의 책임이 명확히 특정되지 않고, 금천구 사안에 대한 공적 절차 진행 여부도 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>청주시(공공기관)를 상대로 한 소송으로 상대방 자력이 충분하며(적합 조건 2), 환경영향평가법 및 산업입지법 위반을 근거로 소송이 진행 중이므로 법률적 쟁점이 명확하다(적합 조건 5). 다만, 기사 내용만으로는 구체적인 피해 규모나 일반 시민의 집단적 피해가 명확히 드러나지 않아 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
-          <t>금천구 주민 다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J25" t="inlineStr">
         <is>
-          <t>금천구는 어쩌다 '쓰레기 난민'이 되었을까? [취재파일]</t>
+          <t>맥주공장 옆 폐기물 처리 시설 안된다 ..오비·하이트 반발</t>
         </is>
       </c>
       <c r="K25" t="inlineStr">
         <is>
-          <t>news.sbs.co.kr</t>
+          <t>4th.kr</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>2026-03-24</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488736&amp;plink=ORI&amp;cooper=NAVER</t>
+          <t>http://www.4th.kr/news/articleView.html?idxno=2109556</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>2026-03-24 12:45:59.445684+00:00</t>
+          <t>2026-03-25 12:47:51.376544+00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>한국농어촌공사</t>
+          <t>국토교통부</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>공모중지 가처분 소송 검토 요구</t>
+          <t>새만금공항 기본계획 취소소송 항소심 진행 중, 집행정지 신청 기각</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>평택시민 500여 명이 한국농어촌공사의 평택호 태양광사업 추진에 반대하며 공모 즉각 중단 및 평택시의 행정력 동원을 요구했습니다. 이들은 평택시와 평택도시공사가 한국농어촌공사를 상대로 공모중지 가처분 소송을 검토할 것을 촉구하고 있습니다.</t>
+          <t>서울고등법원이 새만금국제공항 건설 관련 환경단체가 제기한 기본계획 집행정지 신청을 기각하여 사업 추진이 가능해졌습니다. 환경단체는 공항 건설로 인한 소음 피해 등을 주장했으나 법원은 이를 받아들이지 않았습니다. 현재 새만금공항 기본계획 취소소송 항소심이 진행 중이며, 전북자치도는 법원의 판단을 검토하여 대응할 예정입니다.</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>한국농어촌공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 500여 명의 평택시민이 집단적으로 반대하고 있어 다수의 피해자가 예상됩니다(적합 조건 3). 또한, 공모중지 가처분 소송 검토가 요구되는 등 구체적인 법적 대응이 논의되고 있습니다. 다만, 현재까지 금전적 피해 규모가 명확히 특정되지 않고, 소송이 공식적으로 제기된 단계는 아닙니다.</t>
+          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 공항 건설로 인한 소음 피해 등 집단적 피해 발생 가능성이 있습니다(적합 조건 3). 다만, 법원이 환경단체의 집행정지 신청을 기각하여 현재까지는 환경단체의 주장이 받아들여지지 않았으므로, 본안 소송에서의 승소 가능성 및 책임 명확성 입증에 대한 추가 검토가 필요합니다.</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
-          <t>500여 명</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J26" t="inlineStr">
         <is>
-          <t>평택시민 500여 명, 평택호 태양광 설치 반대에 한 목소리</t>
+          <t>새만금국제공항 추진되나…집행정지 결정 기각</t>
         </is>
       </c>
       <c r="K26" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>yonhapnewstv.co.kr</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017168</t>
+          <t>http://www.yonhapnewstv.co.kr/AKR20260325164645Zoh</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>2026-03-23 13:10:42.088233+00:00</t>
+          <t>2026-03-25 12:46:05.370713+00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr"/>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>산불 피해구제 및 지원 특별법 시행 및 피해 신청 접수 중</t>
+          <t>새만금국제공항 기본계획 취소 항소심 진행 중, 집행정지 신청 기각, 환경영향평가 유보</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>지난해 경북 의성에서 발생한 대형 산불로 183명의 인명 피해와 1조 500억원의 재산 피해가 발생했으며, 축구장 14만개 면적의 산림이 소실되었다. '산불 피해구제 및 지원 특별법'이 제정되어 시행 중이며, 현재 3,300여 건의 피해 신청이 접수되었고 경북도는 피해 지역 재건을 위한 사업을 추진 중이다.</t>
+          <t>시민단체가 국토교통부를 상대로 제기한 새만금국제공항 기본계획 취소 소송의 항소심이 진행 중이다. 1심에서는 시민단체가 승소했으나, 공항 건설 관련 행정 절차 중단을 요청한 집행정지 신청은 기각되었다. 현재 전북지방환경청이 환경영향평가 결과를 유보하여 관련 절차는 중단된 상태이다.</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>집단적 피해(183명 인명 피해, 3,300여 건 피해 신청)와 막대한 피해 규모(재산 피해액 1조 500억원 추정)로 소송금융 투자 잠재력은 높음. 그러나 기사에서 산불 발생의 '부주의' 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어려우며, 현재는 특별법에 따른 피해 복구 및 지원 절차가 진행 중임.</t>
+          <t>상대방은 국토교통부로 자력이 충분하며(적합 조건 2), 1심 승소 판결에서 조류 충돌 위험성 및 생태계 영향 등 객관적 증거가 인정된 바 있다(적합 조건 5). 또한 환경영향평가 결과 유보 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 직접적인 금전적 피해를 입은 다수의 피해자가 명확하지 않아 소송금융 투자 대상으로서의 집단적 피해 및 피해 규모가 불분명하다.</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>1조 500억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>183명 인명 피해, 3,300여 건 피해 신청</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J27" t="inlineStr">
         <is>
-          <t>[경북 산불 1년] 폐허 속에서 희망을...경북도, '혁신적 재창조' 통해 산...</t>
+          <t>법원, 새만금공항 관련 시민단체가 신청한 집행정지 ‘기각’</t>
         </is>
       </c>
       <c r="K27" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>pressian.com</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>2026-03-22</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026031917473098959</t>
+          <t>https://www.pressian.com/pages/articles/2026032514393956237?utm_source=naver&amp;utm_medium=search</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>2026-03-22 12:19:41.595607+00:00</t>
+          <t>2026-03-25 12:42:45.260646+00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>오비맥주, 하이트진로, 청주시</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>경북지사 후보의 산불 피해자 보상 지원 공약</t>
+          <t>청주시 관계자가 소송 진행 중임을 언급</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>이철우 경북지사 예비후보가 산불 발생 지역 피해자들의 보상을 적극 지원하고 산불 피해 지역을 재창조하는 역할을 하겠다고 밝혔습니다. 이는 과거 발생한 산불로 인한 피해자들의 회복을 돕겠다는 의지를 표명한 것입니다.</t>
+          <t>오비맥주와 하이트진로가 충북 지역에서 폐기물 선별장 재검토를 촉구하는 공동 집회를 진행 중이다. 청주시 관계자는 해당 사안이 현재 소송 중에 있어 자세한 답변이 어렵다고 밝혔다. 소송의 구체적인 내용과 당사자는 명확히 언급되지 않았다.</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>산불 피해로 인한 집단적 피해 발생(적합 조건: 집단적 피해) 및 피해 규모가 클 것으로 예상(적합 조건: 피해 규모 큼)됩니다. 또한, 산불 원인 및 피해 규모에 대한 공식 조사 결과 등 증거 확보 가능성이 높습니다(적합 조건: 증거 확보 가능). 그러나 기사 내용만으로는 소송 상대방이 특정되지 않아 책임 소재와 자력 여부가 불분명하며, 현재 소송이나 공적 절차가 진행 중이라는 언급은 없습니다.</t>
+          <t>적합 조건 2(상대방 자력 충분)에 해당하며, 현재 소송이 진행 중인 사건임. 오비맥주, 하이트진로, 청주시 모두 자력이 충분한 대기업 또는 공공기관으로 추정됨. 그러나 기사 내용이 매우 단편적이어서 소송의 구체적인 쟁점, 책임 명확성, 피해 규모 등 핵심 정보 파악이 어려워 추가 정보가 필요함.</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J28" t="inlineStr">
         <is>
-          <t>이철우 경북지사 예비후보 등록…김재원 최고위원과 맞대결</t>
+          <t>오비맥주·하이트진로,  폐기물 선별장 재검토 …청주시  법적 문제 없어...</t>
         </is>
       </c>
       <c r="K28" t="inlineStr">
         <is>
-          <t>idaegu.com</t>
+          <t>wemakenews.co.kr</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>2026-03-20</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>https://www.idaegu.com/news/articleView.html?idxno=658958</t>
+          <t>https://wemakenews.co.kr/news/view.php?no=24918</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>2026-03-20 12:24:31.422483+00:00</t>
+          <t>2026-03-25 12:40:24.328349+00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C29" t="inlineStr"/>
       <c r="D29" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>예천군 저주파 소음 측정 및 저감 대책 권고</t>
+          <t>경북도 산불 피해지원 재건위원회 가동, 중앙재난안전대책본부 지원 규모 상향 건의 및 반영</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>경북 예천의 한 노부부가 주택 인근 기업형 스마트팜 농장에서 발생하는 저주파 소음으로 2년 가까이 고통받고 있습니다. 예천군 조사 결과 저주파 소음이 확인되어 스마트팜 측에 저감 대책을 권고했으나, 노부부는 보다 적극적인 방음벽 설치를 요구하고 있습니다. 현행 지침상 저주파 소음에 대한 강제적 행정 조치는 어려운 상황입니다.</t>
+          <t>경북도가 산불 피해지원 재건위원회를 본격 가동하여 피해 주민들의 주거 및 생계 지원을 점검하고 추가 지원 방안을 논의하고 있습니다. 도는 중앙재난안전대책본부에 건의하여 주택 및 농축임수산업 생계 기반 피해에 대한 지원 규모를 대폭 상향시켰습니다. 산불 발생 1년이 지났음에도 충분한 지원을 받지 못한 주민들을 위해 위원회가 최대한의 지원을 이끌어낼 계획입니다.</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(1), 예천군의 저주파 소음 측정으로 객관적 증거가 확보되었으며(5), 지자체의 조치 권고 등 공적 절차가 진행 중입니다(6). 그러나 피해자가 노부부 2명으로 집단적 피해가 아니며(3), 피해 규모가 수억 원 이상으로 명확히 크다고 보기 어렵습니다(4). 상대방이 기업형 스마트팜이나 대기업 수준의 자력이 명확히 확인되지 않습니다(2).</t>
+          <t>집단적 피해(다수의 산불 피해 주민), 피해 규모가 큼(주택 및 생계 기반 피해 광범위, 지원금 상향), 이미 공적 절차(경북도 재건위원회 가동)가 진행 중인 점은 적합 조건에 해당합니다. 그러나 소송 상대방의 책임이 기사에서 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>주택 전파 최대 9600만원, 반파 최대 4800만원, 생계비 및 영업지원금 등</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J29" t="inlineStr">
         <is>
-          <t>[전국 톡톡]  스마트팜 저주파 소음에 괴로워 ‥대책 한계</t>
+          <t>경북도, 산불 피해지원 재건위원회 본격 가동</t>
         </is>
       </c>
       <c r="K29" t="inlineStr">
         <is>
-          <t>imnews.imbc.com</t>
+          <t>joongdo.co.kr</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808884_37012.html</t>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260325010008348</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>2026-03-20 00:22:31.606626+00:00</t>
+          <t>2026-03-25 00:26:09.369119+00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr"/>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>미국 정부</t>
+        </is>
+      </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>저주파 소음으로 인한 피해 지속, 대책 마련에 한계</t>
+          <t>연방법원에 소송 제기됨</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인근 주민들이 6개월 이상 고통받고 있습니다. '웅~'하는 팬 소음으로 인해 일상생활에 지장을 겪고 있으며, 현재까지 뚜렷한 해결책이 마련되지 않아 피해가 지속되고 있습니다.</t>
+          <t>환경단체인 생물다양성센터 등이 멸종위기 제왕나비 보호를 위해 2026년 2월 미국 정부를 상대로 연방법원에 소송을 제기했습니다. 멕시코 대통령은 미국·캐나다와 제왕나비 공동보호협약을 추진 중이며, 미국을 지나는 구간이 가장 중요하다고 언급되었습니다.</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인한 피해가 명확하며(상대방 책임 명확), 소음 측정 등 객관적 증거 확보가 가능합니다(증거 확보 가능). 다만, 상대방의 자력이나 피해 규모, 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
+          <t>상대방(미국 정부)의 책임이 명확하고 자력이 충분하며, 환경단체가 소송을 제기한 만큼 증거 확보 가능성이 높고, 국제적 공동보호협약 추진 등 공적 절차가 진행 중인 점은 긍정적입니다. 그러나 이 사건은 직접적인 금전적 피해를 입은 다수의 원고가 있는 일반적인 집단소송과 달리 공익적 성격이 강한 환경 소송으로, 소송금융의 투자 회수 모델을 적용하기에 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J30" t="inlineStr">
         <is>
-          <t>'웅~' 스마트팜 저주파 소음에 괴로워 ..대책 한계</t>
+          <t>1년에 3000만 마리 늘었는데...여전히 멸종위기?</t>
         </is>
       </c>
       <c r="K30" t="inlineStr">
         <is>
-          <t>phmbc.co.kr</t>
+          <t>newspenguin.com</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>2026-03-19</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200339&amp;mode=view</t>
+          <t>https://www.newspenguin.com/news/articleView.html?idxno=21411</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>2026-03-19 12:36:14.469038+00:00</t>
+          <t>2026-03-24 12:49:36.490290+00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C31" t="inlineStr"/>
       <c r="D31" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>초대형 산불 피해구제 및 지원 특별법 발효, 국무총리 소속 위원회 운영</t>
+          <t>허베이 기금 관련 소송 진행 중</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>경북, 경남, 울산 지역에 발생한 초대형 산불로 인해 주민들이 목숨, 집, 생계를 잃는 등 막대한 피해를 입었다. 이에 정부는 '초대형 산불 피해구제 및 지원 특별법'을 발효하고 국무총리 소속 '피해 지원 및 재건위원회'를 통해 피해 구제와 지역 재건을 추진하고 있다.</t>
+          <t>김진권 태안군의원 후보가 허베이 스피리트 유류오염 사고 관련 기금이 소송에 묶여 있는 상황을 바로잡아 군민에게 환원하겠다고 공약했다. 이는 대규모 환경 재난으로 인한 집단 피해자들을 위한 기금으로, 현재 법적 절차로 인해 집행이 지연되고 있음을 시사한다.</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>초대형 산불로 인한 집단적 피해와 대규모 손실이 발생했으며, 정부 차원의 특별법 제정 및 위원회 운영을 통한 공적 절차가 진행 중입니다. (적합 조건 3, 4, 6) 그러나 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됩니다. (적합 조건 1, 5 불충족)</t>
+          <t>허베이 스피리트 유류오염 사고는 대규모 집단 피해(적합 조건 3)를 야기했으며, 관련 기금이 조성되어 피해 규모가 크고(적합 조건 4) 증거 확보가 용이합니다(적합 조건 5). 현재 기금이 소송에 묶여 있어 추가적인 법적 개입 가능성이 있으나, 소송의 구체적인 내용과 상대방이 명확히 특정되지 않아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>수만 명 이상</t>
         </is>
       </c>
       <c r="J31" t="inlineStr">
         <is>
-          <t>목숨·집·생계 모두 잃었다... 산불이 할퀸 마을은 폐허가 됐다 [초대형...</t>
+          <t>김진권 태안군의원, 태안군수 출마 선언... 허베이 기금, 군민 품으로 환...</t>
         </is>
       </c>
       <c r="K31" t="inlineStr">
         <is>
-          <t>hankookilbo.com</t>
+          <t>gukjenews.com</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>https://www.hankookilbo.com/news/article/A2026031711540005116?did=NA</t>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3537828</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>2026-03-18 00:15:55.388845+00:00</t>
+          <t>2026-03-24 12:48:10.182193+00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C32" t="inlineStr"/>
       <c r="D32" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
+          <t>쓰레기 수거 및 처리 문제 발생</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>경북 산불 발생 1년을 맞아 피해 지원과 재건에 총력을 기울이고 있습니다. 올해 본격 시행된 산불특별법에 따라 피해자 구제 절차가 강화되었으며, 1년간의 충분한 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 할 계획입니다.</t>
+          <t>금천구가 3개 재활용 업체와 공동 수급 계약을 맺었으나, 쓰레기 처리 문제로 인해 주민들이 '쓰레기 난민'이 되는 상황에 처했습니다. 이는 서울시 내 소각장 부족 문제와 마포구-서울시 간 행정소송 등 광범위한 환경 및 행정 문제와 연관되어 있습니다.</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>경북 산불로 인한 집단적 피해와 대규모 피해가 발생했으며(적합 조건 3, 4), 산불특별법에 따른 피해자 구제 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 소송의 상대방 책임이 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>금천구 전체 주민에게 영향을 미치는 집단적 피해이며, '쓰레기 난민'이라는 표현에서 피해 규모가 상당함을 알 수 있습니다. (적합 조건 3, 4) 그러나 상대방의 책임이 명확히 특정되지 않고, 금천구 사안에 대한 공적 절차 진행 여부도 불분명하여 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>금천구 주민 다수</t>
         </is>
       </c>
       <c r="J32" t="inlineStr">
         <is>
-          <t>경북 산불1년, 피해지원과 재건에 총력 집중</t>
+          <t>금천구는 어쩌다 '쓰레기 난민'이 되었을까? [취재파일]</t>
         </is>
       </c>
       <c r="K32" t="inlineStr">
         <is>
-          <t>dkilbo.com</t>
+          <t>news.sbs.co.kr</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-24</t>
         </is>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>https://www.dkilbo.com/news/articleView.html?idxno=537501</t>
+          <t>https://news.sbs.co.kr/news/endPage.do?news_id=N1008488736&amp;plink=ORI&amp;cooper=NAVER</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>2026-03-17 12:33:27.340246+00:00</t>
+          <t>2026-03-24 12:45:59.445684+00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr"/>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>한국농어촌공사</t>
+        </is>
+      </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
+          <t>공모중지 가처분 소송 검토 요구</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>경북 지역에서 발생한 대형 산불로 10만 헥타르의 산림이 소실되고 5500명의 이재민이 발생한 지 1년이 지났습니다. 정부는 산불특별법에 따라 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해 지원에 집중할 계획입니다.</t>
+          <t>평택시민 500여 명이 한국농어촌공사의 평택호 태양광사업 추진에 반대하며 공모 즉각 중단 및 평택시의 행정력 동원을 요구했습니다. 이들은 평택시와 평택도시공사가 한국농어촌공사를 상대로 공모중지 가처분 소송을 검토할 것을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>적합 조건으로 대규모 집단적 피해(이재민 5500명)와 막대한 피해 규모(10만 ha 산림피해)가 존재하며, 산불특별법에 따른 공적 구제 절차가 진행 중입니다. 그러나 기사 내용만으로는 산불 발생의 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하고 책임 소재를 입증하는 데 추가 조사가 필요합니다.</t>
+          <t>한국농어촌공사라는 공공기관이 상대방으로 자력이 충분하며(적합 조건 2), 500여 명의 평택시민이 집단적으로 반대하고 있어 다수의 피해자가 예상됩니다(적합 조건 3). 또한, 공모중지 가처분 소송 검토가 요구되는 등 구체적인 법적 대응이 논의되고 있습니다. 다만, 현재까지 금전적 피해 규모가 명확히 특정되지 않고, 소송이 공식적으로 제기된 단계는 아닙니다.</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
-          <t>5500명</t>
+          <t>500여 명</t>
         </is>
       </c>
       <c r="J33" t="inlineStr">
         <is>
-          <t>'10만 ha산림피해, 이재민 5500명' 경북 대형 산불1년... 피해지원과 재...</t>
+          <t>평택시민 500여 명, 평택호 태양광 설치 반대에 한 목소리</t>
         </is>
       </c>
       <c r="K33" t="inlineStr">
         <is>
-          <t>hankyung.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-23</t>
         </is>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>https://www.hankyung.com/article/202603177242h</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3017168</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>2026-03-17 12:20:12.476486+00:00</t>
+          <t>2026-03-23 13:10:42.088233+00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C34" t="inlineStr"/>
       <c r="D34" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>산불특별법에 따른 피해 구제 및 복구 진행 중</t>
+          <t>산불 피해구제 및 지원 특별법 시행 및 피해 신청 접수 중</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 1조 8800억 원 규모의 복구 사업을 집행 중입니다. '산불특별법'에 따라 피해 구제와 지원이 이루어지고 있으며, 현재 복구 상황을 점검하고 있습니다.</t>
+          <t>지난해 경북 의성에서 발생한 대형 산불로 183명의 인명 피해와 1조 500억원의 재산 피해가 발생했으며, 축구장 14만개 면적의 산림이 소실되었다. '산불 피해구제 및 지원 특별법'이 제정되어 시행 중이며, 현재 3,300여 건의 피해 신청이 접수되었고 경북도는 피해 지역 재건을 위한 사업을 추진 중이다.</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(경북·경남·울산 지역 초대형 산불), 피해 규모가 큼(1조 8800억 원 규모 복구), 이미 공적 절차 진행 중(산불특별법에 따른 피해 구제 및 복구)에 해당합니다. 그러나 기사 내용만으로는 소송의 피고가 될 특정 주체와 그 책임이 명확하게 드러나지 않아 소송금융 투자 적합도가 'High'로 판단하기는 어렵습니다.</t>
+          <t>집단적 피해(183명 인명 피해, 3,300여 건 피해 신청)와 막대한 피해 규모(재산 피해액 1조 500억원 추정)로 소송금융 투자 잠재력은 높음. 그러나 기사에서 산불 발생의 '부주의' 주체가 명확히 특정되지 않아 소송 상대방을 특정하기 어려우며, 현재는 특별법에 따른 피해 복구 및 지원 절차가 진행 중임.</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>1조 8800억 원</t>
+          <t>1조 500억원</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>183명 인명 피해, 3,300여 건 피해 신청</t>
         </is>
       </c>
       <c r="J34" t="inlineStr">
         <is>
-          <t>경북·경남·울산 산불 1년… 1조 8800억 원 규모 복구 집행 중</t>
+          <t>[경북 산불 1년] 폐허 속에서 희망을...경북도, '혁신적 재창조' 통해 산...</t>
         </is>
       </c>
       <c r="K34" t="inlineStr">
         <is>
-          <t>korea.kr</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L34" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960951&amp;call_from=naver_news</t>
+          <t>https://www.imaeil.com/page/view/2026031917473098959</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:48.478070+00:00</t>
+          <t>2026-03-22 12:19:41.595607+00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C35" t="inlineStr"/>
       <c r="D35" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>산불특별법 시행 및 피해지원 추가 신청 접수 중</t>
+          <t>경북지사 후보의 산불 피해자 보상 지원 공약</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2025년 3월 경북에서 발생한 역대 최대 규모의 산불로 5,499명의 이재민과 183명의 인명피해, 1조 8,310억 원 규모의 복구비가 소요되었습니다. 산불 발생 1주년을 맞아 경북도는 산불특별법 시행에 따라 추가 피해 지원 신청을 받고 있으며, 피해 지역의 혁신적 재창조에 집중하고 있습니다.</t>
+          <t>이철우 경북지사 예비후보가 산불 발생 지역 피해자들의 보상을 적극 지원하고 산불 피해 지역을 재창조하는 역할을 하겠다고 밝혔습니다. 이는 과거 발생한 산불로 인한 피해자들의 회복을 돕겠다는 의지를 표명한 것입니다.</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>대규모 집단적 피해(5,499명 이재민, 183명 인명피해)와 막대한 피해 규모(1.8조원 복구비)가 발생했으며, 산불특별법 제정 및 시행 등 공적 절차가 활발히 진행 중입니다. 그러나 산불 발생의 원인과 책임 주체가 명확히 특정되지 않아 소송금융의 핵심인 '상대방 책임' 및 '상대방 자력' 조건이 불분명하여 투자 적합도가 Medium으로 판단됩니다.</t>
+          <t>산불 피해로 인한 집단적 피해 발생(적합 조건: 집단적 피해) 및 피해 규모가 클 것으로 예상(적합 조건: 피해 규모 큼)됩니다. 또한, 산불 원인 및 피해 규모에 대한 공식 조사 결과 등 증거 확보 가능성이 높습니다(적합 조건: 증거 확보 가능). 그러나 기사 내용만으로는 소송 상대방이 특정되지 않아 책임 소재와 자력 여부가 불분명하며, 현재 소송이나 공적 절차가 진행 중이라는 언급은 없습니다.</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>1조 8,310억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>5,499명 이재민, 183명 인명피해</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J35" t="inlineStr">
         <is>
-          <t>'경북 초대형 산불 1년'...무엇이 달라졌나</t>
+          <t>이철우 경북지사 예비후보 등록…김재원 최고위원과 맞대결</t>
         </is>
       </c>
       <c r="K35" t="inlineStr">
         <is>
-          <t>wikitree.co.kr</t>
+          <t>idaegu.com</t>
         </is>
       </c>
       <c r="L35" t="inlineStr">
         <is>
-          <t>2026-03-17</t>
+          <t>2026-03-20</t>
         </is>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>https://www.wikitree.co.kr/articles/1125560</t>
+          <t>https://www.idaegu.com/news/articleView.html?idxno=658958</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>2026-03-17 12:19:04.826169+00:00</t>
+          <t>2026-03-20 12:24:31.422483+00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>BMW코리아</t>
+          <t>기업형 스마트팜 농장</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>배출가스 부품 변경 미신고 관련 과징금 부과 처분 취소 소송 1심 판결</t>
+          <t>예천군 저주파 소음 측정 및 저감 대책 권고</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>BMW코리아가 배출가스 부품 변경을 미신고하여 321억 원의 과징금을 부과받았으나, 서울행정법원은 해당 변경이 유의미한 악영향을 미쳤다고 보기 어렵다며 과징금 부과 처분이 위법하다고 판단했습니다. 이 판결은 BMW 화재사고와 관련된 행정적 제재에 대한 것으로, 피해자들의 손해배상 소송과는 직접적인 연관성이 명시되지 않았습니다.</t>
+          <t>경북 예천의 한 노부부가 주택 인근 기업형 스마트팜 농장에서 발생하는 저주파 소음으로 2년 가까이 고통받고 있습니다. 예천군 조사 결과 저주파 소음이 확인되어 스마트팜 측에 저감 대책을 권고했으나, 노부부는 보다 적극적인 방음벽 설치를 요구하고 있습니다. 현행 지침상 저주파 소음에 대한 강제적 행정 조치는 어려운 상황입니다.</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 배출가스 부품 변경 미신고에 대한 과징금 부과 및 행정소송이 진행되어 공적 절차 및 증거 확보가 용이함(적합 조건 5, 6). 그러나 서울행정법원이 '유의미한 악영향 개연성 인정 어려워'라고 판단하여, 이 사안 자체로 피해자들의 손해배상 책임을 입증하는 데 어려움이 있을 수 있습니다.</t>
+          <t>상대방 책임이 명확하고(1), 예천군의 저주파 소음 측정으로 객관적 증거가 확보되었으며(5), 지자체의 조치 권고 등 공적 절차가 진행 중입니다(6). 그러나 피해자가 노부부 2명으로 집단적 피해가 아니며(3), 피해 규모가 수억 원 이상으로 명확히 크다고 보기 어렵습니다(4). 상대방이 기업형 스마트팜이나 대기업 수준의 자력이 명확히 확인되지 않습니다(2).</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J36" t="inlineStr">
         <is>
-          <t>[환경] BMW 화재사고 관련, '배출가스 부품 변경 미신고' 이유 321억 과징...</t>
+          <t>[전국 톡톡]  스마트팜 저주파 소음에 괴로워 ‥대책 한계</t>
         </is>
       </c>
       <c r="K36" t="inlineStr">
         <is>
-          <t>legaltimes.co.kr</t>
+          <t>imnews.imbc.com</t>
         </is>
       </c>
       <c r="L36" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92722</t>
+          <t>https://imnews.imbc.com/replay/2026/nwtoday/article/6808884_37012.html</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>2026-03-17 00:48:16.819355+00:00</t>
+          <t>2026-03-20 00:22:31.606626+00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C37" t="inlineStr"/>
       <c r="D37" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>경찰 수사 및 책임 추궁 진행 중</t>
+          <t>저주파 소음으로 인한 피해 지속, 대책 마련에 한계</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>경남 함양에서 발생한 대형산불이 방화로 확인되었으며, 용의자가 검거되었습니다. 경남도는 수사기관과 협조하여 산불 원인자에게 산림 피해 복구비용과 손해배상을 끝까지 청구할 방침입니다.</t>
+          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인근 주민들이 6개월 이상 고통받고 있습니다. '웅~'하는 팬 소음으로 인해 일상생활에 지장을 겪고 있으며, 현재까지 뚜렷한 해결책이 마련되지 않아 피해가 지속되고 있습니다.</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>방화 확인 및 용의자 검거로 상대방 책임이 명확하고(적합 조건 1), '대형산불'로 피해 규모가 클 것으로 예상되며(적합 조건 4), 수사기관의 조사로 증거 확보가 가능하고(적합 조건 5), 현재 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 용의자이므로 대규모 손해배상금을 감당할 자력이 부족할 가능성이 높아 소송금융 투자 매력이 낮습니다.</t>
+          <t>스마트팜(양상추 공장)에서 발생하는 저주파 소음으로 인한 피해가 명확하며(상대방 책임 명확), 소음 측정 등 객관적 증거 확보가 가능합니다(증거 확보 가능). 다만, 상대방의 자력이나 피해 규모, 피해자 수가 명확히 특정되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>수억 원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J37" t="inlineStr">
         <is>
-          <t>경남도, 함양 대형산불 방화 확인…용의자 검거</t>
+          <t>'웅~' 스마트팜 저주파 소음에 괴로워 ..대책 한계</t>
         </is>
       </c>
       <c r="K37" t="inlineStr">
         <is>
-          <t>straightnews.co.kr</t>
+          <t>phmbc.co.kr</t>
         </is>
       </c>
       <c r="L37" t="inlineStr">
         <is>
-          <t>2026-03-16</t>
+          <t>2026-03-19</t>
         </is>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297623</t>
+          <t>http://www.phmbc.co.kr/www/news/desk_news?idx=200339&amp;mode=view</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
-          <t>2026-03-17 00:33:35.317406+00:00</t>
+          <t>2026-03-19 12:36:14.469038+00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C38" t="inlineStr"/>
       <c r="D38" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>산불특별법 시행 중이나 사망과 산불 간의 인과관계 입증에 난항을 겪고 있음</t>
+          <t>초대형 산불 피해구제 및 지원 특별법 발효, 국무총리 소속 위원회 운영</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>지난해 3월 영남 지역을 휩쓴 초대형 산불 이후, 산불로 인한 폐 질환, 화상 등으로 사망했음에도 사망진단서에 산불이 기록되지 않아 공식 사망자로 인정받지 못하는 유족들이 다수 발생했습니다. 유족들은 산불 이전에는 없던 질환을 앓았다고 주장하지만, 의료진은 의학적 인과관계 판단의 어려움을 이유로 산불을 사인으로 기재하지 않고 있으며, 정부와 보험사는 이를 근거로 피해를 인정하지 않고 있습니다. 산불특별법이 시행되었음에도 피해 입증에 어려움을 겪고 있습니다.</t>
+          <t>경북, 경남, 울산 지역에 발생한 초대형 산불로 인해 주민들이 목숨, 집, 생계를 잃는 등 막대한 피해를 입었다. 이에 정부는 '초대형 산불 피해구제 및 지원 특별법'을 발효하고 국무총리 소속 '피해 지원 및 재건위원회'를 통해 피해 구제와 지역 재건을 추진하고 있다.</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>정부(대한민국)라는 자력 있는 상대방이 존재하고, 다수의 유족이 유사한 피해를 겪고 있어 집단적 피해에 해당하며, 사망이라는 중대한 피해 규모를 가집니다. 다만, 산불과 사망 간의 의학적 인과관계 입증이 핵심 쟁점으로, 현재 의료진과 정부가 이를 인정하지 않아 상대방 책임이 명확하지 않은 점이 투자 난이도를 높입니다.</t>
+          <t>초대형 산불로 인한 집단적 피해와 대규모 손실이 발생했으며, 정부 차원의 특별법 제정 및 위원회 운영을 통한 공적 절차가 진행 중입니다. (적합 조건 3, 4, 6) 그러나 기사 내용만으로는 산불 발생의 명확한 책임 주체가 특정되지 않아 소송금융 투자 대상으로서의 피고 특정 및 책임 입증에 어려움이 예상됩니다. (적합 조건 1, 5 불충족)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>다수 (최소 8명 이상 언급, '기록되지 않은 죽음'으로 더 많을 가능성)</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J38" t="inlineStr">
         <is>
-          <t>“어떻게 관련이 없나”… 죽음으로 기록되지 않은 ‘산불’</t>
+          <t>목숨·집·생계 모두 잃었다... 산불이 할퀸 마을은 폐허가 됐다 [초대형...</t>
         </is>
       </c>
       <c r="K38" t="inlineStr">
         <is>
-          <t>kmib.co.kr</t>
+          <t>hankookilbo.com</t>
         </is>
       </c>
       <c r="L38" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773579695&amp;code=11131100&amp;cp=nv</t>
+          <t>https://www.hankookilbo.com/news/article/A2026031711540005116?did=NA</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>2026-03-16 00:18:06.184323+00:00</t>
+          <t>2026-03-18 00:15:55.388845+00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C39" t="inlineStr"/>
       <c r="D39" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>B업체는 영업정지 및 폐기물 처리 명령 처분 취소 행정소송 진행 중</t>
+          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>울주 지역 재활용업체 2곳이 악취 기준 초과 및 불법 매립으로 인해 영업정지 및 폐기물 처리 명령을 받았습니다. 이 중 한 업체(B업체)는 해당 처분이 부당하다며 행정소송을 제기하여 법적 다툼을 이어가고 있으며, 다른 업체들은 이미 법원에서 처분을 받아들이지 않아 패소한 것으로 보입니다.</t>
+          <t>경북 산불 발생 1년을 맞아 피해 지원과 재건에 총력을 기울이고 있습니다. 올해 본격 시행된 산불특별법에 따라 피해자 구제 절차가 강화되었으며, 1년간의 충분한 신고 기간을 운영하여 피해자들이 빠짐없이 지원을 신청하도록 할 계획입니다.</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>울주 재활용업체들의 악취 기준 초과 및 불법 매립 행위로 인해 책임이 명확하며(적합 조건 1), 행정처분(영업정지, 폐기물 처리 명령)이 내려진 것은 공적 절차가 진행되었고(적합 조건 6) 관련 증거가 확보되었음을 의미합니다(적합 조건 5). 또한 악취 및 불법 매립은 주변 주민들에게 집단적 피해를 야기할 가능성이 높습니다(적합 조건 3). 그러나 상대방인 재활용업체들의 자력 여부가 불분명하며(적합 조건 2 불확실), 피해 규모 또한 기사에서 구체적으로 파악되지 않아(적합 조건 4 불확실) 투자 적합도를 'Medium'으로 판단합니다.</t>
+          <t>경북 산불로 인한 집단적 피해와 대규모 피해가 발생했으며(적합 조건 3, 4), 산불특별법에 따른 피해자 구제 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 소송의 상대방 책임이 명확히 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J39" t="inlineStr">
         <is>
-          <t>악취 기준 초과에 불법 매립까지…울주 재활용업체 2곳 영업정지</t>
+          <t>경북 산불1년, 피해지원과 재건에 총력 집중</t>
         </is>
       </c>
       <c r="K39" t="inlineStr">
         <is>
-          <t>iusm.co.kr</t>
+          <t>dkilbo.com</t>
         </is>
       </c>
       <c r="L39" t="inlineStr">
         <is>
-          <t>2026-03-15</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060580</t>
+          <t>https://www.dkilbo.com/news/articleView.html?idxno=537501</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>2026-03-15 12:58:43.648001+00:00</t>
+          <t>2026-03-17 12:33:27.340246+00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C40" t="inlineStr"/>
       <c r="D40" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>입지선정위원회 결의 무효 민사 소송 및 가처분 신청 제기</t>
+          <t>산불특별법에 따른 피해자 구제 절차 진행 중</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>한국전력의 송전선로 건설을 둘러싼 정당성 논쟁이 계속되는 가운데, 완주군 주민 200여 명이 송전선로 경과 대역을 정한 입지선정위원회 결의를 무효로 해달라는 민사 소송과 절차 중단을 위한 가처분 신청을 법원에 제기했습니다. 주민들은 송전선로 입지 선정의 효력을 멈추기 위한 법정 대응에 나선 것입니다.</t>
+          <t>경북 지역에서 발생한 대형 산불로 10만 헥타르의 산림이 소실되고 5500명의 이재민이 발생한 지 1년이 지났습니다. 정부는 산불특별법에 따라 피해자 구제 절차를 강화하고 1년간의 신고 기간을 운영하여 피해 지원에 집중할 계획입니다.</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>상대방인 한국전력은 자력이 충분한 공공기관이며(적합 조건 2), 완주군 주민 200여 명이 집단적으로 소송에 참여하여 다수의 피해자가 존재합니다(적합 조건 3, 4). 다만, 입지 선정 절차의 무효 주장이 법원에서 어떻게 판단될지, 구체적인 피해 금액 입증이 쟁점이 될 수 있습니다.</t>
+          <t>적합 조건으로 대규모 집단적 피해(이재민 5500명)와 막대한 피해 규모(10만 ha 산림피해)가 존재하며, 산불특별법에 따른 공적 구제 절차가 진행 중입니다. 그러나 기사 내용만으로는 산불 발생의 책임 주체가 명확히 특정되지 않아 소송 상대방을 특정하고 책임 소재를 입증하는 데 추가 조사가 필요합니다.</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>200여 명</t>
+          <t>5500명</t>
         </is>
       </c>
       <c r="J40" t="inlineStr">
         <is>
-          <t>“송전선로 입지 선정 무효”…완주 주민들도 소송 나서</t>
+          <t>'10만 ha산림피해, 이재민 5500명' 경북 대형 산불1년... 피해지원과 재...</t>
         </is>
       </c>
       <c r="K40" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>hankyung.com</t>
         </is>
       </c>
       <c r="L40" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508200&amp;ref=A</t>
+          <t>https://www.hankyung.com/article/202603177242h</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>2026-03-14 00:31:16.351708+00:00</t>
+          <t>2026-03-17 12:20:12.476486+00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C41" t="inlineStr"/>
       <c r="D41" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>장성광업소 갱도 배수 작업 관련 법원 가처분 심문 진행 중, 본안 소송 예정</t>
+          <t>산불특별법에 따른 피해 구제 및 복구 진행 중</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>장성광업소 갱도 배수 작업으로 인한 수몰 피해를 우려하는 주민들이 '수몰 반대 투쟁위'를 결성, 산업통상자원부 등 관계 기관을 상대로 법원에 가처분 신청을 제기했다. 현재 가처분 심문 결과에 촉각을 세우고 있으며, 인용되지 않을 경우 본안 소송 및 집행정지 소송까지 진행할 계획이다.</t>
+          <t>지난해 경북·경남·울산 지역에 발생한 초대형 산불 1년을 맞아 정부가 1조 8800억 원 규모의 복구 사업을 집행 중입니다. '산불특별법'에 따라 피해 구제와 지원이 이루어지고 있으며, 현재 복구 상황을 점검하고 있습니다.</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>상대방이 산업통상자원부 등 공공기관으로 자력이 충분하며(적합 조건 2), '수몰 반대 투쟁위'가 조직되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 법원 가처분 심문이 진행 중이며 본안 소송 계획이 있어 관련 절차가 진행되고 있습니다(적합 조건 6). 다만, 상대방의 책임 명확성이나 구체적인 피해 규모는 기사에서 명확히 드러나지 않아 추가 확인이 필요합니다.</t>
+          <t>적합 조건으로 집단적 피해(경북·경남·울산 지역 초대형 산불), 피해 규모가 큼(1조 8800억 원 규모 복구), 이미 공적 절차 진행 중(산불특별법에 따른 피해 구제 및 복구)에 해당합니다. 그러나 기사 내용만으로는 소송의 피고가 될 특정 주체와 그 책임이 명확하게 드러나지 않아 소송금융 투자 적합도가 'High'로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8800억 원</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J41" t="inlineStr">
         <is>
-          <t>장성광업소 지켜내자! , 법원 가처분 심문 결과 촉각</t>
+          <t>경북·경남·울산 산불 1년… 1조 8800억 원 규모 복구 집행 중</t>
         </is>
       </c>
       <c r="K41" t="inlineStr">
         <is>
-          <t>mbceg.co.kr</t>
+          <t>korea.kr</t>
         </is>
       </c>
       <c r="L41" t="inlineStr">
         <is>
-          <t>2026-03-13</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>https://www.mbceg.co.kr/post/134416</t>
+          <t>https://www.korea.kr/news/policyNewsView.do?newsId=148960951&amp;call_from=naver_news</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>2026-03-13 13:17:10.044675+00:00</t>
+          <t>2026-03-17 12:19:48.478070+00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C42" t="inlineStr"/>
       <c r="D42" t="inlineStr">
         <is>
-          <t>판결선고</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>인천지법 1심 원고 일부 승소 판결</t>
+          <t>산불특별법 시행 및 피해지원 추가 신청 접수 중</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>인천지법은 영흥면 농민 2명이 옹진군과 B업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 재판부는 바닷물 역류로 인한 농지 염해 피해에 대해 옹진군과 B업체가 공동으로 수천만 원을 배상할 책임이 있다고 판단했다.</t>
+          <t>2025년 3월 경북에서 발생한 역대 최대 규모의 산불로 5,499명의 이재민과 183명의 인명피해, 1조 8,310억 원 규모의 복구비가 소요되었습니다. 산불 발생 1주년을 맞아 경북도는 산불특별법 시행에 따라 추가 피해 지원 신청을 받고 있으며, 피해 지역의 혁신적 재창조에 집중하고 있습니다.</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>상대방 책임이 법원 판결로 명확하게 인정되었고(적합 조건 1), 옹진군(공공기관)은 자력이 충분합니다(적합 조건 2). 또한 법원 판결이 나온 만큼 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 현재 보도된 피해자 수가 2명으로 집단적 피해로 보기 어렵고, 피해 규모도 수천만 원으로 '큼' 기준에는 미치지 못합니다.</t>
+          <t>대규모 집단적 피해(5,499명 이재민, 183명 인명피해)와 막대한 피해 규모(1.8조원 복구비)가 발생했으며, 산불특별법 제정 및 시행 등 공적 절차가 활발히 진행 중입니다. 그러나 산불 발생의 원인과 책임 주체가 명확히 특정되지 않아 소송금융의 핵심인 '상대방 책임' 및 '상대방 자력' 조건이 불분명하여 투자 적합도가 Medium으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>수천만 원</t>
+          <t>1조 8,310억 원</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>2명</t>
+          <t>5,499명 이재민, 183명 인명피해</t>
         </is>
       </c>
       <c r="J42" t="inlineStr">
         <is>
-          <t>바닷물 역류로 농지 염해 피해… 법원  옹진군도 수천만 원 배상 책임</t>
+          <t>'경북 초대형 산불 1년'...무엇이 달라졌나</t>
         </is>
       </c>
       <c r="K42" t="inlineStr">
         <is>
-          <t>joongboo.com</t>
+          <t>wikitree.co.kr</t>
         </is>
       </c>
       <c r="L42" t="inlineStr">
         <is>
-          <t>2026-03-12</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>https://www.joongboo.com/news/articleView.html?idxno=363719499</t>
+          <t>https://www.wikitree.co.kr/articles/1125560</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>2026-03-12 12:44:25.025792+00:00</t>
+          <t>2026-03-17 12:19:04.826169+00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C43" t="inlineStr"/>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>BMW코리아</t>
+        </is>
+      </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>충주시 석면피해 구제급여 지급 및 슬레이트 처리 지원 사업 진행 중</t>
+          <t>배출가스 부품 변경 미신고 관련 과징금 부과 처분 취소 소송 1심 판결</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>충주시가 '석면 없는 안전한 도시' 조성을 위해 노후 슬레이트 철거 지원 및 석면 피해자 구제급여를 지급하고 있습니다. 현재 22명의 석면 피해자가 인정되어 요양생활수당 등을 받고 있으며, 신규 대상자도 지원할 예정입니다. 이는 과거 석면광산이나 공장 주변 거주로 인한 건강 피해에 대한 조치입니다.</t>
+          <t>BMW코리아가 배출가스 부품 변경을 미신고하여 321억 원의 과징금을 부과받았으나, 서울행정법원은 해당 변경이 유의미한 악영향을 미쳤다고 보기 어렵다며 과징금 부과 처분이 위법하다고 판단했습니다. 이 판결은 BMW 화재사고와 관련된 행정적 제재에 대한 것으로, 피해자들의 손해배상 소송과는 직접적인 연관성이 명시되지 않았습니다.</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>적합 조건으로 집단적 피해(22명 이상 인정된 피해자), 피해 규모(석면 질환의 심각성), 증거 확보 가능성(피해자 인정 절차), 공적 절차 진행 중(석면피해 구제급여 지급)이 확인됩니다. 그러나 소송 상대방(석면광산/공장 운영 주체)이 기사에 명확히 특정되지 않아 추가 조사가 필요하며, 이로 인해 적합도가 'High'까지는 어렵습니다.</t>
+          <t>BMW코리아는 대기업으로 자력이 충분하며(적합 조건 2), 배출가스 부품 변경 미신고에 대한 과징금 부과 및 행정소송이 진행되어 공적 절차 및 증거 확보가 용이함(적합 조건 5, 6). 그러나 서울행정법원이 '유의미한 악영향 개연성 인정 어려워'라고 판단하여, 이 사안 자체로 피해자들의 손해배상 책임을 입증하는 데 어려움이 있을 수 있습니다.</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>22명 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J43" t="inlineStr">
         <is>
-          <t>[지자체 이슈] 충주시, 2026년 '석면 없는 안전한 도시' 조성 박차 가해</t>
+          <t>[환경] BMW 화재사고 관련, '배출가스 부품 변경 미신고' 이유 321억 과징...</t>
         </is>
       </c>
       <c r="K43" t="inlineStr">
         <is>
-          <t>queen.co.kr</t>
+          <t>legaltimes.co.kr</t>
         </is>
       </c>
       <c r="L43" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>http://www.queen.co.kr/news/articleView.html?idxno=452859</t>
+          <t>http://www.legaltimes.co.kr/news/articleView.html?idxno=92722</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>2026-03-12 00:24:14.556628+00:00</t>
+          <t>2026-03-17 00:48:16.819355+00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C44" t="inlineStr"/>
       <c r="D44" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>원고 자격에 대한 법원 심리 진행 중</t>
+          <t>경찰 수사 및 책임 추궁 진행 중</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>SK하이닉스의 인디애나 공장 건설과 관련하여 주민들이 공공 보건 및 안전 위협을 이유로 지난 6월부터 집단 소송을 제기하여 진행 중이다. 현재 법원에서는 원고 자격에 대한 심리가 이루어지고 있다.</t>
+          <t>경남 함양에서 발생한 대형산불이 방화로 확인되었으며, 용의자가 검거되었습니다. 경남도는 수사기관과 협조하여 산불 원인자에게 산림 피해 복구비용과 손해배상을 끝까지 청구할 방침입니다.</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>상대방(SK하이닉스)은 대기업으로 자력이 충분하며, 주민들이 공공 보건 및 안전 위협을 이유로 집단 소송을 진행 중이다. 다만, 구체적인 피해 규모나 증거의 명확성은 추가 확인이 필요하다.</t>
+          <t>방화 확인 및 용의자 검거로 상대방 책임이 명확하고(적합 조건 1), '대형산불'로 피해 규모가 클 것으로 예상되며(적합 조건 4), 수사기관의 조사로 증거 확보가 가능하고(적합 조건 5), 현재 수사기관의 공적 절차가 진행 중입니다(적합 조건 6). 그러나 상대방이 개인 용의자이므로 대규모 손해배상금을 감당할 자력이 부족할 가능성이 높아 소송금융 투자 매력이 낮습니다.</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수억 원 이상</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J44" t="inlineStr">
         <is>
-          <t>SK하이닉스 ‘인디애나 승부수’, 법정 리스크 직면… 5조 투자의 명운...</t>
+          <t>경남도, 함양 대형산불 방화 확인…용의자 검거</t>
         </is>
       </c>
       <c r="K44" t="inlineStr">
         <is>
-          <t>g-enews.com</t>
+          <t>straightnews.co.kr</t>
         </is>
       </c>
       <c r="L44" t="inlineStr">
         <is>
-          <t>2026-03-11</t>
+          <t>2026-03-16</t>
         </is>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>https://www.g-enews.com/view.php?ud=2026031110080143922bd56fbc3c_1</t>
+          <t>https://www.straightnews.co.kr/news/articleView.html?idxno=297623</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>2026-03-11 12:47:40.491953+00:00</t>
+          <t>2026-03-17 00:33:35.317406+00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>미국 정부</t>
+          <t>대한민국</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성 및 그로 인한 법적 환경 변화 전망</t>
+          <t>산불특별법 시행 중이나 사망과 산불 간의 인과관계 입증에 난항을 겪고 있음</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>트럼프 행정부가 '위해성 판정'을 폐기할 경우, '공공 피해' 소송이 증가하고 산업 규제 완화 등 법적 환경에 큰 변화가 생길 것으로 전망됩니다. 이는 환경 관련 소송의 증가 가능성을 시사합니다.</t>
+          <t>지난해 3월 영남 지역을 휩쓴 초대형 산불 이후, 산불로 인한 폐 질환, 화상 등으로 사망했음에도 사망진단서에 산불이 기록되지 않아 공식 사망자로 인정받지 못하는 유족들이 다수 발생했습니다. 유족들은 산불 이전에는 없던 질환을 앓았다고 주장하지만, 의료진은 의학적 인과관계 판단의 어려움을 이유로 산불을 사인으로 기재하지 않고 있으며, 정부와 보험사는 이를 근거로 피해를 인정하지 않고 있습니다. 산불특별법이 시행되었음에도 피해 입증에 어려움을 겪고 있습니다.</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성으로 '공공 피해' 소송 증가가 예상되어 다수의 피해자와 정부 또는 대기업을 상대로 한 소송으로 발전할 잠재력이 있습니다 (적합 조건: 상대방 자력 충분, 집단적 피해 가능성, 증거 확보 가능). 하지만 현재는 구체적인 피해 발생이나 소송 진행이 아닌 법적 환경 변화에 대한 전망 단계로, 사건의 구체성이 낮아 Medium 등급으로 판단합니다.</t>
+          <t>정부(대한민국)라는 자력 있는 상대방이 존재하고, 다수의 유족이 유사한 피해를 겪고 있어 집단적 피해에 해당하며, 사망이라는 중대한 피해 규모를 가집니다. 다만, 산불과 사망 간의 의학적 인과관계 입증이 핵심 쟁점으로, 현재 의료진과 정부가 이를 인정하지 않아 상대방 책임이 명확하지 않은 점이 투자 난이도를 높입니다.</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수 (최소 8명 이상 언급, '기록되지 않은 죽음'으로 더 많을 가능성)</t>
         </is>
       </c>
       <c r="J45" t="inlineStr">
         <is>
-          <t>[기후+] '위해성 판정' 뒤집은 트럼프 행정부, 미국 산업과 환경에 미칠...</t>
+          <t>“어떻게 관련이 없나”… 죽음으로 기록되지 않은 ‘산불’</t>
         </is>
       </c>
       <c r="K45" t="inlineStr">
         <is>
-          <t>s-journal.co.kr</t>
+          <t>kmib.co.kr</t>
         </is>
       </c>
       <c r="L45" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=39202</t>
+          <t>https://www.kmib.co.kr/article/view.asp?arcid=1773579695&amp;code=11131100&amp;cp=nv</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>2026-03-11 00:42:34.841773+00:00</t>
+          <t>2026-03-16 00:18:06.184323+00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C46" t="inlineStr"/>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>울주 재활용업체 2곳</t>
+        </is>
+      </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>산불 특별법에 따른 피해 지원 신청 및 지급 절차 진행 중</t>
+          <t>B업체는 영업정지 및 폐기물 처리 명령 처분 취소 행정소송 진행 중</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>경북·경남·울산 지역의 초대형 산불 피해자를 위한 특별법이 시행됨에 따라 안동시가 피해 지원 신청 및 지급 절차를 안내하는 설명회를 개최하고 있다. 주민들의 궁금증을 해소하기 위한 현장 질의응답도 진행되었다. 이는 산불 피해에 대한 정부 차원의 구제 및 지원 절차가 진행 중임을 보여준다.</t>
+          <t>울주 지역 재활용업체 2곳이 악취 기준 초과 및 불법 매립으로 인해 영업정지 및 폐기물 처리 명령을 받았습니다. 이 중 한 업체(B업체)는 해당 처분이 부당하다며 행정소송을 제기하여 법적 다툼을 이어가고 있으며, 다른 업체들은 이미 법원에서 처분을 받아들이지 않아 패소한 것으로 보입니다.</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>산불 피해라는 집단적 피해가 발생했고, '산불 특별법' 시행으로 피해 규모가 클 것으로 예상됩니다. 또한, 특별법에 따른 피해 지원 신청 절차가 진행 중이라는 점에서 공적 절차가 진행 중입니다. 그러나 소송의 상대방이 특정되지 않고, 상대방의 책임이 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>울주 재활용업체들의 악취 기준 초과 및 불법 매립 행위로 인해 책임이 명확하며(적합 조건 1), 행정처분(영업정지, 폐기물 처리 명령)이 내려진 것은 공적 절차가 진행되었고(적합 조건 6) 관련 증거가 확보되었음을 의미합니다(적합 조건 5). 또한 악취 및 불법 매립은 주변 주민들에게 집단적 피해를 야기할 가능성이 높습니다(적합 조건 3). 그러나 상대방인 재활용업체들의 자력 여부가 불분명하며(적합 조건 2 불확실), 피해 규모 또한 기사에서 구체적으로 파악되지 않아(적합 조건 4 불확실) 투자 적합도를 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J46" t="inlineStr">
         <is>
-          <t>산불 특별법 피해지원 신청 방법 안내</t>
+          <t>악취 기준 초과에 불법 매립까지…울주 재활용업체 2곳 영업정지</t>
         </is>
       </c>
       <c r="K46" t="inlineStr">
         <is>
-          <t>idaegu.co.kr</t>
+          <t>iusm.co.kr</t>
         </is>
       </c>
       <c r="L46" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-15</t>
         </is>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541219</t>
+          <t>https://www.iusm.co.kr/news/articleView.html?idxno=1060580</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>2026-03-11 00:14:21.781634+00:00</t>
+          <t>2026-03-15 12:58:43.648001+00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C47" t="inlineStr"/>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>한국전력</t>
+        </is>
+      </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>지자체 실태 조사 촉구, 환경분쟁조정피해구제위원회 청원 가능성 언급</t>
+          <t>입지선정위원회 결의 무효 민사 소송 및 가처분 신청 제기</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>농촌 난개발 및 환경오염으로 인한 주민 건강 피해가 발생하고 있으며, 주민들은 환경분쟁조정피해구제위원회에 건강피해조사를 청원할 수 있다. 그러나 진료기록, 오염도 측정자료 등 기초자료 제출에 어려움을 겪고 있어, 지자체의 실태 조사가 시급하다.</t>
+          <t>한국전력의 송전선로 건설을 둘러싼 정당성 논쟁이 계속되는 가운데, 완주군 주민 200여 명이 송전선로 경과 대역을 정한 입지선정위원회 결의를 무효로 해달라는 민사 소송과 절차 중단을 위한 가처분 신청을 법원에 제기했습니다. 주민들은 송전선로 입지 선정의 효력을 멈추기 위한 법정 대응에 나선 것입니다.</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>적합 조건: 집단적 피해 (주민 다수가 환경오염 및 난개발로 인한 건강 피해 우려), 증거 확보 가능성 (진료기록, 오염도 측정자료 등 기초자료 제출 요구 및 지자체 실태 조사 촉구). 부적합 조건: 상대방의 자력이나 구체적인 책임 주체가 명확히 특정되지 않았고, 피해 규모 또한 미상임.</t>
+          <t>상대방인 한국전력은 자력이 충분한 공공기관이며(적합 조건 2), 완주군 주민 200여 명이 집단적으로 소송에 참여하여 다수의 피해자가 존재합니다(적합 조건 3, 4). 다만, 입지 선정 절차의 무효 주장이 법원에서 어떻게 판단될지, 구체적인 피해 금액 입증이 쟁점이 될 수 있습니다.</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>200여 명</t>
         </is>
       </c>
       <c r="J47" t="inlineStr">
         <is>
-          <t>농촌 난개발·환경오염 피해, 지자체가 실태 조사해야</t>
+          <t>“송전선로 입지 선정 무효”…완주 주민들도 소송 나서</t>
         </is>
       </c>
       <c r="K47" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>2026-03-10</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402447</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8508200&amp;ref=A</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>2026-03-10 12:24:12.927241+00:00</t>
+          <t>2026-03-14 00:31:16.351708+00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>K 업체</t>
+          <t>산업통상자원부</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>K 업체는 시를 상대로 행정소송 진행 중, W 기업은 K 업체에 대한 소송 제기 전</t>
+          <t>장성광업소 갱도 배수 작업 관련 법원 가처분 심문 진행 중, 본안 소송 예정</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>K 업체가 하천 부지에서 폐목재를 파쇄한 위법행위로 인해 시로부터 허가 취소 처분을 받았으며, 이에 K 업체는 행정소송으로 맞서고 있다. 인접한 유리 및 창호 전문 제조 W 기업은 K 업체의 위법행위로 피해를 입었으며, K 업체를 상대로 소송을 제기하기 전이다.</t>
+          <t>장성광업소 갱도 배수 작업으로 인한 수몰 피해를 우려하는 주민들이 '수몰 반대 투쟁위'를 결성, 산업통상자원부 등 관계 기관을 상대로 법원에 가처분 신청을 제기했다. 현재 가처분 심문 결과에 촉각을 세우고 있으며, 인용되지 않을 경우 본안 소송 및 집행정지 소송까지 진행할 계획이다.</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>K 업체의 위법행위 실체가 드러나 책임이 명확하며(적합 조건 1), 시의 허가 취소라는 공적 절차가 진행 중입니다(적합 조건 6). 또한 W 기업이 K 업체를 상대로 소송을 제기하기 전이므로 신규 투자 기회가 있습니다. 다만, 피해 규모와 피해자 수가 특정되지 않아 High 등급은 어렵습니다.</t>
+          <t>상대방이 산업통상자원부 등 공공기관으로 자력이 충분하며(적합 조건 2), '수몰 반대 투쟁위'가 조직되어 집단적 피해 가능성이 높습니다(적합 조건 3). 현재 법원 가처분 심문이 진행 중이며 본안 소송 계획이 있어 관련 절차가 진행되고 있습니다(적합 조건 6). 다만, 상대방의 책임 명확성이나 구체적인 피해 규모는 기사에서 명확히 드러나지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J48" t="inlineStr">
         <is>
-          <t>하천 부지서 폐목재 파쇄… 市 허가 취소엔 '행정소송' 맞서</t>
+          <t>장성광업소 지켜내자! , 법원 가처분 심문 결과 촉각</t>
         </is>
       </c>
       <c r="K48" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>mbceg.co.kr</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
-          <t>2026-03-08</t>
+          <t>2026-03-13</t>
         </is>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015499</t>
+          <t>https://www.mbceg.co.kr/post/134416</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>2026-03-08 12:47:15.211799+00:00</t>
+          <t>2026-03-13 13:17:10.044675+00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>국토교통부</t>
+          <t>옹진군, B업체</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>판결선고</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>새만금 국제공항 기본계획 취소 1심 판결 후 항소심 진행 중</t>
+          <t>인천지법 1심 원고 일부 승소 판결</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>국토교통부가 가덕도신공항의 연내 착공을 추진하며 안전을 최우선 가치로 강조하고 있습니다. 한편, 새만금 국제공항은 1심에서 조류 충돌 위험 및 습지 영향 평가 부족을 이유로 기본계획 취소 판결을 받았으며, 국토부는 항소심에서 전문가 의견을 보완하여 재판부를 설득할 계획입니다.</t>
+          <t>인천지법은 영흥면 농민 2명이 옹진군과 B업체를 상대로 제기한 손해배상 청구 소송에서 원고 일부 승소 판결을 내렸다. 재판부는 바닷물 역류로 인한 농지 염해 피해에 대해 옹진군과 B업체가 공동으로 수천만 원을 배상할 책임이 있다고 판단했다.</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>새만금 국제공항 관련 소송은 국토교통부를 상대로 진행 중이므로 상대방의 자력이 충분합니다 (적합 조건 2). 또한 1심에서 기본계획 취소 판결이 내려져 원고 측에 유리한 증거가 확보된 상태입니다 (적합 조건 5). 그러나 이 소송은 환경 및 행정적 쟁점에 초점을 맞추고 있어, 다수의 피해자에 대한 직접적인 금전적 손해배상 청구 사건으로 보기는 어렵습니다.</t>
+          <t>상대방 책임이 법원 판결로 명확하게 인정되었고(적합 조건 1), 옹진군(공공기관)은 자력이 충분합니다(적합 조건 2). 또한 법원 판결이 나온 만큼 증거가 충분히 확보되었습니다(적합 조건 5). 다만, 현재 보도된 피해자 수가 2명으로 집단적 피해로 보기 어렵고, 피해 규모도 수천만 원으로 '큼' 기준에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>수천만 원</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>2명</t>
         </is>
       </c>
       <c r="J49" t="inlineStr">
         <is>
-          <t>가덕도신공항 연내 착공 가시화…국토부2차관 “안전 기준 타협 없다”</t>
+          <t>바닷물 역류로 농지 염해 피해… 법원  옹진군도 수천만 원 배상 책임</t>
         </is>
       </c>
       <c r="K49" t="inlineStr">
         <is>
-          <t>youthdaily.co.kr</t>
+          <t>joongboo.com</t>
         </is>
       </c>
       <c r="L49" t="inlineStr">
         <is>
-          <t>2026-03-05</t>
+          <t>2026-03-12</t>
         </is>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>https://www.youthdaily.co.kr/news/article.html?no=214766</t>
+          <t>https://www.joongboo.com/news/articleView.html?idxno=363719499</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>2026-03-06 00:58:01.661365+00:00</t>
+          <t>2026-03-12 12:44:25.025792+00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C50" t="inlineStr"/>
       <c r="D50" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>초대형 산불 피해 구제 특별법 시행 및 접수 진행 중</t>
+          <t>충주시 석면피해 구제급여 지급 및 슬레이트 처리 지원 사업 진행 중</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>경북 초대형 산불로 피해를 입은 산주들을 위한 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 1월 29일 시행되어 피해 구제 신청을 받고 있다. 이 법은 산불 피해자들에게 직접적인 지원을 제공하기 위한 것으로, 소송을 통한 배상보다는 정부 차원의 구제에 초점을 맞추고 있다.</t>
+          <t>충주시가 '석면 없는 안전한 도시' 조성을 위해 노후 슬레이트 철거 지원 및 석면 피해자 구제급여를 지급하고 있습니다. 현재 22명의 석면 피해자가 인정되어 요양생활수당 등을 받고 있으며, 신규 대상자도 지원할 예정입니다. 이는 과거 석면광산이나 공장 주변 거주로 인한 건강 피해에 대한 조치입니다.</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>초대형 산불로 인해 다수의 산주가 피해를 입었으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다(피해 규모가 큼). 또한, 피해 구제를 위한 특별법이 제정되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 그러나 소송의 상대방 책임이 명확히 특정되지 않고, 기사 내용만으로는 소송금융 투자 대상으로서의 법적 쟁점 발굴이 어렵습니다.</t>
+          <t>적합 조건으로 집단적 피해(22명 이상 인정된 피해자), 피해 규모(석면 질환의 심각성), 증거 확보 가능성(피해자 인정 절차), 공적 절차 진행 중(석면피해 구제급여 지급)이 확인됩니다. 그러나 소송 상대방(석면광산/공장 운영 주체)이 기사에 명확히 특정되지 않아 추가 조사가 필요하며, 이로 인해 적합도가 'High'까지는 어렵습니다.</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>다수의 산주</t>
+          <t>22명 이상</t>
         </is>
       </c>
       <c r="J50" t="inlineStr">
         <is>
-          <t>경북도, 2026년 임업·산림 공익직접지불금 접수</t>
+          <t>[지자체 이슈] 충주시, 2026년 '석면 없는 안전한 도시' 조성 박차 가해</t>
         </is>
       </c>
       <c r="K50" t="inlineStr">
         <is>
-          <t>agrinet.co.kr</t>
+          <t>queen.co.kr</t>
         </is>
       </c>
       <c r="L50" t="inlineStr">
         <is>
-          <t>2026-03-04</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402129</t>
+          <t>http://www.queen.co.kr/news/articleView.html?idxno=452859</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>2026-03-05 00:59:16.979591+00:00</t>
+          <t>2026-03-12 00:24:14.556628+00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>고양시</t>
+          <t>SK하이닉스</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>행정소송 진행 중</t>
+          <t>원고 자격에 대한 법원 심리 진행 중</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>고양시가 폐기물처리업체의 위법행위에 대한 실질적 단속 및 피해 구제를 외면했다는 비판이 제기되었습니다. 이에 고양시의 행정 난맥을 질타하는 행정소송이 청구되어 진행 중입니다.</t>
+          <t>SK하이닉스의 인디애나 공장 건설과 관련하여 주민들이 공공 보건 및 안전 위협을 이유로 지난 6월부터 집단 소송을 제기하여 진행 중이다. 현재 법원에서는 원고 자격에 대한 심리가 이루어지고 있다.</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>고양시라는 공공기관이 소송 상대방으로 자력이 충분하며(적합 조건 2), 폐기물관리법상 위법행위에 대한 고양시의 책임이 비교적 명확하게 지적되고 있습니다(적합 조건 1). 관련 행정 기록 등을 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 집단적 피해 여부를 판단하기 어렵습니다.</t>
+          <t>상대방(SK하이닉스)은 대기업으로 자력이 충분하며, 주민들이 공공 보건 및 안전 위협을 이유로 집단 소송을 진행 중이다. 다만, 구체적인 피해 규모나 증거의 명확성은 추가 확인이 필요하다.</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J51" t="inlineStr">
         <is>
-          <t>고양시, 폐기물처리업체 위법행위에 '뒷짐'만</t>
+          <t>SK하이닉스 ‘인디애나 승부수’, 법정 리스크 직면… 5조 투자의 명운...</t>
         </is>
       </c>
       <c r="K51" t="inlineStr">
         <is>
-          <t>kihoilbo.co.kr</t>
+          <t>g-enews.com</t>
         </is>
       </c>
       <c r="L51" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-11</t>
         </is>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015039</t>
+          <t>https://www.g-enews.com/view.php?ud=2026031110080143922bd56fbc3c_1</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>2026-03-04 01:46:17.372851+00:00</t>
+          <t>2026-03-11 12:47:40.491953+00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>정부 및 건설사</t>
+          <t>미국 정부</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>본안 소송 진행 중, 공사중지 신청 기각</t>
+          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성 및 그로 인한 법적 환경 변화 전망</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>시민행동이 낙동강 엄궁·장낙대교 건설 사업에 대해 본안 소송 판결 확정 시까지 공사 중지를 요청했으나, 법원에서 해당 신청이 기각되었다. 원고 측은 낙동강 하구 생태계의 영구적 보전 가치를 주장하며 소송을 이어갈 예정으로, 현재 본안 소송이 진행 중이다.</t>
+          <t>트럼프 행정부가 '위해성 판정'을 폐기할 경우, '공공 피해' 소송이 증가하고 산업 규제 완화 등 법적 환경에 큰 변화가 생길 것으로 전망됩니다. 이는 환경 관련 소송의 증가 가능성을 시사합니다.</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>상대방은 공공기관 또는 대기업일 가능성이 높아 자력이 충분하며(적합 조건 2), 낙동강 하구 생태계 보전이라는 집단적이고 중대한 가치를 다루므로 피해 규모가 크고(적합 조건 3, 4), 시민행동이 원고로 참여하여 집단적 피해 양상을 보임(적합 조건 3). 다만, 공사중지 신청이 기각되어 본안 소송의 진행에 다소 어려움이 있을 수 있다.</t>
+          <t>트럼프 행정부의 '위해성 판정' 폐기 가능성으로 '공공 피해' 소송 증가가 예상되어 다수의 피해자와 정부 또는 대기업을 상대로 한 소송으로 발전할 잠재력이 있습니다 (적합 조건: 상대방 자력 충분, 집단적 피해 가능성, 증거 확보 가능). 하지만 현재는 구체적인 피해 발생이나 소송 진행이 아닌 법적 환경 변화에 대한 전망 단계로, 사건의 구체성이 낮아 Medium 등급으로 판단합니다.</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J52" t="inlineStr">
         <is>
-          <t>낙동강 ‘엄궁·장낙대교’ 공사중지 신청사건 기각</t>
+          <t>[기후+] '위해성 판정' 뒤집은 트럼프 행정부, 미국 산업과 환경에 미칠...</t>
         </is>
       </c>
       <c r="K52" t="inlineStr">
         <is>
-          <t>kookje.co.kr</t>
+          <t>s-journal.co.kr</t>
         </is>
       </c>
       <c r="L52" t="inlineStr">
         <is>
-          <t>2026-03-03</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22004000960</t>
+          <t>https://www.s-journal.co.kr/news/articleView.html?idxno=39202</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>2026-03-04 01:45:09.993645+00:00</t>
+          <t>2026-03-11 00:42:34.841773+00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C53" t="inlineStr"/>
       <c r="D53" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>형사 수사 진행 중 또는 예정</t>
+          <t>산불 특별법에 따른 피해 지원 신청 및 지급 절차 진행 중</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>경남 밀양에서 쓰레기 소각 중 발생한 불티로 인해 산림 143ha가 소실되는 대형 산불이 발생했습니다. 산림당국이 '산불 확산 대응 2단계'를 발령할 정도로 피해 규모가 컸으며, 가해자에 대한 처벌과 함께 손해배상 청구의 필요성이 제기되고 있습니다.</t>
+          <t>경북·경남·울산 지역의 초대형 산불 피해자를 위한 특별법이 시행됨에 따라 안동시가 피해 지원 신청 및 지급 절차를 안내하는 설명회를 개최하고 있다. 주민들의 궁금증을 해소하기 위한 현장 질의응답도 진행되었다. 이는 산불 피해에 대한 정부 차원의 구제 및 지원 절차가 진행 중임을 보여준다.</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>쓰레기 소각으로 인한 산불 발생으로 상대방 책임이 비교적 명확하며(적합 조건 1), 143ha에 달하는 산림 소실로 피해 규모가 크고(적합 조건 4), 산림당국의 조사 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '처벌' 언급으로 공적 절차가 진행 중일 가능성이 있습니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고 집단적 피해 여부가 명확하지 않아 High 등급에는 미치지 못합니다.</t>
+          <t>산불 피해라는 집단적 피해가 발생했고, '산불 특별법' 시행으로 피해 규모가 클 것으로 예상됩니다. 또한, 특별법에 따른 피해 지원 신청 절차가 진행 중이라는 점에서 공적 절차가 진행 중입니다. 그러나 소송의 상대방이 특정되지 않고, 상대방의 책임이 명확하지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J53" t="inlineStr">
         <is>
-          <t>[천지일보 이슈종합] 미국 이란 갈등·4선 박홍근 후보 지목·중동 공습...</t>
+          <t>산불 특별법 피해지원 신청 방법 안내</t>
         </is>
       </c>
       <c r="K53" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>idaegu.co.kr</t>
         </is>
       </c>
       <c r="L53" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380295</t>
+          <t>https://www.idaegu.co.kr/news/articleView.html?idxno=541219</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>2026-03-03 00:35:32.507819+00:00</t>
+          <t>2026-03-11 00:14:21.781634+00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C54" t="inlineStr"/>
       <c r="D54" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>산불 가해자에 대한 처벌 및 손해배상 청구 제언</t>
+          <t>지자체 실태 조사 촉구, 환경분쟁조정피해구제위원회 청원 가능성 언급</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>올해 산불 피해가 전년 대비 7배 급증한 것으로 나타났다. 전문가들은 산불 가해자에 대한 단순 처벌을 넘어 진화 및 복구 비용에 대한 막대한 손해배상 청구를 통해 실질적인 예방 효과를 거둘 수 있다고 제언했다.</t>
+          <t>농촌 난개발 및 환경오염으로 인한 주민 건강 피해가 발생하고 있으며, 주민들은 환경분쟁조정피해구제위원회에 건강피해조사를 청원할 수 있다. 그러나 진료기록, 오염도 측정자료 등 기초자료 제출에 어려움을 겪고 있어, 지자체의 실태 조사가 시급하다.</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>산불 피해는 집단적 피해이며(적합 조건 3), '막대한 손해배상'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 '산림청에 따르면'이라는 언급은 공식적인 조사 결과나 증거가 존재함을 시사하며(적합 조건 5), '처벌'을 언급하는 것은 관련 공적 절차가 진행 중일 가능성을 나타냅니다(적합 조건 6). 그러나 기사만으로는 구체적인 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵고, 책임의 명확성도 추가 정보가 필요하여 적합도를 Medium으로 판단했습니다.</t>
+          <t>적합 조건: 집단적 피해 (주민 다수가 환경오염 및 난개발로 인한 건강 피해 우려), 증거 확보 가능성 (진료기록, 오염도 측정자료 등 기초자료 제출 요구 및 지자체 실태 조사 촉구). 부적합 조건: 상대방의 자력이나 구체적인 책임 주체가 명확히 특정되지 않았고, 피해 규모 또한 미상임.</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J54" t="inlineStr">
         <is>
-          <t>산불 피해 전년 대비 '7배' 급증…  처벌 넘어 손해배상 청구해야</t>
+          <t>농촌 난개발·환경오염 피해, 지자체가 실태 조사해야</t>
         </is>
       </c>
       <c r="K54" t="inlineStr">
         <is>
-          <t>newscj.com</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L54" t="inlineStr">
         <is>
-          <t>2026-03-02</t>
+          <t>2026-03-10</t>
         </is>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>https://www.newscj.com/news/articleView.html?idxno=3380205</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402447</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>2026-03-02 12:44:02.435905+00:00</t>
+          <t>2026-03-10 12:24:12.927241+00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr"/>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>K 업체</t>
+        </is>
+      </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>군의회 특위에서 피해보상 및 재발 방지 대책 논의 중</t>
+          <t>K 업체는 시를 상대로 행정소송 진행 중, W 기업은 K 업체에 대한 소송 제기 전</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>음성군의회 특별위원회가 '미곡리 화학물질 유출사고'와 관련하여 주민 피해보상과 재발 방지 대책 마련을 논의하고 있다. 위원회는 주민 피해보상을 위한 군의 적극적 역할 강화와 행정 절차 투명성 확보를 주요 성과로 도출했으며, 사고 세부사항에 대한 명확한 방안을 요구했다.</t>
+          <t>K 업체가 하천 부지에서 폐목재를 파쇄한 위법행위로 인해 시로부터 허가 취소 처분을 받았으며, 이에 K 업체는 행정소송으로 맞서고 있다. 인접한 유리 및 창호 전문 제조 W 기업은 K 업체의 위법행위로 피해를 입었으며, K 업체를 상대로 소송을 제기하기 전이다.</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>음성군의회 특위에서 '미곡리 화학물질 유출사고'에 대한 주민 피해보상 및 재발 방지 대책을 논의 중으로, 집단적 피해(조건 3)와 공적 절차 진행(조건 6)이 확인됩니다. 화학물질 유출이라는 명확한 사고 발생으로 증거 확보 가능성(조건 5)도 높습니다. 다만, 책임 주체가 기사에 명확히 특정되지 않아 상대방의 자력 여부를 판단하기 어렵습니다.</t>
+          <t>K 업체의 위법행위 실체가 드러나 책임이 명확하며(적합 조건 1), 시의 허가 취소라는 공적 절차가 진행 중입니다(적합 조건 6). 또한 W 기업이 K 업체를 상대로 소송을 제기하기 전이므로 신규 투자 기회가 있습니다. 다만, 피해 규모와 피해자 수가 특정되지 않아 High 등급은 어렵습니다.</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J55" t="inlineStr">
         <is>
-          <t>음성군의회 특위, '미곡리 화학물질 유출사고' 재발 방지 대책 마련</t>
+          <t>하천 부지서 폐목재 파쇄… 市 허가 취소엔 '행정소송' 맞서</t>
         </is>
       </c>
       <c r="K55" t="inlineStr">
         <is>
-          <t>chungnamilbo.co.kr</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>2026-02-27</t>
+          <t>2026-03-08</t>
         </is>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875622</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015499</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>2026-02-28 00:54:43.117380+00:00</t>
+          <t>2026-03-08 12:47:15.211799+00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C56" t="inlineStr"/>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>국토교통부</t>
+        </is>
+      </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>피해발생</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>산불 피해 보상 및 지역 재건 논의 중 (정치적 공약 단계)</t>
+          <t>새만금 국제공항 기본계획 취소 1심 판결 후 항소심 진행 중</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>최정호 한국라이스텍 부사장이 안동시의원 예비후보로 출마하며 안동 대형 산불 피해 보상과 지역 재건을 주요 공약으로 내세웠습니다. 그는 산불의 직접 피해자로서 실질적인 보상 체계 마련의 필요성을 강조하며, 청년 창업 지원 및 지역 경제 활성화 등 다양한 정책 방향을 제시했습니다.</t>
+          <t>국토교통부가 가덕도신공항의 연내 착공을 추진하며 안전을 최우선 가치로 강조하고 있습니다. 한편, 새만금 국제공항은 1심에서 조류 충돌 위험 및 습지 영향 평가 부족을 이유로 기본계획 취소 판결을 받았으며, 국토부는 항소심에서 전문가 의견을 보완하여 재판부를 설득할 계획입니다.</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>대형 산불로 인한 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 공적 기록을 통한 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 소송 상대방이 명확히 특정되지 않았고(적합 조건 1 불분명), 현재 진행 중인 공적 절차에 대한 정보가 기사에 명시되지 않아(적합 조건 6 불분명) 적합도를 Medium으로 판단했습니다.</t>
+          <t>새만금 국제공항 관련 소송은 국토교통부를 상대로 진행 중이므로 상대방의 자력이 충분합니다 (적합 조건 2). 또한 1심에서 기본계획 취소 판결이 내려져 원고 측에 유리한 증거가 확보된 상태입니다 (적합 조건 5). 그러나 이 소송은 환경 및 행정적 쟁점에 초점을 맞추고 있어, 다수의 피해자에 대한 직접적인 금전적 손해배상 청구 사건으로 보기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J56" t="inlineStr">
         <is>
-          <t>[출마합니다] 최정호 한국라이스텍 부사장, 안동시다선거구 출마 선언</t>
+          <t>가덕도신공항 연내 착공 가시화…국토부2차관 “안전 기준 타협 없다”</t>
         </is>
       </c>
       <c r="K56" t="inlineStr">
         <is>
-          <t>imaeil.com</t>
+          <t>youthdaily.co.kr</t>
         </is>
       </c>
       <c r="L56" t="inlineStr">
         <is>
-          <t>2026-02-25</t>
+          <t>2026-03-05</t>
         </is>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>https://www.imaeil.com/page/view/2026022416181200198</t>
+          <t>https://www.youthdaily.co.kr/news/article.html?no=214766</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>2026-02-25 12:29:58.588006+00:00</t>
+          <t>2026-03-06 00:58:01.661365+00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C57" t="inlineStr"/>
       <c r="D57" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>경찰 수사 진행 중</t>
+          <t>초대형 산불 피해 구제 특별법 시행 및 접수 진행 중</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>경남 창원에서 10대 촉법소년 2명이 폭죽 불꽃놀이로 야산 3000㎡에 산불을 낸 혐의로 경찰 수사를 받고 있다. 촉법소년은 형사처벌 대상은 아니지만, 피해 산림 소유주는 민사상 손해배상을 청구할 수 있다. 과거 촉법소년의 방화로 인한 대규모 피해 사례도 언급되며, 민사 소송 가능성이 제기된다.</t>
+          <t>경북 초대형 산불로 피해를 입은 산주들을 위한 '경북‧경남‧울산 초대형산불 피해구제 및 지원 등을 위한 특별법'이 1월 29일 시행되어 피해 구제 신청을 받고 있다. 이 법은 산불 피해자들에게 직접적인 지원을 제공하기 위한 것으로, 소송을 통한 배상보다는 정부 차원의 구제에 초점을 맞추고 있다.</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>촉법소년의 책임이 기사에서 명확히 특정되었고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방(촉법소년의 부모)의 자력 여부가 불확실하며(적합 조건 2 불확실), 현재까지는 집단적 피해나 매우 큰 피해 금액이 명확히 확인되지 않아(적합 조건 3, 4 불확실) 투자 적합도가 'Medium'으로 판단됩니다.</t>
+          <t>초대형 산불로 인해 다수의 산주가 피해를 입었으며(집단적 피해), 피해 규모가 클 것으로 예상됩니다(피해 규모가 큼). 또한, 피해 구제를 위한 특별법이 제정되어 공적 절차가 진행 중입니다(공적 절차 진행 중). 그러나 소송의 상대방 책임이 명확히 특정되지 않고, 기사 내용만으로는 소송금융 투자 대상으로서의 법적 쟁점 발굴이 어렵습니다.</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수의 산주</t>
         </is>
       </c>
       <c r="J57" t="inlineStr">
         <is>
-          <t>불꽃놀이하다가  활활...잡았는데 처벌 못 해</t>
+          <t>경북도, 2026년 임업·산림 공익직접지불금 접수</t>
         </is>
       </c>
       <c r="K57" t="inlineStr">
         <is>
-          <t>edaily.co.kr</t>
+          <t>agrinet.co.kr</t>
         </is>
       </c>
       <c r="L57" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-04</t>
         </is>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06750246645353800</t>
+          <t>https://www.agrinet.co.kr/news/articleView.html?idxno=402129</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>2026-02-25 00:39:49.215004+00:00</t>
+          <t>2026-03-05 00:59:16.979591+00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>장모씨, 조모씨</t>
+          <t>고양시</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>경찰 고발 및 원상회복 명령 불이행, 기존 소송 승소 후 집행 문제</t>
+          <t>행정소송 진행 중</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>경기 파주시 농지에 폐기물이 불법 투기되어 농지 소유주가 막대한 처리 비용을 떠안게 된 사건입니다. 가해자들은 잠적하거나 연락이 두절된 상태이며, 파주시에서만 연간 수십 건의 유사 사례가 발생하고 있습니다. 피해 농민은 헌법소원까지 불사하겠다고 밝히며 제도 개선을 촉구하고 있습니다.</t>
+          <t>고양시가 폐기물처리업체의 위법행위에 대한 실질적 단속 및 피해 구제를 외면했다는 비판이 제기되었습니다. 이에 고양시의 행정 난맥을 질타하는 행정소송이 청구되어 진행 중입니다.</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>상대방 책임이 명확하고(적합 조건 1), 파주시에서 연간 수십 건 발생하는 집단적 피해 가능성이 있으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 공적 절차가 진행 중인(적합 조건 6) 등 소송의 법적 근거는 충분합니다. 그러나 가해자들이 잠적하거나 재산을 이전하여 자력이 부족한 점이 소송금융 투자 회수 가능성을 낮추는 주요 리스크입니다.</t>
+          <t>고양시라는 공공기관이 소송 상대방으로 자력이 충분하며(적합 조건 2), 폐기물관리법상 위법행위에 대한 고양시의 책임이 비교적 명확하게 지적되고 있습니다(적합 조건 1). 관련 행정 기록 등을 통해 증거 확보가 가능할 것으로 보입니다(적합 조건 5). 다만, 피해 규모나 피해자 수에 대한 정보가 부족하여 집단적 피해 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>5억원 이상</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J58" t="inlineStr">
         <is>
-          <t>폐기물 농지 불법 투기 기승…농민만 ‘덤터기’</t>
+          <t>고양시, 폐기물처리업체 위법행위에 '뒷짐'만</t>
         </is>
       </c>
       <c r="K58" t="inlineStr">
         <is>
-          <t>nongmin.com</t>
+          <t>kihoilbo.co.kr</t>
         </is>
       </c>
       <c r="L58" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>https://www.nongmin.com/article/20260223500664</t>
+          <t>https://www.kihoilbo.co.kr/news/articleView.html?idxno=3015039</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>2026-02-25 00:21:23.987841+00:00</t>
+          <t>2026-03-04 01:46:17.372851+00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>청정빛고을</t>
+          <t>정부 및 건설사</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>손해배상 소송 진행 중</t>
+          <t>본안 소송 진행 중, 공사중지 신청 기각</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>광주시는 SRF 제조시설 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기했다. 운영사의 시설 비정상 가동으로 인해 생활폐기물 약 100만 톤이 광역 위생매립장에 추가 매립되어 매립장 수명이 6.5년 줄어드는 막대한 손해를 입었다는 주장이다.</t>
+          <t>시민행동이 낙동강 엄궁·장낙대교 건설 사업에 대해 본안 소송 판결 확정 시까지 공사 중지를 요청했으나, 법원에서 해당 신청이 기각되었다. 원고 측은 낙동강 하구 생태계의 영구적 보전 가치를 주장하며 소송을 이어갈 예정으로, 현재 본안 소송이 진행 중이다.</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>적합 조건 1(상대방 책임 명확)에 따라 운영사의 시설 비정상 가동으로 인한 손해가 명확히 주장되고 있으며, 적합 조건 4(피해 규모 큼)에 해당하는 293억 원 규모의 손해배상 청구가 진행 중이다. 또한 소송 제기 단계이므로 적합 조건 5(증거 확보 가능)에 따라 관련 증거가 확보되었을 것으로 판단된다. 다만, 집단적 피해가 아니며, 원고가 공공기관이라는 점에서 소송금융의 일반적인 고객군과는 차이가 있다.</t>
+          <t>상대방은 공공기관 또는 대기업일 가능성이 높아 자력이 충분하며(적합 조건 2), 낙동강 하구 생태계 보전이라는 집단적이고 중대한 가치를 다루므로 피해 규모가 크고(적합 조건 3, 4), 시민행동이 원고로 참여하여 집단적 피해 양상을 보임(적합 조건 3). 다만, 공사중지 신청이 기각되어 본안 소송의 진행에 다소 어려움이 있을 수 있다.</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>293억 원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J59" t="inlineStr">
         <is>
-          <t>광주시, SRF 운영사에 293억 손배소</t>
+          <t>낙동강 ‘엄궁·장낙대교’ 공사중지 신청사건 기각</t>
         </is>
       </c>
       <c r="K59" t="inlineStr">
         <is>
-          <t>kjmbc.co.kr</t>
+          <t>kookje.co.kr</t>
         </is>
       </c>
       <c r="L59" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-03</t>
         </is>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>https://kjmbc.co.kr/NewsArticle/1506492</t>
+          <t>http://www.kookje.co.kr/news2011/asp/newsbody.asp?code=0300&amp;key=20260304.22004000960</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>2026-02-24 13:37:57.741544+00:00</t>
+          <t>2026-03-04 01:45:09.993645+00:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C60" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C60" t="inlineStr"/>
       <c r="D60" t="inlineStr">
         <is>
-          <t>소송중</t>
+          <t>관련절차진행</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>환경피해 관련 민사소송 진행 중</t>
+          <t>형사 수사 진행 중 또는 예정</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>주민들이 3년 전부터 박달재 숯가마로 인한 환경피해를 주장하며 제천시와 관계 기관에 대책 마련을 요구해왔다. 문제 해결이 지연되자 주민들은 숯가마를 상대로 민사소송을 제기하여 1년 넘게 법적 다툼을 이어가고 있다.</t>
+          <t>경남 밀양에서 쓰레기 소각 중 발생한 불티로 인해 산림 143ha가 소실되는 대형 산불이 발생했습니다. 산림당국이 '산불 확산 대응 2단계'를 발령할 정도로 피해 규모가 컸으며, 가해자에 대한 처벌과 함께 손해배상 청구의 필요성이 제기되고 있습니다.</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>주민들이 3년 전부터 환경피해를 주장하며 민원을 제기했고, 현재 숯가마를 상대로 민사소송이 1년 넘게 진행 중이므로 상대방의 책임이 비교적 명확하고 집단적 피해 가능성이 있습니다. (적합 조건 1, 3) 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 확인이 필요합니다. (적합 조건 2, 4 불확실)</t>
+          <t>쓰레기 소각으로 인한 산불 발생으로 상대방 책임이 비교적 명확하며(적합 조건 1), 143ha에 달하는 산림 소실로 피해 규모가 크고(적합 조건 4), 산림당국의 조사 등 증거 확보 가능성이 높습니다(적합 조건 5). 또한 '처벌' 언급으로 공적 절차가 진행 중일 가능성이 있습니다(적합 조건 6). 다만, 상대방의 자력이 불분명하고 집단적 피해 여부가 명확하지 않아 High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J60" t="inlineStr">
         <is>
-          <t>박달재 숯가마 민원 해결기미</t>
+          <t>[천지일보 이슈종합] 미국 이란 갈등·4선 박홍근 후보 지목·중동 공습...</t>
         </is>
       </c>
       <c r="K60" t="inlineStr">
         <is>
-          <t>ccdn.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L60" t="inlineStr">
         <is>
-          <t>2026-02-24</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064556</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380295</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>2026-02-24 13:18:35.603573+00:00</t>
+          <t>2026-03-03 00:35:32.507819+00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C61" t="inlineStr"/>
       <c r="D61" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>단양군 과태료 부과, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
+          <t>산불 가해자에 대한 처벌 및 손해배상 청구 제언</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>단양군이 지난달 발생한 산불의 원인을 폐기물처리업체의 무단 폐기물 적치 및 안전관리 소홀로 지목하고 과태료 300만 원을 부과했다. 단양군은 해당 업체를 검찰에 송치하고, 불에 탄 군유림에 대한 손해배상금도 부과할 예정이다.</t>
+          <t>올해 산불 피해가 전년 대비 7배 급증한 것으로 나타났다. 전문가들은 산불 가해자에 대한 단순 처벌을 넘어 진화 및 복구 비용에 대한 막대한 손해배상 청구를 통해 실질적인 예방 효과를 거둘 수 있다고 제언했다.</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 책임이 단양군 조사로 명확히 밝혀졌고(적합 조건 1), 과태료 부과 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 또한 단양군의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5). 다만, 피해 규모(군유림 손해배상금)가 구체적으로 명시되지 않았고, 집단적 피해나 상대방의 충분한 자력 여부가 불분명하여 투자 매력도가 제한적입니다.</t>
+          <t>산불 피해는 집단적 피해이며(적합 조건 3), '막대한 손해배상'이 언급되어 피해 규모가 클 것으로 예상됩니다(적합 조건 4). 또한 '산림청에 따르면'이라는 언급은 공식적인 조사 결과나 증거가 존재함을 시사하며(적합 조건 5), '처벌'을 언급하는 것은 관련 공적 절차가 진행 중일 가능성을 나타냅니다(적합 조건 6). 그러나 기사만으로는 구체적인 소송 상대방이 특정되지 않아 자력 여부를 판단하기 어렵고, 책임의 명확성도 추가 정보가 필요하여 적합도를 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J61" t="inlineStr">
         <is>
-          <t>[여기는 충주] 음성군 1인당 지역내총생산, 3년 연속 충북 1위 외</t>
+          <t>산불 피해 전년 대비 '7배' 급증…  처벌 넘어 손해배상 청구해야</t>
         </is>
       </c>
       <c r="K61" t="inlineStr">
         <is>
-          <t>news.kbs.co.kr</t>
+          <t>newscj.com</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-03-02</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491253&amp;ref=A</t>
+          <t>https://www.newscj.com/news/articleView.html?idxno=3380205</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>2026-02-23 13:07:02.656977+00:00</t>
+          <t>2026-03-02 12:44:02.435905+00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C62" t="inlineStr"/>
       <c r="D62" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 시행, 피해 지원 설명회 개최</t>
+          <t>군의회 특위에서 피해보상 및 재발 방지 대책 논의 중</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>안동시가 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민들을 대상으로 순회 설명회를 개최하고 있습니다. 이 특별법은 대규모 산불 피해에 대한 국가적 지원을 목적으로 합니다.</t>
+          <t>음성군의회 특별위원회가 '미곡리 화학물질 유출사고'와 관련하여 주민 피해보상과 재발 방지 대책 마련을 논의하고 있다. 위원회는 주민 피해보상을 위한 군의 적극적 역할 강화와 행정 절차 투명성 확보를 주요 성과로 도출했으며, 사고 세부사항에 대한 명확한 방안을 요구했다.</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>초대형산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상되고(적합 조건 4), '산불 특별법' 시행 및 피해 지원 설명회 개최 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 산불의 원인 제공자 및 그 책임의 명확성이 불분명하여 소송의 피고를 특정하기 어렵습니다.</t>
+          <t>음성군의회 특위에서 '미곡리 화학물질 유출사고'에 대한 주민 피해보상 및 재발 방지 대책을 논의 중으로, 집단적 피해(조건 3)와 공적 절차 진행(조건 6)이 확인됩니다. 화학물질 유출이라는 명확한 사고 발생으로 증거 확보 가능성(조건 5)도 높습니다. 다만, 책임 주체가 기사에 명확히 특정되지 않아 상대방의 자력 여부를 판단하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J62" t="inlineStr">
         <is>
-          <t>안동시, 산불피해 특별법으로 지원한다</t>
+          <t>음성군의회 특위, '미곡리 화학물질 유출사고' 재발 방지 대책 마련</t>
         </is>
       </c>
       <c r="K62" t="inlineStr">
         <is>
-          <t>hansbiz.co.kr</t>
+          <t>chungnamilbo.co.kr</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-27</t>
         </is>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818614</t>
+          <t>http://www.chungnamilbo.co.kr/news/articleView.html?idxno=875622</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>2026-02-23 12:20:09.244215+00:00</t>
+          <t>2026-02-28 00:54:43.117380+00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C63" t="inlineStr"/>
       <c r="D63" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>피해발생</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>피해구제 및 지원 특별법 시행 중</t>
+          <t>산불 피해 보상 및 지역 재건 논의 중 (정치적 공약 단계)</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>영남 지역을 휩쓴 초대형 산불로 10만 헥타르 이상의 숲이 소실되고 30명 이상의 사상자, 1조 8천억 원 규모의 재산 피해가 발생했다. 지역 주민과 임업인들에게 깊은 상흔을 남겼으며, 현재 피해 구제 및 지원을 위한 특별법이 시행 중이다. 기사는 산불의 주요 원인을 사람의 부주의로 지목하며 예방 중심의 산불 체계 정착을 제언하고 있다.</t>
+          <t>최정호 한국라이스텍 부사장이 안동시의원 예비후보로 출마하며 안동 대형 산불 피해 보상과 지역 재건을 주요 공약으로 내세웠습니다. 그는 산불의 직접 피해자로서 실질적인 보상 체계 마련의 필요성을 강조하며, 청년 창업 지원 및 지역 경제 활성화 등 다양한 정책 방향을 제시했습니다.</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>영남 초대형 산불은 1조 8천억 원 규모의 재산 피해와 30명 이상의 사상자를 낸 집단적 피해 사건으로, 피해 규모가 매우 크고 다수의 피해자가 존재합니다 (적합 조건 3, 4). 또한 피해 구제 및 지원을 위한 특별법이 시행 중으로 공적 절차가 진행되고 있습니다 (적합 조건 6). 그러나 기사에서 산불의 원인을 '사람의 사소한 부주의'로 지목하며, 1조 8천억 원 규모의 피해에 대해 특정할 만한 자력 있는 상대방의 명확한 책임을 파악하기 어렵습니다 (적합 조건 1, 2 미흡).</t>
+          <t>대형 산불로 인한 집단적 피해와 큰 피해 규모가 예상되며(적합 조건 3, 4), 공적 기록을 통한 증거 확보 가능성이 높습니다(적합 조건 5). 그러나 소송 상대방이 명확히 특정되지 않았고(적합 조건 1 불분명), 현재 진행 중인 공적 절차에 대한 정보가 기사에 명시되지 않아(적합 조건 6 불분명) 적합도를 Medium으로 판단했습니다.</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>1조 8000억원</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>30명 이상 사상자, 지역 주민 및 임업인 다수</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J63" t="inlineStr">
         <is>
-          <t>영남 지역 초대형 산불 1년, 지금은</t>
+          <t>[출마합니다] 최정호 한국라이스텍 부사장, 안동시다선거구 출마 선언</t>
         </is>
       </c>
       <c r="K63" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>imaeil.com</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>2026-02-23</t>
+          <t>2026-02-25</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10680427?ref=naver</t>
+          <t>https://www.imaeil.com/page/view/2026022416181200198</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>2026-02-23 12:18:28.848217+00:00</t>
+          <t>2026-02-25 12:29:58.588006+00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C64" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C64" t="inlineStr"/>
       <c r="D64" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>단양군 과태료 부과 및 행정 경고, 검찰 송치 예정, 산림 피해 손해배상 청구 예정</t>
+          <t>경찰 수사 진행 중</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>단양군 매포읍의 한 폐기물처리업체에서 가연성 폐기물 무단 적치 및 관리 소홀로 인한 자연 발화로 산림 0.36㏊가 소실되는 화재가 발생했습니다. 단양군은 해당 업체에 과태료 부과 및 행정 경고 조치를 내렸으며, 검찰 송치 및 산림 피해에 대한 손해배상을 청구할 예정입니다. 이번 사고를 계기로 폐기물 보관시설 점검 및 관리 체계 강화 방안이 논의되고 있습니다.</t>
+          <t>경남 창원에서 10대 촉법소년 2명이 폭죽 불꽃놀이로 야산 3000㎡에 산불을 낸 혐의로 경찰 수사를 받고 있다. 촉법소년은 형사처벌 대상은 아니지만, 피해 산림 소유주는 민사상 손해배상을 청구할 수 있다. 과거 촉법소년의 방화로 인한 대규모 피해 사례도 언급되며, 민사 소송 가능성이 제기된다.</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 명확한 책임(가연성 폐기물 무단 적치, 안전 수칙 위반)과 공적 조사 결과(과태료 부과, 검찰 송치 예정)가 존재하여 책임 입증이 용이합니다. 단양군이 산림 피해에 대한 손해배상을 청구할 예정이며, 관련 절차가 진행 중입니다. 다만, 상대방의 자력이나 피해 규모의 구체적인 금액이 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>촉법소년의 책임이 기사에서 명확히 특정되었고(적합 조건 1), 경찰 수사가 진행 중이므로 증거 확보가 용이합니다(적합 조건 5, 6). 그러나 상대방(촉법소년의 부모)의 자력 여부가 불확실하며(적합 조건 2 불확실), 현재까지는 집단적 피해나 매우 큰 피해 금액이 명확히 확인되지 않아(적합 조건 3, 4 불확실) 투자 적합도가 'Medium'으로 판단됩니다.</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J64" t="inlineStr">
         <is>
-          <t>(종합)단양군, 매포 폐기물업체 화재 강력 대처</t>
+          <t>불꽃놀이하다가  활활...잡았는데 처벌 못 해</t>
         </is>
       </c>
       <c r="K64" t="inlineStr">
         <is>
-          <t>inews365.com</t>
+          <t>edaily.co.kr</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>https://www.inews365.com/news/article.html?no=907610</t>
+          <t>http://www.edaily.co.kr/news/newspath.asp?newsid=06750246645353800</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>2026-02-22 12:43:30.574359+00:00</t>
+          <t>2026-02-25 00:39:49.215004+00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C65" t="inlineStr"/>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>장모씨, 조모씨</t>
+        </is>
+      </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>검찰 송치 예정, 군유림 피해 손해배상 검토 중</t>
+          <t>경찰 고발 및 원상회복 명령 불이행, 기존 소송 승소 후 집행 문제</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>단양군이 폐기물업체의 특수 가연물 저장 기준 위반으로 발생한 화재와 관련하여 해당 업체를 검찰에 송치할 예정입니다. 군은 소방 조사 결과를 바탕으로 군유림 피해에 대한 손해배상금 부과도 검토하고 있습니다. 현재 공적 절차가 진행 중이며, 상대방의 책임은 명확하나 피해 규모와 상대방의 자력에 대한 추가 정보가 필요합니다.</t>
+          <t>경기 파주시 농지에 폐기물이 불법 투기되어 농지 소유주가 막대한 처리 비용을 떠안게 된 사건입니다. 가해자들은 잠적하거나 연락이 두절된 상태이며, 파주시에서만 연간 수십 건의 유사 사례가 발생하고 있습니다. 피해 농민은 헌법소원까지 불사하겠다고 밝히며 제도 개선을 촉구하고 있습니다.</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>폐기물업체의 특수 가연물 저장 기준 위반으로 인한 화재 발생으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 소방 조사를 통해 증거가 확보되었습니다 (적합 조건 5). 또한 검찰 송치가 진행 중인 공적 절차가 있습니다 (적합 조건 6). 다만, 피해 규모가 군유림에 한정되어 집단적 피해로 보기 어렵고 (적합 조건 3 불충분), 상대방의 자력에 대한 정보가 부족하여 (적합 조건 2 불충분) High 등급에는 미치지 못합니다.</t>
+          <t>상대방 책임이 명확하고(적합 조건 1), 파주시에서 연간 수십 건 발생하는 집단적 피해 가능성이 있으며(적합 조건 3), 피해 규모가 크고(적합 조건 4), 공적 절차가 진행 중인(적합 조건 6) 등 소송의 법적 근거는 충분합니다. 그러나 가해자들이 잠적하거나 재산을 이전하여 자력이 부족한 점이 소송금융 투자 회수 가능성을 낮추는 주요 리스크입니다.</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>5억원 이상</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>다수</t>
         </is>
       </c>
       <c r="J65" t="inlineStr">
         <is>
-          <t>단양군, 폐기물업체 화재 관련 검찰 송치 및 손해배상 검토</t>
+          <t>폐기물 농지 불법 투기 기승…농민만 ‘덤터기’</t>
         </is>
       </c>
       <c r="K65" t="inlineStr">
         <is>
-          <t>daejonilbo.com</t>
+          <t>nongmin.com</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2258635</t>
+          <t>https://www.nongmin.com/article/20260223500664</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:41.674890+00:00</t>
+          <t>2026-02-25 00:21:23.987841+00:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>화재 발생 폐기물처리업체</t>
+          <t>청정빛고을</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정</t>
+          <t>손해배상 소송 진행 중</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>단양군에서 화재가 발생한 폐기물처리업체에 대해 단양군이 무관용 원칙을 적용하고 검찰 송치를 예고했습니다. 군은 군유림 피해에 대한 손해배상금 부과도 계획하고 있으며, 이번 사고를 계기로 폐기물 적치 및 보관 실태에 대한 점검을 강화할 예정입니다.</t>
+          <t>광주시는 SRF 제조시설 운영사인 청정빛고을을 상대로 293억 원 규모의 손해배상 소송을 제기했다. 운영사의 시설 비정상 가동으로 인해 생활폐기물 약 100만 톤이 광역 위생매립장에 추가 매립되어 매립장 수명이 6.5년 줄어드는 막대한 손해를 입었다는 주장이다.</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>화재 발생 폐기물처리업체가 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 현재 수사 후 검찰 송치 예정으로 공적 절차가 진행 중입니다(적합 조건 6). 이에 따라 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 피해 규모(금액 및 피해자 수)가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
+          <t>적합 조건 1(상대방 책임 명확)에 따라 운영사의 시설 비정상 가동으로 인한 손해가 명확히 주장되고 있으며, 적합 조건 4(피해 규모 큼)에 해당하는 293억 원 규모의 손해배상 청구가 진행 중이다. 또한 소송 제기 단계이므로 적합 조건 5(증거 확보 가능)에 따라 관련 증거가 확보되었을 것으로 판단된다. 다만, 집단적 피해가 아니며, 원고가 공공기관이라는 점에서 소송금융의 일반적인 고객군과는 차이가 있다.</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>293억 원</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J66" t="inlineStr">
         <is>
-          <t>단양군, 화재 발생 폐기물처리업체 '무관용·검찰 송치'</t>
+          <t>광주시, SRF 운영사에 293억 손배소</t>
         </is>
       </c>
       <c r="K66" t="inlineStr">
         <is>
-          <t>ggilbo.com</t>
+          <t>kjmbc.co.kr</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142688</t>
+          <t>https://kjmbc.co.kr/NewsArticle/1506492</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>2026-02-22 12:41:06.836110+00:00</t>
+          <t>2026-02-24 13:37:57.741544+00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>폐기물 업체</t>
+          <t>박달재 숯가마</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>관련절차진행</t>
+          <t>소송중</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>검찰 송치 및 손해배상 청구 예정</t>
+          <t>환경피해 관련 민사소송 진행 중</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>폐기물 업체가 무단 적치와 안전 관리 소홀로 산불을 유발한 사실이 드러났습니다. 해당 업체는 과태료 300만원을 부과받았으며, 군은 추가 조사를 거쳐 사건을 검찰에 송치하고 불에 탄 군유림에 대한 손해배상금을 별도로 청구할 방침입니다.</t>
+          <t>주민들이 3년 전부터 박달재 숯가마로 인한 환경피해를 주장하며 제천시와 관계 기관에 대책 마련을 요구해왔다. 문제 해결이 지연되자 주민들은 숯가마를 상대로 민사소송을 제기하여 1년 넘게 법적 다툼을 이어가고 있다.</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>폐기물 무단 적치 및 안전 관리 소홀로 인한 산불 유발로 상대방 책임이 명확하며(적합 조건 1), 검찰 송치 및 손해배상금 청구가 예정되어 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(적합 조건 6, 5). 다만, 상대방 업체의 자력이나 구체적인 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
+          <t>주민들이 3년 전부터 환경피해를 주장하며 민원을 제기했고, 현재 숯가마를 상대로 민사소송이 1년 넘게 진행 중이므로 상대방의 책임이 비교적 명확하고 집단적 피해 가능성이 있습니다. (적합 조건 1, 3) 다만, 상대방의 자력이나 구체적인 피해 규모는 기사에서 확인되지 않아 추가 확인이 필요합니다. (적합 조건 2, 4 불확실)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
-          <t>산불 유발 폐기물 업체 과태료 300만 원..손해배상금 청구 예정</t>
+          <t>박달재 숯가마 민원 해결기미</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
-          <t>news.mbccb.co.kr</t>
+          <t>ccdn.co.kr</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-24</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260222&amp;SEQUENCE=0102</t>
+          <t>https://www.ccdn.co.kr/news/articleView.html?idxno=1064556</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>2026-02-22 12:40:45.746902+00:00</t>
+          <t>2026-02-24 13:18:35.603573+00:00</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>폐기물처리업체</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>과태료 부과 및 행정처분 완료, 검찰 송치 예정, 군유림 피해 손해배상금 부과 계획</t>
+          <t>단양군 과태료 부과, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>단양군의 한 폐기물처리업체에서 허가 외 장소에 적치된 가연성 폐기물의 자연발화로 화재가 발생하여 산림 0.36ha가 소실되었습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 위반 사실이 확인되었으며, 단양군은 과태료 부과 및 행정처분을 내리고 검찰 송치 및 손해배상금 부과를 계획하고 있습니다.</t>
+          <t>단양군이 지난달 발생한 산불의 원인을 폐기물처리업체의 무단 폐기물 적치 및 안전관리 소홀로 지목하고 과태료 300만 원을 부과했다. 단양군은 해당 업체를 검찰에 송치하고, 불에 탄 군유림에 대한 손해배상금도 부과할 예정이다.</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 책임이 명확하고(적합 조건 1), 소방 조사 등 객관적 증거가 확보되었으며(적합 조건 5), 과태료 부과 및 검찰 송치 예정 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 적합도는 'Medium'으로 판단됩니다. 다만, 상대방의 자력과 피해 규모가 명확하지 않고 집단적 피해가 아니라는 점은 투자 매력을 낮춥니다.</t>
+          <t>폐기물처리업체의 책임이 단양군 조사로 명확히 밝혀졌고(적합 조건 1), 과태료 부과 및 검찰 송치 등 공적 절차가 진행 중입니다(적합 조건 6). 또한 단양군의 조사 결과가 증거로 활용될 수 있습니다(적합 조건 5). 다만, 피해 규모(군유림 손해배상금)가 구체적으로 명시되지 않았고, 집단적 피해나 상대방의 충분한 자력 여부가 불분명하여 투자 매력도가 제한적입니다.</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J68" t="inlineStr">
         <is>
-          <t>단양군, 폐기물업체 화재로 산림 0.36ha 소실…무관용·검찰 송치</t>
+          <t>[여기는 충주] 음성군 1인당 지역내총생산, 3년 연속 충북 1위 외</t>
         </is>
       </c>
       <c r="K68" t="inlineStr">
         <is>
-          <t>cctimes.kr</t>
+          <t>news.kbs.co.kr</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>http://www.cctimes.kr/news/articleView.html?idxno=892522</t>
+          <t>https://news.kbs.co.kr/news/pc/view/view.do?ncd=8491253&amp;ref=A</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>2026-02-22 12:40:39.731574+00:00</t>
+          <t>2026-02-23 13:07:02.656977+00:00</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C69" t="inlineStr"/>
       <c r="D69" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정</t>
+          <t>경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법 시행, 피해 지원 설명회 개최</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>단양군이 폐기물처리업체의 안전관리 실태를 점검하고 있으며, 관련 사안은 수사 후 검찰에 송치될 예정입니다. 군유림 피해에 대해서도 해당 업체에 손해배상금을 부과할 계획입니다.</t>
+          <t>안동시가 '경북·경남·울산 초대형산불 피해구제 및 지원 등을 위한 특별법' 시행에 따라 피해 주민들을 대상으로 순회 설명회를 개최하고 있습니다. 이 특별법은 대규모 산불 피해에 대한 국가적 지원을 목적으로 합니다.</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 책임이 비교적 명확하며, 수사 후 검찰 송치 예정으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 피해 규모와 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
+          <t>초대형산불로 인한 다수의 피해 주민이 발생했으며(적합 조건 3), 피해 규모가 클 것으로 예상되고(적합 조건 4), '산불 특별법' 시행 및 피해 지원 설명회 개최 등 공적 절차가 진행 중입니다(적합 조건 6). 그러나 기사 내용만으로는 산불의 원인 제공자 및 그 책임의 명확성이 불분명하여 소송의 피고를 특정하기 어렵습니다.</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J69" t="inlineStr">
         <is>
-          <t>단양군, 폐기물처리업체 안전관리 실태 점검 강화</t>
+          <t>안동시, 산불피해 특별법으로 지원한다</t>
         </is>
       </c>
       <c r="K69" t="inlineStr">
         <is>
-          <t>breaknews.com</t>
+          <t>hansbiz.co.kr</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>http://www.breaknews.com/1186459</t>
+          <t>http://www.hansbiz.co.kr/news/articleView.html?idxno=818614</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>2026-02-22 12:39:05.146257+00:00</t>
+          <t>2026-02-23 12:20:09.244215+00:00</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="C70" t="inlineStr"/>
       <c r="D70" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>단양군이 과태료 부과 및 행정처분을 내렸으며, 검찰 송치 예정. 군유림 피해에 대한 손해배상 청구 방침.</t>
+          <t>피해구제 및 지원 특별법 시행 중</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>단양군 매포읍의 한 폐기물처리업체에서 허가받지 않은 장소에 가연성 폐기물을 장기간 적치하여 자연발화로 인한 화재가 발생, 군유림 및 사유림 총 0.36ha가 소실되었습니다. 단양군은 해당 업체의 위법 행태를 '안전불감증이 부른 인재'로 규정하고 과태료 부과 및 행정처분과 함께 검찰 송치를 결정했습니다. 또한 군유림 피해에 대한 손해배상도 청구할 방침입니다.</t>
+          <t>영남 지역을 휩쓴 초대형 산불로 10만 헥타르 이상의 숲이 소실되고 30명 이상의 사상자, 1조 8천억 원 규모의 재산 피해가 발생했다. 지역 주민과 임업인들에게 깊은 상흔을 남겼으며, 현재 피해 구제 및 지원을 위한 특별법이 시행 중이다. 기사는 산불의 주요 원인을 사람의 부주의로 지목하며 예방 중심의 산불 체계 정착을 제언하고 있다.</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>폐기물업체의 허가 외 적치 및 안전교육 미이행으로 인한 화재 발생으로 상대방 책임이 명확하며(적합 조건 1), 소방 조사 결과 등 객관적 증거가 존재하고(적합 조건 5), 단양군의 과태료 부과, 행정처분 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모(금액)가 명확히 제시되지 않았고, 집단적 피해로 보기 어려우며, 상대방의 자력 또한 불분명하여 High 등급에는 미치지 못합니다.</t>
+          <t>영남 초대형 산불은 1조 8천억 원 규모의 재산 피해와 30명 이상의 사상자를 낸 집단적 피해 사건으로, 피해 규모가 매우 크고 다수의 피해자가 존재합니다 (적합 조건 3, 4). 또한 피해 구제 및 지원을 위한 특별법이 시행 중으로 공적 절차가 진행되고 있습니다 (적합 조건 6). 그러나 기사에서 산불의 원인을 '사람의 사소한 부주의'로 지목하며, 1조 8천억 원 규모의 피해에 대해 특정할 만한 자력 있는 상대방의 명확한 책임을 파악하기 어렵습니다 (적합 조건 1, 2 미흡).</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>1조 8000억원</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>미상</t>
+          <t>30명 이상 사상자, 지역 주민 및 임업인 다수</t>
         </is>
       </c>
       <c r="J70" t="inlineStr">
         <is>
-          <t>단양군, 폐기물업체 위법 행태에 “무관용·검찰 송치”</t>
+          <t>영남 지역 초대형 산불 1년, 지금은</t>
         </is>
       </c>
       <c r="K70" t="inlineStr">
         <is>
-          <t>joongdo.co.kr</t>
+          <t>biz.heraldcorp.com</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>2026-02-22</t>
+          <t>2026-02-23</t>
         </is>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>https://www.joongdo.co.kr/web/view.php?key=20260222010006656</t>
+          <t>https://biz.heraldcorp.com/article/10680427?ref=naver</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>2026-02-22 12:37:58.472145+00:00</t>
+          <t>2026-02-23 12:18:28.848217+00:00</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>매포읍 응실리의 한 폐기물처리업체</t>
+          <t>매포읍 응실리 한 폐기물처리업체</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>과태료 부과 및 행정처분, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
+          <t>단양군 과태료 부과 및 행정 경고, 검찰 송치 예정, 산림 피해 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>단양군 매포읍 폐기물처리업체에서 가연성 폐기물 자연발화로 산림 0.36헥타르가 소실되는 화재가 발생했습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 안전 의무를 소홀히 한 것으로 드러나 과태료 부과 및 행정처분을 받았으며, 검찰 송치 및 군유림 피해에 대한 손해배상금 부과가 예정되어 있습니다.</t>
+          <t>단양군 매포읍의 한 폐기물처리업체에서 가연성 폐기물 무단 적치 및 관리 소홀로 인한 자연 발화로 산림 0.36㏊가 소실되는 화재가 발생했습니다. 단양군은 해당 업체에 과태료 부과 및 행정 경고 조치를 내렸으며, 검찰 송치 및 산림 피해에 대한 손해배상을 청구할 예정입니다. 이번 사고를 계기로 폐기물 보관시설 점검 및 관리 체계 강화 방안이 논의되고 있습니다.</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>폐기물처리업체의 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 책임이 명확하며(적합 조건 1), 소방 조사 결과와 과태료 부과, 검찰 송치 예정 등 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피해 규모가 산림 0.36헥타르로 명시되었으나 구체적인 손해배상액이 미상이며, 집단적 인적 피해가 명확히 드러나지 않아 투자 매력도가 'High'에는 미치지 못합니다.</t>
+          <t>폐기물처리업체의 명확한 책임(가연성 폐기물 무단 적치, 안전 수칙 위반)과 공적 조사 결과(과태료 부과, 검찰 송치 예정)가 존재하여 책임 입증이 용이합니다. 단양군이 산림 피해에 대한 손해배상을 청구할 예정이며, 관련 절차가 진행 중입니다. 다만, 상대방의 자력이나 피해 규모의 구체적인 금액이 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J71" t="inlineStr">
         <is>
-          <t>단양군 폐기물 화재, 신속 대응으로 확산 막아</t>
+          <t>(종합)단양군, 매포 폐기물업체 화재 강력 대처</t>
         </is>
       </c>
       <c r="K71" t="inlineStr">
         <is>
-          <t>viva100.com</t>
+          <t>inews365.com</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>https://www.viva100.com/article/20260221500445</t>
+          <t>https://www.inews365.com/news/article.html?no=907610</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>2026-02-22 00:41:58.636348+00:00</t>
+          <t>2026-02-22 12:43:30.574359+00:00</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C72" t="inlineStr"/>
       <c r="D72" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>검찰 송치, 손해배상 청구 예정</t>
+          <t>검찰 송치 예정, 군유림 피해 손해배상 검토 중</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>단양군이 공장 화재로 산불을 유발한 폐기물업체를 검찰에 송치했다. 해당 업체는 폐합성수지를 파쇄 유통하는 곳으로, 공장에서 발생한 불이 인근 군유림으로 번져 훼손을 일으켰다. 단양군은 화재 사고에 대한 구체적인 조사를 거쳐 검찰 송치와 함께 군유림 훼손 손해배상금도 청구할 예정이다.</t>
+          <t>단양군이 폐기물업체의 특수 가연물 저장 기준 위반으로 발생한 화재와 관련하여 해당 업체를 검찰에 송치할 예정입니다. 군은 소방 조사 결과를 바탕으로 군유림 피해에 대한 손해배상금 부과도 검토하고 있습니다. 현재 공적 절차가 진행 중이며, 상대방의 책임은 명확하나 피해 규모와 상대방의 자력에 대한 추가 정보가 필요합니다.</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>폐기물업체의 공장 화재로 인한 산불 발생으로 상대방 책임이 명확하며, 군의 구체적인 조사를 거쳐 검찰에 송치되어 증거 확보 및 공적 절차가 진행 중이다. 군유림 훼손에 대한 손해배상 청구가 예정되어 있어 피해 규모가 클 수 있으나, 폐기물업체의 자력에 대한 정보가 부족한 점은 리스크 요인이다.</t>
+          <t>폐기물업체의 특수 가연물 저장 기준 위반으로 인한 화재 발생으로 상대방 책임이 비교적 명확하며 (적합 조건 1), 소방 조사를 통해 증거가 확보되었습니다 (적합 조건 5). 또한 검찰 송치가 진행 중인 공적 절차가 있습니다 (적합 조건 6). 다만, 피해 규모가 군유림에 한정되어 집단적 피해로 보기 어렵고 (적합 조건 3 불충분), 상대방의 자력에 대한 정보가 부족하여 (적합 조건 2 불충분) High 등급에는 미치지 못합니다.</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J72" t="inlineStr">
         <is>
-          <t>단양군, 산불 유발 폐기물업체 '검찰 송치'</t>
+          <t>단양군, 폐기물업체 화재 관련 검찰 송치 및 손해배상 검토</t>
         </is>
       </c>
       <c r="K72" t="inlineStr">
         <is>
-          <t>ccdailynews.com</t>
+          <t>daejonilbo.com</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2398729</t>
+          <t>https://www.daejonilbo.com/news/articleView.html?idxno=2258635</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>2026-02-22 00:41:48.362702+00:00</t>
+          <t>2026-02-22 12:41:41.674890+00:00</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>부산시, 경남도, 기후에너지환경부</t>
+          <t>화재 발생 폐기물처리업체</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>낙동강 수계 취수원 다변화 사업 관계기관 간담회 진행 중, 주민 우려 사항 및 피해보상 논의</t>
+          <t>수사 후 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>부산시와 경남도가 낙동강 수계 취수원 다변화 사업을 논의하기 위해 관계기관 간담회를 개최했다. 이 사업은 부산시민의 물 문제 해결을 목표로 하지만, 취수원 지역 주민들은 농업 용수 부족 및 지하수위 저하 등 잠재적 피해를 우려하고 있다. 현재 주민 수용성 확보와 실질적 피해보상 방안 마련을 위한 논의가 진행 중이다.</t>
+          <t>단양군에서 화재가 발생한 폐기물처리업체에 대해 단양군이 무관용 원칙을 적용하고 검찰 송치를 예고했습니다. 군은 군유림 피해에 대한 손해배상금 부과도 계획하고 있으며, 이번 사고를 계기로 폐기물 적치 및 보관 실태에 대한 점검을 강화할 예정입니다.</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>정부 기관(부산시, 경남도, 기후에너지환경부)이 잠재적 피고로서 자력이 충분하며(적합 조건 2), 취수원 지역 주민 다수가 농업 용수 부족 및 지하수위 저하 등 집단적 피해를 우려하고 있음(적합 조건 3). 현재 관계기관 간담회를 통해 공적 절차가 진행 중임(적합 조건 6). 다만 아직 실제 피해가 발생하거나 소송이 제기된 단계는 아니며, 피해 규모가 구체적으로 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+          <t>화재 발생 폐기물처리업체가 특정되어 상대방 책임이 비교적 명확하며(적합 조건 1), 현재 수사 후 검찰 송치 예정으로 공적 절차가 진행 중입니다(적합 조건 6). 이에 따라 증거 확보 가능성도 높습니다(적합 조건 5). 다만, 피해 규모(금액 및 피해자 수)가 구체적으로 명시되지 않아 추가 확인이 필요합니다.</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>다수</t>
+          <t>미상</t>
         </is>
       </c>
       <c r="J73" t="inlineStr">
         <is>
-          <t>부산·경남, 물 문제 해결위해 머리 맞댔다</t>
+          <t>단양군, 화재 발생 폐기물처리업체 '무관용·검찰 송치'</t>
         </is>
       </c>
       <c r="K73" t="inlineStr">
         <is>
-          <t>biz.heraldcorp.com</t>
+          <t>ggilbo.com</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>https://biz.heraldcorp.com/article/10679384?ref=naver</t>
+          <t>https://www.ggilbo.com/news/articleView.html?idxno=1142688</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>2026-02-22 00:24:44.469294+00:00</t>
+          <t>2026-02-22 12:41:06.836110+00:00</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>매포읍 소재 폐기물 업체</t>
+          <t>폐기물 업체</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>단양군이 검찰에 사건 송치 예정, 군유림 훼손 손해배상금 청구 예정, 행정 경고 및 과태료 부과</t>
+          <t>검찰 송치 및 손해배상 청구 예정</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>충북 단양의 한 폐기물 업체에서 부적절한 폐기물 보관으로 인한 자연발화로 산불이 발생하여 군유림과 사유림 0.36ha가 소실되었다. 단양군은 해당 업체에 행정 경고와 과태료를 부과하고, 검찰에 사건을 송치하며 군유림 훼손에 대한 손해배상금도 청구할 예정이다. 소방당국 조사 결과 업체는 특수 가연물 저장 기준 위반 및 소방훈련 미실시 등 안전 관리에 소홀했던 것으로 드러났다.</t>
+          <t>폐기물 업체가 무단 적치와 안전 관리 소홀로 산불을 유발한 사실이 드러났습니다. 해당 업체는 과태료 300만원을 부과받았으며, 군은 추가 조사를 거쳐 사건을 검찰에 송치하고 불에 탄 군유림에 대한 손해배상금을 별도로 청구할 방침입니다.</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>폐기물 업체의 책임이 명확하고(적합 조건 1), 소방당국 조사 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 송치 및 손해배상금 청구 예정 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해 규모가 수억 원 이상으로 명확히 특정되지 않았고, 집단적 피해로 보기 어려워 투자 매력도가 중간 수준이다.</t>
+          <t>폐기물 무단 적치 및 안전 관리 소홀로 인한 산불 유발로 상대방 책임이 명확하며(적합 조건 1), 검찰 송치 및 손해배상금 청구가 예정되어 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다(적합 조건 6, 5). 다만, 상대방 업체의 자력이나 구체적인 피해 규모가 명확히 제시되지 않아 'Medium'으로 판단합니다.</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J74" t="inlineStr">
         <is>
-          <t>'산불 유발' 단양 폐기물업체 檢송치…손해배상금도 청구</t>
+          <t>산불 유발 폐기물 업체 과태료 300만 원..손해배상금 청구 예정</t>
         </is>
       </c>
       <c r="K74" t="inlineStr">
         <is>
-          <t>newsis.com</t>
+          <t>news.mbccb.co.kr</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>https://www.newsis.com/view/NISX20260221_0003521027</t>
+          <t>http://news.mbccb.co.kr/home/sub.php?menukey=61&amp;mod=view&amp;RECEIVE_DATE=20260222&amp;SEQUENCE=0102</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:57.418743+00:00</t>
+          <t>2026-02-22 12:40:45.746902+00:00</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>폐기물처리업체</t>
+        </is>
+      </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>수사 후 검찰 송치 예정, 손해배상금 부과 계획</t>
+          <t>과태료 부과 및 행정처분 완료, 검찰 송치 예정, 군유림 피해 손해배상금 부과 계획</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>단양군에서 폐기물업체 화재로 산림 0.36ha가 소실된 사건에 대해 수사 후 검찰 송치를 예정하고 있다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 허가받은 보관시설 외 폐기물 적치 여부 등을 조사할 예정이다.</t>
+          <t>단양군의 한 폐기물처리업체에서 허가 외 장소에 적치된 가연성 폐기물의 자연발화로 화재가 발생하여 산림 0.36ha가 소실되었습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 위반 사실이 확인되었으며, 단양군은 과태료 부과 및 행정처분을 내리고 검찰 송치 및 손해배상금 부과를 계획하고 있습니다.</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>폐기물업체의 화재로 인한 산림 피해에 대해 단양군이 검찰 송치를 예정하고 손해배상금 부과를 계획하고 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 가능합니다(적합 조건 5). 그러나 피해 규모가 구체적으로 명시되지 않았고 집단적 피해가 아니며, 상대방의 자력 여부가 불분명합니다.</t>
+          <t>폐기물처리업체의 책임이 명확하고(적합 조건 1), 소방 조사 등 객관적 증거가 확보되었으며(적합 조건 5), 과태료 부과 및 검찰 송치 예정 등 공적 절차가 진행 중(적합 조건 6)이므로 소송금융 적합도는 'Medium'으로 판단됩니다. 다만, 상대방의 자력과 피해 규모가 명확하지 않고 집단적 피해가 아니라는 점은 투자 매력을 낮춥니다.</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J75" t="inlineStr">
         <is>
-          <t>폐기물업체 화재 산림 0.36ha 소실… 단양군  무관용·검찰 송치</t>
+          <t>단양군, 폐기물업체 화재로 산림 0.36ha 소실…무관용·검찰 송치</t>
         </is>
       </c>
       <c r="K75" t="inlineStr">
         <is>
-          <t>gukjenews.com</t>
+          <t>cctimes.kr</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>2026-02-21</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>https://www.gukjenews.com/news/articleView.html?idxno=3510386</t>
+          <t>http://www.cctimes.kr/news/articleView.html?idxno=892522</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>2026-02-21 18:10:38.952261+00:00</t>
+          <t>2026-02-22 12:40:39.731574+00:00</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
       <c r="C76" t="inlineStr"/>
       <c r="D76" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>화성시의 물류센터 조성계획 반려 처분, 사업자의 행정심판 또는 행정소송 제기 가능성</t>
+          <t>수사 후 검찰 송치 예정</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>화성시가 동탄2신도시 내 초대형 물류센터 조성 사업에 대해 주민 반발과 도시계획건축공동위원회 심의를 거쳐 시행자의 보완요구 조치계획을 반려 처분했다. 이로 인해 물류센터 건립은 일단 무산되었으나, 사업자는 행정심판 또는 행정소송을 제기할 가능성이 있다. 동탄지역 주민과 오산시는 교통 대란 및 안전사고 우려를 이유로 사업 백지화를 강력히 요구해왔다.</t>
+          <t>단양군이 폐기물처리업체의 안전관리 실태를 점검하고 있으며, 관련 사안은 수사 후 검찰에 송치될 예정입니다. 군유림 피해에 대해서도 해당 업체에 손해배상금을 부과할 계획입니다.</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>집단적 피해(동탄지역 주민 다수)와 공적 절차 진행(화성시의 물류센터 조성계획 반려 처분) 조건은 충족합니다. 그러나 현재는 '우려' 단계로 실제 피해 발생 및 규모가 불확실하며, 상대방(민간업체)의 자력 정보가 부족하여 소송금융 적합도는 Medium으로 판단됩니다.</t>
+          <t>폐기물처리업체의 책임이 비교적 명확하며, 수사 후 검찰 송치 예정으로 공적 절차가 진행 중이고 증거 확보 가능성이 높습니다. (적합 조건 1, 5, 6) 그러나 피해 규모와 피해자 수, 상대방의 자력에 대한 구체적인 정보가 부족하여 High 등급으로 판단하기는 어렵습니다.</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J76" t="inlineStr">
         <is>
-          <t>화성시, '주민 반발' 동탄2 초대형 물류센터 조성 제동</t>
+          <t>단양군, 폐기물처리업체 안전관리 실태 점검 강화</t>
         </is>
       </c>
       <c r="K76" t="inlineStr">
         <is>
-          <t>yna.co.kr</t>
+          <t>breaknews.com</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>2026-02-20</t>
+          <t>2026-02-22</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>https://www.yna.co.kr/view/AKR20260220158500061?input=1195m</t>
+          <t>http://www.breaknews.com/1186459</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>2026-02-21 17:43:45.519321+00:00</t>
+          <t>2026-02-22 12:39:05.146257+00:00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="2" t="inlineStr">
         <is>
           <t>MEDIUM</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>환경</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>폐기물처리업체</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>관련절차진행</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
+          <t>단양군이 과태료 부과 및 행정처분을 내렸으며, 검찰 송치 예정. 군유림 피해에 대한 손해배상 청구 방침.</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>단양군 매포읍의 한 폐기물처리업체에서 허가받지 않은 장소에 가연성 폐기물을 장기간 적치하여 자연발화로 인한 화재가 발생, 군유림 및 사유림 총 0.36ha가 소실되었습니다. 단양군은 해당 업체의 위법 행태를 '안전불감증이 부른 인재'로 규정하고 과태료 부과 및 행정처분과 함께 검찰 송치를 결정했습니다. 또한 군유림 피해에 대한 손해배상도 청구할 방침입니다.</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>폐기물업체의 허가 외 적치 및 안전교육 미이행으로 인한 화재 발생으로 상대방 책임이 명확하며(적합 조건 1), 소방 조사 결과 등 객관적 증거가 존재하고(적합 조건 5), 단양군의 과태료 부과, 행정처분 및 검찰 송치 예정 등 공적 절차가 진행 중입니다(적합 조건 6). 다만, 피해 규모(금액)가 명확히 제시되지 않았고, 집단적 피해로 보기 어려우며, 상대방의 자력 또한 불분명하여 High 등급에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>단양군, 폐기물업체 위법 행태에 “무관용·검찰 송치”</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>joongdo.co.kr</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>https://www.joongdo.co.kr/web/view.php?key=20260222010006656</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2026-02-22 12:37:58.472145+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>매포읍 응실리의 한 폐기물처리업체</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>과태료 부과 및 행정처분, 검찰 송치 예정, 군유림 손해배상금 부과 계획</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>단양군 매포읍 폐기물처리업체에서 가연성 폐기물 자연발화로 산림 0.36헥타르가 소실되는 화재가 발생했습니다. 소방 조사 결과 업체는 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 안전 의무를 소홀히 한 것으로 드러나 과태료 부과 및 행정처분을 받았으며, 검찰 송치 및 군유림 피해에 대한 손해배상금 부과가 예정되어 있습니다.</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>폐기물처리업체의 특수 가연물 저장 기준 위반 및 안전교육 미실시 등 책임이 명확하며(적합 조건 1), 소방 조사 결과와 과태료 부과, 검찰 송치 예정 등 객관적 증거가 확보되었고 공적 절차가 진행 중입니다(적합 조건 5, 6). 다만, 피해 규모가 산림 0.36헥타르로 명시되었으나 구체적인 손해배상액이 미상이며, 집단적 인적 피해가 명확히 드러나지 않아 투자 매력도가 'High'에는 미치지 못합니다.</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>단양군 폐기물 화재, 신속 대응으로 확산 막아</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>viva100.com</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>https://www.viva100.com/article/20260221500445</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:41:58.636348+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr"/>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>검찰 송치, 손해배상 청구 예정</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>단양군이 공장 화재로 산불을 유발한 폐기물업체를 검찰에 송치했다. 해당 업체는 폐합성수지를 파쇄 유통하는 곳으로, 공장에서 발생한 불이 인근 군유림으로 번져 훼손을 일으켰다. 단양군은 화재 사고에 대한 구체적인 조사를 거쳐 검찰 송치와 함께 군유림 훼손 손해배상금도 청구할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>폐기물업체의 공장 화재로 인한 산불 발생으로 상대방 책임이 명확하며, 군의 구체적인 조사를 거쳐 검찰에 송치되어 증거 확보 및 공적 절차가 진행 중이다. 군유림 훼손에 대한 손해배상 청구가 예정되어 있어 피해 규모가 클 수 있으나, 폐기물업체의 자력에 대한 정보가 부족한 점은 리스크 요인이다.</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>단양군, 산불 유발 폐기물업체 '검찰 송치'</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>ccdailynews.com</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>https://www.ccdailynews.com/news/articleView.html?idxno=2398729</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:41:48.362702+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>부산시, 경남도, 기후에너지환경부</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>낙동강 수계 취수원 다변화 사업 관계기관 간담회 진행 중, 주민 우려 사항 및 피해보상 논의</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>부산시와 경남도가 낙동강 수계 취수원 다변화 사업을 논의하기 위해 관계기관 간담회를 개최했다. 이 사업은 부산시민의 물 문제 해결을 목표로 하지만, 취수원 지역 주민들은 농업 용수 부족 및 지하수위 저하 등 잠재적 피해를 우려하고 있다. 현재 주민 수용성 확보와 실질적 피해보상 방안 마련을 위한 논의가 진행 중이다.</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>정부 기관(부산시, 경남도, 기후에너지환경부)이 잠재적 피고로서 자력이 충분하며(적합 조건 2), 취수원 지역 주민 다수가 농업 용수 부족 및 지하수위 저하 등 집단적 피해를 우려하고 있음(적합 조건 3). 현재 관계기관 간담회를 통해 공적 절차가 진행 중임(적합 조건 6). 다만 아직 실제 피해가 발생하거나 소송이 제기된 단계는 아니며, 피해 규모가 구체적으로 특정되지 않아 소송금융 투자 적합도는 'Medium'으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>다수</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>부산·경남, 물 문제 해결위해 머리 맞댔다</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>biz.heraldcorp.com</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>https://biz.heraldcorp.com/article/10679384?ref=naver</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>2026-02-22 00:24:44.469294+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>매포읍 소재 폐기물 업체</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>단양군이 검찰에 사건 송치 예정, 군유림 훼손 손해배상금 청구 예정, 행정 경고 및 과태료 부과</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>충북 단양의 한 폐기물 업체에서 부적절한 폐기물 보관으로 인한 자연발화로 산불이 발생하여 군유림과 사유림 0.36ha가 소실되었다. 단양군은 해당 업체에 행정 경고와 과태료를 부과하고, 검찰에 사건을 송치하며 군유림 훼손에 대한 손해배상금도 청구할 예정이다. 소방당국 조사 결과 업체는 특수 가연물 저장 기준 위반 및 소방훈련 미실시 등 안전 관리에 소홀했던 것으로 드러났다.</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>폐기물 업체의 책임이 명확하고(적합 조건 1), 소방당국 조사 결과 등 객관적 증거가 확보되었으며(적합 조건 5), 검찰 송치 및 손해배상금 청구 예정 등 공적 절차가 진행 중이다(적합 조건 6). 다만, 피해 규모가 수억 원 이상으로 명확히 특정되지 않았고, 집단적 피해로 보기 어려워 투자 매력도가 중간 수준이다.</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>'산불 유발' 단양 폐기물업체 檢송치…손해배상금도 청구</t>
+        </is>
+      </c>
+      <c r="K81" t="inlineStr">
+        <is>
+          <t>newsis.com</t>
+        </is>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>https://www.newsis.com/view/NISX20260221_0003521027</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:57.418743+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr"/>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>수사 후 검찰 송치 예정, 손해배상금 부과 계획</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>단양군에서 폐기물업체 화재로 산림 0.36ha가 소실된 사건에 대해 수사 후 검찰 송치를 예정하고 있다. 단양군은 군유림 피해에 대한 손해배상금 부과를 계획하고 있으며, 허가받은 보관시설 외 폐기물 적치 여부 등을 조사할 예정이다.</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>폐기물업체의 화재로 인한 산림 피해에 대해 단양군이 검찰 송치를 예정하고 손해배상금 부과를 계획하고 있어 상대방 책임이 비교적 명확하고(적합 조건 1) 공적 절차가 진행 중이며(적합 조건 6) 증거 확보가 가능합니다(적합 조건 5). 그러나 피해 규모가 구체적으로 명시되지 않았고 집단적 피해가 아니며, 상대방의 자력 여부가 불분명합니다.</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>폐기물업체 화재 산림 0.36ha 소실… 단양군  무관용·검찰 송치</t>
+        </is>
+      </c>
+      <c r="K82" t="inlineStr">
+        <is>
+          <t>gukjenews.com</t>
+        </is>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>https://www.gukjenews.com/news/articleView.html?idxno=3510386</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>2026-02-21 18:10:38.952261+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr"/>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>화성시의 물류센터 조성계획 반려 처분, 사업자의 행정심판 또는 행정소송 제기 가능성</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>화성시가 동탄2신도시 내 초대형 물류센터 조성 사업에 대해 주민 반발과 도시계획건축공동위원회 심의를 거쳐 시행자의 보완요구 조치계획을 반려 처분했다. 이로 인해 물류센터 건립은 일단 무산되었으나, 사업자는 행정심판 또는 행정소송을 제기할 가능성이 있다. 동탄지역 주민과 오산시는 교통 대란 및 안전사고 우려를 이유로 사업 백지화를 강력히 요구해왔다.</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>집단적 피해(동탄지역 주민 다수)와 공적 절차 진행(화성시의 물류센터 조성계획 반려 처분) 조건은 충족합니다. 그러나 현재는 '우려' 단계로 실제 피해 발생 및 규모가 불확실하며, 상대방(민간업체)의 자력 정보가 부족하여 소송금융 적합도는 Medium으로 판단됩니다.</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>화성시, '주민 반발' 동탄2 초대형 물류센터 조성 제동</t>
+        </is>
+      </c>
+      <c r="K83" t="inlineStr">
+        <is>
+          <t>yna.co.kr</t>
+        </is>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>https://www.yna.co.kr/view/AKR20260220158500061?input=1195m</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>2026-02-21 17:43:45.519321+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>MEDIUM</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>환경</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr"/>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
           <t>행정 기관의 불허 결정에 대한 행정 소송 우려</t>
         </is>
       </c>
-      <c r="F77" t="inlineStr">
+      <c r="F84" t="inlineStr">
         <is>
           <t>경북 지역에서 '거대 자본'의 압박에도 불구하고 시민의 건강권과 지역의 청정 가치를 지키기 위해 특정 사업을 불허하는 행정 결정이 내려졌습니다. 이로 인해 행정 소송이 제기될 우려가 있는 상황입니다.</t>
         </is>
       </c>
-      <c r="G77" t="inlineStr">
+      <c r="G84" t="inlineStr">
         <is>
           <t>기사에 '거대 자본'이 언급되어 상대방의 자력이 충분할 것으로 예상되며(적합 조건 2), '시민의 건강권과 지역의 청정 가치' 보호를 위한 행정 결정이 있어 집단적 피해 가능성 및 공적 절차 진행 중인 상황으로 볼 수 있습니다(적합 조건 3, 6). 그러나 사건의 구체적인 내용과 피해 규모가 명확하지 않아 적합도 판단에 한계가 있습니다.</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J77" t="inlineStr">
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
         <is>
           <t>[경북 브리핑 모음 ( 2월 20일) 추운 겨울도 녹인 이웃사랑…공군 16전비...</t>
         </is>
       </c>
-      <c r="K77" t="inlineStr">
+      <c r="K84" t="inlineStr">
         <is>
           <t>dnews.co.kr</t>
         </is>
       </c>
-      <c r="L77" t="inlineStr">
+      <c r="L84" t="inlineStr">
         <is>
           <t>2026-02-20</t>
         </is>
       </c>
-      <c r="M77" t="inlineStr">
+      <c r="M84" t="inlineStr">
         <is>
           <t>https://www.dnews.co.kr/uhtml/view.jsp?idxno=202602201345127840380</t>
         </is>
       </c>
-      <c r="N77" t="inlineStr">
+      <c r="N84" t="inlineStr">
         <is>
           <t>2026-02-21 17:38:40.931019+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N77"/>
+  <autoFilter ref="A1:N84"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>