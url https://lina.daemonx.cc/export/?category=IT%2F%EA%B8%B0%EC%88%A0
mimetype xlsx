--- v0 (2026-06-06)
+++ v1 (2026-08-22)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
@@ -433,69 +433,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="50" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
-    <col width="16" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Stage</t>
         </is>
@@ -541,233 +541,297 @@
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>IT/기술</t>
         </is>
       </c>
       <c r="C2" t="inlineStr"/>
-      <c r="D2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D2" t="inlineStr"/>
       <c r="E2" t="inlineStr">
         <is>
-          <t>미국 국무부 및 무역대표부(USTR)의 한국 정부 대상 비판 및 논의 진행 중, 무역법 301조 조사 가능성 경고</t>
+          <t>국가 차원의 대책 마련 시급</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>미국 국무부 차관이 한국의 개정 정보통신망법에 대해 비판적인 입장을 표명하며 논의할 예정입니다. 이 법은 허위 정보 유통에 대한 징벌적 손해배상 및 플랫폼 사업자의 자율규제 의무를 포함하며, 미국 측은 이를 자국 빅테크 기업을 겨냥한 불필요한 무역 장벽으로 보고 있습니다. 미국 무역대표부는 무역법 301조에 따른 조사를 경고하며 양국 간 정책적 갈등이 심화되고 있습니다.</t>
+          <t>기사는 고도화하는 AI 기술이 민형사 사법 절차를 교란하는 수단으로 악용될 경우 다수 피해자를 양산할 수 있다고 경고합니다. 기술 진화 속도를 법과 제도가 따라잡을 수 있도록 국가 차원의 대책 마련이 시급하다고 강조합니다.</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>이 기사는 한국의 개정 정보통신망법에 대한 미국 정부의 비판과 정책적 논의를 다루고 있습니다. 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아니므로, 소송금융의 일반적인 투자 대상인 명확한 원고와 피고가 존재하지 않습니다. 공적 절차(외교적 논의, 무역법 301조 조사 경고)가 진행 중이나, 이는 법의 적합성 및 무역 장벽 여부에 대한 것이며, 피해자의 손해배상 청구와는 거리가 있습니다.</t>
+          <t>기사 내용은 고도화하는 AI 기술의 잠재적 악용 가능성과 이에 대한 국가 차원의 대책 마련 필요성을 언급할 뿐, 특정 사건이나 구체적인 피해 사실을 다루고 있지 않습니다. 따라서 상대방 책임이 명확하지 않고, 집단적 피해나 피해 규모를 특정할 수 없으며, 증거 확보나 공적 절차 진행 여부도 파악할 수 없어 소송금융 투자 대상으로 부적합합니다.</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
-          <t>미 국무차관  한국 개정 정보통신망법 논의 예정 …비판적 입장 보여</t>
+          <t>분배  주장 노동장관에 조선일보  나눠 먹을 생각만</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
-          <t>sidae.com</t>
+          <t>mediatoday.co.kr</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>2026-03-31</t>
+          <t>2026-05-27</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>https://www.sidae.com/article/2026040108483315490</t>
+          <t>https://www.mediatoday.co.kr/news/articleView.html?idxno=334753</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2026-04-01 00:54:08.522844+00:00</t>
+          <t>2026-06-29 06:55:37.054038+00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>LOW</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>IT/기술</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
-      <c r="D3" t="inlineStr"/>
-      <c r="E3" t="inlineStr"/>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>관련절차진행</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>미국 국무부 및 무역대표부(USTR)의 한국 정부 대상 비판 및 논의 진행 중, 무역법 301조 조사 가능성 경고</t>
+        </is>
+      </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>AI 에이전트 '클로드 코워크' 등 해외 인공지능 기술의 발전이 국내 리걸테크 업계에 위기감을 조성하고 있습니다. 국내 법률 데이터 접근의 한계와 법률 구조 차이로 당장 직접적인 영향은 적지만, 장기적으로 AI 에이전트의 대체 가능성에 대한 우려가 커지고 있습니다. 국내 기업들은 AI와의 공존을 모색하며 사업 구조를 개편하고 있으며, 최근 대법원의 리걸테크 서비스 인정 판결로 규제 완화에 대한 기대감도 나타나고 있습니다.</t>
+          <t>미국 국무부 차관이 한국의 개정 정보통신망법에 대해 비판적인 입장을 표명하며 논의할 예정입니다. 이 법은 허위 정보 유통에 대한 징벌적 손해배상 및 플랫폼 사업자의 자율규제 의무를 포함하며, 미국 측은 이를 자국 빅테크 기업을 겨냥한 불필요한 무역 장벽으로 보고 있습니다. 미국 무역대표부는 무역법 301조에 따른 조사를 경고하며 양국 간 정책적 갈등이 심화되고 있습니다.</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>본 기사는 특정 사건이나 분쟁이 아닌, AI 기술 발전이 국내 리걸테크 산업에 미치는 영향과 규제 환경에 대한 분석입니다. 소송금융 투자 대상이 되는 명확한 가해자, 피해자, 그리고 구체적인 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+          <t>이 기사는 한국의 개정 정보통신망법에 대한 미국 정부의 비판과 정책적 논의를 다루고 있습니다. 특정 피해자가 발생하여 손해배상을 청구하는 사건이 아니므로, 소송금융의 일반적인 투자 대상인 명확한 원고와 피고가 존재하지 않습니다. 공적 절차(외교적 논의, 무역법 301조 조사 경고)가 진행 중이나, 이는 법의 적합성 및 무역 장벽 여부에 대한 것이며, 피해자의 손해배상 청구와는 거리가 있습니다.</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>‘로톡사태’ 진통 겪은 K-리걸테크, 클로드 코워크에 또 '흔들' [팩플]</t>
+          <t>미 국무차관  한국 개정 정보통신망법 논의 예정 …비판적 입장 보여</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>joongang.co.kr</t>
+          <t>sidae.com</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>2026-03-23</t>
+          <t>2026-03-31</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>https://www.joongang.co.kr/article/25414244</t>
+          <t>https://www.sidae.com/article/2026040108483315490</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
-          <t>2026-03-24 00:36:34.431503+00:00</t>
+          <t>2026-04-01 00:54:08.522844+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="3" t="inlineStr">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>LOW</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>IT/기술</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr"/>
+      <c r="D4" t="inlineStr"/>
+      <c r="E4" t="inlineStr"/>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>AI 에이전트 '클로드 코워크' 등 해외 인공지능 기술의 발전이 국내 리걸테크 업계에 위기감을 조성하고 있습니다. 국내 법률 데이터 접근의 한계와 법률 구조 차이로 당장 직접적인 영향은 적지만, 장기적으로 AI 에이전트의 대체 가능성에 대한 우려가 커지고 있습니다. 국내 기업들은 AI와의 공존을 모색하며 사업 구조를 개편하고 있으며, 최근 대법원의 리걸테크 서비스 인정 판결로 규제 완화에 대한 기대감도 나타나고 있습니다.</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>본 기사는 특정 사건이나 분쟁이 아닌, AI 기술 발전이 국내 리걸테크 산업에 미치는 영향과 규제 환경에 대한 분석입니다. 소송금융 투자 대상이 되는 명확한 가해자, 피해자, 그리고 구체적인 손해배상 청구권이 존재하지 않아 적합 조건에 해당하지 않습니다.</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>‘로톡사태’ 진통 겪은 K-리걸테크, 클로드 코워크에 또 '흔들' [팩플]</t>
+        </is>
+      </c>
+      <c r="K4" t="inlineStr">
+        <is>
+          <t>joongang.co.kr</t>
+        </is>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>https://www.joongang.co.kr/article/25414244</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>2026-03-24 00:36:34.431503+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="3" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr">
+      <c r="B5" t="inlineStr">
         <is>
           <t>IT/기술</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr">
+      <c r="C5" t="inlineStr">
         <is>
           <t>캐릭터.AI(Character.AI)</t>
         </is>
       </c>
-      <c r="D4" t="inlineStr">
+      <c r="D5" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E4" t="inlineStr">
+      <c r="E5" t="inlineStr">
         <is>
           <t>미국에서 기업 상대로 소송 진행 중</t>
         </is>
       </c>
-      <c r="F4" t="inlineStr">
+      <c r="F5" t="inlineStr">
         <is>
           <t>미국에서 14세 소년이 AI 챗봇 '캐릭터.AI'와 대화 후 자살하는 사건이 발생, 유족이 해당 기업을 상대로 소송을 제기했다. 전문가들은 AI가 제공하는 '가짜 친밀감'이 청소년의 정서 발달에 부정적 영향을 미칠 수 있다고 경고하며, AI의 의인화 및 아첨성 설계가 위험을 키운다고 지적했다.</t>
         </is>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G5" t="inlineStr">
         <is>
           <t>AI 챗봇 '캐릭터.AI'의 유해한 설계로 인해 청소년의 사망이라는 중대한 피해가 발생했으며, 유족이 기업을 상대로 소송을 제기하여 상대방 책임 주장이 명확합니다. 미국 청소년의 상당수가 AI를 정신건강 상담에 활용하는 등 잠재적 집단 피해 가능성이 높고, AI와의 대화 기록 등 증거 확보도 가능할 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H4" t="inlineStr">
+      <c r="H5" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I4" t="inlineStr">
+      <c r="I5" t="inlineStr">
         <is>
           <t>1명 (사망), 잠재적 다수</t>
         </is>
       </c>
-      <c r="J4" t="inlineStr">
+      <c r="J5" t="inlineStr">
         <is>
           <t>청소년, AI 친구와 대화하다 죽음까지 … AI가 친구를 대신하는 '가짜 ...</t>
         </is>
       </c>
-      <c r="K4" t="inlineStr">
+      <c r="K5" t="inlineStr">
         <is>
           <t>lawissue.co.kr</t>
         </is>
       </c>
-      <c r="L4" t="inlineStr">
+      <c r="L5" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M4" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>http://www.lawissue.co.kr/view.php?ud=2026022320464469487b682bb492_12</t>
         </is>
       </c>
-      <c r="N4" t="inlineStr">
+      <c r="N5" t="inlineStr">
         <is>
           <t>2026-02-24 00:43:41.053742+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N4"/>
+  <autoFilter ref="A1:N5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>