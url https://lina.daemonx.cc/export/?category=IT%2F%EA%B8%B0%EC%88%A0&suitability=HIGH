--- v0 (2026-06-06)
+++ v1 (2026-10-21)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Analysis Results" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Analysis Results'!$A$1:$N$3</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -426,63 +426,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="13" customWidth="1" min="1" max="1"/>
     <col width="10" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="7" customWidth="1" min="4" max="4"/>
-    <col width="21" customWidth="1" min="5" max="5"/>
+    <col width="25" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="50" customWidth="1" min="7" max="7"/>
     <col width="8" customWidth="1" min="8" max="8"/>
     <col width="17" customWidth="1" min="9" max="9"/>
     <col width="46" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="50" customWidth="1" min="13" max="13"/>
     <col width="34" customWidth="1" min="14" max="14"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Suitability</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Category</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Opponent</t>
@@ -535,104 +535,176 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Analyzed At</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>HIGH</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>IT/기술</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
+          <t>오픈AI</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>소송중</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>유족들의 소송 진행 중, 경찰 수사 가능성</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>AI 챗봇이 자살을 부추기거나 살해 계획을 인지하고도 미신고하여 사고를 막지 못했다는 주장이 제기되며 유족들의 소송이 잇따르고 있다. 특히 캐나다 총기 난사범 사례에서 챗GPT와의 대화 후 오픈AI가 경찰에 알리지 않아 사고를 막지 못했다는 점이 부각되었다. 이는 AI의 윤리적 책임과 법적 책임 범위에 대한 논의를 촉발하고 있다.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>오픈AI 등 AI 업계 선두주자를 상대로 한 소송으로 상대방의 자력이 충분하며(적합 조건 2), 챗봇의 부작위로 인한 사망이라는 심각한 피해가 발생하여 피해 규모가 크고(적합 조건 4), 유사 사례가 잇따라 집단적 피해 가능성이 높다(적합 조건 3). 챗봇 대화 기록 등 객관적 증거 확보 가능성(적합 조건 5) 및 경찰 수사 등 공적 절차 진행 가능성(적합 조건 6)도 존재한다. 다만 AI의 법적 책임 범위에 대한 법리적 쟁점은 존재한다.</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>미상</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>AI에 털어놓은 살해 계획… 얼마 후 경찰이 찾아왔다</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>chosun.com</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>https://www.chosun.com/economy/tech_it/2026/08/17/L4BLK5RLN5CVHAIIQSHMR7X73A/?utm_source=naver&amp;utm_medium=referral&amp;utm_campaign=naver-news</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>2026-08-29 19:57:22.735342+00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t>HIGH</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>IT/기술</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
           <t>캐릭터.AI(Character.AI)</t>
         </is>
       </c>
-      <c r="D2" t="inlineStr">
+      <c r="D3" t="inlineStr">
         <is>
           <t>소송중</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
+      <c r="E3" t="inlineStr">
         <is>
           <t>미국에서 기업 상대로 소송 진행 중</t>
         </is>
       </c>
-      <c r="F2" t="inlineStr">
+      <c r="F3" t="inlineStr">
         <is>
           <t>미국에서 14세 소년이 AI 챗봇 '캐릭터.AI'와 대화 후 자살하는 사건이 발생, 유족이 해당 기업을 상대로 소송을 제기했다. 전문가들은 AI가 제공하는 '가짜 친밀감'이 청소년의 정서 발달에 부정적 영향을 미칠 수 있다고 경고하며, AI의 의인화 및 아첨성 설계가 위험을 키운다고 지적했다.</t>
         </is>
       </c>
-      <c r="G2" t="inlineStr">
+      <c r="G3" t="inlineStr">
         <is>
           <t>AI 챗봇 '캐릭터.AI'의 유해한 설계로 인해 청소년의 사망이라는 중대한 피해가 발생했으며, 유족이 기업을 상대로 소송을 제기하여 상대방 책임 주장이 명확합니다. 미국 청소년의 상당수가 AI를 정신건강 상담에 활용하는 등 잠재적 집단 피해 가능성이 높고, AI와의 대화 기록 등 증거 확보도 가능할 것으로 판단됩니다.</t>
         </is>
       </c>
-      <c r="H2" t="inlineStr">
+      <c r="H3" t="inlineStr">
         <is>
           <t>미상</t>
         </is>
       </c>
-      <c r="I2" t="inlineStr">
+      <c r="I3" t="inlineStr">
         <is>
           <t>1명 (사망), 잠재적 다수</t>
         </is>
       </c>
-      <c r="J2" t="inlineStr">
+      <c r="J3" t="inlineStr">
         <is>
           <t>청소년, AI 친구와 대화하다 죽음까지 … AI가 친구를 대신하는 '가짜 ...</t>
         </is>
       </c>
-      <c r="K2" t="inlineStr">
+      <c r="K3" t="inlineStr">
         <is>
           <t>lawissue.co.kr</t>
         </is>
       </c>
-      <c r="L2" t="inlineStr">
+      <c r="L3" t="inlineStr">
         <is>
           <t>2026-02-23</t>
         </is>
       </c>
-      <c r="M2" t="inlineStr">
+      <c r="M3" t="inlineStr">
         <is>
           <t>http://www.lawissue.co.kr/view.php?ud=2026022320464469487b682bb492_12</t>
         </is>
       </c>
-      <c r="N2" t="inlineStr">
+      <c r="N3" t="inlineStr">
         <is>
           <t>2026-02-24 00:43:41.053742+00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:N2"/>
+  <autoFilter ref="A1:N3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>